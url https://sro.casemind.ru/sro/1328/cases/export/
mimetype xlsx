--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bce4b5a0-e795-4978-953b-4eefa1cb4b03" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99f7ccc4-f78d-4bd3-a5f0-d963e4eda084" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/971b99ac-d46a-4a39-a45a-a2b584e6ca32" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2a31c31-f6bb-46c0-8458-323f0dd8949f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/150799e5-8f69-49f3-bf67-d57bfb10f76d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56454979-3801-4bb4-8f98-741f068cd44b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5042360a-64eb-4b1d-b739-795b5dda3a4b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abc57577-8d58-40fb-badf-1bcd30faa4ed" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/688e929d-01ee-4b59-a159-b2d1fb391506" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd9eb40a-bbd8-4edb-a369-2a772c677af7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e6d62c2-8783-4c25-acc8-088baf27e2dd" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ce476fe-4f7e-41f7-b3dc-912d11457a44" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b6a8781-522f-4529-ad62-5f11b647c06d" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01c13ef1-403f-4a59-a0d6-ecfbc9190812" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/161a3b7d-493f-49cd-8c26-ca861c432236" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b1f07d8-21ce-4e95-a226-b5969cd57e2e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd00cefc-9bfc-4cae-9d52-4291be7a7dca" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb9df70b-f8e2-4828-95bd-96bde84c4b8a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34cc135f-4228-4d37-a6ff-9817ff85fab6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ac605fd-dd38-4cb3-87b1-8dce2fa43bc2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee7c2ec9-c4c7-4f35-a3a7-bc1a5eabacf1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60fa45fb-002d-4adb-9ddd-670aa5840464" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f85ff490-1f7a-4e16-866d-1eedd2bb4876" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/042899e0-64ba-4e48-acb6-0fdcda53795f" TargetMode="External" Id="rId24" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/028e5e98-5471-4644-9a7a-f1a49cdc3d50" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/158a2d16-455a-4b60-b1c1-818f5d8377d2" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bce4b5a0-e795-4978-953b-4eefa1cb4b03" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e13fbebc-9e74-4dd6-af47-50dcf84e8053" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99f7ccc4-f78d-4bd3-a5f0-d963e4eda084" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2a31c31-f6bb-46c0-8458-323f0dd8949f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/971b99ac-d46a-4a39-a45a-a2b584e6ca32" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/150799e5-8f69-49f3-bf67-d57bfb10f76d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56454979-3801-4bb4-8f98-741f068cd44b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5042360a-64eb-4b1d-b739-795b5dda3a4b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abc57577-8d58-40fb-badf-1bcd30faa4ed" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/688e929d-01ee-4b59-a159-b2d1fb391506" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd9eb40a-bbd8-4edb-a369-2a772c677af7" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e6d62c2-8783-4c25-acc8-088baf27e2dd" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ce476fe-4f7e-41f7-b3dc-912d11457a44" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b6a8781-522f-4529-ad62-5f11b647c06d" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01c13ef1-403f-4a59-a0d6-ecfbc9190812" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/161a3b7d-493f-49cd-8c26-ca861c432236" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b1f07d8-21ce-4e95-a226-b5969cd57e2e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd00cefc-9bfc-4cae-9d52-4291be7a7dca" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb9df70b-f8e2-4828-95bd-96bde84c4b8a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34cc135f-4228-4d37-a6ff-9817ff85fab6" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ac605fd-dd38-4cb3-87b1-8dce2fa43bc2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee7c2ec9-c4c7-4f35-a3a7-bc1a5eabacf1" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60fa45fb-002d-4adb-9ddd-670aa5840464" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a5792bb-8290-4335-863e-12f9ed0dc25f" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc147210-fe76-4da8-8e31-32ae91f83587" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e50950a-ed88-448b-83e7-799ee267e051" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f85ff490-1f7a-4e16-866d-1eedd2bb4876" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/042899e0-64ba-4e48-acb6-0fdcda53795f" TargetMode="External" Id="rId30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U25"/>
+  <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,834 +589,802 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-193804/2026</t>
+          <t>А40-245857/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>06.07.2026</t>
+          <t>17.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИРС-СТРОЙ"</t>
+          <t>ООО "СТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7736319222</t>
+          <t>9729267231</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bce4b5a0-e795-4978-953b-4eefa1cb4b03</t>
+          <t>https://kad.arbitr.ru/Card/028e5e98-5471-4644-9a7a-f1a49cdc3d50</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-358380/2025</t>
+          <t>А40-199786/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСТАНДАРТ"</t>
+          <t>ООО "БИРС-СТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>9729267231</t>
+          <t>7736319222</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>07.03.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99f7ccc4-f78d-4bd3-a5f0-d963e4eda084</t>
+          <t>https://kad.arbitr.ru/Card/158a2d16-455a-4b60-b1c1-818f5d8377d2</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-187840/2025</t>
+          <t>А40-193804/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+          <t>ООО "БИРС-СТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7728028847</t>
+          <t>7736319222</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr"/>
+      <c r="T4" s="2" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/971b99ac-d46a-4a39-a45a-a2b584e6ca32</t>
+          <t>https://kad.arbitr.ru/Card/bce4b5a0-e795-4978-953b-4eefa1cb4b03</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-187602/2025</t>
+          <t>А40-176672/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7705042179</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I5" s="2" t="inlineStr">
+      <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J5" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e2a31c31-f6bb-46c0-8458-323f0dd8949f</t>
+          <t>https://kad.arbitr.ru/Card/e13fbebc-9e74-4dd6-af47-50dcf84e8053</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-122575/2025</t>
+          <t>А40-358380/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>21.05.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+          <t>ООО "СТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7728028847</t>
+          <t>9729267231</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Семёнова А. Б.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>683598.5699999999</v>
+        <v>596391.27</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, выплаченных собственнику за ущерб от залива при капремонте.</t>
+          <t>Взыскание солидарной задолженности по обязательствам члена СРО ООО СТРОЙСТАНДАРТ перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>07.03.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/150799e5-8f69-49f3-bf67-d57bfb10f76d</t>
+          <t>https://kad.arbitr.ru/Card/99f7ccc4-f78d-4bd3-a5f0-d963e4eda084</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-30783/2025</t>
+          <t>А40-187602/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+          <t>ООО "БИРС-СТРОЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7728028847</t>
+          <t>7736319222</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>1680502.61</v>
+        <v>41855.72</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>1680502.61</v>
+        <v>41855.72</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание убытков с ООО Спецлаборатория-НК и СРО АС Строй-Альянс</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при кап. ремонте (ст. 60 ГрК РФ)</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56454979-3801-4bb4-8f98-741f068cd44b</t>
+          <t>https://kad.arbitr.ru/Card/e2a31c31-f6bb-46c0-8458-323f0dd8949f</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А12-3152/2025</t>
+          <t>А40-187840/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>12.02.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ СТРОИТЕЛЬСТВА УПРАВЛЕНИЯ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО ВОЛГОГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>3444078029</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТЕЛЬ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7733813271</t>
+          <t>7728028847</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Смертина Е. С.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>237877481.91</v>
+        <v>1665961.31</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Взыскание денежных средств в солидарном порядке с членом СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>29.11.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5042360a-64eb-4b1d-b739-795b5dda3a4b</t>
+          <t>https://kad.arbitr.ru/Card/971b99ac-d46a-4a39-a45a-a2b584e6ca32</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-4525/2025</t>
+          <t>А40-122575/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>15.01.2025</t>
+          <t>21.05.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7728028847</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Семёнова А. Б.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>427943.59</v>
+        <v>683598.5699999999</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Регресс к СРО по возмещению ущерба от залития квартиры, причиненного подрядчиком ООО Стандарт-Строй.</t>
+          <t>Взыскание в порядке регресса убытков, выплаченных собственнику за ущерб от залива при капремонте.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/abc57577-8d58-40fb-badf-1bcd30faa4ed</t>
+          <t>https://kad.arbitr.ru/Card/150799e5-8f69-49f3-bf67-d57bfb10f76d</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-249286/2024</t>
+          <t>А40-30783/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1427,194 +1395,196 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7728028847</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>1680502.61</v>
       </c>
-      <c r="P10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="n">
+        <v>1680502.61</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба</t>
+          <t>Солидарное взыскание убытков с ООО Спецлаборатория-НК и СРО АС Строй-Альянс</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>29.11.2024</t>
+          <t>20.09.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/688e929d-01ee-4b59-a159-b2d1fb391506</t>
+          <t>https://kad.arbitr.ru/Card/56454979-3801-4bb4-8f98-741f068cd44b</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-239485/2024</t>
+          <t>А12-3152/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>12.02.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ СТРОИТЕЛЬСТВА УПРАВЛЕНИЯ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО ВОЛГОГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3444078029</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+          <t>ООО "АРТЕЛЬ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7728028847</t>
+          <t>7733813271</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Смертина Е. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>427943.59</v>
+        <v>237877481.91</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>19.12.2024</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd9eb40a-bbd8-4edb-a369-2a772c677af7</t>
+          <t>https://kad.arbitr.ru/Card/5042360a-64eb-4b1d-b739-795b5dda3a4b</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-238338/2024</t>
+          <t>А40-4525/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>15.01.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1625,198 +1595,194 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7728028847</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>416810</v>
-[...3 lines deleted...]
-      </c>
+        <v>427943.59</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Регресс к СРО по возмещению ущерба от залития квартиры, причиненного подрядчиком ООО Стандарт-Строй.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>14.05.2025</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e6d62c2-8783-4c25-acc8-088baf27e2dd</t>
+          <t>https://kad.arbitr.ru/Card/abc57577-8d58-40fb-badf-1bcd30faa4ed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-89137/2023</t>
+          <t>А40-249286/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>20.04.2023</t>
+          <t>15.10.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОЛЮС-СТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7703580164</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7728028847</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>20000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1680502.61</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (переплаты членских взносов) после выхода из состава СРО</t>
+          <t>Взыскание ущерба</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>15.08.2023</t>
+          <t>29.11.2024</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ce476fe-4f7e-41f7-b3dc-912d11457a44</t>
+          <t>https://kad.arbitr.ru/Card/688e929d-01ee-4b59-a159-b2d1fb391506</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-38446/2022</t>
+          <t>А40-239485/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1827,1175 +1793,1745 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7728028847</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>100000</v>
+        <v>427943.59</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Взыскание задолженности</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>19.06.2022</t>
+          <t>19.12.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b6a8781-522f-4529-ad62-5f11b647c06d</t>
+          <t>https://kad.arbitr.ru/Card/cd9eb40a-bbd8-4edb-a369-2a772c677af7</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-180283/2021</t>
+          <t>А40-238338/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>24.08.2021</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАНДАРТ-СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7729790092</t>
+          <t>7728028847</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Ликшиков Э. Б.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>54310.88</v>
+        <v>416810</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>54310.88</v>
+        <v>416810</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за некачественный капитальный ремонт, выполненный членом СРО</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>30.08.2022</t>
+          <t>14.05.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/01c13ef1-403f-4a59-a0d6-ecfbc9190812</t>
+          <t>https://kad.arbitr.ru/Card/2e6d62c2-8783-4c25-acc8-088baf27e2dd</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-247893/2019</t>
+          <t>А40-89137/2023</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>18.09.2019</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Волков Кирилл Алексеевич</t>
+          <t>ООО "ПОЛЮС-СТ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7703580164</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Межрайонный отдел судебных приставов по особым исполнительным производствам неимущественного характера УФССП России по Москве</t>
-[...2 lines deleted...]
-      <c r="L16" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7728028847</t>
+        </is>
+      </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Ваганова Е. А.</t>
-[...3 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>20000</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия приставов по неснятию запретов на регистрацию земельного участка</t>
+          <t>Взыскание неосновательного обогащения (переплаты членских взносов) после выхода из состава СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>07.11.2019</t>
+          <t>15.08.2023</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/161a3b7d-493f-49cd-8c26-ca861c432236</t>
+          <t>https://kad.arbitr.ru/Card/3ce476fe-4f7e-41f7-b3dc-912d11457a44</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-64568/2017</t>
+          <t>А40-38446/2022</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОБЪЕДИНЕННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7716604119</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7811290712</t>
+          <t>7728028847</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание изменить сведения в реестре членов СРО и перечислить 500 000 руб. взноса.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>22.02.2018</t>
+          <t>19.06.2022</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b1f07d8-21ce-4e95-a226-b5969cd57e2e</t>
+          <t>https://kad.arbitr.ru/Card/7b6a8781-522f-4529-ad62-5f11b647c06d</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-117721/2017</t>
+          <t>А40-180283/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>24.08.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНТАЖ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>6234131296</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+          <t>ООО "СТАНДАРТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7728028847</t>
+          <t>7729790092</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Ликшиков Э. Б.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>500000</v>
+        <v>54310.88</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>500000</v>
+        <v>54310.88</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Возмещение ущерба в порядке регресса за некачественный капитальный ремонт, выполненный членом СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>07.10.2017</t>
+          <t>30.08.2022</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd00cefc-9bfc-4cae-9d52-4291be7a7dca</t>
+          <t>https://kad.arbitr.ru/Card/01c13ef1-403f-4a59-a0d6-ecfbc9190812</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-45345/2017</t>
+          <t>А40-247893/2019</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>18.09.2019</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКОРПИОН"</t>
+          <t>Волков Кирилл Алексеевич</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7706757726</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Межрайонный отдел судебных приставов по особым исполнительным производствам неимущественного характера УФССП России по Москве</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ваганова Е. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в выходе из СРО и обязание перечислить 1 000 000 руб. компфонда.</t>
+          <t>Признание незаконным бездействия приставов по неснятию запретов на регистрацию земельного участка</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>07.11.2019</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb9df70b-f8e2-4828-95bd-96bde84c4b8a</t>
+          <t>https://kad.arbitr.ru/Card/161a3b7d-493f-49cd-8c26-ca861c432236</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-27018/2017</t>
+          <t>А56-64568/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "СК ГЕНЪИНВЕСТ"</t>
+          <t>ООО "ОБЪЕДИНЕННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7725714037</t>
+          <t>7716604119</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7811290712</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить 1 000 000 руб. в компенсационный фонд</t>
+          <t>Обязание изменить сведения в реестре членов СРО и перечислить 500 000 руб. взноса.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>22.02.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34cc135f-4228-4d37-a6ff-9817ff85fab6</t>
+          <t>https://kad.arbitr.ru/Card/0b1f07d8-21ce-4e95-a226-b5969cd57e2e</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-49892/2017</t>
+          <t>А40-117721/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛМАЗМЕДСТРОЙХОЛДИНГ"</t>
+          <t>ООО "СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>3666177951</t>
+          <t>6234131296</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7728028847</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>28.07.2017</t>
+          <t>07.10.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ac605fd-dd38-4cb3-87b1-8dce2fa43bc2</t>
+          <t>https://kad.arbitr.ru/Card/dd00cefc-9bfc-4cae-9d52-4291be7a7dca</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-27537/2017</t>
+          <t>А56-45345/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕЛЬТАСТРОЙ"</t>
+          <t>ООО "СКОРПИОН"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>1326196640</t>
+          <t>7706757726</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7728028847</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Требование о переводе средств компенсационного фонда в другую СРО.</t>
+          <t>Признание незаконным отказа в выходе из СРО и обязание перечислить 1 000 000 руб. компфонда.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>13.04.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee7c2ec9-c4c7-4f35-a3a7-bc1a5eabacf1</t>
+          <t>https://kad.arbitr.ru/Card/cb9df70b-f8e2-4828-95bd-96bde84c4b8a</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-181351/2016</t>
+          <t>А56-27018/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>01.09.2016</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОДЯНОЙ"</t>
+          <t>ЗАО "СК ГЕНЪИНВЕСТ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7732513275</t>
+          <t>7725714037</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "РОСТ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7725350196</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Изменение основания выхода из СРО и перевод 300 000 руб. взноса в компенсационный фонд другой СРО</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 1 000 000 руб. в компенсационный фонд</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>19.05.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60fa45fb-002d-4adb-9ddd-670aa5840464</t>
+          <t>https://kad.arbitr.ru/Card/34cc135f-4228-4d37-a6ff-9817ff85fab6</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-42328/2013</t>
+          <t>А40-49892/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>18.07.2013</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО /// "Нефтегазстрой"</t>
+          <t>ООО "АЛМАЗМЕДСТРОЙХОЛДИНГ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5528013670</t>
+          <t>3666177951</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО /// "Проектно-производственная фирма КЕФ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7802450984</t>
+          <t>7728028847</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Голоузова О. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr"/>
-      <c r="R24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
+        </is>
+      </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>12.12.2020</t>
+          <t>28.07.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f85ff490-1f7a-4e16-866d-1eedd2bb4876</t>
+          <t>https://kad.arbitr.ru/Card/7ac605fd-dd38-4cb3-87b1-8dce2fa43bc2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
+          <t>А40-27537/2017</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2017</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДЕЛЬТАСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>1326196640</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙ-АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>7728028847</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R25" s="2" t="inlineStr">
+        <is>
+          <t>Требование о переводе средств компенсационного фонда в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2017</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee7c2ec9-c4c7-4f35-a3a7-bc1a5eabacf1</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А40-181351/2016</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2016</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОДЯНОЙ"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>7732513275</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>7725350196</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Изменение основания выхода из СРО и перевод 300 000 руб. взноса в компенсационный фонд другой СРО</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2017</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/60fa45fb-002d-4adb-9ddd-670aa5840464</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А56-78536/2014</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2014</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АПСП-4"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>3509005825</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НефтеГазоПроводСтрой"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7802224819</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Антипинская М. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2024</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5a5792bb-8290-4335-863e-12f9ed0dc25f</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А40-176035/2013</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2013</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>Ильин В.В</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО МОНТАЖНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ 22</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7705896526</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Луговик Е. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2022</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bc147210-fe76-4da8-8e31-32ae91f83587</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А40-109679/2013</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2013</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>Сучков А.С.</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО КБ УНИВЕРСАЛТРАСТ</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7744002684</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Луговик Е. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2022</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1e50950a-ed88-448b-83e7-799ee267e051</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А56-42328/2013</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2013</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО /// "Нефтегазстрой"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>5528013670</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО /// "Проектно-производственная фирма КЕФ"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7802450984</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Голоузова О. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2020</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f85ff490-1f7a-4e16-866d-1eedd2bb4876</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
           <t>А29-801/2012</t>
         </is>
       </c>
-      <c r="C25" s="2" t="inlineStr">
+      <c r="C31" s="2" t="inlineStr">
         <is>
           <t>10.01.2012</t>
         </is>
       </c>
-      <c r="D25" s="2" t="inlineStr">
+      <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E25" s="2" t="inlineStr">
+      <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F25" s="2" t="inlineStr">
+      <c r="F31" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G25" s="2" t="inlineStr">
+      <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H25" s="2" t="inlineStr">
+      <c r="H31" s="2" t="inlineStr">
         <is>
           <t>ООО ЦентрШинаКоми</t>
         </is>
       </c>
-      <c r="I25" s="2" t="inlineStr">
+      <c r="I31" s="2" t="inlineStr">
         <is>
           <t>1102063227</t>
         </is>
       </c>
-      <c r="J25" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K25" s="2" t="inlineStr">
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
         <is>
           <t>ООО УсинскАвтоТранс</t>
         </is>
       </c>
-      <c r="L25" s="2" t="inlineStr">
+      <c r="L31" s="2" t="inlineStr">
         <is>
           <t>1106021348</t>
         </is>
       </c>
-      <c r="M25" s="2" t="inlineStr">
+      <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Республики Коми</t>
         </is>
       </c>
-      <c r="N25" s="2" t="inlineStr">
+      <c r="N31" s="2" t="inlineStr">
         <is>
           <t>Филиппова Е. В.</t>
         </is>
       </c>
-      <c r="O25" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S25" s="2" t="inlineStr">
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
         <is>
           <t>20.02.2015</t>
         </is>
       </c>
-      <c r="T25" s="2" t="inlineStr">
+      <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U25" s="3" t="inlineStr">
+      <c r="U31" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/042899e0-64ba-4e48-acb6-0fdcda53795f</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>