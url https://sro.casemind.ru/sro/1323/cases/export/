--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e57dfb3b-e6c9-4af3-bbab-b03a88168050" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd8eb3db-53ab-480e-8c71-cbf09b2b9af2" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99bb5169-2b75-44a5-9867-77da7d6cc806" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73756f95-53a6-4292-9991-1f2c11e7da68" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2628114-7057-475e-90cf-6d7b926b6672" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d978d75-2d6b-4e65-ab35-6328a4ddd30e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d8adf2a-0915-4bd8-b99e-20f3583e6d0f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06878aaa-f74d-4e2c-a5ff-017250117e0e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38fc8d34-0eeb-4275-a663-d01dd06ba17a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0003e640-2517-4dea-8423-ec221d0c9ad0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a28a7a8-6443-4c38-ad5c-fdc5340f1047" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aec89ee6-db06-481f-8b64-59da5f39c707" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c401f12e-4aae-470e-b530-5518a8561f48" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/662734cd-9433-431d-92ab-ee7c04f8b5d3" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd3e044f-a15c-4794-b0d9-e975c1f030b6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd181949-8013-447d-a455-a2832d6051b0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5617bdf5-9525-4d68-8b45-cdc74465c5e5" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76011e44-8e90-4cb0-a5c8-08a4d04390ac" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0b99bf3-4f01-4cf8-8e11-7ceb0625f495" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50e0aef6-39f8-4b45-b791-4272f9e7bda7" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3234c218-2d19-42a0-832b-a1d3ca5511f1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29dfc074-0eea-4369-9b16-9c891ba2d8f0" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3063499-f79b-48ff-bc27-ebcacbf3831e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f174c085-7f24-46db-999f-1021f2ab01fa" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f1b838a-00f9-404d-9828-6c5215fe8f28" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa291f6b-6e8d-41b8-a035-19d3aa291acb" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0990a4b-ee73-460d-97ab-12d691a6320f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dc77339-acd1-403c-8694-05a0b11f22fe" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c170bedb-c00a-41fc-95e5-600dbad34c8b" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e1051e1-a69b-44a3-89d1-f242d8f33181" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ead2e1a2-0877-4aea-bcb4-dfc44794e50a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72b76eec-55b7-4d3f-a67b-c2473bd6bf6c" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4316ae17-4ce2-4858-9190-03d0941d3879" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a7b2a84-aacf-4e82-87e2-9d1a7799fcfc" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe6bcc8-f954-4844-bcaa-f17a06f95bb4" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d88b6306-0c1c-4722-8dd8-91d298daea64" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd2d639c-abad-4530-9cf0-3961e4ed6804" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0293e559-ac69-4b9f-9da9-29ab2e80d17e" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc1454c4-d097-46a7-b4a6-863a5398c9c3" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4afd45a-1c32-4a46-b7c3-b58a55166ad5" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25d3e368-857d-4a75-8291-5f880032bd93" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dc0aa9d-9c20-4e52-b32e-043d9460d530" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b769220f-51ae-4653-834d-9a5a574603ab" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa930880-8ee6-471a-a852-ed0d2e46cf7b" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a86de2ac-62d3-4929-8dc2-f5abe64ac4cc" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a0af16c-fd22-4e7b-8e57-cb5647891983" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35995524-df2d-4e02-9190-240e2adf2da4" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/443a01f5-7448-4c74-9d89-027d39e6e2cc" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05a9c92e-1e0c-4f55-a827-c824b7b17060" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc63cde8-2ae1-4835-b791-1ef105e73b74" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c9c9ec3-3dba-463b-a808-b90c93ce85a9" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00e62d87-9ead-4d9e-87cd-a62af564f3fb" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72f745af-fa59-4661-b40d-535e9c33af15" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cbf9445-1f98-4e13-b615-51d70c3ebcbd" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff81feeb-989d-4d1f-b4f6-1ebf494c59bf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/478b9ad9-2105-41e8-82f7-ca799478a97f" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d20b41e-85d0-4fe3-a405-03544a78e16b" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/618d7fd9-8010-41f8-8012-c80d05448f71" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b35024f-5dbe-4464-b571-d605407fbbcb" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce74894c-d7da-4233-989c-fc81b25d034f" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a8abd9a-93d8-4191-b730-af179ca7ddb2" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fafe6e11-3b4c-40b4-8f88-7f61c3e46e7d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/379b8e8c-37f8-4b2a-b38a-a4b5608fd630" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ed47a4a-a716-448d-a606-55bc33e4c4aa" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c538509a-1680-4e81-bf21-6325fee49c9a" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c908696-ec6a-4cb9-a6a4-23cadda28687" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/431ac477-0eec-4ce7-9fc8-5fc1588ba0bc" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d052e2f-cd43-4d08-89c6-1d2c40255fd2" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08536e28-f937-48b7-8939-3f35658cae3b" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fb8ad0b-4155-4e8c-b208-0b162d42b94d" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/343762a0-1c33-4524-8921-5e49447ed95e" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c68785c4-78e7-4135-a9a9-be815b723faa" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/383220c1-f0dd-4cf2-970d-18330e61a0c5" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcfb1c9d-7ca0-435d-8819-38fa36f434aa" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64b850eb-aa61-49cf-ab0b-968912d5b41a" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ebd3c8b-8cb2-4f35-901f-a90d72fa21a8" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e686bde6-45cf-4a7d-9270-73629cabbb8d" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd94b728-7b34-4172-bb1e-893127cbd9b5" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/baa812ad-b85a-42b1-9184-9056055731cb" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81197ba3-f84d-4fce-a32d-d64a1648c747" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60fe5137-c808-4ca7-9eda-0f1e3ac49b85" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebf45ec1-00ab-473d-b476-32f5ec51ac2f" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fb0b8d0-11e1-47ab-8bbe-c05b27a4f27b" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1af451ed-b352-453a-a0f7-30d4d87ded6a" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52d72852-710e-4533-b10f-edadc913d328" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c246bcfa-5c7d-4daa-a997-b9fae05c1655" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f5a927c-f854-4c9c-9b6d-af934b1351b0" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee784a20-b568-49ca-9c6d-a659706545e5" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e14d171-921d-42a0-9fad-5f521ef465aa" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc897eff-73dc-43fe-81aa-cd9c8c9ca188" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd6cf681-af84-4db2-9861-c82b729532ed" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/409f3904-fd1c-44f4-bb6c-3b45f0089014" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3282cbb8-30bf-4807-a3b9-52bdf2c6af5b" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5975aae2-c414-4c93-8d7e-87a1e47a67af" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1202b4e1-d570-4271-8b94-2a31dcbb9ed3" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62c760a6-bfdd-4b49-bd68-574c4700d494" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63f0f0df-c193-4dad-8d7f-2cd1dcd0fe7e" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2c6a41c-daad-4524-80dd-950a35799e4a" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95d387d8-f798-4e13-81e2-a55196b1c913" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3f2348f-128a-4032-83f5-abfe5ff9fb46" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad7876ce-8eca-49af-8e33-6767e01431d9" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/724b6c51-6299-4b11-ad6c-7eb79abcdbf3" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/162849bc-fa6a-4b67-8683-bc7a5980bf5c" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d658b4df-d73c-4202-b758-02b27ec41f6d" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6113da2-ef87-4097-9324-a6f418f8dd71" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/209dea4a-be50-4b37-941c-c9f68e74bf00" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7527c8e9-098d-4a78-8284-d66ce3b7c61b" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7c72df1-352c-4925-871e-2d2562f6a04d" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/369b0fab-307c-4606-93aa-61eab8c2ff07" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c17bcd3-6b80-4bce-8e2a-9f581b717181" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46c5a328-209b-4c1c-8f0d-ace348e1b2c7" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6da32a0a-2588-4b7f-9521-db9c4b8674ad" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20578937-2825-43b1-848b-4568db833c7f" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a01cc41d-3c40-4f59-8f63-eeeba3d85b1a" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63fa9ab5-9788-453b-8c1f-85eddb2bf22f" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcd2314b-998e-4037-b57d-faae30c587ef" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82a17bec-9068-40a0-acde-085b21ca31b1" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1d43056-5955-421e-8f70-b1102eb4838b" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55a9570d-92eb-4073-bc52-51dc1ae852aa" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee02e1a7-557a-451d-9474-c67803259085" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d335d1d-502c-4128-9b8f-f77e914492a9" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/671d34b5-8442-4467-b67e-faf9d1969991" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca25c769-cba7-42a5-a5ce-aab2ed3607cd" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6f29c6b-eb0b-4bab-a7bc-1e97853d2a5d" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83a352f9-bf7d-4b09-937f-cfaa9d275cf7" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b093b25-cb01-4ffa-b25e-3875b83640a5" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39a0b4d8-39b1-4c18-ab65-d77552a4975b" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14766b91-2839-4331-aa15-4e60e9a8d2f8" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69be26ce-6a51-4ffd-a6a1-7cd887ed2915" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bcf248e-ddbd-41bd-8a81-77f69164d976" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19050fce-79c3-41ff-8411-4ddbc129b189" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/866ae969-f2a4-406b-b18a-2c99dc42387b" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07475c3b-5790-408b-a3f2-29ae59964421" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ab7c036-0b4a-4318-8bda-538e275a69ee" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc2feda9-db19-4345-8cc9-d83b7eccf62b" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13c91fd3-5120-494d-ab60-cdbac93defc7" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb157009-dbc8-41f1-a94d-16822c598e2a" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf07a0e2-f599-4680-92c2-6feeb0558b84" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5f408dc-15bd-41c2-b358-3f5bc5d05a4d" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef93dc13-ba8a-4da5-a912-3046287c882e" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/419a79fb-a671-4159-a824-c5b5064af373" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32679bad-f090-4e3d-9239-6a995ade80da" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a594f54-9af6-43cc-b82d-e9fc22a5e546" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddde71e6-0db6-48b1-8158-44b271f8a2fb" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3217b6b1-67e9-4a1c-b2c9-ebe2d55f2b40" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91fa5f36-aabe-403c-98c5-291d64cfac2c" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b90436e-585e-4e7f-8248-0f0f4c303ed8" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f394c76-7b92-49ae-b901-cbbf5c08b475" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/254d928f-bab4-49d1-a818-ec787a97b3ec" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcc98b61-d921-4e06-b905-e336d8ac185c" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d497e7e7-80bc-4318-a425-d47ea0b63e19" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c571ed0-7729-46d4-823a-4fc5544c0f85" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcd5bd70-4944-425c-8a90-963cac7734ac" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc33fa34-fed8-42ac-93f7-d07973f88e54" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d22859d6-db2d-42a8-aac2-afbaf9ee87df" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f92d05b4-bbb9-48a5-9baa-05206909393a" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/512d84c7-64fb-4e3e-959a-54405eec33a6" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97b4fc2d-91bd-45ec-a299-0122c8adc110" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0912dbfb-2385-4530-a389-da6723c264b5" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7626f95-3ae2-4522-a6a8-a5d11d35fb02" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b53f36c6-30a4-45d8-b69a-89c4ff07cb7a" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c56eb84-b2d8-4049-a6c5-dc8e24d7afff" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80daec67-5874-4d25-849e-d5546bac81ef" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12744ef1-52b7-43ce-bc1f-ddf9a8dda089" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc4c129e-273e-40a0-abc5-5b9788f31544" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58e21a19-f4eb-4514-a8c9-bd946fea7001" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60eaee92-f465-4e31-b43f-0716b151f45a" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6f1f9d9-3c81-4813-92a3-8cecc5665623" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e42ac870-f1ec-463d-99c7-f1d812e56336" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/528834e0-f3fb-4466-b3f2-7ac356b8c472" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c3c7ca3-5a00-4d03-a297-1c2fc3f5759d" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ffe6cfc-5352-4f53-9d8a-b53fc0f0a436" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/747ccef1-1b6f-4811-9bfb-d9ae9fb1d2a3" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35f7d443-7377-4ad3-88ae-287cc76402f5" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dee4c89d-d7ed-4ac2-a80e-3038633651e2" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01e7923a-6f94-4bd0-bd93-126df70c27e7" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfd8fa37-f637-4011-922b-c54946770928" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fb816ae-9365-4468-a773-32bd93afab05" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1347f072-aebc-44c7-bb2a-0c0abd06ea61" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f802174-d6d6-4b1a-9911-0001f3acf2c0" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31d7133a-297c-4bf6-9ef7-c5b533e423cf" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/273449d8-16b2-409f-9cee-43bc3862aeb8" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cdd3275-cc60-4725-9ae6-611b78893889" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e94bff0-6b4e-42a9-8979-bf84370ddc36" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/123fca58-1793-44e7-92ee-bd0ab13419d8" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e6a19bd-cfa0-4f50-bbb4-9276c5ff6eff" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b4e8eaa-386e-486d-bbb1-d0d3bc347f1c" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c342021e-c73d-4968-b21e-80cbce95e4a9" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e39ac33e-8c34-4212-bc9a-83a2973294d7" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d76d484-4cc3-4c13-9cdf-b42bd58b740b" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21e935eb-be36-4e71-b040-2877d5499f71" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72d2b32d-cffd-42a9-8f4a-7ed8151f2ef0" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9899bd03-cb6e-47ca-b9e5-eaad0a83f4da" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b995cc3-198f-4b84-8b5d-96c3ad205784" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2be627d2-1849-4006-b4b7-d946a61eca9a" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d78be17b-b376-497c-ac77-43ebc7e4bc18" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68d01e4b-e149-4a83-baf5-2a969e01aeaa" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d007d5c-640d-400f-ae4a-0e88f14eae77" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/636b2598-f11b-46b5-98bf-9b6f3d2016c4" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e0e015a-8244-4ef4-9e63-53ac948eb3e8" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79a677a1-5250-4fff-8649-58ae351a3e97" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/831c760a-e5a7-4740-bade-db0134c3dfbf" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3b16c4c-595d-48d4-9cf7-411d7c26d50a" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c856360f-bfe9-4530-98e5-0660987757f2" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2cc4f8a-0fc9-4816-93c1-b6bbc2b5fdf9" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bd010d-2223-478a-aefc-ac6193e00892" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc9b93f4-a8fc-4c8c-94d7-9dee72f6b620" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf64ff30-d305-4253-9294-cad9dfb56a0d" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/745ca7e2-00e0-487e-b3d4-403efcd071a8" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7bd6600-70ab-4b94-a14c-763a6faa195b" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4091148d-549d-41e4-bff8-034934ea7bdb" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24508ed4-841d-4bc8-8a56-9addf5165b71" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b62a730-aa20-4890-ba11-ccc5006e246c" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/092fce03-0137-4a9c-a425-2e87c65338d9" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91066778-e026-4d32-a7ca-a4a9fdce3d9f" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a0c7417-19e2-4cf9-a243-04986d9ab19b" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e3cc007-c861-48e8-bba1-b719b43119f1" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44658670-ad86-4e4e-bb20-86d82a82bdde" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e03bb89-a6fa-4c57-8c0a-2d83789373fe" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49611dcb-b269-4238-b5f4-907a6de67f58" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fe0ec00-3d7a-40e0-a7e3-6fd3f0da6d98" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adc78aef-26d1-4e98-9455-cf0a6c0555b6" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/622487b5-3715-4594-9c3d-c6120cf18d3b" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af1a22c4-cac9-42b0-bd48-ba573c1df93c" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a433498-5aae-47a9-b2eb-a442b35eb2f3" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2878bfd9-980f-4230-9b09-ccaf3e122410" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2551850-8028-420f-8762-a30bd907e6a9" TargetMode="External" Id="rId227" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/557f79d3-0e86-4fe2-9a63-c3eeee87a6fd" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d993fdab-7868-4f7b-8f01-71ca5f4fd8df" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/515dfa4a-c179-4a83-861b-835c976b8ff6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e57dfb3b-e6c9-4af3-bbab-b03a88168050" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd8eb3db-53ab-480e-8c71-cbf09b2b9af2" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99bb5169-2b75-44a5-9867-77da7d6cc806" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73756f95-53a6-4292-9991-1f2c11e7da68" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2628114-7057-475e-90cf-6d7b926b6672" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d978d75-2d6b-4e65-ab35-6328a4ddd30e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d8adf2a-0915-4bd8-b99e-20f3583e6d0f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06878aaa-f74d-4e2c-a5ff-017250117e0e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38fc8d34-0eeb-4275-a663-d01dd06ba17a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0003e640-2517-4dea-8423-ec221d0c9ad0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a28a7a8-6443-4c38-ad5c-fdc5340f1047" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aec89ee6-db06-481f-8b64-59da5f39c707" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c401f12e-4aae-470e-b530-5518a8561f48" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/662734cd-9433-431d-92ab-ee7c04f8b5d3" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd3e044f-a15c-4794-b0d9-e975c1f030b6" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5617bdf5-9525-4d68-8b45-cdc74465c5e5" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd181949-8013-447d-a455-a2832d6051b0" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76011e44-8e90-4cb0-a5c8-08a4d04390ac" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0b99bf3-4f01-4cf8-8e11-7ceb0625f495" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3234c218-2d19-42a0-832b-a1d3ca5511f1" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50e0aef6-39f8-4b45-b791-4272f9e7bda7" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29dfc074-0eea-4369-9b16-9c891ba2d8f0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3063499-f79b-48ff-bc27-ebcacbf3831e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f174c085-7f24-46db-999f-1021f2ab01fa" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f1b838a-00f9-404d-9828-6c5215fe8f28" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa291f6b-6e8d-41b8-a035-19d3aa291acb" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0990a4b-ee73-460d-97ab-12d691a6320f" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dc77339-acd1-403c-8694-05a0b11f22fe" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c170bedb-c00a-41fc-95e5-600dbad34c8b" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e1051e1-a69b-44a3-89d1-f242d8f33181" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ead2e1a2-0877-4aea-bcb4-dfc44794e50a" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72b76eec-55b7-4d3f-a67b-c2473bd6bf6c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4316ae17-4ce2-4858-9190-03d0941d3879" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a7b2a84-aacf-4e82-87e2-9d1a7799fcfc" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe6bcc8-f954-4844-bcaa-f17a06f95bb4" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d88b6306-0c1c-4722-8dd8-91d298daea64" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd2d639c-abad-4530-9cf0-3961e4ed6804" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0293e559-ac69-4b9f-9da9-29ab2e80d17e" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc1454c4-d097-46a7-b4a6-863a5398c9c3" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4afd45a-1c32-4a46-b7c3-b58a55166ad5" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25d3e368-857d-4a75-8291-5f880032bd93" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dc0aa9d-9c20-4e52-b32e-043d9460d530" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b769220f-51ae-4653-834d-9a5a574603ab" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa930880-8ee6-471a-a852-ed0d2e46cf7b" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a86de2ac-62d3-4929-8dc2-f5abe64ac4cc" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a0af16c-fd22-4e7b-8e57-cb5647891983" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35995524-df2d-4e02-9190-240e2adf2da4" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a8abd9a-93d8-4191-b730-af179ca7ddb2" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b35024f-5dbe-4464-b571-d605407fbbcb" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ed47a4a-a716-448d-a606-55bc33e4c4aa" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c538509a-1680-4e81-bf21-6325fee49c9a" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c908696-ec6a-4cb9-a6a4-23cadda28687" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/431ac477-0eec-4ce7-9fc8-5fc1588ba0bc" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d052e2f-cd43-4d08-89c6-1d2c40255fd2" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08536e28-f937-48b7-8939-3f35658cae3b" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fb8ad0b-4155-4e8c-b208-0b162d42b94d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/343762a0-1c33-4524-8921-5e49447ed95e" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/443a01f5-7448-4c74-9d89-027d39e6e2cc" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05a9c92e-1e0c-4f55-a827-c824b7b17060" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc63cde8-2ae1-4835-b791-1ef105e73b74" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c9c9ec3-3dba-463b-a808-b90c93ce85a9" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00e62d87-9ead-4d9e-87cd-a62af564f3fb" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72f745af-fa59-4661-b40d-535e9c33af15" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cbf9445-1f98-4e13-b615-51d70c3ebcbd" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff81feeb-989d-4d1f-b4f6-1ebf494c59bf" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/478b9ad9-2105-41e8-82f7-ca799478a97f" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d20b41e-85d0-4fe3-a405-03544a78e16b" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/618d7fd9-8010-41f8-8012-c80d05448f71" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/379b8e8c-37f8-4b2a-b38a-a4b5608fd630" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce74894c-d7da-4233-989c-fc81b25d034f" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fafe6e11-3b4c-40b4-8f88-7f61c3e46e7d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64b850eb-aa61-49cf-ab0b-968912d5b41a" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e686bde6-45cf-4a7d-9270-73629cabbb8d" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ebd3c8b-8cb2-4f35-901f-a90d72fa21a8" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c68785c4-78e7-4135-a9a9-be815b723faa" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcfb1c9d-7ca0-435d-8819-38fa36f434aa" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81197ba3-f84d-4fce-a32d-d64a1648c747" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/383220c1-f0dd-4cf2-970d-18330e61a0c5" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/baa812ad-b85a-42b1-9184-9056055731cb" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd94b728-7b34-4172-bb1e-893127cbd9b5" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60fe5137-c808-4ca7-9eda-0f1e3ac49b85" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebf45ec1-00ab-473d-b476-32f5ec51ac2f" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fb0b8d0-11e1-47ab-8bbe-c05b27a4f27b" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1af451ed-b352-453a-a0f7-30d4d87ded6a" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad7876ce-8eca-49af-8e33-6767e01431d9" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f5a927c-f854-4c9c-9b6d-af934b1351b0" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52d72852-710e-4533-b10f-edadc913d328" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e14d171-921d-42a0-9fad-5f521ef465aa" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc897eff-73dc-43fe-81aa-cd9c8c9ca188" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd6cf681-af84-4db2-9861-c82b729532ed" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/409f3904-fd1c-44f4-bb6c-3b45f0089014" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3282cbb8-30bf-4807-a3b9-52bdf2c6af5b" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5975aae2-c414-4c93-8d7e-87a1e47a67af" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1202b4e1-d570-4271-8b94-2a31dcbb9ed3" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c246bcfa-5c7d-4daa-a997-b9fae05c1655" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/724b6c51-6299-4b11-ad6c-7eb79abcdbf3" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee784a20-b568-49ca-9c6d-a659706545e5" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62c760a6-bfdd-4b49-bd68-574c4700d494" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63f0f0df-c193-4dad-8d7f-2cd1dcd0fe7e" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2c6a41c-daad-4524-80dd-950a35799e4a" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95d387d8-f798-4e13-81e2-a55196b1c913" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3f2348f-128a-4032-83f5-abfe5ff9fb46" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7527c8e9-098d-4a78-8284-d66ce3b7c61b" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d658b4df-d73c-4202-b758-02b27ec41f6d" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6113da2-ef87-4097-9324-a6f418f8dd71" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/209dea4a-be50-4b37-941c-c9f68e74bf00" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/162849bc-fa6a-4b67-8683-bc7a5980bf5c" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6da32a0a-2588-4b7f-9521-db9c4b8674ad" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c17bcd3-6b80-4bce-8e2a-9f581b717181" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7c72df1-352c-4925-871e-2d2562f6a04d" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/369b0fab-307c-4606-93aa-61eab8c2ff07" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46c5a328-209b-4c1c-8f0d-ace348e1b2c7" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20578937-2825-43b1-848b-4568db833c7f" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63fa9ab5-9788-453b-8c1f-85eddb2bf22f" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcd2314b-998e-4037-b57d-faae30c587ef" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82a17bec-9068-40a0-acde-085b21ca31b1" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1d43056-5955-421e-8f70-b1102eb4838b" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a01cc41d-3c40-4f59-8f63-eeeba3d85b1a" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55a9570d-92eb-4073-bc52-51dc1ae852aa" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee02e1a7-557a-451d-9474-c67803259085" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d335d1d-502c-4128-9b8f-f77e914492a9" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/671d34b5-8442-4467-b67e-faf9d1969991" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca25c769-cba7-42a5-a5ce-aab2ed3607cd" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6f29c6b-eb0b-4bab-a7bc-1e97853d2a5d" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83a352f9-bf7d-4b09-937f-cfaa9d275cf7" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b093b25-cb01-4ffa-b25e-3875b83640a5" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39a0b4d8-39b1-4c18-ab65-d77552a4975b" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14766b91-2839-4331-aa15-4e60e9a8d2f8" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69be26ce-6a51-4ffd-a6a1-7cd887ed2915" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bcf248e-ddbd-41bd-8a81-77f69164d976" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19050fce-79c3-41ff-8411-4ddbc129b189" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/866ae969-f2a4-406b-b18a-2c99dc42387b" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07475c3b-5790-408b-a3f2-29ae59964421" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ab7c036-0b4a-4318-8bda-538e275a69ee" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc2feda9-db19-4345-8cc9-d83b7eccf62b" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13c91fd3-5120-494d-ab60-cdbac93defc7" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb157009-dbc8-41f1-a94d-16822c598e2a" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf07a0e2-f599-4680-92c2-6feeb0558b84" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5f408dc-15bd-41c2-b358-3f5bc5d05a4d" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef93dc13-ba8a-4da5-a912-3046287c882e" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/419a79fb-a671-4159-a824-c5b5064af373" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32679bad-f090-4e3d-9239-6a995ade80da" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a594f54-9af6-43cc-b82d-e9fc22a5e546" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddde71e6-0db6-48b1-8158-44b271f8a2fb" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3217b6b1-67e9-4a1c-b2c9-ebe2d55f2b40" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91fa5f36-aabe-403c-98c5-291d64cfac2c" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b90436e-585e-4e7f-8248-0f0f4c303ed8" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f394c76-7b92-49ae-b901-cbbf5c08b475" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/254d928f-bab4-49d1-a818-ec787a97b3ec" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcc98b61-d921-4e06-b905-e336d8ac185c" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d497e7e7-80bc-4318-a425-d47ea0b63e19" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c571ed0-7729-46d4-823a-4fc5544c0f85" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcd5bd70-4944-425c-8a90-963cac7734ac" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc33fa34-fed8-42ac-93f7-d07973f88e54" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d22859d6-db2d-42a8-aac2-afbaf9ee87df" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f92d05b4-bbb9-48a5-9baa-05206909393a" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/512d84c7-64fb-4e3e-959a-54405eec33a6" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97b4fc2d-91bd-45ec-a299-0122c8adc110" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0912dbfb-2385-4530-a389-da6723c264b5" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7626f95-3ae2-4522-a6a8-a5d11d35fb02" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b53f36c6-30a4-45d8-b69a-89c4ff07cb7a" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c56eb84-b2d8-4049-a6c5-dc8e24d7afff" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80daec67-5874-4d25-849e-d5546bac81ef" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12744ef1-52b7-43ce-bc1f-ddf9a8dda089" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc4c129e-273e-40a0-abc5-5b9788f31544" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58e21a19-f4eb-4514-a8c9-bd946fea7001" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60eaee92-f465-4e31-b43f-0716b151f45a" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6f1f9d9-3c81-4813-92a3-8cecc5665623" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e42ac870-f1ec-463d-99c7-f1d812e56336" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/528834e0-f3fb-4466-b3f2-7ac356b8c472" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c3c7ca3-5a00-4d03-a297-1c2fc3f5759d" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ffe6cfc-5352-4f53-9d8a-b53fc0f0a436" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/747ccef1-1b6f-4811-9bfb-d9ae9fb1d2a3" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35f7d443-7377-4ad3-88ae-287cc76402f5" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dee4c89d-d7ed-4ac2-a80e-3038633651e2" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01e7923a-6f94-4bd0-bd93-126df70c27e7" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfd8fa37-f637-4011-922b-c54946770928" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fb816ae-9365-4468-a773-32bd93afab05" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1347f072-aebc-44c7-bb2a-0c0abd06ea61" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f802174-d6d6-4b1a-9911-0001f3acf2c0" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31d7133a-297c-4bf6-9ef7-c5b533e423cf" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/273449d8-16b2-409f-9cee-43bc3862aeb8" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cdd3275-cc60-4725-9ae6-611b78893889" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e94bff0-6b4e-42a9-8979-bf84370ddc36" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/123fca58-1793-44e7-92ee-bd0ab13419d8" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e6a19bd-cfa0-4f50-bbb4-9276c5ff6eff" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b4e8eaa-386e-486d-bbb1-d0d3bc347f1c" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c342021e-c73d-4968-b21e-80cbce95e4a9" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e39ac33e-8c34-4212-bc9a-83a2973294d7" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d76d484-4cc3-4c13-9cdf-b42bd58b740b" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21e935eb-be36-4e71-b040-2877d5499f71" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72d2b32d-cffd-42a9-8f4a-7ed8151f2ef0" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9899bd03-cb6e-47ca-b9e5-eaad0a83f4da" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b995cc3-198f-4b84-8b5d-96c3ad205784" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2be627d2-1849-4006-b4b7-d946a61eca9a" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d78be17b-b376-497c-ac77-43ebc7e4bc18" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68d01e4b-e149-4a83-baf5-2a969e01aeaa" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d007d5c-640d-400f-ae4a-0e88f14eae77" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/636b2598-f11b-46b5-98bf-9b6f3d2016c4" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e0e015a-8244-4ef4-9e63-53ac948eb3e8" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79a677a1-5250-4fff-8649-58ae351a3e97" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/831c760a-e5a7-4740-bade-db0134c3dfbf" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3b16c4c-595d-48d4-9cf7-411d7c26d50a" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c856360f-bfe9-4530-98e5-0660987757f2" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2cc4f8a-0fc9-4816-93c1-b6bbc2b5fdf9" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bd010d-2223-478a-aefc-ac6193e00892" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc9b93f4-a8fc-4c8c-94d7-9dee72f6b620" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf64ff30-d305-4253-9294-cad9dfb56a0d" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/745ca7e2-00e0-487e-b3d4-403efcd071a8" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7bd6600-70ab-4b94-a14c-763a6faa195b" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4091148d-549d-41e4-bff8-034934ea7bdb" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24508ed4-841d-4bc8-8a56-9addf5165b71" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b62a730-aa20-4890-ba11-ccc5006e246c" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/092fce03-0137-4a9c-a425-2e87c65338d9" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91066778-e026-4d32-a7ca-a4a9fdce3d9f" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a0c7417-19e2-4cf9-a243-04986d9ab19b" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e3cc007-c861-48e8-bba1-b719b43119f1" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44658670-ad86-4e4e-bb20-86d82a82bdde" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e03bb89-a6fa-4c57-8c0a-2d83789373fe" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49611dcb-b269-4238-b5f4-907a6de67f58" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fe0ec00-3d7a-40e0-a7e3-6fd3f0da6d98" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adc78aef-26d1-4e98-9455-cf0a6c0555b6" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/622487b5-3715-4594-9c3d-c6120cf18d3b" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af1a22c4-cac9-42b0-bd48-ba573c1df93c" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a433498-5aae-47a9-b2eb-a442b35eb2f3" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2878bfd9-980f-4230-9b09-ccaf3e122410" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2551850-8028-420f-8762-a30bd907e6a9" TargetMode="External" Id="rId230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U228"/>
+  <dimension ref="A1:U231"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,307 +589,311 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-198635/2026</t>
+          <t>А40-259309/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>09.07.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "ГЭС КОНСТРАКШН"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>9714014365</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "РСТ СПЕЦЗАСТРОЙЩИК"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>9714058330</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr"/>
       <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e57dfb3b-e6c9-4af3-bbab-b03a88168050</t>
+          <t>https://kad.arbitr.ru/Card/557f79d3-0e86-4fe2-9a63-c3eeee87a6fd</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-198792/2026</t>
+          <t>А40-246761/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>09.07.2026</t>
+          <t>17.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЕНИЕ СТОЛИЧНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ГОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7718856802</t>
+          <t>7727852040</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Быхалова А. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd8eb3db-53ab-480e-8c71-cbf09b2b9af2</t>
+          <t>https://kad.arbitr.ru/Card/d993fdab-7868-4f7b-8f01-71ca5f4fd8df</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-172802/2026</t>
+          <t>А40-220795/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>17.06.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "НАУЧНО-ТЕХНИЧЕСКИЙ ИНСТИТУТ МЕЖОТРАСЛЕВОЙ ИНФОРМАЦИИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7714039292</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАРТИНСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7708567079</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>25.06.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99bb5169-2b75-44a5-9867-77da7d6cc806</t>
+          <t>https://kad.arbitr.ru/Card/515dfa4a-c179-4a83-861b-835c976b8ff6</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-104062/2026</t>
+          <t>А40-198635/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -900,382 +904,352 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>19.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73756f95-53a6-4292-9991-1f2c11e7da68</t>
+          <t>https://kad.arbitr.ru/Card/e57dfb3b-e6c9-4af3-bbab-b03a88168050</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-6374/2026</t>
+          <t>А40-198792/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>16.01.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭВОЛЮТА"</t>
+          <t>ООО "УПРАВЛЕНИЕ СТОЛИЧНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7714807882</t>
+          <t>7718856802</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Алексеев А. Г.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>12.04.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2628114-7057-475e-90cf-6d7b926b6672</t>
+          <t>https://kad.arbitr.ru/Card/fd8eb3db-53ab-480e-8c71-cbf09b2b9af2</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-357558/2025</t>
+          <t>А40-172802/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФГБУ "НАУЧНО-ТЕХНИЧЕСКИЙ ИНСТИТУТ МЕЖОТРАСЛЕВОЙ ИНФОРМАЦИИ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7714039292</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЕНИЕ СТОЛИЧНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "МАРТИНСТРОЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7718856802</t>
+          <t>7708567079</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Титова Е. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>30.03.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8d978d75-2d6b-4e65-ab35-6328a4ddd30e</t>
+          <t>https://kad.arbitr.ru/Card/99bb5169-2b75-44a5-9867-77da7d6cc806</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-352315/2025</t>
+          <t>А40-104062/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d8adf2a-0915-4bd8-b99e-20f3583e6d0f</t>
+          <t>https://kad.arbitr.ru/Card/73756f95-53a6-4292-9991-1f2c11e7da68</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-290538/2025</t>
+          <t>А40-6374/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>24.10.2025</t>
+          <t>16.01.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1286,889 +1260,887 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭВОЛЮТА"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7714807882</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>618171.65</v>
+        <v>842306.09</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в рамках обязательств члена СРО перед ФКР Москвы.</t>
+          <t>Взыскание денежных средств в рамках обязательств члена СРО перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06878aaa-f74d-4e2c-a5ff-017250117e0e</t>
+          <t>https://kad.arbitr.ru/Card/d2628114-7057-475e-90cf-6d7b926b6672</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-283424/2025</t>
+          <t>А40-357558/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>17.10.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО "ДИРЕКЦИЯ ТЕХНОЛОГИЧЕСКОЙ ИНФРАСТРУКТУРЫ МОСКВЫ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>9724090767</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "УПРАВЛЕНИЕ СТОЛИЧНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7718856802</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Чекмарева Н. А.</t>
-[...2 lines deleted...]
-      <c r="O10" s="2" t="inlineStr"/>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>201781.86</v>
+      </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Требование об обязании (суть обязательства в документах не раскрыта)</t>
+          <t>Взыскание денежных средств в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/38fc8d34-0eeb-4275-a663-d01dd06ba17a</t>
+          <t>https://kad.arbitr.ru/Card/8d978d75-2d6b-4e65-ab35-6328a4ddd30e</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-224027/2025</t>
+          <t>А40-352315/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОРСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7727852040</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Козленкова О. В.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>674948.09</v>
+        <v>283637.4</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Регресс убытков, выплаченных собственнику квартиры из-за протечки при капитальном ремонте.</t>
+          <t>Требование о взыскании денежных средств в размере 283 637,40 руб.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>14.01.2026</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0003e640-2517-4dea-8423-ec221d0c9ad0</t>
+          <t>https://kad.arbitr.ru/Card/1d8adf2a-0915-4bd8-b99e-20f3583e6d0f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-188251/2025</t>
+          <t>А40-290538/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>24.10.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПО"</t>
+          <t>ООО "ЭВОЛЮТА"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7702576944</t>
+          <t>7714807882</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бодрова Е. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>274560.79</v>
-[...3 lines deleted...]
-      </c>
+        <v>618171.65</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса после выплаты ФКР ущерба собственнику из-за работ члена СРО</t>
+          <t>Взыскание задолженности в рамках обязательств члена СРО перед ФКР Москвы.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>30.03.2026</t>
+          <t>22.04.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a28a7a8-6443-4c38-ad5c-fdc5340f1047</t>
+          <t>https://kad.arbitr.ru/Card/06878aaa-f74d-4e2c-a5ff-017250117e0e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-81750/2025</t>
+          <t>А40-283424/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>07.04.2025</t>
+          <t>17.10.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВАТЭРА"</t>
+          <t>АО "ДИРЕКЦИЯ ТЕХНОЛОГИЧЕСКОЙ ИНФРАСТРУКТУРЫ МОСКВЫ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7727766810</t>
+          <t>9724090767</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Алексеев Алексей Иванович</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>670500042419</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Янина Е. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чекмарева Н. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Привлечение контролирующих лиц ООО ЛД СИСТЕМС к субсидиарной ответственности по долгам общества</t>
+          <t>Требование об обязании (суть обязательства в документах не раскрыта)</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aec89ee6-db06-481f-8b64-59da5f39c707</t>
+          <t>https://kad.arbitr.ru/Card/38fc8d34-0eeb-4275-a663-d01dd06ba17a</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-47386/2025</t>
+          <t>А40-224027/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>ООО "ГОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7727852040</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Московского округа</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Бочарова Н. Н.</t>
+          <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>372541.24</v>
+        <v>674948.09</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба от залива квартиры при проведении капитального ремонта подрядчиком</t>
+          <t>Регресс убытков, выплаченных собственнику квартиры из-за протечки при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>12.02.2026</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c401f12e-4aae-470e-b530-5518a8561f48</t>
+          <t>https://kad.arbitr.ru/Card/0003e640-2517-4dea-8423-ec221d0c9ad0</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-48041/2025</t>
+          <t>А40-188251/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЛЕТАРСКИЙ РЕМОНТНО-СТРОИТЕЛЬНЫЙ ТРЕСТ"</t>
+          <t>ООО "ЭКСПО"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>9725001287</t>
+          <t>7702576944</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Бодрова Е. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>308870</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>274560.79</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>218179</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Возмещение убытков в порядке регресса после выплаты ФКР ущерба собственнику из-за работ члена СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>10.11.2025</t>
+          <t>30.03.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/662734cd-9433-431d-92ab-ee7c04f8b5d3</t>
+          <t>https://kad.arbitr.ru/Card/9a28a7a8-6443-4c38-ad5c-fdc5340f1047</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-289289/2024</t>
+          <t>А40-81750/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>02.12.2024</t>
+          <t>07.04.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "НОВАТЭРА"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7727766810</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Алексеев Алексей Иванович</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>670500042419</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова Е. Е.</t>
+          <t>Янина Е. Н.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>504398</v>
-[...3 lines deleted...]
-      </c>
+        <v>42609119.49</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР после возмещения вреда, причиненного членом СРО при капитальном ремонте</t>
+          <t>Привлечение контролирующих лиц ООО ЛД СИСТЕМС к субсидиарной ответственности по долгам общества</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>30.03.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd3e044f-a15c-4794-b0d9-e975c1f030b6</t>
+          <t>https://kad.arbitr.ru/Card/aec89ee6-db06-481f-8b64-59da5f39c707</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-252100/2024</t>
+          <t>А40-47386/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>18.10.2024</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ГОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7727852040</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московского округа</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Бочарова Н. Н.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>308870</v>
+        <v>372541.24</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках ответственности СРО по обязательствам своего члена</t>
+          <t>Возмещение ущерба от залива квартиры при проведении капитального ремонта подрядчиком</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>16.01.2025</t>
+          <t>12.02.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd181949-8013-447d-a455-a2832d6051b0</t>
+          <t>https://kad.arbitr.ru/Card/c401f12e-4aae-470e-b530-5518a8561f48</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-252481/2024</t>
+          <t>А40-48041/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>18.10.2024</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -2179,1798 +2151,1798 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>ООО "ПРОЛЕТАРСКИЙ РЕМОНТНО-СТРОИТЕЛЬНЫЙ ТРЕСТ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>9725001287</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>424885.93</v>
-[...3 lines deleted...]
-      </c>
+        <v>308870</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капремонте (залив квартиры)</t>
+          <t>Взыскание убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>30.06.2025</t>
+          <t>10.11.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5617bdf5-9525-4d68-8b45-cdc74465c5e5</t>
+          <t>https://kad.arbitr.ru/Card/662734cd-9433-431d-92ab-ee7c04f8b5d3</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-240259/2024</t>
+          <t>А40-289289/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>02.12.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7706196090</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Кузнецова Е. Е.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>266884.06</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>504398</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>353398</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств страховой компанией</t>
+          <t>Регрессное требование ФКР после возмещения вреда, причиненного членом СРО при капитальном ремонте</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>01.02.2025</t>
+          <t>30.03.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76011e44-8e90-4cb0-a5c8-08a4d04390ac</t>
+          <t>https://kad.arbitr.ru/Card/bd3e044f-a15c-4794-b0d9-e975c1f030b6</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-238684/2024</t>
+          <t>А40-252481/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>18.10.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ПРОЛЕТАРСКИЙ РЕМОНТНО-СТРОИТЕЛЬНЫЙ ТРЕСТ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>9725001287</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>187590.67</v>
+        <v>424885.93</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>187590.67</v>
+        <v>424885.93</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте многоквартирного дома</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капремонте (залив квартиры)</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>05.09.2025</t>
+          <t>30.06.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0b99bf3-4f01-4cf8-8e11-7ceb0625f495</t>
+          <t>https://kad.arbitr.ru/Card/5617bdf5-9525-4d68-8b45-cdc74465c5e5</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-238874/2024</t>
+          <t>А40-252100/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>18.10.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЛЕТАРСКИЙ РЕМОНТНО-СТРОИТЕЛЬНЫЙ ТРЕСТ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>9725001287</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>427314.52</v>
+        <v>308870</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса ущерба, выплаченного собственнику из-за залива при капремонте</t>
+          <t>Взыскание денежных средств в рамках ответственности СРО по обязательствам своего члена</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>12.05.2025</t>
+          <t>16.01.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/50e0aef6-39f8-4b45-b791-4272f9e7bda7</t>
+          <t>https://kad.arbitr.ru/Card/cd181949-8013-447d-a455-a2832d6051b0</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-238627/2024</t>
+          <t>А40-240259/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7706196090</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>236780.66</v>
-[...3 lines deleted...]
-      </c>
+        <v>266884.06</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание денежных средств страховой компанией</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>15.08.2025</t>
+          <t>01.02.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3234c218-2d19-42a0-832b-a1d3ca5511f1</t>
+          <t>https://kad.arbitr.ru/Card/76011e44-8e90-4cb0-a5c8-08a4d04390ac</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-228830/2024</t>
+          <t>А40-238684/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>12.09.2024</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "СТРАТЕГ-Э"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7604034830</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>312000</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>187590.67</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>187590.67</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения о приеме в члены СРО и возврат уплаченных взносов</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте многоквартирного дома</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>05.09.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29dfc074-0eea-4369-9b16-9c891ba2d8f0</t>
+          <t>https://kad.arbitr.ru/Card/f0b99bf3-4f01-4cf8-8e11-7ceb0625f495</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-111098/2024</t>
+          <t>А40-238627/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>20.05.2024</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>667263.83</v>
+        <v>236780.66</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>667263.83</v>
+        <v>122497.76</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта.</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>17.04.2025</t>
+          <t>15.08.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3063499-f79b-48ff-bc27-ebcacbf3831e</t>
+          <t>https://kad.arbitr.ru/Card/3234c218-2d19-42a0-832b-a1d3ca5511f1</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-59736/2024</t>
+          <t>А40-238874/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>21.03.2024</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "МОСРЕМОНТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7707447928</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ПРОЛЕТАРСКИЙ РЕМОНТНО-СТРОИТЕЛЬНЫЙ ТРЕСТ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>9725001287</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>216668.78</v>
+        <v>427314.52</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Регресс по возмещению ущерба от залива квартиры при капремонте (солидарная ответственность СРО)</t>
+          <t>Взыскание в порядке регресса ущерба, выплаченного собственнику из-за залива при капремонте</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>28.05.2024</t>
+          <t>12.05.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f174c085-7f24-46db-999f-1021f2ab01fa</t>
+          <t>https://kad.arbitr.ru/Card/50e0aef6-39f8-4b45-b791-4272f9e7bda7</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А10-1086/2024</t>
+          <t>А40-228830/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>26.02.2024</t>
+          <t>12.09.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "СТРАТЕГ-Э"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>7604034830</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое пратнерство Саморегулируемая организация Альянс строителей</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Новикова С. В.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>667263.83</v>
+        <v>312000</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков окончания работ по договорам подряда.</t>
+          <t>Признание недействительным решения о приеме в члены СРО и возврат уплаченных взносов</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>18.04.2024</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f1b838a-00f9-404d-9828-6c5215fe8f28</t>
+          <t>https://kad.arbitr.ru/Card/29dfc074-0eea-4369-9b16-9c891ba2d8f0</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А10-8647/2023</t>
+          <t>А40-111098/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>28.12.2023</t>
+          <t>20.05.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания СтройИндустрия</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>3812131806</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Путинцева Н. Г.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>7106.4</v>
+        <v>667263.83</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>7106.4</v>
+        <v>667263.83</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>17.04.2025</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa291f6b-6e8d-41b8-a035-19d3aa291acb</t>
+          <t>https://kad.arbitr.ru/Card/d3063499-f79b-48ff-bc27-ebcacbf3831e</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-270859/2023</t>
+          <t>А40-59736/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>21.03.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "МОСРЕМОНТ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7707447928</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОРСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7727852040</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>596302.9</v>
-[...3 lines deleted...]
-      </c>
+        <v>216668.78</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (залив).</t>
+          <t>Регресс по возмещению ущерба от залива квартиры при капремонте (солидарная ответственность СРО)</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>01.08.2024</t>
+          <t>28.05.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0990a4b-ee73-460d-97ab-12d691a6320f</t>
+          <t>https://kad.arbitr.ru/Card/f174c085-7f24-46db-999f-1021f2ab01fa</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А10-7521/2023</t>
+          <t>А10-1086/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>09.11.2023</t>
+          <t>26.02.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания СтройИндустрия</t>
+          <t>Некоммерческое пратнерство Саморегулируемая организация Альянс строителей</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>3812131806</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
+          <t>Новикова С. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>542073.37</v>
-[...3 lines deleted...]
-      </c>
+        <v>667263.83</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору капитального ремонта</t>
+          <t>Взыскание неустойки за нарушение сроков окончания работ по договорам подряда.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>02.10.2024</t>
+          <t>18.04.2024</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5dc77339-acd1-403c-8694-05a0b11f22fe</t>
+          <t>https://kad.arbitr.ru/Card/1f1b838a-00f9-404d-9828-6c5215fe8f28</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А10-5392/2023</t>
+          <t>А10-8647/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>16.08.2023</t>
+          <t>28.12.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>ООО Строительная Компания СтройИндустрия</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>3812131806</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
+          <t>Путинцева Н. Г.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>27840.1</v>
+        <v>7106.4</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>27840.1</v>
+        <v>7106.4</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договору капитального ремонта.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>25.10.2024</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c170bedb-c00a-41fc-95e5-600dbad34c8b</t>
+          <t>https://kad.arbitr.ru/Card/aa291f6b-6e8d-41b8-a035-19d3aa291acb</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-263718/2022</t>
+          <t>А40-270859/2023</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>30.11.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КОМИ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ РЕСПУБЛИКИ КОМИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>1101486886</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ГОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7727852040</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>7332040.12</v>
-[...1 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+        <v>596302.9</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>596302.9</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК)</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (залив).</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>11.05.2023</t>
+          <t>01.08.2024</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e1051e1-a69b-44a3-89d1-f242d8f33181</t>
+          <t>https://kad.arbitr.ru/Card/b0990a4b-ee73-460d-97ab-12d691a6320f</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-244420/2022</t>
+          <t>А10-7521/2023</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>08.11.2022</t>
+          <t>09.11.2023</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРИМЕР"</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>3917027802</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО Строительная Компания СтройИндустрия</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>3812131806</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Богданова А. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>300000</v>
+        <v>542073.37</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>300000</v>
+        <v>542073.37</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компфонд ОДО после прекращения членства в СРО (ч. 14 ст. 3.3 ФЗ-191)</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>22.12.2022</t>
+          <t>02.10.2024</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ead2e1a2-0877-4aea-bcb4-dfc44794e50a</t>
+          <t>https://kad.arbitr.ru/Card/5dc77339-acd1-403c-8694-05a0b11f22fe</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-212352/2022</t>
+          <t>А10-5392/2023</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>03.10.2022</t>
+          <t>16.08.2023</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТЭМС"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2309090356</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО Строительная Компания СтройИндустрия</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>3812131806</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Богданова А. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
+        <v>27840.1</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>300000</v>
+        <v>27840.1</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства по ч. 14 ст. 3.3 ФЗ № 191-ФЗ</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>13.04.2023</t>
+          <t>25.10.2024</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72b76eec-55b7-4d3f-a67b-c2473bd6bf6c</t>
+          <t>https://kad.arbitr.ru/Card/c170bedb-c00a-41fc-95e5-600dbad34c8b</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А60-44284/2022</t>
+          <t>А40-263718/2022</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>12.08.2022</t>
+          <t>30.11.2022</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО ФОНД РАДОМИР</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КОМИ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ РЕСПУБЛИКИ КОМИ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>6670184820</t>
+          <t>1101486886</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Сергеева Т. А.</t>
-[...2 lines deleted...]
-      <c r="O34" s="2" t="inlineStr"/>
+          <t>Романов О. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>7332040.12</v>
+      </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Устранение дефектов выполненных работ по капитальному ремонту многоквартирного дома</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК)</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>21.01.2023</t>
+          <t>11.05.2023</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4316ae17-4ce2-4858-9190-03d0941d3879</t>
+          <t>https://kad.arbitr.ru/Card/6e1051e1-a69b-44a3-89d1-f242d8f33181</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А10-3615/2022</t>
+          <t>А40-244420/2022</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>15.06.2022</t>
+          <t>08.11.2022</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>ООО "СТРИМЕР"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>3917027802</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания СтройИндустрия</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>3812131806</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Залужная Е. В.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>400605.49</v>
+        <v>300000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>400605.49</v>
+        <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса (ст. 60.1 ГрК)</t>
+          <t>Возврат взноса в компфонд ОДО после прекращения членства в СРО (ч. 14 ст. 3.3 ФЗ-191)</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>10.10.2024</t>
+          <t>22.12.2022</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a7b2a84-aacf-4e82-87e2-9d1a7799fcfc</t>
+          <t>https://kad.arbitr.ru/Card/ead2e1a2-0877-4aea-bcb4-dfc44794e50a</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-118109/2022</t>
+          <t>А40-212352/2022</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>06.06.2022</t>
+          <t>03.10.2022</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>ООО "СТЭМС"</t>
@@ -3981,4007 +3953,4003 @@
           <t>2309090356</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание осуществить возврат денежных средств</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства по ч. 14 ст. 3.3 ФЗ № 191-ФЗ</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>01.09.2022</t>
+          <t>13.04.2023</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4fe6bcc8-f954-4844-bcaa-f17a06f95bb4</t>
+          <t>https://kad.arbitr.ru/Card/72b76eec-55b7-4d3f-a67b-c2473bd6bf6c</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А10-1347/2022</t>
+          <t>А60-44284/2022</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>17.03.2022</t>
+          <t>12.08.2022</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>ООО ФОНД РАДОМИР</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>6670184820</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>3812131806</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Сергеева Т. А.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Устранение дефектов выполненных работ по капитальному ремонту многоквартирного дома</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>31.05.2023</t>
+          <t>21.01.2023</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d88b6306-0c1c-4722-8dd8-91d298daea64</t>
+          <t>https://kad.arbitr.ru/Card/4316ae17-4ce2-4858-9190-03d0941d3879</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-49648/2022</t>
+          <t>А10-3615/2022</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>14.03.2022</t>
+          <t>15.06.2022</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТЭМС"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>2309090356</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО Строительная Компания СтройИндустрия</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>3812131806</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Залужная Е. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+        <v>400605.49</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>400605.49</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Требование о возврате взноса в размере 300 000 рублей.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса (ст. 60.1 ГрК)</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>12.04.2022</t>
+          <t>10.10.2024</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd2d639c-abad-4530-9cf0-3961e4ed6804</t>
+          <t>https://kad.arbitr.ru/Card/5a7b2a84-aacf-4e82-87e2-9d1a7799fcfc</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-273506/2021</t>
+          <t>А40-118109/2022</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>14.12.2021</t>
+          <t>06.06.2022</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "СТЭМС"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2309090356</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПО"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7702576944</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ.</t>
+          <t>Обязание осуществить возврат денежных средств</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>23.11.2022</t>
+          <t>01.09.2022</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0293e559-ac69-4b9f-9da9-29ab2e80d17e</t>
+          <t>https://kad.arbitr.ru/Card/4fe6bcc8-f954-4844-bcaa-f17a06f95bb4</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-238199/2021</t>
+          <t>А10-1347/2022</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>03.11.2021</t>
+          <t>17.03.2022</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛТАЙЭНЕРГОПРОЕКТ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>2227003433</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>3812131806</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Богданова А. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
+        <v>220185.58</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>300000</v>
+        <v>220185.58</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>29.04.2022</t>
+          <t>31.05.2023</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc1454c4-d097-46a7-b4a6-863a5398c9c3</t>
+          <t>https://kad.arbitr.ru/Card/d88b6306-0c1c-4722-8dd8-91d298daea64</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-237551/2021</t>
+          <t>А40-49648/2022</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>02.11.2021</t>
+          <t>14.03.2022</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "СТЭМС"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>2130114394</t>
+          <t>2309090356</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>559636.26</v>
+        <v>300000</v>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в виде взноса в компенсационный фонд.</t>
+          <t>Требование о возврате взноса в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>27.06.2022</t>
+          <t>12.04.2022</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4afd45a-1c32-4a46-b7c3-b58a55166ad5</t>
+          <t>https://kad.arbitr.ru/Card/bd2d639c-abad-4530-9cf0-3961e4ed6804</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-215601/2021</t>
+          <t>А40-273506/2021</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>07.10.2021</t>
+          <t>14.12.2021</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГОРСКАЯ СЕРВИСНАЯ КОМПАНИЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>8601055249</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ЭКСПО"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7702576944</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>1000000</v>
+        <v>274760.71</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>1000000</v>
+        <v>274760.71</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО согласно ФЗ № 191-ФЗ</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>30.12.2021</t>
+          <t>23.11.2022</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25d3e368-857d-4a75-8291-5f880032bd93</t>
+          <t>https://kad.arbitr.ru/Card/0293e559-ac69-4b9f-9da9-29ab2e80d17e</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-192435/2021</t>
+          <t>А40-238199/2021</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>08.09.2021</t>
+          <t>03.11.2021</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРМОПОЛИС"</t>
+          <t>ООО "АЛТАЙЭНЕРГОПРОЕКТ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>5502039152</t>
+          <t>2227003433</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P43" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд после прекращения членства (ФЗ № 191-ФЗ).</t>
+          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>29.12.2021</t>
+          <t>29.04.2022</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0dc0aa9d-9c20-4e52-b32e-043d9460d530</t>
+          <t>https://kad.arbitr.ru/Card/bc1454c4-d097-46a7-b4a6-863a5398c9c3</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-185663/2021</t>
+          <t>А40-237551/2021</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>31.08.2021</t>
+          <t>02.11.2021</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАДОСТРОЙ"</t>
+          <t>ООО "ПРОМЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>6731068206</t>
+          <t>2130114394</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Корогодова И. М.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>559636.26</v>
+      </c>
+      <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства по ч. 14 ст. 3.3 ФЗ № 191-ФЗ</t>
+          <t>Взыскание неосновательного обогащения в виде взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>20.12.2021</t>
+          <t>27.06.2022</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b769220f-51ae-4653-834d-9a5a574603ab</t>
+          <t>https://kad.arbitr.ru/Card/f4afd45a-1c32-4a46-b7c3-b58a55166ad5</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А10-4058/2021</t>
+          <t>А40-215601/2021</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>23.07.2021</t>
+          <t>07.10.2021</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
+          <t>ООО "ЮГОРСКАЯ СЕРВИСНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>8601055249</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания СтройИндустрия</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>3812131806</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>94953</v>
+        <v>1000000</v>
       </c>
       <c r="P45" s="2" t="n">
-        <v>63453</v>
+        <v>1000000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору капремонта</t>
+          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО согласно ФЗ № 191-ФЗ</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>28.04.2023</t>
+          <t>30.12.2021</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa930880-8ee6-471a-a852-ed0d2e46cf7b</t>
+          <t>https://kad.arbitr.ru/Card/25d3e368-857d-4a75-8291-5f880032bd93</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-64078/2021</t>
+          <t>А40-192435/2021</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>29.03.2021</t>
+          <t>08.09.2021</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВАРИАНТ ТЕХНО МОНТАЖ"</t>
+          <t>ООО "ТЕРМОПОЛИС"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7719622814</t>
+          <t>5502039152</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P46" s="2" t="inlineStr"/>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание законности уступки права требования по взносам в компенсационный фонд СРО</t>
+          <t>Возврат взноса в компенсационный фонд после прекращения членства (ФЗ № 191-ФЗ).</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>16.06.2021</t>
+          <t>29.12.2021</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a86de2ac-62d3-4929-8dc2-f5abe64ac4cc</t>
+          <t>https://kad.arbitr.ru/Card/0dc0aa9d-9c20-4e52-b32e-043d9460d530</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А23-7209/2020</t>
+          <t>А40-185663/2021</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>29.09.2020</t>
+          <t>31.08.2021</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "ГРАДОСТРОЙ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>770470493206</t>
+          <t>6731068206</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСО СтройТехПроект</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7709732222</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС Калужской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Чехачева И. В.</t>
+          <t>Корогодова И. М.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>241217.77</v>
+        <v>1000000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>241217.77</v>
+        <v>1000000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства по ч. 14 ст. 3.3 ФЗ № 191-ФЗ</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>13.03.2022</t>
+          <t>20.12.2021</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a0af16c-fd22-4e7b-8e57-cb5647891983</t>
+          <t>https://kad.arbitr.ru/Card/b769220f-51ae-4653-834d-9a5a574603ab</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-157561/2020</t>
+          <t>А10-4058/2021</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>31.08.2020</t>
+          <t>23.07.2021</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ИНЖЕНЕРНЫХ СИСТЕМ "ИНТЕГРАЦИЯ"</t>
+          <t>ООО Строительная Компания СтройИндустрия</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7719675630</t>
+          <t>3812131806</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Богданова А. В.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>241217.77</v>
+        <v>94953</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>241217.77</v>
+        <v>63453</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>01.03.2021</t>
+          <t>28.04.2023</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35995524-df2d-4e02-9190-240e2adf2da4</t>
+          <t>https://kad.arbitr.ru/Card/aa930880-8ee6-471a-a852-ed0d2e46cf7b</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-150938/2020</t>
+          <t>А40-64078/2021</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>21.08.2020</t>
+          <t>29.03.2021</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "ВАРИАНТ ТЕХНО МОНТАЖ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>770470493206</t>
+          <t>7719622814</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙГРАНИТ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7731656383</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+          <t>Оспаривание законности уступки права требования по взносам в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>24.03.2021</t>
+          <t>16.06.2021</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/443a01f5-7448-4c74-9d89-027d39e6e2cc</t>
+          <t>https://kad.arbitr.ru/Card/a86de2ac-62d3-4929-8dc2-f5abe64ac4cc</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-150940/2020</t>
+          <t>А23-7209/2020</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>21.08.2020</t>
+          <t>29.09.2020</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФТЕХНОГРУПП"</t>
+          <t>ООО ПСО СтройТехПроект</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7705797959</t>
+          <t>7709732222</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Калужской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Чехачева И. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>254552</v>
-[...1 lines deleted...]
-      <c r="P50" s="2" t="inlineStr"/>
+        <v>241217.77</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>241217.77</v>
+      </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в размере 254 552 рублей</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>06.10.2020</t>
+          <t>13.03.2022</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05a9c92e-1e0c-4f55-a827-c824b7b17060</t>
+          <t>https://kad.arbitr.ru/Card/9a0af16c-fd22-4e7b-8e57-cb5647891983</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-150942/2020</t>
+          <t>А40-157561/2020</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>21.08.2020</t>
+          <t>31.08.2020</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>770470493206</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОМОНТАЖ-СЕРВИС"</t>
+          <t>ООО "ЦЕНТР ИНЖЕНЕРНЫХ СИСТЕМ "ИНТЕГРАЦИЯ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>6432013858</t>
+          <t>7719675630</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>254552</v>
+        <v>241217.77</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>254552</v>
+        <v>241217.77</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов в порядке суброгации за оплату взноса в компенсационный фонд СРО</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>09.06.2021</t>
+          <t>01.03.2021</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc63cde8-2ae1-4835-b791-1ef105e73b74</t>
+          <t>https://kad.arbitr.ru/Card/35995524-df2d-4e02-9190-240e2adf2da4</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-150946/2020</t>
+          <t>А40-150994/2020</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "КОМПАНИЯ БЕЗОПАСНОСТЬ"</t>
+          <t>ООО "ТЕПЛОМОНТАЖ - СЕРВИС"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7729328138</t>
+          <t>7721552064</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P52" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО в порядке суброгации</t>
+          <t>Взыскание задолженности в порядке ст. 313 ГК РФ за оплату взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>05.02.2021</t>
+          <t>20.07.2021</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c9c9ec3-3dba-463b-a808-b90c93ce85a9</t>
+          <t>https://kad.arbitr.ru/Card/0a8abd9a-93d8-4191-b730-af179ca7ddb2</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-150948/2020</t>
+          <t>А40-150908/2020</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО КОМПАНИЯ "СК-МЕТАЛЛ"</t>
+          <t>ООО "СТРОЙПРОГРЕСС"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7713391078</t>
+          <t>7713734575</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>254552</v>
+        <v>221614.14</v>
       </c>
       <c r="P53" s="2" t="n">
-        <v>254552</v>
+        <v>221614.14</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика</t>
+          <t>Взыскание задолженности по членским взносам в СРО и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>01.03.2021</t>
+          <t>24.10.2020</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/00e62d87-9ead-4d9e-87cd-a62af564f3fb</t>
+          <t>https://kad.arbitr.ru/Card/2b35024f-5dbe-4464-b571-d605407fbbcb</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-150952/2020</t>
+          <t>А40-150915/2020</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ-97"</t>
+          <t>ООО "ВАРИАНТ ТЕХНО МОНТАЖ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7725805380</t>
+          <t>7719622814</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>163796.7</v>
+        <v>254552</v>
       </c>
       <c r="P54" s="2" t="n">
-        <v>163796.7</v>
+        <v>254552</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в компенсационный фонд СРО, оплаченным истцом вместо ответчика.</t>
+          <t>Взыскание задолженности по оплате целевого взноса в компенсационный фонд СРО, уплаченного истцом</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>11.10.2020</t>
+          <t>01.05.2021</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72f745af-fa59-4661-b40d-535e9c33af15</t>
+          <t>https://kad.arbitr.ru/Card/9ed47a4a-a716-448d-a606-55bc33e4c4aa</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-150957/2020</t>
+          <t>А40-150917/2020</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АО "ГИДРОМАШСЕРВИС"</t>
+          <t>ООО "БЕЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7733015025</t>
+          <t>7728164984</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>211492.68</v>
+        <v>254552</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств, уплаченных истцом за ответчика в качестве взноса в компфонд СРО</t>
+          <t>Взыскание задолженности и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>20.05.2021</t>
+          <t>30.10.2020</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0cbf9445-1f98-4e13-b615-51d70c3ebcbd</t>
+          <t>https://kad.arbitr.ru/Card/c538509a-1680-4e81-bf21-6325fee49c9a</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-150962/2020</t>
+          <t>А40-150919/2020</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНЭНЕРГО"</t>
+          <t>ООО "СТРОЙОСНОВА"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7720515849</t>
+          <t>7704862387</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО в порядке суброгации.</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО и процентов</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>22.03.2021</t>
+          <t>20.12.2020</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff81feeb-989d-4d1f-b4f6-1ebf494c59bf</t>
+          <t>https://kad.arbitr.ru/Card/0c908696-ec6a-4cb9-a6a4-23cadda28687</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-150964/2020</t>
+          <t>А40-150922/2020</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗСПЕЦСТРОЙ"</t>
+          <t>ООО "ЕВРО-БИЛД"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7722583467</t>
+          <t>5045043613</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>29988.91</v>
+        <v>254552</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в компенсационный фонд СРО и процентов за пользование чужими средствами</t>
+          <t>Взыскание долга по оплате целевого взноса в компенсационный фонд СРО в порядке ст. 313 ГК РФ.</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>09.03.2021</t>
+          <t>19.10.2020</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/478b9ad9-2105-41e8-82f7-ca799478a97f</t>
+          <t>https://kad.arbitr.ru/Card/431ac477-0eec-4ce7-9fc8-5fc1588ba0bc</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-150965/2020</t>
+          <t>А40-150928/2020</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОФИС-М"</t>
+          <t>ООО "АРХИТЕКТУРНО-ПРОЕКТНАЯ МАСТЕРСКАЯ "АВРОРА-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7720245504</t>
+          <t>7726138474</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>254552</v>
+        <v>175902.01</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>254552</v>
+        <v>175902.01</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов за пользование средствами</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов за пользование средствами</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>04.06.2021</t>
+          <t>14.07.2021</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d20b41e-85d0-4fe3-a405-03544a78e16b</t>
+          <t>https://kad.arbitr.ru/Card/3d052e2f-cd43-4d08-89c6-1d2c40255fd2</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-150967/2020</t>
+          <t>А40-150929/2020</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВАСТРОЙ ТЕРРИТОРИАЛЬНО-ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЛИДСТРОЙ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7721750683</t>
+          <t>7703806823</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Корогодова И. М.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P59" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченного истцом за ответчика.</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>01.12.2021</t>
+          <t>27.05.2021</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/618d7fd9-8010-41f8-8012-c80d05448f71</t>
+          <t>https://kad.arbitr.ru/Card/08536e28-f937-48b7-8939-3f35658cae3b</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-150908/2020</t>
+          <t>А40-150931/2020</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОГРЕСС"</t>
+          <t>ООО "ТЕРРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7713734575</t>
+          <t>9705034284</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>221614.14</v>
+        <v>247407.1</v>
       </c>
       <c r="P60" s="2" t="n">
-        <v>221614.14</v>
+        <v>247407.1</v>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским взносам в СРО и процентов за пользование чужими денежными средствами</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО и процентов.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>24.10.2020</t>
+          <t>15.02.2021</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b35024f-5dbe-4464-b571-d605407fbbcb</t>
+          <t>https://kad.arbitr.ru/Card/1fb8ad0b-4155-4e8c-b208-0b162d42b94d</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-150988/2020</t>
+          <t>А40-150935/2020</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>ООО "САРУП ТРАНССТРОЙ"</t>
+          <t>ООО "ТВК-СТРОЙ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7703370463</t>
+          <t>7720597584</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P61" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга в порядке суброгации за оплату взноса в компенсационный фонд СРО за ответчика.</t>
+          <t>Взыскание долга за оплату взноса в компенсационный фонд СРО, произведенную истцом за ответчика</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>02.12.2020</t>
+          <t>10.12.2020</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce74894c-d7da-4233-989c-fc81b25d034f</t>
+          <t>https://kad.arbitr.ru/Card/343762a0-1c33-4524-8921-5e49447ed95e</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-150994/2020</t>
+          <t>А40-150938/2020</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОМОНТАЖ - СЕРВИС"</t>
+          <t>ООО "ПРОМСТРОЙГРАНИТ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7721552064</t>
+          <t>7731656383</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P62" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в порядке ст. 313 ГК РФ за оплату взноса в компенсационный фонд СРО</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>20.07.2021</t>
+          <t>24.03.2021</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a8abd9a-93d8-4191-b730-af179ca7ddb2</t>
+          <t>https://kad.arbitr.ru/Card/443a01f5-7448-4c74-9d89-027d39e6e2cc</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-151017/2020</t>
+          <t>А40-150940/2020</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРОСТРОЙ"</t>
+          <t>ООО "ПРОФТЕХНОГРУПП"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7708788840</t>
+          <t>7705797959</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>254552</v>
       </c>
-      <c r="P63" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
+          <t>Взыскание задолженности в размере 254 552 рублей</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>02.12.2020</t>
+          <t>06.10.2020</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fafe6e11-3b4c-40b4-8f88-7f61c3e46e7d</t>
+          <t>https://kad.arbitr.ru/Card/05a9c92e-1e0c-4f55-a827-c824b7b17060</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-150968/2020</t>
+          <t>А40-150942/2020</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>ООО "СБМ-ГРУПП"</t>
+          <t>ООО "ТЕПЛОМОНТАЖ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7734549220</t>
+          <t>6432013858</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P64" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности 202 484 руб. и процентов по ст. 395 ГК РФ 52 068 руб.</t>
+          <t>Взыскание долга и процентов в порядке суброгации за оплату взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>16.10.2020</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/379b8e8c-37f8-4b2a-b38a-a4b5608fd630</t>
+          <t>https://kad.arbitr.ru/Card/dc63cde8-2ae1-4835-b791-1ef105e73b74</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-150915/2020</t>
+          <t>А40-150946/2020</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВАРИАНТ ТЕХНО МОНТАЖ"</t>
+          <t>ЗАО "КОМПАНИЯ БЕЗОПАСНОСТЬ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7719622814</t>
+          <t>7729328138</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P65" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате целевого взноса в компенсационный фонд СРО, уплаченного истцом</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО в порядке суброгации</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>01.05.2021</t>
+          <t>05.02.2021</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ed47a4a-a716-448d-a606-55bc33e4c4aa</t>
+          <t>https://kad.arbitr.ru/Card/7c9c9ec3-3dba-463b-a808-b90c93ce85a9</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-150917/2020</t>
+          <t>А40-150948/2020</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЕЛСТРОЙ"</t>
+          <t>ООО КОМПАНИЯ "СК-МЕТАЛЛ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7728164984</t>
+          <t>7713391078</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и процентов за пользование чужими денежными средствами</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>30.10.2020</t>
+          <t>01.03.2021</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c538509a-1680-4e81-bf21-6325fee49c9a</t>
+          <t>https://kad.arbitr.ru/Card/00e62d87-9ead-4d9e-87cd-a62af564f3fb</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-150919/2020</t>
+          <t>А40-150952/2020</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙОСНОВА"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ-97"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7704862387</t>
+          <t>7725805380</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>254552</v>
+        <v>163796.7</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>254552</v>
+        <v>163796.7</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО и процентов</t>
+          <t>Взыскание долга по взносам в компенсационный фонд СРО, оплаченным истцом вместо ответчика.</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>20.12.2020</t>
+          <t>11.10.2020</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c908696-ec6a-4cb9-a6a4-23cadda28687</t>
+          <t>https://kad.arbitr.ru/Card/72f745af-fa59-4661-b40d-535e9c33af15</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-150922/2020</t>
+          <t>А40-150957/2020</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРО-БИЛД"</t>
+          <t>АО "ГИДРОМАШСЕРВИС"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>5045043613</t>
+          <t>7733015025</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>254552</v>
+        <v>211492.68</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате целевого взноса в компенсационный фонд СРО в порядке ст. 313 ГК РФ.</t>
+          <t>Взыскание денежных средств, уплаченных истцом за ответчика в качестве взноса в компфонд СРО</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>19.10.2020</t>
+          <t>20.05.2021</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/431ac477-0eec-4ce7-9fc8-5fc1588ba0bc</t>
+          <t>https://kad.arbitr.ru/Card/0cbf9445-1f98-4e13-b615-51d70c3ebcbd</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А40-150928/2020</t>
+          <t>А40-150962/2020</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХИТЕКТУРНО-ПРОЕКТНАЯ МАСТЕРСКАЯ "АВРОРА-ПРОЕКТ"</t>
+          <t>ООО "РЕГИОНЭНЕРГО"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7726138474</t>
+          <t>7720515849</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>175902.01</v>
+        <v>254552</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>175902.01</v>
+        <v>254552</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов за пользование средствами</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО в порядке суброгации.</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>14.07.2021</t>
+          <t>22.03.2021</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d052e2f-cd43-4d08-89c6-1d2c40255fd2</t>
+          <t>https://kad.arbitr.ru/Card/ff81feeb-989d-4d1f-b4f6-1ebf494c59bf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-150929/2020</t>
+          <t>А40-150964/2020</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИДСТРОЙ"</t>
+          <t>ООО "ГАЗСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7703806823</t>
+          <t>7722583467</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Корогодова И. М.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>254552</v>
+        <v>29988.91</v>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченного истцом за ответчика.</t>
+          <t>Взыскание долга по взносам в компенсационный фонд СРО и процентов за пользование чужими средствами</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>27.05.2021</t>
+          <t>09.03.2021</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08536e28-f937-48b7-8939-3f35658cae3b</t>
+          <t>https://kad.arbitr.ru/Card/478b9ad9-2105-41e8-82f7-ca799478a97f</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-150931/2020</t>
+          <t>А40-150965/2020</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРРА-СТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОФИС-М"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>9705034284</t>
+          <t>7720245504</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>247407.1</v>
+        <v>254552</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>247407.1</v>
+        <v>254552</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО и процентов.</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов за пользование средствами</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>15.02.2021</t>
+          <t>04.06.2021</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1fb8ad0b-4155-4e8c-b208-0b162d42b94d</t>
+          <t>https://kad.arbitr.ru/Card/4d20b41e-85d0-4fe3-a405-03544a78e16b</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-150935/2020</t>
+          <t>А40-150967/2020</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>21.08.2020</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТВК-СТРОЙ"</t>
+          <t>ООО "АКВАСТРОЙ ТЕРРИТОРИАЛЬНО-ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7720597584</t>
+          <t>7721750683</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="P72" s="2" t="n">
         <v>254552</v>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга за оплату взноса в компенсационный фонд СРО, произведенную истцом за ответчика</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>10.12.2020</t>
+          <t>01.12.2021</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/343762a0-1c33-4524-8921-5e49447ed95e</t>
+          <t>https://kad.arbitr.ru/Card/618d7fd9-8010-41f8-8012-c80d05448f71</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-128396/2020</t>
+          <t>А40-150968/2020</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>24.07.2020</t>
+          <t>21.08.2020</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПРУТ"</t>
+          <t>ООО "СБМ-ГРУПП"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7719025776</t>
+          <t>7734549220</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>245008.82</v>
+        <v>254552</v>
       </c>
       <c r="P73" s="2" t="n">
-        <v>245008.82</v>
+        <v>254552</v>
       </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика</t>
+          <t>Взыскание задолженности 202 484 руб. и процентов по ст. 395 ГК РФ 52 068 руб.</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>24.12.2020</t>
+          <t>16.10.2020</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c68785c4-78e7-4135-a9a9-be815b723faa</t>
+          <t>https://kad.arbitr.ru/Card/379b8e8c-37f8-4b2a-b38a-a4b5608fd630</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-128416/2020</t>
+          <t>А40-150988/2020</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>24.07.2020</t>
+          <t>21.08.2020</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЕНИЕ-2 "ТЕКСТИЛЬПРОМСТРОЙ"</t>
+          <t>ООО "САРУП ТРАНССТРОЙ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7703026728</t>
+          <t>7703370463</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>245008.82</v>
+        <v>254552</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>245008.82</v>
+        <v>254552</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, оплаченному истцом за ответчика</t>
+          <t>Взыскание долга в порядке суброгации за оплату взноса в компенсационный фонд СРО за ответчика.</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>13.09.2020</t>
+          <t>02.12.2020</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/383220c1-f0dd-4cf2-970d-18330e61a0c5</t>
+          <t>https://kad.arbitr.ru/Card/ce74894c-d7da-4233-989c-fc81b25d034f</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-128410/2020</t>
+          <t>А40-151017/2020</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>24.07.2020</t>
+          <t>21.08.2020</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИНЖДОРСТРОЙ"</t>
+          <t>ООО "ЕВРОСТРОЙ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7709311834</t>
+          <t>7708788840</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>245008.28</v>
+        <v>254552</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>245008.82</v>
+        <v>254552</v>
       </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в фонд СРО, уплаченным истцом за ответчика, и процентов по ст. 395 ГК РФ</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>03.03.2021</t>
+          <t>02.12.2020</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcfb1c9d-7ca0-435d-8819-38fa36f434aa</t>
+          <t>https://kad.arbitr.ru/Card/fafe6e11-3b4c-40b4-8f88-7f61c3e46e7d</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>А40-128401/2020</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>24.07.2020</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -8048,443 +8016,445 @@
           <t>Взыскание долга и процентов за оплату истцом взноса в компенсационный фонд СРО за ответчика</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
           <t>19.08.2020</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/64b850eb-aa61-49cf-ab0b-968912d5b41a</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-128392/2020</t>
+          <t>А40-128413/2020</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>24.07.2020</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПЛЮС"</t>
+          <t>ООО "СКТО ПРОМПРОЕКТ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>7722375890</t>
+          <t>7735101880</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>245008.82</v>
       </c>
       <c r="P77" s="2" t="n">
         <v>245008.82</v>
       </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов в порядке суброгации</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>12.11.2020</t>
+          <t>24.09.2020</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ebd3c8b-8cb2-4f35-901f-a90d72fa21a8</t>
+          <t>https://kad.arbitr.ru/Card/e686bde6-45cf-4a7d-9270-73629cabbb8d</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-128413/2020</t>
+          <t>А40-128392/2020</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>24.07.2020</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКТО ПРОМПРОЕКТ"</t>
+          <t>ООО "СТРОЙПЛЮС"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7735101880</t>
+          <t>7722375890</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
         <v>245008.82</v>
       </c>
       <c r="P78" s="2" t="n">
         <v>245008.82</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов в порядке суброгации</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>24.09.2020</t>
+          <t>12.11.2020</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e686bde6-45cf-4a7d-9270-73629cabbb8d</t>
+          <t>https://kad.arbitr.ru/Card/3ebd3c8b-8cb2-4f35-901f-a90d72fa21a8</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-128388/2020</t>
+          <t>А40-128396/2020</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>24.07.2020</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕЗАКОМ"</t>
+          <t>ООО "СПРУТ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7733157333</t>
+          <t>7719025776</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>245008.28</v>
-[...1 lines deleted...]
-      <c r="P79" s="2" t="inlineStr"/>
+        <v>245008.82</v>
+      </c>
+      <c r="P79" s="2" t="n">
+        <v>245008.82</v>
+      </c>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности</t>
+          <t>Взыскание долга по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>17.09.2020</t>
+          <t>24.12.2020</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd94b728-7b34-4172-bb1e-893127cbd9b5</t>
+          <t>https://kad.arbitr.ru/Card/c68785c4-78e7-4135-a9a9-be815b723faa</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-128384/2020</t>
+          <t>А40-128410/2020</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>24.07.2020</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК-МЕТАЛЛ"</t>
+          <t>ООО "СПЕЦИНЖДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7743682959</t>
+          <t>7709311834</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>245008.82</v>
+        <v>245008.28</v>
       </c>
       <c r="P80" s="2" t="n">
         <v>245008.82</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+          <t>Взыскание долга по взносам в фонд СРО, уплаченным истцом за ответчика, и процентов по ст. 395 ГК РФ</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>20.12.2020</t>
+          <t>03.03.2021</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/baa812ad-b85a-42b1-9184-9056055731cb</t>
+          <t>https://kad.arbitr.ru/Card/bcfb1c9d-7ca0-435d-8819-38fa36f434aa</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>А40-128381/2020</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>24.07.2020</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -8549,10932 +8519,10958 @@
           <t>Взыскание задолженности 202 484 руб. и процентов 42 524,82 руб.</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
           <t>25.09.2020</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/81197ba3-f84d-4fce-a32d-d64a1648c747</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-56846/2020</t>
+          <t>А40-128416/2020</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>24.03.2020</t>
+          <t>24.07.2020</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>ООО "РАНТЭЙР"</t>
+          <t>ООО УПРАВЛЕНИЕ-2 "ТЕКСТИЛЬПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7717769106</t>
+          <t>7703026728</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>241217.77</v>
+        <v>245008.82</v>
       </c>
       <c r="P82" s="2" t="n">
-        <v>241217.77</v>
+        <v>245008.82</v>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, оплаченному истцом за ответчика</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>18.12.2020</t>
+          <t>13.09.2020</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60fe5137-c808-4ca7-9eda-0f1e3ac49b85</t>
+          <t>https://kad.arbitr.ru/Card/383220c1-f0dd-4cf2-970d-18330e61a0c5</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А40-56838/2020</t>
+          <t>А40-128384/2020</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>24.03.2020</t>
+          <t>24.07.2020</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СК-МЕТАЛЛ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7743682959</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P83" s="2" t="inlineStr"/>
+          <t>Фортунатова Е. О.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="n">
+        <v>245008.82</v>
+      </c>
+      <c r="P83" s="2" t="n">
+        <v>245008.82</v>
+      </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R83" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R83" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+        </is>
+      </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>01.09.2020</t>
+          <t>20.12.2020</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebf45ec1-00ab-473d-b476-32f5ec51ac2f</t>
+          <t>https://kad.arbitr.ru/Card/baa812ad-b85a-42b1-9184-9056055731cb</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-54367/2020</t>
+          <t>А40-128388/2020</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>20.03.2020</t>
+          <t>24.07.2020</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>770470493206</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРАДЭКС-СТРОЙ"</t>
+          <t>ООО "МЕЗАКОМ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7701928456</t>
+          <t>7733157333</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>5911276.76</v>
-[...3 lines deleted...]
-      </c>
+        <v>245008.28</v>
+      </c>
+      <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от пожара при капремонте МКД (солидарная ответственность)</t>
+          <t>Взыскание задолженности</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>03.09.2021</t>
+          <t>17.09.2020</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7fb0b8d0-11e1-47ab-8bbe-c05b27a4f27b</t>
+          <t>https://kad.arbitr.ru/Card/cd94b728-7b34-4172-bb1e-893127cbd9b5</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-50609/2020</t>
+          <t>А40-56846/2020</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>16.03.2020</t>
+          <t>24.03.2020</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>770470493206</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "РАНТЭЙР"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7717769106</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>16619.74</v>
+        <v>241217.77</v>
       </c>
       <c r="P85" s="2" t="n">
-        <v>16619.74</v>
+        <v>241217.77</v>
       </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>05.10.2021</t>
+          <t>18.12.2020</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1af451ed-b352-453a-a0f7-30d4d87ded6a</t>
+          <t>https://kad.arbitr.ru/Card/60fe5137-c808-4ca7-9eda-0f1e3ac49b85</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А40-47802/2020</t>
+          <t>А40-56838/2020</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>12.03.2020</t>
+          <t>24.03.2020</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>ООО "КИТ ЭКСПЕРТ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>7730678585</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R86" s="2" t="inlineStr"/>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>09.06.2021</t>
+          <t>01.09.2020</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52d72852-710e-4533-b10f-edadc913d328</t>
+          <t>https://kad.arbitr.ru/Card/ebf45ec1-00ab-473d-b476-32f5ec51ac2f</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А40-47819/2020</t>
+          <t>А40-54367/2020</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>12.03.2020</t>
+          <t>20.03.2020</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>770470493206</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
           <t>ООО "ПРАДЭКС-СТРОЙ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
           <t>7701928456</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>241217.77</v>
+        <v>5911276.76</v>
       </c>
       <c r="P87" s="2" t="n">
-        <v>241217.77</v>
+        <v>5911276.76</v>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика</t>
+          <t>Регрессное требование о возмещении ущерба от пожара при капремонте МКД (солидарная ответственность)</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>20.06.2020</t>
+          <t>03.09.2021</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c246bcfa-5c7d-4daa-a997-b9fae05c1655</t>
+          <t>https://kad.arbitr.ru/Card/7fb0b8d0-11e1-47ab-8bbe-c05b27a4f27b</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А40-47847/2020</t>
+          <t>А40-50609/2020</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>12.03.2020</t>
+          <t>16.03.2020</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>770470493206</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАУКОМОС"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>7724912029</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
-        <v>241217.77</v>
+        <v>16619.74</v>
       </c>
       <c r="P88" s="2" t="n">
-        <v>241217.77</v>
+        <v>16619.74</v>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>03.07.2020</t>
+          <t>05.10.2021</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f5a927c-f854-4c9c-9b6d-af934b1351b0</t>
+          <t>https://kad.arbitr.ru/Card/1af451ed-b352-453a-a0f7-30d4d87ded6a</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-47867/2020</t>
+          <t>А40-47863/2020</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИДЕРЛАЙТ ТРЕЙД"</t>
+          <t>АО "ИНТЕРТРАНССТРОЙ ГРУПП"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7719744273</t>
+          <t>7710952575</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P89" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
+          <t>Взыскание долга по взносам в фонд СРО, оплаченным истцом за ответчика, и процентов по ст. 395 ГК РФ</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>21.01.2021</t>
+          <t>03.04.2021</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee784a20-b568-49ca-9c6d-a659706545e5</t>
+          <t>https://kad.arbitr.ru/Card/ad7876ce-8eca-49af-8e33-6767e01431d9</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-47797/2020</t>
+          <t>А40-47847/2020</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОМУС"</t>
+          <t>ООО "БАУКОМОС"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7716792920</t>
+          <t>7724912029</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
-        <v>237444.38</v>
+        <v>241217.77</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>241147.24</v>
+        <v>241217.77</v>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов за уплату истцом взноса в компенсационный фонд СРО за ответчика.</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО.</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>27.06.2020</t>
+          <t>03.07.2020</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e14d171-921d-42a0-9fad-5f521ef465aa</t>
+          <t>https://kad.arbitr.ru/Card/3f5a927c-f854-4c9c-9b6d-af934b1351b0</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-47761/2020</t>
+          <t>А40-47802/2020</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СПЕКТР"</t>
+          <t>ООО "КИТ ЭКСПЕРТ"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7733804870</t>
+          <t>7730678585</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P91" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q91" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и процентов за пользование денежными средствами</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>07.06.2020</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc897eff-73dc-43fe-81aa-cd9c8c9ca188</t>
+          <t>https://kad.arbitr.ru/Card/52d72852-710e-4533-b10f-edadc913d328</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А40-47756/2020</t>
+          <t>А40-47797/2020</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>ООО "ДОМУС"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>7729768957</t>
+          <t>7716792920</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Корогодова И. М.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
-        <v>241217.77</v>
+        <v>237444.38</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>241217.77</v>
+        <v>241147.24</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компфонд СРО, оплаченному истцом за ответчика, и процентов.</t>
+          <t>Взыскание долга и процентов за уплату истцом взноса в компенсационный фонд СРО за ответчика.</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>12.09.2020</t>
+          <t>27.06.2020</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd6cf681-af84-4db2-9861-c82b729532ed</t>
+          <t>https://kad.arbitr.ru/Card/2e14d171-921d-42a0-9fad-5f521ef465aa</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-47753/2020</t>
+          <t>А40-47761/2020</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СПЕКТР"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7733246047</t>
+          <t>7733804870</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Корогодова И. М.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P93" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов за пользование средствами.</t>
+          <t>Взыскание задолженности и процентов за пользование денежными средствами</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>09.05.2021</t>
+          <t>07.06.2020</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/409f3904-fd1c-44f4-bb6c-3b45f0089014</t>
+          <t>https://kad.arbitr.ru/Card/bc897eff-73dc-43fe-81aa-cd9c8c9ca188</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-47849/2020</t>
+          <t>А40-47756/2020</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНЫЙ КОМПЛЕКС "СЛАВЯНСКИЙ БРИГ"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7733838195</t>
+          <t>7729768957</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Корогодова И. М.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P94" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга в порядке суброгации за оплату взноса в компенсационный фонд СРО за ответчика</t>
+          <t>Взыскание долга по взносу в компфонд СРО, оплаченному истцом за ответчика, и процентов.</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>20.06.2020</t>
+          <t>12.09.2020</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3282cbb8-30bf-4807-a3b9-52bdf2c6af5b</t>
+          <t>https://kad.arbitr.ru/Card/cd6cf681-af84-4db2-9861-c82b729532ed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А40-47852/2020</t>
+          <t>А40-47753/2020</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ГК "ГАЗСТРОЙИНЖИНИРИНГ"</t>
+          <t>ООО "СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7709973669</t>
+          <t>7733246047</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Корогодова И. М.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P95" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов за пользование средствами.</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов за пользование средствами.</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>08.08.2020</t>
+          <t>09.05.2021</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5975aae2-c414-4c93-8d7e-87a1e47a67af</t>
+          <t>https://kad.arbitr.ru/Card/409f3904-fd1c-44f4-bb6c-3b45f0089014</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А40-47856/2020</t>
+          <t>А40-47849/2020</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ИСПЫТАТЕЛЬНЫЙ ИНСТИТУТ СИСТЕМ ОБЕСПЕЧЕНИЯ КОМПЛЕКСНОЙ БЕЗОПАСНОСТИ"</t>
+          <t>ООО СТРОИТЕЛЬНЫЙ КОМПЛЕКС "СЛАВЯНСКИЙ БРИГ"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>7733554034</t>
+          <t>7733838195</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P96" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов</t>
+          <t>Взыскание долга в порядке суброгации за оплату взноса в компенсационный фонд СРО за ответчика</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>12.06.2020</t>
+          <t>20.06.2020</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1202b4e1-d570-4271-8b94-2a31dcbb9ed3</t>
+          <t>https://kad.arbitr.ru/Card/3282cbb8-30bf-4807-a3b9-52bdf2c6af5b</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А40-47871/2020</t>
+          <t>А40-47852/2020</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОРПОРАЦИЯ"</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ГК "ГАЗСТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>1102060191</t>
+          <t>7709973669</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P97" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q97" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика.</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов за пользование средствами.</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>08.10.2020</t>
+          <t>08.08.2020</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62c760a6-bfdd-4b49-bd68-574c4700d494</t>
+          <t>https://kad.arbitr.ru/Card/5975aae2-c414-4c93-8d7e-87a1e47a67af</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А40-47874/2020</t>
+          <t>А40-47856/2020</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСУЛ КАПИТАЛ"</t>
+          <t>ООО "НАУЧНО-ИСПЫТАТЕЛЬНЫЙ ИНСТИТУТ СИСТЕМ ОБЕСПЕЧЕНИЯ КОМПЛЕКСНОЙ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>7705941137</t>
+          <t>7733554034</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P98" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов в порядке суброгации за оплату взноса в компенсационный фонд СРО</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>11.08.2020</t>
+          <t>12.06.2020</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63f0f0df-c193-4dad-8d7f-2cd1dcd0fe7e</t>
+          <t>https://kad.arbitr.ru/Card/1202b4e1-d570-4271-8b94-2a31dcbb9ed3</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А40-47879/2020</t>
+          <t>А40-47819/2020</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТГЕ ГАЗ ИНЖИНИРИНГ РУС"</t>
+          <t>ООО "ПРАДЭКС-СТРОЙ"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>9710014413</t>
+          <t>7701928456</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P99" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q99" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносам в компенсационный фонд СРО в порядке суброгации и процентов</t>
+          <t>Взыскание долга по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>19.10.2020</t>
+          <t>20.06.2020</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2c6a41c-daad-4524-80dd-950a35799e4a</t>
+          <t>https://kad.arbitr.ru/Card/c246bcfa-5c7d-4daa-a997-b9fae05c1655</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А40-47886/2020</t>
+          <t>А40-47865/2020</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>ООО КОМПАНИЯ "АКВАТРОЛ"</t>
+          <t>ООО "МИГ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7708826340</t>
+          <t>7718907550</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P100" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q100" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по целевому взносу в СРО, уплаченному истцом за ответчика, и процентов.</t>
+          <t>Взыскание задолженности по целевому взносу в СРО, уплаченному истцом за ответчика по ст. 313 ГК РФ</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>23.05.2020</t>
+          <t>02.03.2021</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95d387d8-f798-4e13-81e2-a55196b1c913</t>
+          <t>https://kad.arbitr.ru/Card/724b6c51-6299-4b11-ad6c-7eb79abcdbf3</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А40-48043/2020</t>
+          <t>А40-47867/2020</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАУБУРМАШ"</t>
+          <t>ООО "ЛИДЕРЛАЙТ ТРЕЙД"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7710928759</t>
+          <t>7719744273</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P101" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО и процентов</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>08.06.2021</t>
+          <t>21.01.2021</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3f2348f-128a-4032-83f5-abfe5ff9fb46</t>
+          <t>https://kad.arbitr.ru/Card/ee784a20-b568-49ca-9c6d-a659706545e5</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А40-47863/2020</t>
+          <t>А40-47871/2020</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>АО "ИНТЕРТРАНССТРОЙ ГРУПП"</t>
+          <t>ООО "КОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>7710952575</t>
+          <t>1102060191</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P102" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q102" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в фонд СРО, оплаченным истцом за ответчика, и процентов по ст. 395 ГК РФ</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика.</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>03.04.2021</t>
+          <t>08.10.2020</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad7876ce-8eca-49af-8e33-6767e01431d9</t>
+          <t>https://kad.arbitr.ru/Card/62c760a6-bfdd-4b49-bd68-574c4700d494</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А40-47865/2020</t>
+          <t>А40-47874/2020</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>12.03.2020</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>770470493206</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИГ"</t>
+          <t>ООО "КОНСУЛ КАПИТАЛ"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>7718907550</t>
+          <t>7705941137</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P103" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q103" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по целевому взносу в СРО, уплаченному истцом за ответчика по ст. 313 ГК РФ</t>
+          <t>Взыскание долга и процентов в порядке суброгации за оплату взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>02.03.2021</t>
+          <t>11.08.2020</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/724b6c51-6299-4b11-ad6c-7eb79abcdbf3</t>
+          <t>https://kad.arbitr.ru/Card/63f0f0df-c193-4dad-8d7f-2cd1dcd0fe7e</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А40-32933/2020</t>
+          <t>А40-47879/2020</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>20.02.2020</t>
+          <t>12.03.2020</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>770470493206</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСОФТ ИК"</t>
+          <t>ООО "ТГЕ ГАЗ ИНЖИНИРИНГ РУС"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>7722204052</t>
+          <t>9710014413</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P104" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов в порядке суброгации.</t>
+          <t>Взыскание задолженности по взносам в компенсационный фонд СРО в порядке суброгации и процентов</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>30.05.2020</t>
+          <t>19.10.2020</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/162849bc-fa6a-4b67-8683-bc7a5980bf5c</t>
+          <t>https://kad.arbitr.ru/Card/b2c6a41c-daad-4524-80dd-950a35799e4a</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А40-32920/2020</t>
+          <t>А40-47886/2020</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>20.02.2020</t>
+          <t>12.03.2020</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>770470493206</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРИЧЕСКАЯ КОМПАНИЯ "КОРНЕВ"</t>
+          <t>ООО КОМПАНИЯ "АКВАТРОЛ"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7727559267</t>
+          <t>7708826340</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P105" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО и процентов.</t>
+          <t>Взыскание задолженности по целевому взносу в СРО, уплаченному истцом за ответчика, и процентов.</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>26.10.2020</t>
+          <t>23.05.2020</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d658b4df-d73c-4202-b758-02b27ec41f6d</t>
+          <t>https://kad.arbitr.ru/Card/95d387d8-f798-4e13-81e2-a55196b1c913</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А40-32918/2020</t>
+          <t>А40-48043/2020</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>20.02.2020</t>
+          <t>12.03.2020</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>770470493206</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ИНЖЕНЕРНЫХ СИСТЕМ "ИНТЕГРАЦИЯ"</t>
+          <t>ООО "БАУБУРМАШ"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>7719675630</t>
+          <t>7710928759</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
           <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
         <v>241217.77</v>
       </c>
-      <c r="P106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="n">
+        <v>241217.77</v>
+      </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд и процентов за пользование денежными средствами.</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО и процентов</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>29.08.2020</t>
+          <t>08.06.2021</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6113da2-ef87-4097-9324-a6f418f8dd71</t>
+          <t>https://kad.arbitr.ru/Card/b3f2348f-128a-4032-83f5-abfe5ff9fb46</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А40-32913/2020</t>
+          <t>А40-32909/2020</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>20.02.2020</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>АО "ЭНЕРГОТЕПЛОСЕРВИС"</t>
+          <t>ООО "ЭНЕРГОМАШ"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>7734195613</t>
+          <t>7724354896</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
         <v>241217.77</v>
       </c>
-      <c r="P107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="n">
+        <v>241217.77</v>
+      </c>
       <c r="Q107" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в размере 241 217,77 руб.</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>11.06.2020</t>
+          <t>16.06.2020</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/209dea4a-be50-4b37-941c-c9f68e74bf00</t>
+          <t>https://kad.arbitr.ru/Card/7527c8e9-098d-4a78-8284-d66ce3b7c61b</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А40-32909/2020</t>
+          <t>А40-32920/2020</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>20.02.2020</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОМАШ"</t>
+          <t>ООО "ЭЛЕКТРИЧЕСКАЯ КОМПАНИЯ "КОРНЕВ"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>7724354896</t>
+          <t>7727559267</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P108" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО и процентов.</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>16.06.2020</t>
+          <t>26.10.2020</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7527c8e9-098d-4a78-8284-d66ce3b7c61b</t>
+          <t>https://kad.arbitr.ru/Card/d658b4df-d73c-4202-b758-02b27ec41f6d</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А40-32931/2020</t>
+          <t>А40-32918/2020</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>20.02.2020</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОМЕТРОЛОГИЯ"</t>
+          <t>ООО "ЦЕНТР ИНЖЕНЕРНЫХ СИСТЕМ "ИНТЕГРАЦИЯ"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7714348389</t>
+          <t>7719675630</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
         <v>241217.77</v>
       </c>
-      <c r="P109" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P109" s="2" t="inlineStr"/>
       <c r="Q109" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, оплаченному истцом за ответчика, и процентов.</t>
+          <t>Взыскание долга по взносу в компенсационный фонд и процентов за пользование денежными средствами.</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>26.06.2020</t>
+          <t>29.08.2020</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7c72df1-352c-4925-871e-2d2562f6a04d</t>
+          <t>https://kad.arbitr.ru/Card/d6113da2-ef87-4097-9324-a6f418f8dd71</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-32927/2020</t>
+          <t>А40-32913/2020</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>20.02.2020</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕПОРТ"</t>
+          <t>АО "ЭНЕРГОТЕПЛОСЕРВИС"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7721477498</t>
+          <t>7734195613</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
         <v>241217.77</v>
       </c>
-      <c r="P110" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P110" s="2" t="inlineStr"/>
       <c r="Q110" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов по ст. 395 ГК РФ.</t>
+          <t>Взыскание задолженности в размере 241 217,77 руб.</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>14.10.2020</t>
+          <t>11.06.2020</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/369b0fab-307c-4606-93aa-61eab8c2ff07</t>
+          <t>https://kad.arbitr.ru/Card/209dea4a-be50-4b37-941c-c9f68e74bf00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А40-33253/2020</t>
+          <t>А40-32933/2020</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>20.02.2020</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ЦЕНТРАЛЬНЫЙ БАНК РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>7702235133</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>АО АГРАРНЫЙ ПРОФСОЮЗНЫЙ АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "АПАБАНК"</t>
+          <t>ООО "ЭНЕРГОСОФТ ИК"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>7705031219</t>
+          <t>7722204052</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Марасанов В. М.</t>
-[...5 lines deleted...]
-      <c r="R111" s="2" t="inlineStr"/>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="n">
+        <v>241217.77</v>
+      </c>
+      <c r="P111" s="2" t="n">
+        <v>241217.77</v>
+      </c>
+      <c r="Q111" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R111" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов в порядке суброгации.</t>
+        </is>
+      </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>25.05.2021</t>
+          <t>30.05.2020</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c17bcd3-6b80-4bce-8e2a-9f581b717181</t>
+          <t>https://kad.arbitr.ru/Card/162849bc-fa6a-4b67-8683-bc7a5980bf5c</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-32924/2020</t>
+          <t>А40-32936/2020</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>20.02.2020</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ИННОВАЦИОННЫХ ТЕХНОЛОГИЙ "НЕФТЬ И ГАЗ"</t>
+          <t>ООО "ХИМКИ ПРОДЖЕКТ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>7702559949</t>
+          <t>7723890750</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="P112" s="2" t="n">
         <v>241217.77</v>
       </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате целевого взноса в компенсационный фонд СРО за ответчика</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, оплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>07.06.2020</t>
+          <t>21.02.2021</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46c5a328-209b-4c1c-8f0d-ace348e1b2c7</t>
+          <t>https://kad.arbitr.ru/Card/6da32a0a-2588-4b7f-9521-db9c4b8674ad</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А40-32936/2020</t>
+          <t>А40-33253/2020</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>20.02.2020</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>ЦЕНТРАЛЬНЫЙ БАНК РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>7702235133</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХИМКИ ПРОДЖЕКТ"</t>
+          <t>АО АГРАРНЫЙ ПРОФСОЮЗНЫЙ АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "АПАБАНК"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7723890750</t>
+          <t>7705031219</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Марасанов В. М.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>21.02.2021</t>
+          <t>25.05.2021</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6da32a0a-2588-4b7f-9521-db9c4b8674ad</t>
+          <t>https://kad.arbitr.ru/Card/6c17bcd3-6b80-4bce-8e2a-9f581b717181</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А40-15017/2020</t>
+          <t>А40-32931/2020</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>30.01.2020</t>
+          <t>20.02.2020</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦТЕПЛОСТРОЙ"</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>7717520581</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ЭНЕРГОМЕТРОЛОГИЯ"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7714348389</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
-        <v>3900000</v>
-[...1 lines deleted...]
-      <c r="P114" s="2" t="inlineStr"/>
+        <v>241217.77</v>
+      </c>
+      <c r="P114" s="2" t="n">
+        <v>241217.77</v>
+      </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить взносы в компенсационный фонд из исключенной СРО в новую СРО</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, оплаченному истцом за ответчика, и процентов.</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>06.12.2021</t>
+          <t>26.06.2020</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20578937-2825-43b1-848b-4568db833c7f</t>
+          <t>https://kad.arbitr.ru/Card/c7c72df1-352c-4925-871e-2d2562f6a04d</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А40-336194/2019</t>
+          <t>А40-32927/2020</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>24.12.2019</t>
+          <t>20.02.2020</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРОЛИФТСЕРВИС"</t>
+          <t>ООО "ЭЛЕПОРТ"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>7726346675</t>
+          <t>7721477498</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
-        <v>239208.21</v>
+        <v>241217.77</v>
       </c>
       <c r="P115" s="2" t="n">
-        <v>239208.21</v>
+        <v>241217.77</v>
       </c>
       <c r="Q115" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов по ст. 395 ГК РФ.</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО и процентов по ст. 395 ГК РФ.</t>
         </is>
       </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>08.08.2020</t>
+          <t>14.10.2020</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a01cc41d-3c40-4f59-8f63-eeeba3d85b1a</t>
+          <t>https://kad.arbitr.ru/Card/369b0fab-307c-4606-93aa-61eab8c2ff07</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А40-336202/2019</t>
+          <t>А40-32924/2020</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>24.12.2019</t>
+          <t>20.02.2020</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОБИ-ЭНЕРГО"</t>
+          <t>ООО "ЦЕНТР ИННОВАЦИОННЫХ ТЕХНОЛОГИЙ "НЕФТЬ И ГАЗ"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>7723412231</t>
+          <t>7702559949</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
-        <v>239208.21</v>
+        <v>241217.77</v>
       </c>
       <c r="P116" s="2" t="n">
-        <v>180090.8</v>
+        <v>241217.77</v>
       </c>
       <c r="Q116" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов по статье 395 ГК РФ</t>
+          <t>Взыскание задолженности по оплате целевого взноса в компенсационный фонд СРО за ответчика</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>10.12.2020</t>
+          <t>07.06.2020</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63fa9ab5-9788-453b-8c1f-85eddb2bf22f</t>
+          <t>https://kad.arbitr.ru/Card/46c5a328-209b-4c1c-8f0d-ace348e1b2c7</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А40-336221/2019</t>
+          <t>А40-15017/2020</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>24.12.2019</t>
+          <t>30.01.2020</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "СПЕЦТЕПЛОСТРОЙ"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7717520581</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРОСПЕЦПОЛ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>7724814222</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
-        <v>239208.21</v>
+        <v>3900000</v>
       </c>
       <c r="P117" s="2" t="inlineStr"/>
       <c r="Q117" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в размере 202 484 руб. и процентов в размере 36 724,21 руб.</t>
+          <t>Обязание НОСТРОЙ перечислить взносы в компенсационный фонд из исключенной СРО в новую СРО</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>20.02.2020</t>
+          <t>06.12.2021</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fcd2314b-998e-4037-b57d-faae30c587ef</t>
+          <t>https://kad.arbitr.ru/Card/20578937-2825-43b1-848b-4568db833c7f</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А40-336222/2019</t>
+          <t>А40-336202/2019</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>24.12.2019</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЛИМАТИКА"</t>
+          <t>ООО "НОБИ-ЭНЕРГО"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>7722317634</t>
+          <t>7723412231</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="P118" s="2" t="n">
-        <v>239208.21</v>
+        <v>180090.8</v>
       </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика.</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов по статье 395 ГК РФ</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>11.09.2020</t>
+          <t>10.12.2020</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82a17bec-9068-40a0-acde-085b21ca31b1</t>
+          <t>https://kad.arbitr.ru/Card/63fa9ab5-9788-453b-8c1f-85eddb2bf22f</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А40-336224/2019</t>
+          <t>А40-336221/2019</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>24.12.2019</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК КВАРТА"</t>
+          <t>ООО "ЕВРОСПЕЦПОЛ"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>7743174320</t>
+          <t>7724814222</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
         <v>239208.21</v>
       </c>
-      <c r="P119" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P119" s="2" t="inlineStr"/>
       <c r="Q119" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по целевому взносу в СРО, оплаченному истцом за ответчика в порядке ст. 313 ГК РФ.</t>
+          <t>Взыскание задолженности в размере 202 484 руб. и процентов в размере 36 724,21 руб.</t>
         </is>
       </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>06.02.2020</t>
+          <t>20.02.2020</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b1d43056-5955-421e-8f70-b1102eb4838b</t>
+          <t>https://kad.arbitr.ru/Card/fcd2314b-998e-4037-b57d-faae30c587ef</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А40-330449/2019</t>
+          <t>А40-336222/2019</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>18.12.2019</t>
+          <t>24.12.2019</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСТСТРОЙПРОЕКТ"</t>
+          <t>ООО "КЛИМАТИКА"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>7718170812</t>
+          <t>7722317634</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="P120" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="Q120" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО</t>
+          <t>Взыскание долга по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика.</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>29.02.2020</t>
+          <t>11.09.2020</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55a9570d-92eb-4073-bc52-51dc1ae852aa</t>
+          <t>https://kad.arbitr.ru/Card/82a17bec-9068-40a0-acde-085b21ca31b1</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А40-330411/2019</t>
+          <t>А40-336224/2019</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>18.12.2019</t>
+          <t>24.12.2019</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОТЕХНОДОР"</t>
+          <t>ООО "СК КВАРТА"</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>7727286500</t>
+          <t>7743174320</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="P121" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="Q121" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в фонд СРО, уплаченному истцом за ответчика, и процентов по ст. 395 ГК РФ</t>
+          <t>Взыскание долга по целевому взносу в СРО, оплаченному истцом за ответчика в порядке ст. 313 ГК РФ.</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>18.08.2020</t>
+          <t>06.02.2020</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee02e1a7-557a-451d-9474-c67803259085</t>
+          <t>https://kad.arbitr.ru/Card/b1d43056-5955-421e-8f70-b1102eb4838b</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А40-330415/2019</t>
+          <t>А40-336194/2019</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>18.12.2019</t>
+          <t>24.12.2019</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭТИС"</t>
+          <t>ООО "ЕВРОЛИФТСЕРВИС"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>7719544813</t>
+          <t>7726346675</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...2 lines deleted...]
-      <c r="O122" s="2" t="inlineStr"/>
+          <t>Фортунатова Е. О.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="n">
+        <v>239208.21</v>
+      </c>
       <c r="P122" s="2" t="n">
-        <v>238073.99</v>
+        <v>239208.21</v>
       </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, совершенной истцом за ответчика.</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов по ст. 395 ГК РФ.</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>08.02.2020</t>
+          <t>08.08.2020</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d335d1d-502c-4128-9b8f-f77e914492a9</t>
+          <t>https://kad.arbitr.ru/Card/a01cc41d-3c40-4f59-8f63-eeeba3d85b1a</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А40-330421/2019</t>
+          <t>А40-330449/2019</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>18.12.2019</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕОРЕЗОНАНС"</t>
+          <t>ООО "РЕСТСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>7707722821</t>
+          <t>7718170812</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="P123" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="Q123" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика.</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>09.07.2020</t>
+          <t>29.02.2020</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/671d34b5-8442-4467-b67e-faf9d1969991</t>
+          <t>https://kad.arbitr.ru/Card/55a9570d-92eb-4073-bc52-51dc1ae852aa</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А40-330424/2019</t>
+          <t>А40-330411/2019</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>18.12.2019</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>ООО "К-СТРОЙ"</t>
+          <t>ООО "ЭКОТЕХНОДОР"</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>7721697662</t>
+          <t>7727286500</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="P124" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="Q124" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов.</t>
+          <t>Взыскание долга по взносу в фонд СРО, уплаченному истцом за ответчика, и процентов по ст. 395 ГК РФ</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>29.02.2020</t>
+          <t>18.08.2020</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca25c769-cba7-42a5-a5ce-aab2ed3607cd</t>
+          <t>https://kad.arbitr.ru/Card/ee02e1a7-557a-451d-9474-c67803259085</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А40-330428/2019</t>
+          <t>А40-330415/2019</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>18.12.2019</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФИЛИ ТЕХСТРОЙ"</t>
+          <t>ООО "ЭТИС"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>7730215481</t>
+          <t>7719544813</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O125" s="2" t="inlineStr"/>
       <c r="P125" s="2" t="n">
-        <v>238866.53</v>
+        <v>238073.99</v>
       </c>
       <c r="Q125" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате целевого взноса в СРО и процентов за пользование денежными средствами</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, совершенной истцом за ответчика.</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>28.01.2020</t>
+          <t>08.02.2020</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f6f29c6b-eb0b-4bab-a7bc-1e97853d2a5d</t>
+          <t>https://kad.arbitr.ru/Card/6d335d1d-502c-4128-9b8f-f77e914492a9</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А40-330431/2019</t>
+          <t>А40-330421/2019</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>18.12.2019</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАМТОННЕЛЬСТРОЙ-МТ2005"</t>
+          <t>ООО "ГЕОРЕЗОНАНС"</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>7704550518</t>
+          <t>7707722821</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="P126" s="2" t="n">
-        <v>239073.99</v>
+        <v>239208.21</v>
       </c>
       <c r="Q126" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика.</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>31.07.2020</t>
+          <t>09.07.2020</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83a352f9-bf7d-4b09-937f-cfaa9d275cf7</t>
+          <t>https://kad.arbitr.ru/Card/671d34b5-8442-4467-b67e-faf9d1969991</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>А40-330437/2019</t>
+          <t>А40-330424/2019</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>18.12.2019</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕКОНСТРУКЦИЯ ДЕВЕЛОПМЕНТ РЕМОНТ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "К-СТРОЙ"</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>7733848690</t>
+          <t>7721697662</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O127" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="P127" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="Q127" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взносов в СРО, произведенной истцом за ответчика.</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов.</t>
         </is>
       </c>
       <c r="S127" s="2" t="inlineStr">
         <is>
-          <t>28.03.2020</t>
+          <t>29.02.2020</t>
         </is>
       </c>
       <c r="T127" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U127" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b093b25-cb01-4ffa-b25e-3875b83640a5</t>
+          <t>https://kad.arbitr.ru/Card/ca25c769-cba7-42a5-a5ce-aab2ed3607cd</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>А40-330439/2019</t>
+          <t>А40-330428/2019</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>18.12.2019</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "СТРОЙ СТИЛЬ"</t>
+          <t>ООО "ФИЛИ ТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>7731199578</t>
+          <t>7730215481</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
-        <v>239039.41</v>
+        <v>239208.21</v>
       </c>
       <c r="P128" s="2" t="n">
-        <v>239039.41</v>
+        <v>238866.53</v>
       </c>
       <c r="Q128" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
+          <t>Взыскание задолженности по оплате целевого взноса в СРО и процентов за пользование денежными средствами</t>
         </is>
       </c>
       <c r="S128" s="2" t="inlineStr">
         <is>
-          <t>01.02.2020</t>
+          <t>28.01.2020</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U128" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/39a0b4d8-39b1-4c18-ab65-d77552a4975b</t>
+          <t>https://kad.arbitr.ru/Card/f6f29c6b-eb0b-4bab-a7bc-1e97853d2a5d</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>А40-330445/2019</t>
+          <t>А40-330431/2019</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>18.12.2019</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>ОАО "НАУЧНЫЙ ЦЕНТР ПРЕДИНВЕСТИЦИОННЫХ ИССЛЕДОВАНИЙ"</t>
+          <t>ООО "БАМТОННЕЛЬСТРОЙ-МТ2005"</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>7713273042</t>
+          <t>7704550518</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
         <v>239208.21</v>
       </c>
       <c r="P129" s="2" t="n">
-        <v>238866.53</v>
+        <v>239073.99</v>
       </c>
       <c r="Q129" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по уплате целевого взноса в СРО, произведенного истцом за ответчика</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S129" s="2" t="inlineStr">
         <is>
-          <t>28.01.2020</t>
+          <t>31.07.2020</t>
         </is>
       </c>
       <c r="T129" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U129" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14766b91-2839-4331-aa15-4e60e9a8d2f8</t>
+          <t>https://kad.arbitr.ru/Card/83a352f9-bf7d-4b09-937f-cfaa9d275cf7</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>А40-321662/2019</t>
+          <t>А40-330437/2019</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>09.12.2019</t>
+          <t>18.12.2019</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНЗИТ"</t>
+          <t>ООО "РЕКОНСТРУКЦИЯ ДЕВЕЛОПМЕНТ РЕМОНТ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>7706669420</t>
+          <t>7733848690</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O130" s="2" t="n">
-        <v>237444.38</v>
+        <v>239208.21</v>
       </c>
       <c r="P130" s="2" t="n">
-        <v>237444.38</v>
+        <v>239208.21</v>
       </c>
       <c r="Q130" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов.</t>
+          <t>Взыскание задолженности по оплате взносов в СРО, произведенной истцом за ответчика.</t>
         </is>
       </c>
       <c r="S130" s="2" t="inlineStr">
         <is>
-          <t>15.02.2020</t>
+          <t>28.03.2020</t>
         </is>
       </c>
       <c r="T130" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U130" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69be26ce-6a51-4ffd-a6a1-7cd887ed2915</t>
+          <t>https://kad.arbitr.ru/Card/2b093b25-cb01-4ffa-b25e-3875b83640a5</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>А40-321685/2019</t>
+          <t>А40-330439/2019</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>09.12.2019</t>
+          <t>18.12.2019</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСТРОЙ КОМПЛЕКТАЦИЯ"</t>
+          <t>ООО "КОМПАНИЯ "СТРОЙ СТИЛЬ"</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>7734726751</t>
+          <t>7731199578</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O131" s="2" t="n">
-        <v>237444.38</v>
+        <v>239039.41</v>
       </c>
       <c r="P131" s="2" t="n">
-        <v>237444.38</v>
+        <v>239039.41</v>
       </c>
       <c r="Q131" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика.</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
         </is>
       </c>
       <c r="S131" s="2" t="inlineStr">
         <is>
-          <t>28.07.2020</t>
+          <t>01.02.2020</t>
         </is>
       </c>
       <c r="T131" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U131" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7bcf248e-ddbd-41bd-8a81-77f69164d976</t>
+          <t>https://kad.arbitr.ru/Card/39a0b4d8-39b1-4c18-ab65-d77552a4975b</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>А40-321659/2019</t>
+          <t>А40-330445/2019</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>09.12.2019</t>
+          <t>18.12.2019</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АТЛАНТ"</t>
+          <t>ОАО "НАУЧНЫЙ ЦЕНТР ПРЕДИНВЕСТИЦИОННЫХ ИССЛЕДОВАНИЙ"</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>7703405349</t>
+          <t>7713273042</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
-        <v>237444.38</v>
+        <v>239208.21</v>
       </c>
       <c r="P132" s="2" t="n">
-        <v>237444.38</v>
+        <v>238866.53</v>
       </c>
       <c r="Q132" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов</t>
+          <t>Взыскание долга по уплате целевого взноса в СРО, произведенного истцом за ответчика</t>
         </is>
       </c>
       <c r="S132" s="2" t="inlineStr">
         <is>
-          <t>31.01.2020</t>
+          <t>28.01.2020</t>
         </is>
       </c>
       <c r="T132" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U132" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19050fce-79c3-41ff-8411-4ddbc129b189</t>
+          <t>https://kad.arbitr.ru/Card/14766b91-2839-4331-aa15-4e60e9a8d2f8</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>А40-321665/2019</t>
+          <t>А40-321662/2019</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>09.12.2019</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИЯ КОМФОРТА"</t>
+          <t>ООО "ТРАНЗИТ"</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>7733229531</t>
+          <t>7706669420</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O133" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="P133" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="Q133" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R133" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке суброгации задолженности по взносам в компенсационный фонд СРО</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов.</t>
         </is>
       </c>
       <c r="S133" s="2" t="inlineStr">
         <is>
-          <t>17.06.2020</t>
+          <t>15.02.2020</t>
         </is>
       </c>
       <c r="T133" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U133" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/866ae969-f2a4-406b-b18a-2c99dc42387b</t>
+          <t>https://kad.arbitr.ru/Card/69be26ce-6a51-4ffd-a6a1-7cd887ed2915</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>133</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>А40-321643/2019</t>
+          <t>А40-321685/2019</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>09.12.2019</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>АО "ВЕРАТЕК"</t>
+          <t>ООО "ТЕХСТРОЙ КОМПЛЕКТАЦИЯ"</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>7718122921</t>
+          <t>7734726751</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O134" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="P134" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="Q134" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R134" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов.</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика.</t>
         </is>
       </c>
       <c r="S134" s="2" t="inlineStr">
         <is>
-          <t>05.03.2020</t>
+          <t>28.07.2020</t>
         </is>
       </c>
       <c r="T134" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U134" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07475c3b-5790-408b-a3f2-29ae59964421</t>
+          <t>https://kad.arbitr.ru/Card/7bcf248e-ddbd-41bd-8a81-77f69164d976</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>134</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>А40-321645/2019</t>
+          <t>А40-321659/2019</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>09.12.2019</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОАУДИТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АТЛАНТ"</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>7716031891</t>
+          <t>7703405349</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O135" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="P135" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="Q135" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R135" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов за пользование средствами</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов</t>
         </is>
       </c>
       <c r="S135" s="2" t="inlineStr">
         <is>
-          <t>08.02.2021</t>
+          <t>31.01.2020</t>
         </is>
       </c>
       <c r="T135" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U135" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ab7c036-0b4a-4318-8bda-538e275a69ee</t>
+          <t>https://kad.arbitr.ru/Card/19050fce-79c3-41ff-8411-4ddbc129b189</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>135</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>А40-321649/2019</t>
+          <t>А40-321665/2019</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>09.12.2019</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОАУДИТ"</t>
+          <t>ООО "ТЕХНОЛОГИЯ КОМФОРТА"</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>7716768798</t>
+          <t>7733229531</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O136" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="P136" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="Q136" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов</t>
+          <t>Взыскание в порядке суброгации задолженности по взносам в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S136" s="2" t="inlineStr">
         <is>
-          <t>11.02.2020</t>
+          <t>17.06.2020</t>
         </is>
       </c>
       <c r="T136" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U136" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc2feda9-db19-4345-8cc9-d83b7eccf62b</t>
+          <t>https://kad.arbitr.ru/Card/866ae969-f2a4-406b-b18a-2c99dc42387b</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
         <v>136</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>А40-321653/2019</t>
+          <t>А40-321643/2019</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>09.12.2019</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛЬНОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 12"</t>
+          <t>АО "ВЕРАТЕК"</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t>7723676080</t>
+          <t>7718122921</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O137" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="P137" s="2" t="n">
         <v>237444.38</v>
       </c>
       <c r="Q137" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов.</t>
         </is>
       </c>
       <c r="S137" s="2" t="inlineStr">
         <is>
-          <t>04.02.2021</t>
+          <t>05.03.2020</t>
         </is>
       </c>
       <c r="T137" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U137" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13c91fd3-5120-494d-ab60-cdbac93defc7</t>
+          <t>https://kad.arbitr.ru/Card/07475c3b-5790-408b-a3f2-29ae59964421</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>137</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>А40-319299/2019</t>
+          <t>А40-321645/2019</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>05.12.2019</t>
+          <t>09.12.2019</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖ-КРАФТ"</t>
+          <t>ООО "ЭНЕРГОАУДИТ"</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>7715979595</t>
+          <t>7716031891</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O138" s="2" t="n">
-        <v>237155.91</v>
+        <v>237444.38</v>
       </c>
       <c r="P138" s="2" t="n">
-        <v>237155.91</v>
+        <v>237444.38</v>
       </c>
       <c r="Q138" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО и процентов за пользование средствами</t>
         </is>
       </c>
       <c r="S138" s="2" t="inlineStr">
         <is>
-          <t>15.02.2020</t>
+          <t>08.02.2021</t>
         </is>
       </c>
       <c r="T138" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U138" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb157009-dbc8-41f1-a94d-16822c598e2a</t>
+          <t>https://kad.arbitr.ru/Card/5ab7c036-0b4a-4318-8bda-538e275a69ee</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>138</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>А40-315878/2019</t>
+          <t>А40-321649/2019</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>02.12.2019</t>
+          <t>09.12.2019</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ЭНЕРГОАУДИТ"</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7716768798</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>Никонова О. И.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O139" s="2" t="n">
-        <v>174095.27</v>
-[...1 lines deleted...]
-      <c r="P139" s="2" t="inlineStr"/>
+        <v>237444.38</v>
+      </c>
+      <c r="P139" s="2" t="n">
+        <v>237444.38</v>
+      </c>
       <c r="Q139" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>Регресс в связи с возмещением ущерба от залива квартиры при капремонте, выполненном членом СРО</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО, и процентов</t>
         </is>
       </c>
       <c r="S139" s="2" t="inlineStr">
         <is>
-          <t>30.03.2021</t>
+          <t>11.02.2020</t>
         </is>
       </c>
       <c r="T139" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U139" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf07a0e2-f599-4680-92c2-6feeb0558b84</t>
+          <t>https://kad.arbitr.ru/Card/dc2feda9-db19-4345-8cc9-d83b7eccf62b</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>139</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>А40-301551/2019</t>
+          <t>А40-321653/2019</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>15.11.2019</t>
+          <t>09.12.2019</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "СПЕЦИАЛЬНОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 12"</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7723676080</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O140" s="2" t="n">
-        <v>74434.86</v>
-[...1 lines deleted...]
-      <c r="P140" s="2" t="inlineStr"/>
+        <v>237444.38</v>
+      </c>
+      <c r="P140" s="2" t="n">
+        <v>237444.38</v>
+      </c>
       <c r="Q140" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R140" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте (залив квартиры)</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
         </is>
       </c>
       <c r="S140" s="2" t="inlineStr">
         <is>
-          <t>28.11.2020</t>
+          <t>04.02.2021</t>
         </is>
       </c>
       <c r="T140" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U140" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5f408dc-15bd-41c2-b358-3f5bc5d05a4d</t>
+          <t>https://kad.arbitr.ru/Card/13c91fd3-5120-494d-ab60-cdbac93defc7</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>140</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>А40-278220/2019</t>
+          <t>А40-319299/2019</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>18.10.2019</t>
+          <t>05.12.2019</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ИНЖ-КРАФТ"</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7715979595</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O141" s="2" t="n">
-        <v>487268.99</v>
-[...1 lines deleted...]
-      <c r="P141" s="2" t="inlineStr"/>
+        <v>237155.91</v>
+      </c>
+      <c r="P141" s="2" t="n">
+        <v>237155.91</v>
+      </c>
       <c r="Q141" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР по возмещению ущерба от залива квартир при капремонте подрядчиком - членом СРО</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S141" s="2" t="inlineStr">
         <is>
-          <t>08.02.2021</t>
+          <t>15.02.2020</t>
         </is>
       </c>
       <c r="T141" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U141" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef93dc13-ba8a-4da5-a912-3046287c882e</t>
+          <t>https://kad.arbitr.ru/Card/bb157009-dbc8-41f1-a94d-16822c598e2a</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>141</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>А40-116314/2019</t>
+          <t>А40-315878/2019</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>08.05.2019</t>
+          <t>02.12.2019</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИЛАНА"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>7721001275</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Никонова О. И.</t>
         </is>
       </c>
       <c r="O142" s="2" t="n">
-        <v>228998</v>
+        <v>174095.27</v>
       </c>
       <c r="P142" s="2" t="inlineStr"/>
       <c r="Q142" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, произведенной за ответчика</t>
+          <t>Регресс в связи с возмещением ущерба от залива квартиры при капремонте, выполненном членом СРО</t>
         </is>
       </c>
       <c r="S142" s="2" t="inlineStr">
         <is>
-          <t>21.05.2020</t>
+          <t>30.03.2021</t>
         </is>
       </c>
       <c r="T142" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U142" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/419a79fb-a671-4159-a824-c5b5064af373</t>
+          <t>https://kad.arbitr.ru/Card/cf07a0e2-f599-4680-92c2-6feeb0558b84</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
         <v>142</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>А40-116322/2019</t>
+          <t>А40-301551/2019</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>08.05.2019</t>
+          <t>15.11.2019</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕДПРИЯТИЕ АМС"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>7716651084</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O143" s="2" t="n">
-        <v>228998.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>74434.86</v>
+      </c>
+      <c r="P143" s="2" t="inlineStr"/>
       <c r="Q143" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R143" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика.</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте (залив квартиры)</t>
         </is>
       </c>
       <c r="S143" s="2" t="inlineStr">
         <is>
-          <t>29.08.2019</t>
+          <t>28.11.2020</t>
         </is>
       </c>
       <c r="T143" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U143" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32679bad-f090-4e3d-9239-6a995ade80da</t>
+          <t>https://kad.arbitr.ru/Card/a5f408dc-15bd-41c2-b358-3f5bc5d05a4d</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>143</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>А40-116327/2019</t>
+          <t>А40-278220/2019</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>08.05.2019</t>
+          <t>18.10.2019</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>ООО "САММИТ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>9701045888</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O144" s="2" t="n">
-        <v>228998.3</v>
+        <v>487268.99</v>
       </c>
       <c r="P144" s="2" t="inlineStr"/>
       <c r="Q144" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по членским взносам в СРО и процентов по ст. 395 ГК РФ</t>
+          <t>Регресс ФКР по возмещению ущерба от залива квартир при капремонте подрядчиком - членом СРО</t>
         </is>
       </c>
       <c r="S144" s="2" t="inlineStr">
         <is>
-          <t>15.08.2019</t>
+          <t>08.02.2021</t>
         </is>
       </c>
       <c r="T144" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U144" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a594f54-9af6-43cc-b82d-e9fc22a5e546</t>
+          <t>https://kad.arbitr.ru/Card/ef93dc13-ba8a-4da5-a912-3046287c882e</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>144</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>А40-116332/2019</t>
+          <t>А40-116314/2019</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕАР ГРУПП"</t>
+          <t>ООО "ЛИЛАНА"</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>7751014659</t>
+          <t>7721001275</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O145" s="2" t="n">
-        <v>228998.3</v>
+        <v>228998</v>
       </c>
       <c r="P145" s="2" t="inlineStr"/>
       <c r="Q145" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R145" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносам в СРО, уплаченным истцом за ответчика, и процентов</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, произведенной за ответчика</t>
         </is>
       </c>
       <c r="S145" s="2" t="inlineStr">
         <is>
-          <t>05.09.2019</t>
+          <t>21.05.2020</t>
         </is>
       </c>
       <c r="T145" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U145" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ddde71e6-0db6-48b1-8158-44b271f8a2fb</t>
+          <t>https://kad.arbitr.ru/Card/419a79fb-a671-4159-a824-c5b5064af373</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>145</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>А40-116336/2019</t>
+          <t>А40-116322/2019</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНОЛИТСТРОЙ"</t>
+          <t>ООО "ПРЕДПРИЯТИЕ АМС"</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>7701407534</t>
+          <t>7716651084</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O146" s="2" t="n">
         <v>228998.3</v>
       </c>
-      <c r="P146" s="2" t="inlineStr"/>
+      <c r="P146" s="2" t="n">
+        <v>228988.3</v>
+      </c>
       <c r="Q146" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в СРО и процентов, уплаченных истцом за ответчика в порядке ст. 313 ГК РФ</t>
+          <t>Взыскание задолженности по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика.</t>
         </is>
       </c>
       <c r="S146" s="2" t="inlineStr">
         <is>
-          <t>20.08.2019</t>
+          <t>29.08.2019</t>
         </is>
       </c>
       <c r="T146" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U146" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3217b6b1-67e9-4a1c-b2c9-ebe2d55f2b40</t>
+          <t>https://kad.arbitr.ru/Card/32679bad-f090-4e3d-9239-6a995ade80da</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
         <v>146</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>А40-116339/2019</t>
+          <t>А40-116327/2019</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖ-КРАФТ"</t>
+          <t>ООО "САММИТ"</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>7715979595</t>
+          <t>9701045888</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O147" s="2" t="n">
-        <v>228998</v>
+        <v>228998.3</v>
       </c>
       <c r="P147" s="2" t="inlineStr"/>
       <c r="Q147" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским взносам и процентов за пользование чужими денежными средствами</t>
+          <t>Взыскание долга по членским взносам в СРО и процентов по ст. 395 ГК РФ</t>
         </is>
       </c>
       <c r="S147" s="2" t="inlineStr">
         <is>
-          <t>07.09.2019</t>
+          <t>15.08.2019</t>
         </is>
       </c>
       <c r="T147" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U147" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91fa5f36-aabe-403c-98c5-291d64cfac2c</t>
+          <t>https://kad.arbitr.ru/Card/6a594f54-9af6-43cc-b82d-e9fc22a5e546</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>147</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>А40-116342/2019</t>
+          <t>А40-116332/2019</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>ООО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "СТРОЙ ПРОФИТ"</t>
+          <t>ООО "СЕАР ГРУПП"</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>7725338047</t>
+          <t>7751014659</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O148" s="2" t="n">
         <v>228998.3</v>
       </c>
-      <c r="P148" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P148" s="2" t="inlineStr"/>
       <c r="Q148" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R148" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов за уплату истцом взноса в компенсационный фонд СРО за ответчика.</t>
+          <t>Взыскание задолженности по взносам в СРО, уплаченным истцом за ответчика, и процентов</t>
         </is>
       </c>
       <c r="S148" s="2" t="inlineStr">
         <is>
-          <t>27.12.2019</t>
+          <t>05.09.2019</t>
         </is>
       </c>
       <c r="T148" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U148" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b90436e-585e-4e7f-8248-0f0f4c303ed8</t>
+          <t>https://kad.arbitr.ru/Card/ddde71e6-0db6-48b1-8158-44b271f8a2fb</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>148</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>А40-116346/2019</t>
+          <t>А40-116336/2019</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙНЕФТЕГАЗИНЖИНИРИНГ"</t>
+          <t>ООО "МОНОЛИТСТРОЙ"</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>7724583215</t>
+          <t>7701407534</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O149" s="2" t="n">
-        <v>228998</v>
+        <v>228998.3</v>
       </c>
       <c r="P149" s="2" t="inlineStr"/>
       <c r="Q149" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
+          <t>Взыскание долга по взносам в СРО и процентов, уплаченных истцом за ответчика в порядке ст. 313 ГК РФ</t>
         </is>
       </c>
       <c r="S149" s="2" t="inlineStr">
         <is>
-          <t>07.09.2019</t>
+          <t>20.08.2019</t>
         </is>
       </c>
       <c r="T149" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U149" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f394c76-7b92-49ae-b901-cbbf5c08b475</t>
+          <t>https://kad.arbitr.ru/Card/3217b6b1-67e9-4a1c-b2c9-ebe2d55f2b40</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>149</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>А40-116348/2019</t>
+          <t>А40-116339/2019</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>ООО "БУРСЕРВИС"</t>
+          <t>ООО "ИНЖ-КРАФТ"</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>7733603228</t>
+          <t>7715979595</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O150" s="2" t="n">
-        <v>228998.3</v>
+        <v>228998</v>
       </c>
       <c r="P150" s="2" t="inlineStr"/>
       <c r="Q150" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в СРО, оплаченным истцом за ответчика, и процентов.</t>
+          <t>Взыскание задолженности по членским взносам и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S150" s="2" t="inlineStr">
         <is>
           <t>07.09.2019</t>
         </is>
       </c>
       <c r="T150" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U150" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/254d928f-bab4-49d1-a818-ec787a97b3ec</t>
+          <t>https://kad.arbitr.ru/Card/91fa5f36-aabe-403c-98c5-291d64cfac2c</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
         <v>150</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>А40-116351/2019</t>
+          <t>А40-116342/2019</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИНДФОРС"</t>
+          <t>ООО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "СТРОЙ ПРОФИТ"</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>7709870938</t>
+          <t>7725338047</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O151" s="2" t="n">
-        <v>228998</v>
-[...1 lines deleted...]
-      <c r="P151" s="2" t="inlineStr"/>
+        <v>228998.3</v>
+      </c>
+      <c r="P151" s="2" t="n">
+        <v>228998.3</v>
+      </c>
       <c r="Q151" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R151" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате целевого взноса в компенсационный фонд СРО за ответчика.</t>
+          <t>Взыскание долга и процентов за уплату истцом взноса в компенсационный фонд СРО за ответчика.</t>
         </is>
       </c>
       <c r="S151" s="2" t="inlineStr">
         <is>
-          <t>17.12.2019</t>
+          <t>27.12.2019</t>
         </is>
       </c>
       <c r="T151" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U151" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcc98b61-d921-4e06-b905-e336d8ac185c</t>
+          <t>https://kad.arbitr.ru/Card/7b90436e-585e-4e7f-8248-0f0f4c303ed8</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>151</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>А40-116368/2019</t>
+          <t>А40-116346/2019</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕРСПЕЦСТРОЙ"</t>
+          <t>ООО "СТРОЙНЕФТЕГАЗИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>7706597494</t>
+          <t>7724583215</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O152" s="2" t="n">
-        <v>228998.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>228998</v>
+      </c>
+      <c r="P152" s="2" t="inlineStr"/>
       <c r="Q152" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R152" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S152" s="2" t="inlineStr">
         <is>
-          <t>18.07.2020</t>
+          <t>07.09.2019</t>
         </is>
       </c>
       <c r="T152" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U152" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d497e7e7-80bc-4318-a425-d47ea0b63e19</t>
+          <t>https://kad.arbitr.ru/Card/8f394c76-7b92-49ae-b901-cbbf5c08b475</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
         <v>152</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>А40-116305/2019</t>
+          <t>А40-116348/2019</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕРВИС ТЕХНОЛОДЖИ"</t>
+          <t>ООО "БУРСЕРВИС"</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>1106016919</t>
+          <t>7733603228</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O153" s="2" t="n">
         <v>228998.3</v>
       </c>
       <c r="P153" s="2" t="inlineStr"/>
       <c r="Q153" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R153" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским взносам в СРО и процентов по статье 395 ГК РФ</t>
+          <t>Взыскание долга по взносам в СРО, оплаченным истцом за ответчика, и процентов.</t>
         </is>
       </c>
       <c r="S153" s="2" t="inlineStr">
         <is>
-          <t>17.08.2019</t>
+          <t>07.09.2019</t>
         </is>
       </c>
       <c r="T153" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U153" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c571ed0-7729-46d4-823a-4fc5544c0f85</t>
+          <t>https://kad.arbitr.ru/Card/254d928f-bab4-49d1-a818-ec787a97b3ec</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
         <v>153</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>А40-116311/2019</t>
+          <t>А40-116351/2019</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСТАНДАРТ"</t>
+          <t>ООО "ВИНДФОРС"</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>7701677273</t>
+          <t>7709870938</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O154" s="2" t="n">
-        <v>228998.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>228998</v>
+      </c>
+      <c r="P154" s="2" t="inlineStr"/>
       <c r="Q154" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R154" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО.</t>
+          <t>Взыскание задолженности по оплате целевого взноса в компенсационный фонд СРО за ответчика.</t>
         </is>
       </c>
       <c r="S154" s="2" t="inlineStr">
         <is>
-          <t>18.12.2019</t>
+          <t>17.12.2019</t>
         </is>
       </c>
       <c r="T154" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U154" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcd5bd70-4944-425c-8a90-963cac7734ac</t>
+          <t>https://kad.arbitr.ru/Card/dcc98b61-d921-4e06-b905-e336d8ac185c</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
         <v>154</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>А40-116319/2019</t>
+          <t>А40-116368/2019</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>08.05.2019</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТПРАКТИКА"</t>
+          <t>ООО "ИНТЕРСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>7717750296</t>
+          <t>7706597494</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O155" s="2" t="n">
-        <v>228998</v>
-[...1 lines deleted...]
-      <c r="P155" s="2" t="inlineStr"/>
+        <v>228998.3</v>
+      </c>
+      <c r="P155" s="2" t="n">
+        <v>228998.3</v>
+      </c>
       <c r="Q155" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R155" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств, уплаченных истцом за ответчика в компенсационный фонд СРО</t>
+          <t>Взыскание задолженности по взносам в компенсационный фонд СРО, уплаченным истцом за ответчика</t>
         </is>
       </c>
       <c r="S155" s="2" t="inlineStr">
         <is>
-          <t>03.07.2019</t>
+          <t>18.07.2020</t>
         </is>
       </c>
       <c r="T155" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U155" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc33fa34-fed8-42ac-93f7-d07973f88e54</t>
+          <t>https://kad.arbitr.ru/Card/d497e7e7-80bc-4318-a425-d47ea0b63e19</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
         <v>155</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>А41-40428/2019</t>
+          <t>А40-116305/2019</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>07.05.2019</t>
+          <t>08.05.2019</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>ИП Халимовский Александр Александрович</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
-          <t>770470493206</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕРСТРОЙ"</t>
+          <t>ООО "СЕРВИС ТЕХНОЛОДЖИ"</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>7705974990</t>
+          <t>1106016919</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O156" s="2" t="n">
         <v>228998.3</v>
       </c>
-      <c r="P156" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P156" s="2" t="inlineStr"/>
       <c r="Q156" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R156" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по целевому взносу в СРО и процентов за пользование чужими денежными средствами</t>
+          <t>Взыскание задолженности по членским взносам в СРО и процентов по статье 395 ГК РФ</t>
         </is>
       </c>
       <c r="S156" s="2" t="inlineStr">
         <is>
-          <t>25.08.2019</t>
+          <t>17.08.2019</t>
         </is>
       </c>
       <c r="T156" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U156" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d22859d6-db2d-42a8-aac2-afbaf9ee87df</t>
+          <t>https://kad.arbitr.ru/Card/6c571ed0-7729-46d4-823a-4fc5544c0f85</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
         <v>156</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>А40-111869/2019</t>
+          <t>А40-116311/2019</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>30.04.2019</t>
+          <t>08.05.2019</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАНАЛ-СЕРВИС+"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
-          <t>5013044981</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7701677273</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O157" s="2" t="n">
-        <v>200000</v>
+        <v>228998.3</v>
       </c>
       <c r="P157" s="2" t="n">
-        <v>200000</v>
+        <v>228998.3</v>
       </c>
       <c r="Q157" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R157" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО.</t>
         </is>
       </c>
       <c r="S157" s="2" t="inlineStr">
         <is>
-          <t>14.08.2019</t>
+          <t>18.12.2019</t>
         </is>
       </c>
       <c r="T157" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U157" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f92d05b4-bbb9-48a5-9baa-05206909393a</t>
+          <t>https://kad.arbitr.ru/Card/bcd5bd70-4944-425c-8a90-963cac7734ac</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
         <v>157</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>А41-25866/2019</t>
+          <t>А40-116319/2019</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>27.03.2019</t>
+          <t>08.05.2019</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЛИПСАР МЧ"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
-          <t>5003079270</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ООО "ИНВЕСТПРАКТИКА"</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>7717750296</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>Худгарян М. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O158" s="2" t="n">
-        <v>1000000</v>
+        <v>228998</v>
       </c>
       <c r="P158" s="2" t="inlineStr"/>
       <c r="Q158" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R158" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере 1 000 000 руб. из-за неперечисления взноса в компенсационный фонд СРО</t>
+          <t>Взыскание денежных средств, уплаченных истцом за ответчика в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S158" s="2" t="inlineStr">
         <is>
-          <t>23.07.2019</t>
+          <t>03.07.2019</t>
         </is>
       </c>
       <c r="T158" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U158" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/512d84c7-64fb-4e3e-959a-54405eec33a6</t>
+          <t>https://kad.arbitr.ru/Card/bc33fa34-fed8-42ac-93f7-d07973f88e54</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
         <v>158</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>А40-309510/2018</t>
+          <t>А41-40428/2019</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>24.12.2018</t>
+          <t>07.05.2019</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>ИП Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>770470493206</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР СИСТЕМ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "МАСТЕРСТРОЙ"</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
-          <t>7716752452</t>
+          <t>7705974990</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O159" s="2" t="n">
-        <v>222918.23</v>
-[...1 lines deleted...]
-      <c r="P159" s="2" t="inlineStr"/>
+        <v>228998.3</v>
+      </c>
+      <c r="P159" s="2" t="n">
+        <v>228998.3</v>
+      </c>
       <c r="Q159" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R159" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов за оплату истцом взноса в компенсационный фонд СРО за ответчика.</t>
+          <t>Взыскание долга по целевому взносу в СРО и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S159" s="2" t="inlineStr">
         <is>
-          <t>06.06.2019</t>
+          <t>25.08.2019</t>
         </is>
       </c>
       <c r="T159" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U159" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97b4fc2d-91bd-45ec-a299-0122c8adc110</t>
+          <t>https://kad.arbitr.ru/Card/d22859d6-db2d-42a8-aac2-afbaf9ee87df</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
         <v>159</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>А40-309516/2018</t>
+          <t>А40-111869/2019</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>24.12.2018</t>
+          <t>30.04.2019</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>ООО "КАНАЛ-СЕРВИС+"</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>5013044981</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОБИС ЭНЕРГОМОНТАЖ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>7719232885</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O160" s="2" t="n">
-        <v>222918.23</v>
-[...1 lines deleted...]
-      <c r="P160" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P160" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q160" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R160" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S160" s="2" t="inlineStr">
         <is>
-          <t>19.06.2019</t>
+          <t>14.08.2019</t>
         </is>
       </c>
       <c r="T160" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U160" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0912dbfb-2385-4530-a389-da6723c264b5</t>
+          <t>https://kad.arbitr.ru/Card/f92d05b4-bbb9-48a5-9baa-05206909393a</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
         <v>160</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>А40-309513/2018</t>
+          <t>А41-25866/2019</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>24.12.2018</t>
+          <t>27.03.2019</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>ООО "КЛИПСАР МЧ"</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>5003079270</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРМА"</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t>7730579489</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Худгарян М. А.</t>
         </is>
       </c>
       <c r="O161" s="2" t="n">
-        <v>222918.23</v>
+        <v>1000000</v>
       </c>
       <c r="P161" s="2" t="inlineStr"/>
       <c r="Q161" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R161" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика</t>
+          <t>Взыскание убытков в размере 1 000 000 руб. из-за неперечисления взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S161" s="2" t="inlineStr">
         <is>
-          <t>06.06.2019</t>
+          <t>23.07.2019</t>
         </is>
       </c>
       <c r="T161" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U161" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7626f95-3ae2-4522-a6a8-a5d11d35fb02</t>
+          <t>https://kad.arbitr.ru/Card/512d84c7-64fb-4e3e-959a-54405eec33a6</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
         <v>161</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>А40-309498/2018</t>
+          <t>А40-309510/2018</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>24.12.2018</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХМАШТОРГ"</t>
+          <t>ООО "ЦЕНТР СИСТЕМ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
-          <t>7721708441</t>
+          <t>7716752452</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O162" s="2" t="n">
         <v>222918.23</v>
       </c>
       <c r="P162" s="2" t="inlineStr"/>
       <c r="Q162" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R162" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+          <t>Взыскание долга и процентов за оплату истцом взноса в компенсационный фонд СРО за ответчика.</t>
         </is>
       </c>
       <c r="S162" s="2" t="inlineStr">
         <is>
-          <t>20.06.2019</t>
+          <t>06.06.2019</t>
         </is>
       </c>
       <c r="T162" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U162" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b53f36c6-30a4-45d8-b69a-89c4ff07cb7a</t>
+          <t>https://kad.arbitr.ru/Card/97b4fc2d-91bd-45ec-a299-0122c8adc110</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
         <v>162</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>А40-309517/2018</t>
+          <t>А40-309516/2018</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>24.12.2018</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОЛОГИЯ ВОДЫ"</t>
+          <t>ООО "ОБИС ЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
-          <t>7708285067</t>
+          <t>7719232885</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O163" s="2" t="n">
         <v>222918.23</v>
       </c>
-      <c r="P163" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P163" s="2" t="inlineStr"/>
       <c r="Q163" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R163" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств, уплаченных истцом за ответчика в компенсационный фонд СРО</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S163" s="2" t="inlineStr">
         <is>
-          <t>08.03.2019</t>
+          <t>19.06.2019</t>
         </is>
       </c>
       <c r="T163" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U163" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c56eb84-b2d8-4049-a6c5-dc8e24d7afff</t>
+          <t>https://kad.arbitr.ru/Card/0912dbfb-2385-4530-a389-da6723c264b5</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
         <v>163</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>А40-307312/2018</t>
+          <t>А40-309513/2018</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>20.12.2018</t>
+          <t>24.12.2018</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАРДЕН ВУД"</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
-          <t>7725705508</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ФОРМА"</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7730579489</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O164" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O164" s="2" t="n">
+        <v>222918.23</v>
+      </c>
       <c r="P164" s="2" t="inlineStr"/>
       <c r="Q164" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R164" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о перечислении средств компенсационного фонда</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика</t>
         </is>
       </c>
       <c r="S164" s="2" t="inlineStr">
         <is>
-          <t>01.05.2019</t>
+          <t>06.06.2019</t>
         </is>
       </c>
       <c r="T164" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U164" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80daec67-5874-4d25-849e-d5546bac81ef</t>
+          <t>https://kad.arbitr.ru/Card/f7626f95-3ae2-4522-a6a8-a5d11d35fb02</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
         <v>164</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>А40-294164/2018</t>
+          <t>А40-309498/2018</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>10.12.2018</t>
+          <t>24.12.2018</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОМАТИЗАЦИЯ И ТЕЛЕКОММУНИКАЦИИ"</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
-          <t>7840467330</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ТЕХМАШТОРГ"</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7721708441</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O165" s="2" t="n">
-        <v>2000000</v>
+        <v>222918.23</v>
       </c>
       <c r="P165" s="2" t="inlineStr"/>
       <c r="Q165" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R165" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 2 млн руб. взноса в компенсационный фонд новой СРО истца</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
         </is>
       </c>
       <c r="S165" s="2" t="inlineStr">
         <is>
-          <t>13.02.2020</t>
+          <t>20.06.2019</t>
         </is>
       </c>
       <c r="T165" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U165" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12744ef1-52b7-43ce-bc1f-ddf9a8dda089</t>
+          <t>https://kad.arbitr.ru/Card/b53f36c6-30a4-45d8-b69a-89c4ff07cb7a</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
         <v>165</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>А40-279875/2018</t>
+          <t>А40-309517/2018</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>23.11.2018</t>
+          <t>24.12.2018</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ИНТЕЛЛЕКТУАЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
-          <t>7702348225</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>ООО "ЭКОЛОГИЯ ВОДЫ"</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7708285067</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O166" s="2" t="n">
-        <v>3000000</v>
+        <v>222918.23</v>
       </c>
       <c r="P166" s="2" t="n">
-        <v>3000000</v>
+        <v>222918.23</v>
       </c>
       <c r="Q166" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R166" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 3 000 000 руб. компенсационного фонда в новую СРО после исключения ответчика</t>
+          <t>Взыскание денежных средств, уплаченных истцом за ответчика в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S166" s="2" t="inlineStr">
         <is>
-          <t>31.01.2019</t>
+          <t>08.03.2019</t>
         </is>
       </c>
       <c r="T166" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U166" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc4c129e-273e-40a0-abc5-5b9788f31544</t>
+          <t>https://kad.arbitr.ru/Card/3c56eb84-b2d8-4049-a6c5-dc8e24d7afff</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
         <v>166</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>А40-272920/2018</t>
+          <t>А40-307312/2018</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>16.11.2018</t>
+          <t>20.12.2018</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>ООО "ГАРДЕН ВУД"</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>7725705508</t>
         </is>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕРВИССТРОЙ-Д"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
-          <t>7720279172</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N167" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O167" s="2" t="inlineStr"/>
       <c r="P167" s="2" t="inlineStr"/>
       <c r="Q167" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R167" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика.</t>
+          <t>Оспаривание исключения из СРО и требование о перечислении средств компенсационного фонда</t>
         </is>
       </c>
       <c r="S167" s="2" t="inlineStr">
         <is>
-          <t>20.06.2019</t>
+          <t>01.05.2019</t>
         </is>
       </c>
       <c r="T167" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U167" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58e21a19-f4eb-4514-a8c9-bd946fea7001</t>
+          <t>https://kad.arbitr.ru/Card/80daec67-5874-4d25-849e-d5546bac81ef</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
         <v>167</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>А40-270591/2018</t>
+          <t>А40-294164/2018</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>14.11.2018</t>
+          <t>10.12.2018</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>ООО "АВТОМАТИЗАЦИЯ И ТЕЛЕКОММУНИКАЦИИ"</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>7840467330</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
-          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ГЕФЕСТ-ЭЛЕКТРО"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
-          <t>7719021154</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O168" s="2" t="n">
-        <v>220671.49</v>
+        <v>2000000</v>
       </c>
       <c r="P168" s="2" t="inlineStr"/>
       <c r="Q168" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R168" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, внесенного истцом за ответчика.</t>
+          <t>Обязание НОСТРОЙ перечислить 2 млн руб. взноса в компенсационный фонд новой СРО истца</t>
         </is>
       </c>
       <c r="S168" s="2" t="inlineStr">
         <is>
-          <t>16.05.2019</t>
+          <t>13.02.2020</t>
         </is>
       </c>
       <c r="T168" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U168" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60eaee92-f465-4e31-b43f-0716b151f45a</t>
+          <t>https://kad.arbitr.ru/Card/12744ef1-52b7-43ce-bc1f-ddf9a8dda089</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
         <v>168</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>А40-270766/2018</t>
+          <t>А40-279875/2018</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>14.11.2018</t>
+          <t>23.11.2018</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ЗАО "ИНТЕЛЛЕКТУАЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7702348225</t>
         </is>
       </c>
       <c r="J169" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХПРОЕКТ"</t>
-[...2 lines deleted...]
-      <c r="L169" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L169" s="2" t="inlineStr">
+        <is>
+          <t>7721278125</t>
+        </is>
+      </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N169" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O169" s="2" t="n">
-        <v>220671.49</v>
+        <v>3000000</v>
       </c>
       <c r="P169" s="2" t="n">
-        <v>220671.49</v>
+        <v>3000000</v>
       </c>
       <c r="Q169" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R169" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга за оплату взноса в компенсационный фонд СРО за ответчика и процентов по ст. 395 ГК.</t>
+          <t>Обязание перечислить 3 000 000 руб. компенсационного фонда в новую СРО после исключения ответчика</t>
         </is>
       </c>
       <c r="S169" s="2" t="inlineStr">
         <is>
-          <t>15.03.2019</t>
+          <t>31.01.2019</t>
         </is>
       </c>
       <c r="T169" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U169" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6f1f9d9-3c81-4813-92a3-8cecc5665623</t>
+          <t>https://kad.arbitr.ru/Card/bc4c129e-273e-40a0-abc5-5b9788f31544</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
         <v>169</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>А40-270758/2018</t>
+          <t>А40-272920/2018</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>14.11.2018</t>
+          <t>16.11.2018</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬЯНС-РЕГИОН"</t>
+          <t>ООО "СЕРВИССТРОЙ-Д"</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
-          <t>7731623765</t>
+          <t>7720279172</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O170" s="2" t="n">
-        <v>220671.49</v>
-[...3 lines deleted...]
-      </c>
+        <v>221337.19</v>
+      </c>
+      <c r="P170" s="2" t="inlineStr"/>
       <c r="Q170" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R170" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика.</t>
         </is>
       </c>
       <c r="S170" s="2" t="inlineStr">
         <is>
-          <t>15.03.2019</t>
+          <t>20.06.2019</t>
         </is>
       </c>
       <c r="T170" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U170" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e42ac870-f1ec-463d-99c7-f1d812e56336</t>
+          <t>https://kad.arbitr.ru/Card/58e21a19-f4eb-4514-a8c9-bd946fea7001</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
         <v>170</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>А40-270592/2018</t>
+          <t>А40-270591/2018</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФЛАГМАН-ЛОГИСТИК"</t>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ГЕФЕСТ-ЭЛЕКТРО"</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
-          <t>7715985670</t>
+          <t>7719021154</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O171" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P171" s="2" t="inlineStr"/>
       <c r="Q171" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R171" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, внесенного истцом за ответчика.</t>
         </is>
       </c>
       <c r="S171" s="2" t="inlineStr">
         <is>
           <t>16.05.2019</t>
         </is>
       </c>
       <c r="T171" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U171" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/528834e0-f3fb-4466-b3f2-7ac356b8c472</t>
+          <t>https://kad.arbitr.ru/Card/60eaee92-f465-4e31-b43f-0716b151f45a</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
         <v>171</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>А40-270775/2018</t>
+          <t>А40-270766/2018</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
-          <t>ООО "149-УНР"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ТЕХПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L172" s="2" t="inlineStr"/>
       <c r="M172" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O172" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P172" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="Q172" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R172" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга за оплату истцом взноса в компенсационный фонд СРО за ответчика по ст. 313 ГК РФ</t>
+          <t>Взыскание долга за оплату взноса в компенсационный фонд СРО за ответчика и процентов по ст. 395 ГК.</t>
         </is>
       </c>
       <c r="S172" s="2" t="inlineStr">
         <is>
-          <t>23.03.2019</t>
+          <t>15.03.2019</t>
         </is>
       </c>
       <c r="T172" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U172" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c3c7ca3-5a00-4d03-a297-1c2fc3f5759d</t>
+          <t>https://kad.arbitr.ru/Card/a6f1f9d9-3c81-4813-92a3-8cecc5665623</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
         <v>172</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>А40-270590/2018</t>
+          <t>А40-270758/2018</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
-          <t>ООО "МУЛЬТИСИСТЕМЫ"</t>
+          <t>ООО "АЛЬЯНС-РЕГИОН"</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
-          <t>7704733092</t>
+          <t>7731623765</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N173" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O173" s="2" t="n">
         <v>220671.49</v>
       </c>
-      <c r="P173" s="2" t="inlineStr"/>
+      <c r="P173" s="2" t="n">
+        <v>220671.49</v>
+      </c>
       <c r="Q173" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R173" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, выплаченному истцом за ответчика</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
         </is>
       </c>
       <c r="S173" s="2" t="inlineStr">
         <is>
-          <t>20.08.2019</t>
+          <t>15.03.2019</t>
         </is>
       </c>
       <c r="T173" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U173" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ffe6cfc-5352-4f53-9d8a-b53fc0f0a436</t>
+          <t>https://kad.arbitr.ru/Card/e42ac870-f1ec-463d-99c7-f1d812e56336</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
         <v>173</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>А40-270588/2018</t>
+          <t>А40-270592/2018</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОМ"</t>
+          <t>ООО "ФЛАГМАН-ЛОГИСТИК"</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
-          <t>7720296347</t>
+          <t>7715985670</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O174" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P174" s="2" t="inlineStr"/>
       <c r="Q174" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R174" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО и процентов</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S174" s="2" t="inlineStr">
         <is>
-          <t>11.06.2019</t>
+          <t>16.05.2019</t>
         </is>
       </c>
       <c r="T174" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U174" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/747ccef1-1b6f-4811-9bfb-d9ae9fb1d2a3</t>
+          <t>https://kad.arbitr.ru/Card/528834e0-f3fb-4466-b3f2-7ac356b8c472</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
         <v>174</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>А40-270584/2018</t>
+          <t>А40-270775/2018</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J175" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСПЕЦ"</t>
+          <t>ООО "149-УНР"</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
-          <t>7722373389</t>
+          <t>5027208830</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N175" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O175" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P175" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="Q175" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R175" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченного истцом за ответчика.</t>
+          <t>Взыскание долга за оплату истцом взноса в компенсационный фонд СРО за ответчика по ст. 313 ГК РФ</t>
         </is>
       </c>
       <c r="S175" s="2" t="inlineStr">
         <is>
-          <t>19.01.2019</t>
+          <t>23.03.2019</t>
         </is>
       </c>
       <c r="T175" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U175" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35f7d443-7377-4ad3-88ae-287cc76402f5</t>
+          <t>https://kad.arbitr.ru/Card/7c3c7ca3-5a00-4d03-a297-1c2fc3f5759d</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
         <v>175</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>А40-270581/2018</t>
+          <t>А40-270590/2018</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖСПЕЦСТРОЙ"</t>
+          <t>ООО "МУЛЬТИСИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
-          <t>7715704760</t>
+          <t>7704733092</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O176" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P176" s="2" t="inlineStr"/>
       <c r="Q176" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R176" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, выплаченному истцом за ответчика</t>
         </is>
       </c>
       <c r="S176" s="2" t="inlineStr">
         <is>
-          <t>20.06.2019</t>
+          <t>20.08.2019</t>
         </is>
       </c>
       <c r="T176" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U176" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dee4c89d-d7ed-4ac2-a80e-3038633651e2</t>
+          <t>https://kad.arbitr.ru/Card/4ffe6cfc-5352-4f53-9d8a-b53fc0f0a436</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
         <v>176</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>А40-270578/2018</t>
+          <t>А40-270588/2018</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>Халимовский Александр Александрович</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЛНЕЧНЫЙ ГОРОД"</t>
+          <t>ООО "ЭКОМ"</t>
         </is>
       </c>
       <c r="L177" s="2" t="inlineStr">
         <is>
-          <t>7733273805</t>
+          <t>7720296347</t>
         </is>
       </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N177" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O177" s="2" t="n">
         <v>220671.49</v>
       </c>
-      <c r="P177" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P177" s="2" t="inlineStr"/>
       <c r="Q177" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R177" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО и процентов</t>
         </is>
       </c>
       <c r="S177" s="2" t="inlineStr">
         <is>
-          <t>21.02.2019</t>
+          <t>11.06.2019</t>
         </is>
       </c>
       <c r="T177" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U177" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/01e7923a-6f94-4bd0-bd93-126df70c27e7</t>
+          <t>https://kad.arbitr.ru/Card/747ccef1-1b6f-4811-9bfb-d9ae9fb1d2a3</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
         <v>177</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>А40-270575/2018</t>
+          <t>А40-270584/2018</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИГМА"</t>
+          <t>ООО "СТРОЙСПЕЦ"</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t>7705796803</t>
+          <t>7722373389</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
           <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O178" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P178" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="Q178" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R178" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов за оплату взноса в компенсационный фонд СРО за другого члена ассоциации</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченного истцом за ответчика.</t>
         </is>
       </c>
       <c r="S178" s="2" t="inlineStr">
         <is>
           <t>19.01.2019</t>
         </is>
       </c>
       <c r="T178" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U178" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfd8fa37-f637-4011-922b-c54946770928</t>
+          <t>https://kad.arbitr.ru/Card/35f7d443-7377-4ad3-88ae-287cc76402f5</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
         <v>178</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>А40-270788/2018</t>
+          <t>А40-270581/2018</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛ-АС"</t>
+          <t>ООО "МОНТАЖСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L179" s="2" t="inlineStr">
         <is>
-          <t>7719212751</t>
+          <t>7715704760</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O179" s="2" t="n">
         <v>220671.49</v>
       </c>
-      <c r="P179" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P179" s="2" t="inlineStr"/>
       <c r="Q179" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R179" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, оплаченному истцом за ответчика.</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S179" s="2" t="inlineStr">
         <is>
-          <t>26.12.2018</t>
+          <t>20.06.2019</t>
         </is>
       </c>
       <c r="T179" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U179" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6fb816ae-9365-4468-a773-32bd93afab05</t>
+          <t>https://kad.arbitr.ru/Card/dee4c89d-d7ed-4ac2-a80e-3038633651e2</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
         <v>179</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>А40-270797/2018</t>
+          <t>А40-270578/2018</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИФТСТРОЙАЛЬЯНС"</t>
+          <t>ООО "СОЛНЕЧНЫЙ ГОРОД"</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
-          <t>7721786087</t>
+          <t>7733273805</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O180" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P180" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="Q180" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R180" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченного истцом за ответчика по ст. 313 ГК РФ</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика</t>
         </is>
       </c>
       <c r="S180" s="2" t="inlineStr">
         <is>
-          <t>18.12.2018</t>
+          <t>21.02.2019</t>
         </is>
       </c>
       <c r="T180" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U180" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1347f072-aebc-44c7-bb2a-0c0abd06ea61</t>
+          <t>https://kad.arbitr.ru/Card/01e7923a-6f94-4bd0-bd93-126df70c27e7</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
         <v>180</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>А40-270800/2018</t>
+          <t>А40-270575/2018</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЦЕХ"</t>
+          <t>ООО "НИГМА"</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
-          <t>9717010150</t>
+          <t>7705796803</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O181" s="2" t="n">
         <v>220671.49</v>
       </c>
-      <c r="P181" s="2" t="inlineStr"/>
+      <c r="P181" s="2" t="n">
+        <v>220671.49</v>
+      </c>
       <c r="Q181" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R181" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов за оплату истцом взноса в компенсационный фонд СРО за ответчика</t>
+          <t>Взыскание долга и процентов за оплату взноса в компенсационный фонд СРО за другого члена ассоциации</t>
         </is>
       </c>
       <c r="S181" s="2" t="inlineStr">
         <is>
-          <t>15.07.2019</t>
+          <t>19.01.2019</t>
         </is>
       </c>
       <c r="T181" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U181" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f802174-d6d6-4b1a-9911-0001f3acf2c0</t>
+          <t>https://kad.arbitr.ru/Card/dfd8fa37-f637-4011-922b-c54946770928</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
         <v>181</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>А40-270806/2018</t>
+          <t>А40-270788/2018</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛОБАЛЭЛЕКТРО"</t>
+          <t>ООО "КАПИТАЛ-АС"</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t>7721854883</t>
+          <t>7719212751</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O182" s="2" t="n">
         <v>220671.49</v>
       </c>
-      <c r="P182" s="2" t="inlineStr"/>
+      <c r="P182" s="2" t="n">
+        <v>220671.49</v>
+      </c>
       <c r="Q182" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R182" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, оплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S182" s="2" t="inlineStr">
         <is>
-          <t>12.06.2019</t>
+          <t>26.12.2018</t>
         </is>
       </c>
       <c r="T182" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U182" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31d7133a-297c-4bf6-9ef7-c5b533e423cf</t>
+          <t>https://kad.arbitr.ru/Card/6fb816ae-9365-4468-a773-32bd93afab05</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
         <v>182</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>А40-270810/2018</t>
+          <t>А40-270797/2018</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАЛИОН ЛЮКС"</t>
+          <t>ООО "ЛИФТСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L183" s="2" t="inlineStr">
         <is>
-          <t>7728897205</t>
+          <t>7721786087</t>
         </is>
       </c>
       <c r="M183" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N183" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O183" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P183" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="Q183" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R183" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика.</t>
+          <t>Взыскание долга по взносу в компенсационный фонд СРО, уплаченного истцом за ответчика по ст. 313 ГК РФ</t>
         </is>
       </c>
       <c r="S183" s="2" t="inlineStr">
         <is>
-          <t>14.12.2018</t>
+          <t>18.12.2018</t>
         </is>
       </c>
       <c r="T183" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U183" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/273449d8-16b2-409f-9cee-43bc3862aeb8</t>
+          <t>https://kad.arbitr.ru/Card/1347f072-aebc-44c7-bb2a-0c0abd06ea61</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
         <v>183</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>А40-270816/2018</t>
+          <t>А40-270800/2018</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
-          <t>АО "ИНЖИНИРИНГ ГРУПП"</t>
+          <t>ООО "СТРОЙЦЕХ"</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
-          <t>7725651468</t>
+          <t>9717010150</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N184" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O184" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P184" s="2" t="inlineStr"/>
       <c r="Q184" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R184" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов за оплату взноса в компенсационный фонд СРО за другого члена</t>
+          <t>Взыскание долга и процентов за оплату истцом взноса в компенсационный фонд СРО за ответчика</t>
         </is>
       </c>
       <c r="S184" s="2" t="inlineStr">
         <is>
           <t>15.07.2019</t>
         </is>
       </c>
       <c r="T184" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U184" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6cdd3275-cc60-4725-9ae6-611b78893889</t>
+          <t>https://kad.arbitr.ru/Card/0f802174-d6d6-4b1a-9911-0001f3acf2c0</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
         <v>184</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>А40-270821/2018</t>
+          <t>А40-270806/2018</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J185" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОСПЕЦЦЕНТР"</t>
+          <t>ООО "ГЛОБАЛЭЛЕКТРО"</t>
         </is>
       </c>
       <c r="L185" s="2" t="inlineStr">
         <is>
-          <t>7701956622</t>
+          <t>7721854883</t>
         </is>
       </c>
       <c r="M185" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N185" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O185" s="2" t="n">
         <v>220671.49</v>
       </c>
       <c r="P185" s="2" t="inlineStr"/>
       <c r="Q185" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R185" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в компенсационный фонд СРО, выплаченным истцом за ответчика по ст. 313 ГК</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S185" s="2" t="inlineStr">
         <is>
-          <t>03.07.2019</t>
+          <t>12.06.2019</t>
         </is>
       </c>
       <c r="T185" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U185" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e94bff0-6b4e-42a9-8979-bf84370ddc36</t>
+          <t>https://kad.arbitr.ru/Card/31d7133a-297c-4bf6-9ef7-c5b533e423cf</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
         <v>185</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>А40-270782/2018</t>
+          <t>А40-270810/2018</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
           <t>14.11.2018</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
           <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЖЬ ГРУПП"</t>
+          <t>ООО "ТАЛИОН ЛЮКС"</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
-          <t>7707832567</t>
+          <t>7728897205</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N186" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O186" s="2" t="n">
         <v>220671.49</v>
       </c>
-      <c r="P186" s="2" t="inlineStr"/>
+      <c r="P186" s="2" t="n">
+        <v>220671.49</v>
+      </c>
       <c r="Q186" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R186" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика.</t>
         </is>
       </c>
       <c r="S186" s="2" t="inlineStr">
         <is>
-          <t>26.05.2019</t>
+          <t>14.12.2018</t>
         </is>
       </c>
       <c r="T186" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U186" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/123fca58-1793-44e7-92ee-bd0ab13419d8</t>
+          <t>https://kad.arbitr.ru/Card/273449d8-16b2-409f-9cee-43bc3862aeb8</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
         <v>186</v>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
-          <t>А40-230795/2018</t>
+          <t>А40-270816/2018</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
-          <t>01.10.2018</t>
+          <t>14.11.2018</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕГРОС-ДЕВЕЛОПМЕНТ"</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
-          <t>7705680975</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J187" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K187" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АО "ИНЖИНИРИНГ ГРУПП"</t>
         </is>
       </c>
       <c r="L187" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7725651468</t>
         </is>
       </c>
       <c r="M187" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N187" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O187" s="2" t="n">
-        <v>100000</v>
+        <v>220671.49</v>
       </c>
       <c r="P187" s="2" t="inlineStr"/>
       <c r="Q187" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R187" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в размере 100 000 рублей</t>
+          <t>Взыскание долга и процентов за оплату взноса в компенсационный фонд СРО за другого члена</t>
         </is>
       </c>
       <c r="S187" s="2" t="inlineStr">
         <is>
-          <t>02.08.2019</t>
+          <t>15.07.2019</t>
         </is>
       </c>
       <c r="T187" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U187" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e6a19bd-cfa0-4f50-bbb4-9276c5ff6eff</t>
+          <t>https://kad.arbitr.ru/Card/6cdd3275-cc60-4725-9ae6-611b78893889</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
         <v>187</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>А40-230762/2018</t>
+          <t>А40-270821/2018</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>01.10.2018</t>
+          <t>14.11.2018</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>Халимовский А А</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J188" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ТЕПЛОСПЕЦЦЕНТР"</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7701956622</t>
         </is>
       </c>
       <c r="M188" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N188" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...2 lines deleted...]
-      <c r="O188" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O188" s="2" t="n">
+        <v>220671.49</v>
+      </c>
       <c r="P188" s="2" t="inlineStr"/>
       <c r="Q188" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R188" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R188" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание долга по взносам в компенсационный фонд СРО, выплаченным истцом за ответчика по ст. 313 ГК</t>
+        </is>
+      </c>
       <c r="S188" s="2" t="inlineStr">
         <is>
-          <t>29.01.2019</t>
+          <t>03.07.2019</t>
         </is>
       </c>
       <c r="T188" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U188" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b4e8eaa-386e-486d-bbb1-d0d3bc347f1c</t>
+          <t>https://kad.arbitr.ru/Card/8e94bff0-6b4e-42a9-8979-bf84370ddc36</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
         <v>188</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>А40-230768/2018</t>
+          <t>А40-270782/2018</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>01.10.2018</t>
+          <t>14.11.2018</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>Халимовский А А</t>
+          <t>Халимовский Александр Александрович</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J189" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K189" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ДАЖЬ ГРУПП"</t>
         </is>
       </c>
       <c r="L189" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7707832567</t>
         </is>
       </c>
       <c r="M189" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...3 lines deleted...]
-      <c r="O189" s="2" t="inlineStr"/>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N189" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O189" s="2" t="n">
+        <v>220671.49</v>
+      </c>
       <c r="P189" s="2" t="inlineStr"/>
       <c r="Q189" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R189" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R189" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+        </is>
+      </c>
       <c r="S189" s="2" t="inlineStr">
         <is>
-          <t>17.06.2020</t>
+          <t>26.05.2019</t>
         </is>
       </c>
       <c r="T189" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U189" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c342021e-c73d-4968-b21e-80cbce95e4a9</t>
+          <t>https://kad.arbitr.ru/Card/123fca58-1793-44e7-92ee-bd0ab13419d8</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
         <v>189</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>А40-230773/2018</t>
+          <t>А40-230795/2018</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>01.10.2018</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>Халимовский А А</t>
+          <t>ООО "ЛЕГРОС-ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705680975</t>
         </is>
       </c>
       <c r="J190" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M190" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N190" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...2 lines deleted...]
-      <c r="O190" s="2" t="inlineStr"/>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O190" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="P190" s="2" t="inlineStr"/>
       <c r="Q190" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R190" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R190" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в размере 100 000 рублей</t>
+        </is>
+      </c>
       <c r="S190" s="2" t="inlineStr">
         <is>
-          <t>28.11.2019</t>
+          <t>02.08.2019</t>
         </is>
       </c>
       <c r="T190" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U190" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e39ac33e-8c34-4212-bc9a-83a2973294d7</t>
+          <t>https://kad.arbitr.ru/Card/2e6a19bd-cfa0-4f50-bbb4-9276c5ff6eff</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
         <v>190</v>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>А40-230817/2018</t>
+          <t>А40-230762/2018</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
           <t>01.10.2018</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -19490,3703 +19486,3978 @@
           <t>...</t>
         </is>
       </c>
       <c r="J191" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L191" s="2" t="inlineStr">
         <is>
           <t>7725255785</t>
         </is>
       </c>
       <c r="M191" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N191" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O191" s="2" t="inlineStr"/>
       <c r="P191" s="2" t="inlineStr"/>
       <c r="Q191" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R191" s="2" t="inlineStr"/>
       <c r="S191" s="2" t="inlineStr">
         <is>
-          <t>17.11.2018</t>
+          <t>29.01.2019</t>
         </is>
       </c>
       <c r="T191" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U191" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d76d484-4cc3-4c13-9cdf-b42bd58b740b</t>
+          <t>https://kad.arbitr.ru/Card/1b4e8eaa-386e-486d-bbb1-d0d3bc347f1c</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
         <v>191</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>А40-219039/2018</t>
+          <t>А40-230768/2018</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>14.09.2018</t>
+          <t>01.10.2018</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНТАЖ"</t>
+          <t>Халимовский А А</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
-          <t>7728897886</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M192" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
-[...9 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N192" s="2" t="inlineStr"/>
+      <c r="O192" s="2" t="inlineStr"/>
       <c r="P192" s="2" t="inlineStr"/>
       <c r="Q192" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R192" s="2" t="inlineStr"/>
       <c r="S192" s="2" t="inlineStr">
         <is>
-          <t>09.02.2020</t>
+          <t>17.06.2020</t>
         </is>
       </c>
       <c r="T192" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U192" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21e935eb-be36-4e71-b040-2877d5499f71</t>
+          <t>https://kad.arbitr.ru/Card/c342021e-c73d-4968-b21e-80cbce95e4a9</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
         <v>192</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>А40-213378/2018</t>
+          <t>А40-230773/2018</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
-          <t>10.09.2018</t>
+          <t>01.10.2018</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский А А</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J193" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K193" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОЛОГИЯ. КОМПЛЕКСНЫЕ РЕШЕНИЯ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L193" s="2" t="inlineStr">
         <is>
-          <t>7708195230</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M193" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N193" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O193" s="2" t="inlineStr"/>
       <c r="P193" s="2" t="inlineStr"/>
       <c r="Q193" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R193" s="2" t="inlineStr"/>
       <c r="S193" s="2" t="inlineStr">
         <is>
-          <t>20.08.2019</t>
+          <t>28.11.2019</t>
         </is>
       </c>
       <c r="T193" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U193" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72d2b32d-cffd-42a9-8f4a-7ed8151f2ef0</t>
+          <t>https://kad.arbitr.ru/Card/e39ac33e-8c34-4212-bc9a-83a2973294d7</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
         <v>193</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>А40-213374/2018</t>
+          <t>А40-230817/2018</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>10.09.2018</t>
+          <t>01.10.2018</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>Халимовский А А</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J194" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕХСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
-          <t>7728501157</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M194" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N194" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O194" s="2" t="inlineStr"/>
       <c r="P194" s="2" t="inlineStr"/>
       <c r="Q194" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R194" s="2" t="inlineStr"/>
       <c r="S194" s="2" t="inlineStr">
         <is>
-          <t>20.08.2019</t>
+          <t>17.11.2018</t>
         </is>
       </c>
       <c r="T194" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U194" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9899bd03-cb6e-47ca-b9e5-eaad0a83f4da</t>
+          <t>https://kad.arbitr.ru/Card/9d76d484-4cc3-4c13-9cdf-b42bd58b740b</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
         <v>194</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>А40-213376/2018</t>
+          <t>А40-219039/2018</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>10.09.2018</t>
+          <t>14.09.2018</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>ООО "СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>7728897886</t>
         </is>
       </c>
       <c r="J195" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K195" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАУТЕХ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L195" s="2" t="inlineStr">
         <is>
-          <t>7728501140</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M195" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N195" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O195" s="2" t="n">
-        <v>218376</v>
+        <v>1500000</v>
       </c>
       <c r="P195" s="2" t="inlineStr"/>
       <c r="Q195" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R195" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+          <t>Обязание перечислить 1 500 000 руб. средств компенсационного фонда на спецсчет новой СРО</t>
         </is>
       </c>
       <c r="S195" s="2" t="inlineStr">
         <is>
-          <t>20.08.2019</t>
+          <t>09.02.2020</t>
         </is>
       </c>
       <c r="T195" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U195" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b995cc3-198f-4b84-8b5d-96c3ad205784</t>
+          <t>https://kad.arbitr.ru/Card/21e935eb-be36-4e71-b040-2877d5499f71</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
         <v>195</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>А40-213377/2018</t>
+          <t>А40-213378/2018</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>10.09.2018</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>7705911132</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ КОЛЛЕКТИВ "МИКРОТЕХ"</t>
+          <t>ООО "ЭКОЛОГИЯ. КОМПЛЕКСНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
-          <t>7731008400</t>
+          <t>7708195230</t>
         </is>
       </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N196" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O196" s="2" t="n">
         <v>218376</v>
       </c>
       <c r="P196" s="2" t="inlineStr"/>
       <c r="Q196" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R196" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
+          <t>Взыскание средств, уплаченных истцом за ответчика в качестве взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S196" s="2" t="inlineStr">
         <is>
-          <t>19.10.2019</t>
+          <t>20.08.2019</t>
         </is>
       </c>
       <c r="T196" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U196" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2be627d2-1849-4006-b4b7-d946a61eca9a</t>
+          <t>https://kad.arbitr.ru/Card/72d2b32d-cffd-42a9-8f4a-7ed8151f2ef0</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
         <v>196</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>А40-204506/2018</t>
+          <t>А40-213374/2018</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>30.08.2018</t>
+          <t>10.09.2018</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>ИП Халимовский А А</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J197" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАТЛ"</t>
+          <t>ООО "ИНТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="L197" s="2" t="inlineStr">
         <is>
-          <t>7723000206</t>
+          <t>7728501157</t>
         </is>
       </c>
       <c r="M197" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N197" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O197" s="2" t="n">
         <v>218376</v>
       </c>
-      <c r="P197" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P197" s="2" t="inlineStr"/>
       <c r="Q197" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R197" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по взносам в СРО, уплаченным истцом за ответчика, и процентов по ст. 395 ГК РФ.</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S197" s="2" t="inlineStr">
         <is>
-          <t>14.02.2019</t>
+          <t>20.08.2019</t>
         </is>
       </c>
       <c r="T197" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U197" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d78be17b-b376-497c-ac77-43ebc7e4bc18</t>
+          <t>https://kad.arbitr.ru/Card/9899bd03-cb6e-47ca-b9e5-eaad0a83f4da</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
         <v>197</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>А40-204499/2018</t>
+          <t>А40-213376/2018</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>30.08.2018</t>
+          <t>10.09.2018</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>ИП Халимовский А А</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-СН"</t>
+          <t>ООО "БАУТЕХ"</t>
         </is>
       </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
-          <t>7713773454</t>
+          <t>7728501140</t>
         </is>
       </c>
       <c r="M198" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N198" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O198" s="2" t="n">
         <v>218376</v>
       </c>
       <c r="P198" s="2" t="inlineStr"/>
       <c r="Q198" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R198" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
         </is>
       </c>
       <c r="S198" s="2" t="inlineStr">
         <is>
-          <t>29.05.2019</t>
+          <t>20.08.2019</t>
         </is>
       </c>
       <c r="T198" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U198" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/68d01e4b-e149-4a83-baf5-2a969e01aeaa</t>
+          <t>https://kad.arbitr.ru/Card/1b995cc3-198f-4b84-8b5d-96c3ad205784</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
         <v>198</v>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>А40-204483/2018</t>
+          <t>А40-213377/2018</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>30.08.2018</t>
+          <t>10.09.2018</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>ИП Халимовский А А</t>
+          <t>ООО "РУСПРОМГРУПП"</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705911132</t>
         </is>
       </c>
       <c r="J199" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K199" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАКВИСЕЛДИНГ"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ КОЛЛЕКТИВ "МИКРОТЕХ"</t>
         </is>
       </c>
       <c r="L199" s="2" t="inlineStr">
         <is>
-          <t>7722633132</t>
+          <t>7731008400</t>
         </is>
       </c>
       <c r="M199" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N199" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O199" s="2" t="n">
         <v>218376</v>
       </c>
-      <c r="P199" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P199" s="2" t="inlineStr"/>
       <c r="Q199" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R199" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и процентов за оплату взноса в компенсационный фонд СРО за другого члена ассоциации</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика.</t>
         </is>
       </c>
       <c r="S199" s="2" t="inlineStr">
         <is>
-          <t>06.10.2018</t>
+          <t>19.10.2019</t>
         </is>
       </c>
       <c r="T199" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U199" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d007d5c-640d-400f-ae4a-0e88f14eae77</t>
+          <t>https://kad.arbitr.ru/Card/2be627d2-1849-4006-b4b7-d946a61eca9a</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
         <v>199</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>А40-204514/2018</t>
+          <t>А40-204506/2018</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>30.08.2018</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
           <t>ИП Халимовский А А</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J200" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-РЕСТАВРАЦИЯ"</t>
+          <t>ООО "НАТЛ"</t>
         </is>
       </c>
       <c r="L200" s="2" t="inlineStr">
         <is>
-          <t>7710495583</t>
+          <t>7723000206</t>
         </is>
       </c>
       <c r="M200" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N200" s="2" t="inlineStr"/>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N200" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
       <c r="O200" s="2" t="n">
         <v>218376</v>
       </c>
-      <c r="P200" s="2" t="inlineStr"/>
+      <c r="P200" s="2" t="n">
+        <v>218376</v>
+      </c>
       <c r="Q200" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R200" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
+          <t>Взыскание долга по взносам в СРО, уплаченным истцом за ответчика, и процентов по ст. 395 ГК РФ.</t>
         </is>
       </c>
       <c r="S200" s="2" t="inlineStr">
         <is>
-          <t>17.02.2020</t>
+          <t>14.02.2019</t>
         </is>
       </c>
       <c r="T200" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U200" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/636b2598-f11b-46b5-98bf-9b6f3d2016c4</t>
+          <t>https://kad.arbitr.ru/Card/d78be17b-b376-497c-ac77-43ebc7e4bc18</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
         <v>200</v>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>А40-204491/2018</t>
+          <t>А40-204499/2018</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>30.08.2018</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t>ИП Халимовский А А</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J201" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЕДИФИКО"</t>
+          <t>ООО "СТРОЙ-СН"</t>
         </is>
       </c>
       <c r="L201" s="2" t="inlineStr">
         <is>
-          <t>7703011295</t>
+          <t>7713773454</t>
         </is>
       </c>
       <c r="M201" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N201" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O201" s="2" t="n">
         <v>218376</v>
       </c>
-      <c r="P201" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P201" s="2" t="inlineStr"/>
       <c r="Q201" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R201" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика.</t>
+          <t>Взыскание задолженности по оплате взноса в компенсационный фонд СРО, произведенной истцом за ответчика</t>
         </is>
       </c>
       <c r="S201" s="2" t="inlineStr">
         <is>
-          <t>06.10.2018</t>
+          <t>29.05.2019</t>
         </is>
       </c>
       <c r="T201" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U201" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e0e015a-8244-4ef4-9e63-53ac948eb3e8</t>
+          <t>https://kad.arbitr.ru/Card/68d01e4b-e149-4a83-baf5-2a969e01aeaa</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
         <v>201</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>А40-204517/2018</t>
+          <t>А40-204483/2018</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>30.08.2018</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
           <t>ИП Халимовский А А</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J202" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙ-МОНОЛИТ"</t>
+          <t>ООО "МАКВИСЕЛДИНГ"</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
-          <t>7723754980</t>
+          <t>7722633132</t>
         </is>
       </c>
       <c r="M202" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N202" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O202" s="2" t="n">
         <v>218376</v>
       </c>
-      <c r="P202" s="2" t="inlineStr"/>
+      <c r="P202" s="2" t="n">
+        <v>218376</v>
+      </c>
       <c r="Q202" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R202" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга за оплату истцом взноса в компенсационный фонд СРО за ответчика</t>
+          <t>Взыскание долга и процентов за оплату взноса в компенсационный фонд СРО за другого члена ассоциации</t>
         </is>
       </c>
       <c r="S202" s="2" t="inlineStr">
         <is>
-          <t>03.07.2019</t>
+          <t>06.10.2018</t>
         </is>
       </c>
       <c r="T202" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U202" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79a677a1-5250-4fff-8649-58ae351a3e97</t>
+          <t>https://kad.arbitr.ru/Card/6d007d5c-640d-400f-ae4a-0e88f14eae77</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
         <v>202</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>А40-182176/2018</t>
+          <t>А40-204514/2018</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>06.08.2018</t>
+          <t>30.08.2018</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>Халимовский А А</t>
+          <t>ИП Халимовский А А</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J203" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
-          <t>ООО КАРМОРНЕФТЕГАЗ</t>
-[...2 lines deleted...]
-      <c r="L203" s="2" t="inlineStr"/>
+          <t>ООО "СТРОЙ-РЕСТАВРАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="L203" s="2" t="inlineStr">
+        <is>
+          <t>7710495583</t>
+        </is>
+      </c>
       <c r="M203" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N203" s="2" t="inlineStr"/>
       <c r="O203" s="2" t="n">
-        <v>217300</v>
+        <v>218376</v>
       </c>
       <c r="P203" s="2" t="inlineStr"/>
       <c r="Q203" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R203" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в размере 217 300 рублей.</t>
+          <t>Взыскание задолженности по взносу в компенсационный фонд СРО, уплаченному истцом за ответчика</t>
         </is>
       </c>
       <c r="S203" s="2" t="inlineStr">
         <is>
-          <t>27.09.2018</t>
+          <t>17.02.2020</t>
         </is>
       </c>
       <c r="T203" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U203" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/831c760a-e5a7-4740-bade-db0134c3dfbf</t>
+          <t>https://kad.arbitr.ru/Card/636b2598-f11b-46b5-98bf-9b6f3d2016c4</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
         <v>203</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>А40-182167/2018</t>
+          <t>А40-204491/2018</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>06.08.2018</t>
+          <t>30.08.2018</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>Халимовский А А</t>
+          <t>ИП Халимовский А А</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
-          <t>ООО ФЕДЫНСКМОРНЕФТЕГАЗ</t>
-[...2 lines deleted...]
-      <c r="L204" s="2" t="inlineStr"/>
+          <t>ООО "АЕДИФИКО"</t>
+        </is>
+      </c>
+      <c r="L204" s="2" t="inlineStr">
+        <is>
+          <t>7703011295</t>
+        </is>
+      </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N204" s="2" t="inlineStr">
         <is>
           <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O204" s="2" t="n">
-        <v>217299.99</v>
-[...1 lines deleted...]
-      <c r="P204" s="2" t="inlineStr"/>
+        <v>218376</v>
+      </c>
+      <c r="P204" s="2" t="n">
+        <v>218376</v>
+      </c>
       <c r="Q204" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R204" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в размере 202 484 руб. и процентов в размере 14 815,99 руб.</t>
+          <t>Взыскание долга по оплате взноса в компенсационный фонд СРО, уплаченного истцом за ответчика.</t>
         </is>
       </c>
       <c r="S204" s="2" t="inlineStr">
         <is>
-          <t>05.10.2018</t>
+          <t>06.10.2018</t>
         </is>
       </c>
       <c r="T204" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U204" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f3b16c4c-595d-48d4-9cf7-411d7c26d50a</t>
+          <t>https://kad.arbitr.ru/Card/1e0e015a-8244-4ef4-9e63-53ac948eb3e8</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
         <v>204</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>А40-182292/2018</t>
+          <t>А40-204517/2018</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
-          <t>06.08.2018</t>
+          <t>30.08.2018</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>Халимовский А А</t>
+          <t>ИП Халимовский А А</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J205" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K205" s="2" t="inlineStr">
         <is>
-          <t>ООО ТУАПСЕМОРНЕФТЕГАЗ</t>
-[...2 lines deleted...]
-      <c r="L205" s="2" t="inlineStr"/>
+          <t>ООО "СПЕЦСТРОЙ-МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L205" s="2" t="inlineStr">
+        <is>
+          <t>7723754980</t>
+        </is>
+      </c>
       <c r="M205" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N205" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O205" s="2" t="n">
-        <v>217300</v>
+        <v>218376</v>
       </c>
       <c r="P205" s="2" t="inlineStr"/>
       <c r="Q205" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R205" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в размере 217 300 рублей</t>
+          <t>Взыскание долга за оплату истцом взноса в компенсационный фонд СРО за ответчика</t>
         </is>
       </c>
       <c r="S205" s="2" t="inlineStr">
         <is>
-          <t>27.09.2018</t>
+          <t>03.07.2019</t>
         </is>
       </c>
       <c r="T205" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U205" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c856360f-bfe9-4530-98e5-0660987757f2</t>
+          <t>https://kad.arbitr.ru/Card/79a677a1-5250-4fff-8649-58ae351a3e97</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
         <v>205</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>А40-182285/2018</t>
+          <t>А40-182176/2018</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>06.08.2018</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
           <t>Халимовский А А</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
-          <t>ООО ШАТСКМОРНЕФТЕГАЗ</t>
+          <t>ООО КАРМОРНЕФТЕГАЗ</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr"/>
       <c r="M206" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N206" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O206" s="2" t="n">
         <v>217300</v>
       </c>
       <c r="P206" s="2" t="inlineStr"/>
       <c r="Q206" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R206" s="2" t="inlineStr">
         <is>
-          <t>О взыскании задолженности</t>
+          <t>Взыскание задолженности в размере 217 300 рублей.</t>
         </is>
       </c>
       <c r="S206" s="2" t="inlineStr">
         <is>
-          <t>25.09.2018</t>
+          <t>27.09.2018</t>
         </is>
       </c>
       <c r="T206" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U206" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f2cc4f8a-0fc9-4816-93c1-b6bbc2b5fdf9</t>
+          <t>https://kad.arbitr.ru/Card/831c760a-e5a7-4740-bade-db0134c3dfbf</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
         <v>206</v>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t>А40-182244/2018</t>
+          <t>А40-182167/2018</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
           <t>06.08.2018</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
           <t>Халимовский А А</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J207" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
-          <t>ООО БАРЕНЦМОРНЕФТЕГАЗ</t>
+          <t>ООО ФЕДЫНСКМОРНЕФТЕГАЗ</t>
         </is>
       </c>
       <c r="L207" s="2" t="inlineStr"/>
       <c r="M207" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N207" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O207" s="2" t="n">
-        <v>217300</v>
+        <v>217299.99</v>
       </c>
       <c r="P207" s="2" t="inlineStr"/>
       <c r="Q207" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R207" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и процентов за пользование чужими денежными средствами</t>
+          <t>Взыскание задолженности в размере 202 484 руб. и процентов в размере 14 815,99 руб.</t>
         </is>
       </c>
       <c r="S207" s="2" t="inlineStr">
         <is>
-          <t>26.09.2018</t>
+          <t>05.10.2018</t>
         </is>
       </c>
       <c r="T207" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U207" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60bd010d-2223-478a-aefc-ac6193e00892</t>
+          <t>https://kad.arbitr.ru/Card/f3b16c4c-595d-48d4-9cf7-411d7c26d50a</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
         <v>207</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>А40-133596/2018</t>
+          <t>А40-182292/2018</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>14.06.2018</t>
+          <t>06.08.2018</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНАЯ КОМПАНИЯ "ЭСТЕРА"</t>
+          <t>Халимовский А А</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
-          <t>7716067312</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J208" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО ТУАПСЕМОРНЕФТЕГАЗ</t>
+        </is>
+      </c>
+      <c r="L208" s="2" t="inlineStr"/>
       <c r="M208" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N208" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O208" s="2" t="n">
-        <v>1900000</v>
+        <v>217300</v>
       </c>
       <c r="P208" s="2" t="inlineStr"/>
       <c r="Q208" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R208" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить денежные средства в размере 1 900 000 рублей.</t>
+          <t>Взыскание денежных средств в размере 217 300 рублей</t>
         </is>
       </c>
       <c r="S208" s="2" t="inlineStr">
         <is>
-          <t>23.08.2018</t>
+          <t>27.09.2018</t>
         </is>
       </c>
       <c r="T208" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U208" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc9b93f4-a8fc-4c8c-94d7-9dee72f6b620</t>
+          <t>https://kad.arbitr.ru/Card/c856360f-bfe9-4530-98e5-0660987757f2</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
         <v>208</v>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>А40-92772/2018</t>
+          <t>А40-182285/2018</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>06.08.2018</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>ООО техноресурс интернешнл</t>
+          <t>Халимовский А А</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J209" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
-          <t>НП Содействие по повышению качества строительных работ Национальный Альянс Строитенлей</t>
+          <t>ООО ШАТСКМОРНЕФТЕГАЗ</t>
         </is>
       </c>
       <c r="L209" s="2" t="inlineStr"/>
       <c r="M209" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N209" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O209" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>217300</v>
+      </c>
+      <c r="P209" s="2" t="inlineStr"/>
       <c r="Q209" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R209" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 200 000 руб. компенсационного фонда и взыскание 100 000 руб. убытков.</t>
+          <t>О взыскании задолженности</t>
         </is>
       </c>
       <c r="S209" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>25.09.2018</t>
         </is>
       </c>
       <c r="T209" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U209" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf64ff30-d305-4253-9294-cad9dfb56a0d</t>
+          <t>https://kad.arbitr.ru/Card/f2cc4f8a-0fc9-4816-93c1-b6bbc2b5fdf9</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
         <v>209</v>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>А40-91815/2018</t>
+          <t>А40-182244/2018</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>06.08.2018</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЛЛАСТНЫЕ ТРУБОПРОВОДЫ СВАП"</t>
+          <t>Халимовский А А</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
-          <t>7729577712</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J210" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО БАРЕНЦМОРНЕФТЕГАЗ</t>
+        </is>
+      </c>
+      <c r="L210" s="2" t="inlineStr"/>
       <c r="M210" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N210" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O210" s="2" t="n">
-        <v>2000000</v>
+        <v>217300</v>
       </c>
       <c r="P210" s="2" t="inlineStr"/>
       <c r="Q210" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R210" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 2 000 000 рублей средств компенсационного фонда в новую СРО</t>
+          <t>Взыскание задолженности и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S210" s="2" t="inlineStr">
         <is>
-          <t>17.06.2020</t>
+          <t>26.09.2018</t>
         </is>
       </c>
       <c r="T210" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U210" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/745ca7e2-00e0-487e-b3d4-403efcd071a8</t>
+          <t>https://kad.arbitr.ru/Card/60bd010d-2223-478a-aefc-ac6193e00892</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
         <v>210</v>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
-          <t>А40-190293/2017</t>
+          <t>А40-133596/2018</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>14.06.2018</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРМИТ-ДИСТРИБУЦИЯ И СНАБЖЕНИЕ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНАЯ КОМПАНИЯ "ЭСТЕРА"</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
-          <t>7724938845</t>
+          <t>7716067312</t>
         </is>
       </c>
       <c r="J211" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K211" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L211" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M211" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N211" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...2 lines deleted...]
-      <c r="O211" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O211" s="2" t="n">
+        <v>1900000</v>
+      </c>
       <c r="P211" s="2" t="inlineStr"/>
       <c r="Q211" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R211" s="2" t="inlineStr">
         <is>
-          <t>Признание решения общего собрания членов СРО от 05.07.2017 незаконным</t>
+          <t>Обязание ответчика перечислить денежные средства в размере 1 900 000 рублей.</t>
         </is>
       </c>
       <c r="S211" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>23.08.2018</t>
         </is>
       </c>
       <c r="T211" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U211" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7bd6600-70ab-4b94-a14c-763a6faa195b</t>
+          <t>https://kad.arbitr.ru/Card/dc9b93f4-a8fc-4c8c-94d7-9dee72f6b620</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
         <v>211</v>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>А40-175849/2017</t>
+          <t>А40-92772/2018</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>ООО "ННБ СПЕЦСТРОЙ"</t>
+          <t>ООО техноресурс интернешнл</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
-          <t>7728328329</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП Содействие по повышению качества строительных работ Национальный Альянс Строитенлей</t>
+        </is>
+      </c>
+      <c r="L212" s="2" t="inlineStr"/>
       <c r="M212" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N212" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O212" s="2" t="n">
-        <v>132626.71</v>
-[...1 lines deleted...]
-      <c r="P212" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P212" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q212" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R212" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взносов в компенсационный фонд и процентов вследствие введения в заблуждение.</t>
+          <t>Перечисление 200 000 руб. компенсационного фонда и взыскание 100 000 руб. убытков.</t>
         </is>
       </c>
       <c r="S212" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="T212" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U212" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4091148d-549d-41e4-bff8-034934ea7bdb</t>
+          <t>https://kad.arbitr.ru/Card/cf64ff30-d305-4253-9294-cad9dfb56a0d</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
         <v>212</v>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
-          <t>А53-23768/2017</t>
+          <t>А40-91815/2018</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>26.04.2018</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВЫЙ ДОМ СТРОЛ"</t>
+          <t>ООО "БАЛЛАСТНЫЕ ТРУБОПРОВОДЫ СВАП"</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
-          <t>7716746642</t>
+          <t>7729577712</t>
         </is>
       </c>
       <c r="J213" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K213" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС ПРЕДПРИЯТИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L213" s="2" t="inlineStr">
         <is>
-          <t>7706414550</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M213" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N213" s="2" t="inlineStr">
         <is>
-          <t>Алмазова З. П.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O213" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P213" s="2" t="inlineStr"/>
       <c r="Q213" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R213" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 2 000 000 рублей средств компенсационного фонда в новую СРО</t>
         </is>
       </c>
       <c r="S213" s="2" t="inlineStr">
         <is>
-          <t>04.07.2018</t>
+          <t>17.06.2020</t>
         </is>
       </c>
       <c r="T213" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U213" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/24508ed4-841d-4bc8-8a56-9addf5165b71</t>
+          <t>https://kad.arbitr.ru/Card/745ca7e2-00e0-487e-b3d4-403efcd071a8</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
         <v>213</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>А56-59941/2017</t>
+          <t>А40-190293/2017</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ТЕХИНЖСТРОЙ"</t>
+          <t>ООО "ТЕРМИТ-ДИСТРИБУЦИЯ И СНАБЖЕНИЕ"</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
-          <t>7723537488</t>
+          <t>7724938845</t>
         </is>
       </c>
       <c r="J214" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K214" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "СтройИндустрия"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L214" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M214" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N214" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O214" s="2" t="inlineStr"/>
       <c r="P214" s="2" t="inlineStr"/>
       <c r="Q214" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R214" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд СРО при переходе в другую СРО.</t>
+          <t>Признание решения общего собрания членов СРО от 05.07.2017 незаконным</t>
         </is>
       </c>
       <c r="S214" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T214" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U214" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b62a730-aa20-4890-ba11-ccc5006e246c</t>
+          <t>https://kad.arbitr.ru/Card/d7bd6600-70ab-4b94-a14c-763a6faa195b</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
         <v>214</v>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
-          <t>А53-22760/2017</t>
+          <t>А40-175849/2017</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОЭНЕРГОСПЕЦМОНТАЖ ПЛЮС"</t>
+          <t>ООО "ННБ СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
-          <t>7724922860</t>
+          <t>7728328329</t>
         </is>
       </c>
       <c r="J215" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K215" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L215" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="M215" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N215" s="2" t="inlineStr">
         <is>
-          <t>Бутенко З. П.</t>
-[...2 lines deleted...]
-      <c r="O215" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O215" s="2" t="n">
+        <v>132626.71</v>
+      </c>
       <c r="P215" s="2" t="inlineStr"/>
-      <c r="Q215" s="2" t="inlineStr"/>
-      <c r="R215" s="2" t="inlineStr"/>
+      <c r="Q215" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R215" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взносов в компенсационный фонд и процентов вследствие введения в заблуждение.</t>
+        </is>
+      </c>
       <c r="S215" s="2" t="inlineStr">
         <is>
-          <t>22.12.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T215" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U215" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/092fce03-0137-4a9c-a425-2e87c65338d9</t>
+          <t>https://kad.arbitr.ru/Card/4091148d-549d-41e4-bff8-034934ea7bdb</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
         <v>215</v>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t>А56-53368/2017</t>
+          <t>А53-23768/2017</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>ОАО "ГЛОБАЛЭЛЕКТРОСЕРВИС"</t>
+          <t>ООО "ТОРГОВЫЙ ДОМ СТРОЛ"</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
-          <t>7717591053</t>
+          <t>7716746642</t>
         </is>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС ПРЕДПРИЯТИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L216" s="2" t="inlineStr">
         <is>
-          <t>7811154396</t>
+          <t>7706414550</t>
         </is>
       </c>
       <c r="M216" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N216" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Алмазова З. П.</t>
         </is>
       </c>
       <c r="O216" s="2" t="n">
-        <v>5200000</v>
-[...1 lines deleted...]
-      <c r="P216" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P216" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q216" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R216" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить остаток взноса в компенсационный фонд в размере 5 200 000 рублей.</t>
+          <t>Взыскание 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S216" s="2" t="inlineStr">
         <is>
-          <t>27.03.2019</t>
+          <t>04.07.2018</t>
         </is>
       </c>
       <c r="T216" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U216" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91066778-e026-4d32-a7ca-a4a9fdce3d9f</t>
+          <t>https://kad.arbitr.ru/Card/24508ed4-841d-4bc8-8a56-9addf5165b71</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
         <v>216</v>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
-          <t>А53-19016/2017</t>
+          <t>А56-59941/2017</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ТЕХИНЖСТРОЙ"</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
-          <t>2130114394</t>
+          <t>7723537488</t>
         </is>
       </c>
       <c r="J217" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K217" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "СтройИндустрия"</t>
         </is>
       </c>
       <c r="L217" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M217" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N217" s="2" t="inlineStr">
         <is>
-          <t>Бутенко З. П.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O217" s="2" t="n">
-        <v>500000.04</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500000</v>
+      </c>
+      <c r="P217" s="2" t="inlineStr"/>
       <c r="Q217" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R217" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
+          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд СРО при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S217" s="2" t="inlineStr">
         <is>
-          <t>04.04.2019</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="T217" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U217" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a0c7417-19e2-4cf9-a243-04986d9ab19b</t>
+          <t>https://kad.arbitr.ru/Card/4b62a730-aa20-4890-ba11-ccc5006e246c</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
         <v>217</v>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
-          <t>А53-16696/2017</t>
+          <t>А53-22760/2017</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОМЕТРОЛОГИЯ"</t>
+          <t>ООО "ТЕПЛОЭНЕРГОСПЕЦМОНТАЖ ПЛЮС"</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
-          <t>7714348389</t>
+          <t>7724922860</t>
         </is>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K218" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L218" s="2" t="inlineStr">
         <is>
           <t>7842290871</t>
         </is>
       </c>
       <c r="M218" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N218" s="2" t="inlineStr">
         <is>
-          <t>Казаченко Г. Б.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бутенко З. П.</t>
+        </is>
+      </c>
+      <c r="O218" s="2" t="inlineStr"/>
+      <c r="P218" s="2" t="inlineStr"/>
+      <c r="Q218" s="2" t="inlineStr"/>
+      <c r="R218" s="2" t="inlineStr"/>
       <c r="S218" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>22.12.2017</t>
         </is>
       </c>
       <c r="T218" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U218" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e3cc007-c861-48e8-bba1-b719b43119f1</t>
+          <t>https://kad.arbitr.ru/Card/092fce03-0137-4a9c-a425-2e87c65338d9</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
         <v>218</v>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
-          <t>А57-11726/2017</t>
+          <t>А56-53368/2017</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t>ООО «Тепломонтаж-Сервис»</t>
+          <t>ОАО "ГЛОБАЛЭЛЕКТРОСЕРВИС"</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
-          <t>6432013858</t>
+          <t>7717591053</t>
         </is>
       </c>
       <c r="J219" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K219" s="2" t="inlineStr">
         <is>
-          <t>"Межрегиональное Объединение Строителей СРО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
         </is>
       </c>
       <c r="L219" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7811154396</t>
         </is>
       </c>
       <c r="M219" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N219" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O219" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>5200000</v>
+      </c>
+      <c r="P219" s="2" t="inlineStr"/>
       <c r="Q219" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R219" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание ответчика перечислить остаток взноса в компенсационный фонд в размере 5 200 000 рублей.</t>
         </is>
       </c>
       <c r="S219" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>27.03.2019</t>
         </is>
       </c>
       <c r="T219" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U219" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44658670-ad86-4e4e-bb20-86d82a82bdde</t>
+          <t>https://kad.arbitr.ru/Card/91066778-e026-4d32-a7ca-a4a9fdce3d9f</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
         <v>219</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>А50-15920/2017</t>
+          <t>А53-19016/2017</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОЛАНД ПРОМТЕХМОНТАЖ"</t>
+          <t>ООО "ПРОМЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2130114394</t>
         </is>
       </c>
       <c r="J220" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K220" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L220" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M220" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N220" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
+          <t>Бутенко З. П.</t>
         </is>
       </c>
       <c r="O220" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P220" s="2" t="inlineStr"/>
+        <v>500000.04</v>
+      </c>
+      <c r="P220" s="2" t="n">
+        <v>500000.04</v>
+      </c>
       <c r="Q220" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R220" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей средств компенсационного фонда на счет другой СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S220" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>04.04.2019</t>
         </is>
       </c>
       <c r="T220" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U220" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e03bb89-a6fa-4c57-8c0a-2d83789373fe</t>
+          <t>https://kad.arbitr.ru/Card/0a0c7417-19e2-4cf9-a243-04986d9ab19b</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
         <v>220</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>А56-30710/2017</t>
+          <t>А53-16696/2017</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕЛЬФИН"</t>
+          <t>ООО "ЭНЕРГОМЕТРОЛОГИЯ"</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
-          <t>7725606112</t>
+          <t>7714348389</t>
         </is>
       </c>
       <c r="J221" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K221" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L221" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M221" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N221" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Казаченко Г. Б.</t>
         </is>
       </c>
       <c r="O221" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P221" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q221" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R221" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S221" s="2" t="inlineStr">
         <is>
-          <t>07.03.2018</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="T221" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U221" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/49611dcb-b269-4238-b5f4-907a6de67f58</t>
+          <t>https://kad.arbitr.ru/Card/5e3cc007-c861-48e8-bba1-b719b43119f1</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
         <v>221</v>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>А14-6037/2017</t>
+          <t>А57-11726/2017</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>02.05.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройСоюз"</t>
+          <t>ООО «Тепломонтаж-Сервис»</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
-          <t>4826079146</t>
+          <t>6432013858</t>
         </is>
       </c>
       <c r="J222" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>"Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L222" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M222" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N222" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Степура С. М.</t>
         </is>
       </c>
       <c r="O222" s="2" t="n">
-        <v>1000000</v>
+        <v>121320</v>
       </c>
       <c r="P222" s="2" t="n">
-        <v>1000000</v>
+        <v>121320</v>
       </c>
       <c r="Q222" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R222" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1000000 рублей в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S222" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="T222" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U222" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fe0ec00-3d7a-40e0-a7e3-6fd3f0da6d98</t>
+          <t>https://kad.arbitr.ru/Card/44658670-ad86-4e4e-bb20-86d82a82bdde</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
         <v>222</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
-          <t>А56-14717/2017</t>
+          <t>А50-15920/2017</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙ-МОНОЛИТ"</t>
+          <t>ООО "ОЛАНД ПРОМТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
-          <t>7723754980</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J223" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K223" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L223" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M223" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N223" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Кульбакова Е. В.</t>
         </is>
       </c>
       <c r="O223" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P223" s="2" t="inlineStr"/>
       <c r="Q223" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R223" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО, начисление взносов и перечислить 1 000 000 руб. в другую СРО</t>
+          <t>Обязание ответчика перечислить 500 000 рублей средств компенсационного фонда на счет другой СРО</t>
         </is>
       </c>
       <c r="S223" s="2" t="inlineStr">
         <is>
-          <t>16.03.2018</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="T223" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U223" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/adc78aef-26d1-4e98-9455-cf0a6c0555b6</t>
+          <t>https://kad.arbitr.ru/Card/8e03bb89-a6fa-4c57-8c0a-2d83789373fe</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
         <v>223</v>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>А56-14471/2017</t>
+          <t>А56-30710/2017</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕГРУМ"</t>
+          <t>ООО "ДЕЛЬФИН"</t>
         </is>
       </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
-          <t>7724947688</t>
+          <t>7725606112</t>
         </is>
       </c>
       <c r="J224" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K224" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L224" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M224" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N224" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...3 lines deleted...]
-      <c r="P224" s="2" t="inlineStr"/>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O224" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P224" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q224" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R224" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание проверки и требование о переводе взноса в компенсационный фонд СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую СРО</t>
         </is>
       </c>
       <c r="S224" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>07.03.2018</t>
         </is>
       </c>
       <c r="T224" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U224" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/622487b5-3715-4594-9c3d-c6120cf18d3b</t>
+          <t>https://kad.arbitr.ru/Card/49611dcb-b269-4238-b5f4-907a6de67f58</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
         <v>224</v>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t>А50-4857/2017</t>
+          <t>А14-6037/2017</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>02.05.2017</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСО "СТРОЙТЕХПРОЕКТ"</t>
+          <t>ООО "СтройСоюз"</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr">
         <is>
-          <t>7709732222</t>
+          <t>4826079146</t>
         </is>
       </c>
       <c r="J225" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K225" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L225" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>3662121845</t>
         </is>
       </c>
       <c r="M225" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N225" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
+          <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O225" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="P225" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="Q225" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R225" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе из одной СРО в другую</t>
+          <t>Обязание перечислить 1000000 рублей в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S225" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="T225" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U225" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af1a22c4-cac9-42b0-bd48-ba573c1df93c</t>
+          <t>https://kad.arbitr.ru/Card/0fe0ec00-3d7a-40e0-a7e3-6fd3f0da6d98</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
         <v>225</v>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>А40-21562/2017</t>
+          <t>А56-14717/2017</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>03.02.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗАВОД РОСКОТЭС</t>
+          <t>ООО "СПЕЦСТРОЙ-МОНОЛИТ"</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7723754980</t>
         </is>
       </c>
       <c r="J226" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K226" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L226" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M226" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N226" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O226" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P226" s="2" t="inlineStr"/>
       <c r="Q226" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R226" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в КФ при переходе члена в другую СРО по месту регистрации (ч. 13 ст. 3.3 ФЗ-191)</t>
+          <t>Обязание прекратить членство в СРО, начисление взносов и перечислить 1 000 000 руб. в другую СРО</t>
         </is>
       </c>
       <c r="S226" s="2" t="inlineStr">
         <is>
-          <t>01.02.2018</t>
+          <t>16.03.2018</t>
         </is>
       </c>
       <c r="T226" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U226" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a433498-5aae-47a9-b2eb-a442b35eb2f3</t>
+          <t>https://kad.arbitr.ru/Card/adc78aef-26d1-4e98-9455-cf0a6c0555b6</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
         <v>226</v>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>А47-3180/2011</t>
+          <t>А56-14471/2017</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>18.04.2011</t>
+          <t>09.03.2017</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВК"</t>
+          <t>ООО "ИНТЕГРУМ"</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
-          <t>5609036281</t>
+          <t>7724947688</t>
         </is>
       </c>
       <c r="J227" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K227" s="2" t="inlineStr">
         <is>
-          <t>ООО "Перемена"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L227" s="2" t="inlineStr">
         <is>
-          <t>5611057112</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M227" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N227" s="2" t="inlineStr">
         <is>
-          <t>Миллер И. Э.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O227" s="2" t="inlineStr"/>
       <c r="P227" s="2" t="inlineStr"/>
       <c r="Q227" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R227" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения за платежи, произведенные истцом в интересах ответчика</t>
+          <t>Оспаривание проверки и требование о переводе взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S227" s="2" t="inlineStr">
         <is>
-          <t>12.11.2011</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="T227" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U227" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2878bfd9-980f-4230-9b09-ccaf3e122410</t>
+          <t>https://kad.arbitr.ru/Card/622487b5-3715-4594-9c3d-c6120cf18d3b</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
         <v>227</v>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
+          <t>А50-4857/2017</t>
+        </is>
+      </c>
+      <c r="C228" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2017</t>
+        </is>
+      </c>
+      <c r="D228" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E228" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F228" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G228" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПСО "СТРОЙТЕХПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I228" s="2" t="inlineStr">
+        <is>
+          <t>7709732222</t>
+        </is>
+      </c>
+      <c r="J228" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K228" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L228" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M228" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N228" s="2" t="inlineStr">
+        <is>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O228" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P228" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="Q228" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R228" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе из одной СРО в другую</t>
+        </is>
+      </c>
+      <c r="S228" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2017</t>
+        </is>
+      </c>
+      <c r="T228" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U228" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/af1a22c4-cac9-42b0-bd48-ba573c1df93c</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="n">
+        <v>228</v>
+      </c>
+      <c r="B229" s="2" t="inlineStr">
+        <is>
+          <t>А40-21562/2017</t>
+        </is>
+      </c>
+      <c r="C229" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2017</t>
+        </is>
+      </c>
+      <c r="D229" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E229" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F229" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G229" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="inlineStr">
+        <is>
+          <t>ООО ЗАВОД РОСКОТЭС</t>
+        </is>
+      </c>
+      <c r="I229" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J229" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K229" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L229" s="2" t="inlineStr">
+        <is>
+          <t>7725255785</t>
+        </is>
+      </c>
+      <c r="M229" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N229" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O229" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P229" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q229" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R229" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в КФ при переходе члена в другую СРО по месту регистрации (ч. 13 ст. 3.3 ФЗ-191)</t>
+        </is>
+      </c>
+      <c r="S229" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2018</t>
+        </is>
+      </c>
+      <c r="T229" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U229" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7a433498-5aae-47a9-b2eb-a442b35eb2f3</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="2" t="n">
+        <v>229</v>
+      </c>
+      <c r="B230" s="2" t="inlineStr">
+        <is>
+          <t>А47-3180/2011</t>
+        </is>
+      </c>
+      <c r="C230" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2011</t>
+        </is>
+      </c>
+      <c r="D230" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F230" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G230" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КВК"</t>
+        </is>
+      </c>
+      <c r="I230" s="2" t="inlineStr">
+        <is>
+          <t>5609036281</t>
+        </is>
+      </c>
+      <c r="J230" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K230" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Перемена"</t>
+        </is>
+      </c>
+      <c r="L230" s="2" t="inlineStr">
+        <is>
+          <t>5611057112</t>
+        </is>
+      </c>
+      <c r="M230" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N230" s="2" t="inlineStr">
+        <is>
+          <t>Миллер И. Э.</t>
+        </is>
+      </c>
+      <c r="O230" s="2" t="n">
+        <v>1438000</v>
+      </c>
+      <c r="P230" s="2" t="inlineStr"/>
+      <c r="Q230" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R230" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения за платежи, произведенные истцом в интересах ответчика</t>
+        </is>
+      </c>
+      <c r="S230" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2011</t>
+        </is>
+      </c>
+      <c r="T230" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U230" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2878bfd9-980f-4230-9b09-ccaf3e122410</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="2" t="n">
+        <v>230</v>
+      </c>
+      <c r="B231" s="2" t="inlineStr">
+        <is>
           <t>А81-1816/2010</t>
         </is>
       </c>
-      <c r="C228" s="2" t="inlineStr">
+      <c r="C231" s="2" t="inlineStr">
         <is>
           <t>14.04.2010</t>
         </is>
       </c>
-      <c r="D228" s="2" t="inlineStr">
+      <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E228" s="2" t="inlineStr">
+      <c r="E231" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F228" s="2" t="inlineStr">
+      <c r="F231" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G228" s="2" t="inlineStr">
+      <c r="G231" s="2" t="inlineStr">
         <is>
           <t>Надзорная инстанция</t>
         </is>
       </c>
-      <c r="H228" s="2" t="inlineStr">
+      <c r="H231" s="2" t="inlineStr">
         <is>
           <t>ЗАО "Научно-производственное объединение "УренгойГеоРесурс"</t>
         </is>
       </c>
-      <c r="I228" s="2" t="inlineStr">
+      <c r="I231" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J228" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K228" s="2" t="inlineStr">
+      <c r="J231" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K231" s="2" t="inlineStr">
         <is>
           <t>ООО "НГС"</t>
         </is>
       </c>
-      <c r="L228" s="2" t="inlineStr"/>
-      <c r="M228" s="2" t="inlineStr">
+      <c r="L231" s="2" t="inlineStr"/>
+      <c r="M231" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
-      <c r="N228" s="2" t="inlineStr">
+      <c r="N231" s="2" t="inlineStr">
         <is>
           <t>Мотовилов А. Н.</t>
         </is>
       </c>
-      <c r="O228" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S228" s="2" t="inlineStr">
+      <c r="O231" s="2" t="inlineStr"/>
+      <c r="P231" s="2" t="inlineStr"/>
+      <c r="Q231" s="2" t="inlineStr"/>
+      <c r="R231" s="2" t="inlineStr"/>
+      <c r="S231" s="2" t="inlineStr">
         <is>
           <t>21.03.2015</t>
         </is>
       </c>
-      <c r="T228" s="2" t="inlineStr">
+      <c r="T231" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U228" s="3" t="inlineStr">
+      <c r="U231" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d2551850-8028-420f-8762-a30bd907e6a9</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -23378,44 +23649,47 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U204" r:id="rId203"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U205" r:id="rId204"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U206" r:id="rId205"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U207" r:id="rId206"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U208" r:id="rId207"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U209" r:id="rId208"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U210" r:id="rId209"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U211" r:id="rId210"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U212" r:id="rId211"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U213" r:id="rId212"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U214" r:id="rId213"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U215" r:id="rId214"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U216" r:id="rId215"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U217" r:id="rId216"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U218" r:id="rId217"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U219" r:id="rId218"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U220" r:id="rId219"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U221" r:id="rId220"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U222" r:id="rId221"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U223" r:id="rId222"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U224" r:id="rId223"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U225" r:id="rId224"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U226" r:id="rId225"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U227" r:id="rId226"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U228" r:id="rId227"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U229" r:id="rId228"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U230" r:id="rId229"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U231" r:id="rId230"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>