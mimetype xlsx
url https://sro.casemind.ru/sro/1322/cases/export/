--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9790cfb7-c567-492c-b6bd-977846e0df97" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bafedb8-aaa6-438b-9dae-c0a67e63a275" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/941f96ba-6db8-418d-bf84-5637476dee1e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9286c2fa-bc9d-4ad7-b527-fa18b416d596" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8eb6bd8e-4d25-4349-a083-07684a98c472" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea0b5062-d797-40c8-99f6-6b9fd700b4d0" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc46a9bd-b4f7-4ac7-a5cb-218f98b9e196" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dea42421-381f-44f4-b357-072dd7b0a020" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/184b006e-c68b-4fe2-a574-04193b091ca9" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/113a0df2-8cc0-4978-9ad9-29bf352532c2" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/253ff5c3-d8fe-42c2-aa81-a9e31af69fb7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2cb23c8-248d-41bf-9d16-1a410ed084e2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c559e27e-ee94-4b72-b5ab-0556910eee9b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc47a4f7-eb51-431d-8460-c53c858e75f5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/478089c4-09f1-4a01-b606-98fde8699088" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cd01b1b-9bb8-4b5d-9991-97a655693c61" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f8832ea-e654-4b18-acd0-ea21525d9849" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f1b99ef-f277-4a40-9978-634a4f745b6b" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f5d10f0-d640-4cef-a8ef-eb319f3ed7b0" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b4204a1-b8a0-41fb-a3e4-5a6f8aebae87" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d42f3108-c7f8-485e-ba50-6b960fcf679f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/412b4472-0bbe-4f54-8b3d-72940e7b9b1f" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78b6042c-d53e-462b-b7bc-cd0ebe16c494" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/feb0dfc3-c69f-45e6-ba4d-76b8d5b6cea7" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f87afc7-7262-4e71-bee6-753c741c1d77" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17bdd477-f3b3-48ff-bcdf-daef54c07ff9" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5285532d-a35f-4dc2-a3b2-700edb8dbcbf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41824a25-fe7b-4a5e-a284-be1c7730f197" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9252465-5f65-471c-b6d3-815d9a27bf44" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a9a64d0-d8b9-426f-8677-12f638697ecd" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c4ce09b-be4f-49b0-99b1-571dcf680ff0" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44f769c5-b7ff-4dfc-901a-45e3c6c3ba2e" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb8f50c5-39f5-496d-9453-6bf102dcdca4" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcee09d2-023d-471f-868b-016d1ecee1e2" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83d1afac-af36-44fb-9b6f-5e4c75eb4ab3" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23999a0e-41d4-45a7-bd73-cdd0e4223a7a" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23cf81ee-7a36-4453-a698-37ab540f2000" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f93f0ac8-91fe-4b59-baf6-872ebd55eaf8" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0fbda43-fa63-4a8b-a157-e053aee5a4a7" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59918bc6-5ba0-43e4-86b3-8196f491a485" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a3afb5a-8a1e-4ca6-8ca4-6326b320d712" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb05d836-7ccf-4d01-a2ac-c5a80ceb7961" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03f654ae-f0f9-46e9-b440-11a2c54a22f1" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a28b36-7f55-47a0-9cb2-d2deb0f223dd" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64e31144-9806-4fd6-92e0-18b7816d10fc" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddacc1ba-7a74-4dc0-87d9-13484ed50490" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ddcfdb3-2dae-469c-91d3-ab1b729ddd41" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ded4d7b-bf00-4e7e-b46a-6f99f98f8c5f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4333afc6-ac0c-4544-8e8f-d6512a450d5d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5554dcc-9f7c-492b-a808-294871c8327f" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36963191-bee7-4011-a21c-090e5eb9dd1f" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30b814ef-3e5f-40ff-93b9-6a5cb70394eb" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/227d4068-c49c-446e-95f6-358ab78db345" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc17dd40-3214-4b70-8366-d3ec732c81d6" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41281120-9d8d-4189-979a-a71668f6f16e" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66f49cc6-543d-4336-94df-9899d613cd12" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/859e117d-f0a7-4133-8cb7-a7df6b74d120" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b73741cf-d304-4d31-929b-7ff837a8d2d6" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/167e79e1-1bf8-426d-b8f7-c2e10262ba98" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93fa0667-6753-4d75-824e-44f7b1a657ec" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d1dc8c-0e48-4a76-bafd-6bcdd7c36b6a" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/644660ed-bc29-45a6-b7fa-199c5a046b90" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/394612ec-bb4b-49a9-9e5a-c2b1b73791e2" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f0e37a4-1734-48dd-a03b-5eed98e11e3b" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b2ff3e1-f640-439f-9d1f-aee3fdbf60bd" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c085aa3-ed2b-40a1-8b2d-1a5b4e0947fc" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90bd4617-9f3e-4275-bf75-338ac798d5a0" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cc25f08-5a93-4c88-8bd5-e566392482dd" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92c65f6e-378a-40d9-8d8b-8df3ff3685f5" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78d29a18-2143-44b8-aab9-f015091605e3" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6e9768f-0e19-4b07-a158-c8a05a94415d" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31e865ab-a352-48c5-b54f-d6c979b96c96" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bee3f64-f0fa-4359-a327-65a1b8e507c2" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54df060f-19f6-4447-a068-21d45532c151" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2ddb00b-6edf-49e3-bfc0-fa44d43dec48" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa1cb24b-a16f-4d56-a031-ff447ed7c5b5" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98c30ae3-12e5-4414-89cb-c8bb0d0f5e6a" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/beb69675-6d6a-4e0e-9e1a-a08fd3c3e7d9" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfe67ea-6313-4a99-a834-eb148cab40d9" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4593311-0644-444e-944e-788fdbf2ebd9" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e027d19e-85b4-49d5-bb78-40861d7c8936" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c6f432-47d5-4764-aab5-ee611760125a" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aed8da6-55e9-4b98-b345-b7398531a163" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/908ad096-48cb-4db2-878b-68a9f79b9524" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6077ba5-8bff-46a4-83e8-4b9ae7caded7" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbb55ee8-5c06-4b8d-a17d-5cc9ae5ebcd9" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6d73e73-8fdc-4d2a-8f18-d1219ba34ddb" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30fda928-1532-4eb4-a1d7-a4d98311b557" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccc966c6-1ff6-4f77-8c91-4d759f200ca2" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69ec1aba-5223-4a38-a34e-e39086d9d53f" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03126c9d-a60f-4ced-b4ad-2fcd84a179af" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2fd29de-e7c8-45ce-8aa1-fa23d013434f" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9aa9a2cc-d892-4245-bd73-c1a1a0f796f2" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad03167f-2da0-4c43-9b50-fed534de015d" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3511f4ce-d8d4-45da-95f9-6d126e2fe97e" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aafca5d-76fc-4437-8461-6509376b8765" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c43a0006-58e8-4d55-8671-38fe46b82d14" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/570e4a7e-98ab-4419-8d8e-c57bd8b9241a" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf413d4b-58f3-424a-8587-f425f63e5182" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea1f5470-fc80-45b0-b29f-dd1c99ef6471" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6928a23-bf96-4f28-8f95-73b4b9e76c67" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82972a25-feb6-4888-b2fa-9efc1910255b" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca9e53c9-95df-4d53-a14b-9140ce445596" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ebe527-2600-44eb-ae24-9dc9b10a64b3" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3e2bcfc-16f7-4c71-82bd-6ceee3672c26" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97e54c38-dc33-4c24-b947-bc8ab0bed0e8" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6d9afb9-996d-411d-aa1a-f684e9f4d2dd" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/926e0407-d14f-49f8-8049-4ba2c747e210" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d8c9755-206f-4438-b629-147cd25c49ab" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1ade5f5-f5d2-4a4f-a6fd-24a051127bf7" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50853f2e-6c19-4f4b-96b7-2b2a5ba316da" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df493c60-bb6f-4486-8abb-3e5058d93f78" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc0998db-85f5-4b5e-bde9-d23d1d56f7b1" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9f198a6-c29e-4a0a-b78d-b02a6ed57dbc" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a9be83a-001e-42a4-94cc-457ae6524c09" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/509c6096-632b-4230-a7a0-646e8749a83f" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/553d4a3d-2f04-4fe8-8686-7a5487b41893" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7454b5d4-e179-4792-bd22-0fc998e73d15" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cea0dde5-b406-4ac9-aa29-3cb99d186679" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d649fc95-78bd-4eb1-bc13-a7af1d7069f9" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/511a5ab2-c424-4c17-a5e5-6eae39f954a2" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65b2bc83-b0ff-4c0e-9bb1-5a6e9f7627f4" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/334e1017-a209-4181-9a5e-29e7a9232a86" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67cee1c4-bc47-4cf1-96a2-6c2c5034d105" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d27530b-9eb5-4e89-9bf8-cece37443772" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f7f07da-b791-4861-8395-0e94353ba06a" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6259247b-3d2c-4a74-862a-3b95b11f7f62" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f544a2df-3d51-4598-957e-08ab63e7948d" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/216e834d-95c4-48ca-9002-2541b0930451" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bac2f15f-e651-4b22-9173-c7fd8abe8181" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05d29408-fa71-4c2c-a388-ea74e0a2e62c" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dd8fa45-5975-47c3-a730-95028f980e59" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebd05f2f-1b6b-40e2-8470-204d1aba35bd" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/024f01c6-24e0-49fa-990e-e2ee448c0868" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d055698a-f0e6-475c-8ff3-f7a10a3d6882" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45b85774-3797-4055-aa76-ae362cf29dd1" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21cefaa7-7f56-4a7c-a83d-2e64add918a7" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fc1750b-b137-44b3-b5b3-10bcfbe0b689" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffbf3c71-cab1-4913-b5f9-870b0313d8f6" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9df743f-fe5c-46a1-b01f-258e65d8ee30" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d8ae67e-8ce4-4821-a35c-213f10eaff15" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/962d1b04-7f58-4835-b379-ea19e63b432f" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a630271-0e6e-4eee-8084-a3c0b5c52576" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b875ce3-441e-4677-af46-fd1a0db03f50" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/561cbaf1-5f09-432d-89eb-05b65be938a9" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650c36ed-11d6-48ca-89a0-b2cb0e57dcbb" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ec02ca4-773c-4d31-b100-d39a6343d923" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b573c993-0655-437f-b78b-1ee889c59fb5" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d223bdf-8acb-4bcb-a96f-dee6e8fd5f28" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89865a11-7a4c-4049-854c-0c43c4ba3fe4" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8e83fff-6c91-422a-852e-1d9578c2e050" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a15d6c6e-7b2c-4941-ab66-5cf7da8ab443" TargetMode="External" Id="rId152" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50c455eb-7e7d-4d5e-8116-7e6faf4d953f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36dea3ba-8fed-4b3e-87cf-2fad17690e5d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14e1b781-6d6d-47ab-b9bc-3c6dfd7ffbe8" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3189579-d393-4319-9494-d07377bdfbaa" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2d6c3be-a8c3-4c6b-8099-2134a2c99d19" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d213b76c-7b20-450b-a2e2-790df65ee8de" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/515f323b-32ec-4c40-b659-9b4cb4cf25ad" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9d95ce9-e596-42aa-808f-2327a6d7f889" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a99141a-d4e6-4022-9aea-e52548ada138" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdf79702-7b47-4f24-aa0c-6a1633892816" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cf9daca-3efc-45bb-a01c-0f0d505ca5f1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a56386f-5793-4a28-811e-92f9021b4278" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1539f789-d0c3-447f-801c-7f2a3805f34b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9790cfb7-c567-492c-b6bd-977846e0df97" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bafedb8-aaa6-438b-9dae-c0a67e63a275" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d2f96c-1741-47ad-98c8-ae03092029f6" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/941f96ba-6db8-418d-bf84-5637476dee1e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9286c2fa-bc9d-4ad7-b527-fa18b416d596" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8eb6bd8e-4d25-4349-a083-07684a98c472" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea0b5062-d797-40c8-99f6-6b9fd700b4d0" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc46a9bd-b4f7-4ac7-a5cb-218f98b9e196" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dea42421-381f-44f4-b357-072dd7b0a020" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/184b006e-c68b-4fe2-a574-04193b091ca9" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/113a0df2-8cc0-4978-9ad9-29bf352532c2" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/253ff5c3-d8fe-42c2-aa81-a9e31af69fb7" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1d98ace-ab45-4760-b1b5-c9af131e31dc" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2cb23c8-248d-41bf-9d16-1a410ed084e2" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c559e27e-ee94-4b72-b5ab-0556910eee9b" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/478089c4-09f1-4a01-b606-98fde8699088" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc47a4f7-eb51-431d-8460-c53c858e75f5" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cd01b1b-9bb8-4b5d-9991-97a655693c61" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f8832ea-e654-4b18-acd0-ea21525d9849" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f1b99ef-f277-4a40-9978-634a4f745b6b" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f5d10f0-d640-4cef-a8ef-eb319f3ed7b0" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b4204a1-b8a0-41fb-a3e4-5a6f8aebae87" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d42f3108-c7f8-485e-ba50-6b960fcf679f" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/412b4472-0bbe-4f54-8b3d-72940e7b9b1f" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78b6042c-d53e-462b-b7bc-cd0ebe16c494" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/feb0dfc3-c69f-45e6-ba4d-76b8d5b6cea7" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f87afc7-7262-4e71-bee6-753c741c1d77" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17bdd477-f3b3-48ff-bcdf-daef54c07ff9" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5285532d-a35f-4dc2-a3b2-700edb8dbcbf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41824a25-fe7b-4a5e-a284-be1c7730f197" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9252465-5f65-471c-b6d3-815d9a27bf44" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a9a64d0-d8b9-426f-8677-12f638697ecd" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c4ce09b-be4f-49b0-99b1-571dcf680ff0" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83d1afac-af36-44fb-9b6f-5e4c75eb4ab3" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb8f50c5-39f5-496d-9453-6bf102dcdca4" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcee09d2-023d-471f-868b-016d1ecee1e2" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44f769c5-b7ff-4dfc-901a-45e3c6c3ba2e" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23999a0e-41d4-45a7-bd73-cdd0e4223a7a" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23cf81ee-7a36-4453-a698-37ab540f2000" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0fbda43-fa63-4a8b-a157-e053aee5a4a7" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f93f0ac8-91fe-4b59-baf6-872ebd55eaf8" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70121c04-c288-4a08-a954-6ebca7d8aca2" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59918bc6-5ba0-43e4-86b3-8196f491a485" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a3afb5a-8a1e-4ca6-8ca4-6326b320d712" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb05d836-7ccf-4d01-a2ac-c5a80ceb7961" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03f654ae-f0f9-46e9-b440-11a2c54a22f1" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ddcfdb3-2dae-469c-91d3-ab1b729ddd41" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64e31144-9806-4fd6-92e0-18b7816d10fc" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a28b36-7f55-47a0-9cb2-d2deb0f223dd" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ded4d7b-bf00-4e7e-b46a-6f99f98f8c5f" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddacc1ba-7a74-4dc0-87d9-13484ed50490" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4333afc6-ac0c-4544-8e8f-d6512a450d5d" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5554dcc-9f7c-492b-a808-294871c8327f" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30b814ef-3e5f-40ff-93b9-6a5cb70394eb" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36963191-bee7-4011-a21c-090e5eb9dd1f" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/227d4068-c49c-446e-95f6-358ab78db345" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc17dd40-3214-4b70-8366-d3ec732c81d6" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41281120-9d8d-4189-979a-a71668f6f16e" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66f49cc6-543d-4336-94df-9899d613cd12" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/859e117d-f0a7-4133-8cb7-a7df6b74d120" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b73741cf-d304-4d31-929b-7ff837a8d2d6" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/167e79e1-1bf8-426d-b8f7-c2e10262ba98" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93fa0667-6753-4d75-824e-44f7b1a657ec" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d1dc8c-0e48-4a76-bafd-6bcdd7c36b6a" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/394612ec-bb4b-49a9-9e5a-c2b1b73791e2" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/644660ed-bc29-45a6-b7fa-199c5a046b90" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b2ff3e1-f640-439f-9d1f-aee3fdbf60bd" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f0e37a4-1734-48dd-a03b-5eed98e11e3b" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c085aa3-ed2b-40a1-8b2d-1a5b4e0947fc" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90bd4617-9f3e-4275-bf75-338ac798d5a0" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cc25f08-5a93-4c88-8bd5-e566392482dd" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92c65f6e-378a-40d9-8d8b-8df3ff3685f5" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78d29a18-2143-44b8-aab9-f015091605e3" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6e9768f-0e19-4b07-a158-c8a05a94415d" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31e865ab-a352-48c5-b54f-d6c979b96c96" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bee3f64-f0fa-4359-a327-65a1b8e507c2" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54df060f-19f6-4447-a068-21d45532c151" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2ddb00b-6edf-49e3-bfc0-fa44d43dec48" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa1cb24b-a16f-4d56-a031-ff447ed7c5b5" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98c30ae3-12e5-4414-89cb-c8bb0d0f5e6a" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/beb69675-6d6a-4e0e-9e1a-a08fd3c3e7d9" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfe67ea-6313-4a99-a834-eb148cab40d9" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4593311-0644-444e-944e-788fdbf2ebd9" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e027d19e-85b4-49d5-bb78-40861d7c8936" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c6f432-47d5-4764-aab5-ee611760125a" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aed8da6-55e9-4b98-b345-b7398531a163" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/908ad096-48cb-4db2-878b-68a9f79b9524" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6077ba5-8bff-46a4-83e8-4b9ae7caded7" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbb55ee8-5c06-4b8d-a17d-5cc9ae5ebcd9" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6d73e73-8fdc-4d2a-8f18-d1219ba34ddb" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30fda928-1532-4eb4-a1d7-a4d98311b557" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccc966c6-1ff6-4f77-8c91-4d759f200ca2" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf24710f-a64a-4e4d-ad7e-9da17fd872fe" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69ec1aba-5223-4a38-a34e-e39086d9d53f" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9aa9a2cc-d892-4245-bd73-c1a1a0f796f2" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad03167f-2da0-4c43-9b50-fed534de015d" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03126c9d-a60f-4ced-b4ad-2fcd84a179af" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3511f4ce-d8d4-45da-95f9-6d126e2fe97e" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2fd29de-e7c8-45ce-8aa1-fa23d013434f" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aafca5d-76fc-4437-8461-6509376b8765" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c43a0006-58e8-4d55-8671-38fe46b82d14" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/570e4a7e-98ab-4419-8d8e-c57bd8b9241a" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf413d4b-58f3-424a-8587-f425f63e5182" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea1f5470-fc80-45b0-b29f-dd1c99ef6471" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6928a23-bf96-4f28-8f95-73b4b9e76c67" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82972a25-feb6-4888-b2fa-9efc1910255b" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca9e53c9-95df-4d53-a14b-9140ce445596" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ebe527-2600-44eb-ae24-9dc9b10a64b3" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3e2bcfc-16f7-4c71-82bd-6ceee3672c26" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1c52538-e3b0-4f7c-9c32-2af35d3bdc30" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97e54c38-dc33-4c24-b947-bc8ab0bed0e8" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6d9afb9-996d-411d-aa1a-f684e9f4d2dd" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1ade5f5-f5d2-4a4f-a6fd-24a051127bf7" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/926e0407-d14f-49f8-8049-4ba2c747e210" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d8c9755-206f-4438-b629-147cd25c49ab" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50853f2e-6c19-4f4b-96b7-2b2a5ba316da" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df493c60-bb6f-4486-8abb-3e5058d93f78" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc0998db-85f5-4b5e-bde9-d23d1d56f7b1" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9f198a6-c29e-4a0a-b78d-b02a6ed57dbc" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a9be83a-001e-42a4-94cc-457ae6524c09" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/509c6096-632b-4230-a7a0-646e8749a83f" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7ee1517-bcb7-409e-868e-fd71776dae69" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/553d4a3d-2f04-4fe8-8686-7a5487b41893" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7454b5d4-e179-4792-bd22-0fc998e73d15" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cea0dde5-b406-4ac9-aa29-3cb99d186679" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d649fc95-78bd-4eb1-bc13-a7af1d7069f9" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/511a5ab2-c424-4c17-a5e5-6eae39f954a2" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65b2bc83-b0ff-4c0e-9bb1-5a6e9f7627f4" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/334e1017-a209-4181-9a5e-29e7a9232a86" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67cee1c4-bc47-4cf1-96a2-6c2c5034d105" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d27530b-9eb5-4e89-9bf8-cece37443772" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f7f07da-b791-4861-8395-0e94353ba06a" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6259247b-3d2c-4a74-862a-3b95b11f7f62" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f544a2df-3d51-4598-957e-08ab63e7948d" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/216e834d-95c4-48ca-9002-2541b0930451" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bac2f15f-e651-4b22-9173-c7fd8abe8181" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05d29408-fa71-4c2c-a388-ea74e0a2e62c" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dd8fa45-5975-47c3-a730-95028f980e59" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebd05f2f-1b6b-40e2-8470-204d1aba35bd" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/024f01c6-24e0-49fa-990e-e2ee448c0868" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d055698a-f0e6-475c-8ff3-f7a10a3d6882" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21cefaa7-7f56-4a7c-a83d-2e64add918a7" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45b85774-3797-4055-aa76-ae362cf29dd1" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fc1750b-b137-44b3-b5b3-10bcfbe0b689" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffbf3c71-cab1-4913-b5f9-870b0313d8f6" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9df743f-fe5c-46a1-b01f-258e65d8ee30" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d8ae67e-8ce4-4821-a35c-213f10eaff15" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/962d1b04-7f58-4835-b379-ea19e63b432f" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a630271-0e6e-4eee-8084-a3c0b5c52576" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b875ce3-441e-4677-af46-fd1a0db03f50" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/561cbaf1-5f09-432d-89eb-05b65be938a9" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650c36ed-11d6-48ca-89a0-b2cb0e57dcbb" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ec02ca4-773c-4d31-b100-d39a6343d923" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b573c993-0655-437f-b78b-1ee889c59fb5" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d223bdf-8acb-4bcb-a96f-dee6e8fd5f28" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89865a11-7a4c-4049-854c-0c43c4ba3fe4" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8e83fff-6c91-422a-852e-1d9578c2e050" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a15d6c6e-7b2c-4941-ab66-5cf7da8ab443" TargetMode="External" Id="rId171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U153"/>
+  <dimension ref="A1:U172"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1197 +589,1149 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-196035/2026</t>
+          <t>А40-274827/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>08.07.2026</t>
+          <t>01.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ТЕХНОЛОГИЯ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7728819158</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9790cfb7-c567-492c-b6bd-977846e0df97</t>
+          <t>https://kad.arbitr.ru/Card/50c455eb-7e7d-4d5e-8116-7e6faf4d953f</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-173863/2026</t>
+          <t>А40-259611/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>17.06.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ - КРАЕВАЯ КЛИНИЧЕСКАЯ БОЛЬНИЦА № 1 ИМЕНИ ПРОФЕССОРА С.В.ОЧАПОВСКОГО" МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ КРАСНОДАРСКОГО КРАЯ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>2311040088</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7714297624</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr"/>
       <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2bafedb8-aaa6-438b-9dae-c0a67e63a275</t>
+          <t>https://kad.arbitr.ru/Card/36dea3ba-8fed-4b3e-87cf-2fad17690e5d</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-155675/2026</t>
+          <t>А40-257371/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>01.06.2026</t>
+          <t>21.08.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И АРХИТЕКТУРЫ СТАВРОПОЛЬСКОГО КРАЯ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "МОСКОВСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ ИМЕНИ М.В.ЛОМОНОСОВА"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>2634101115</t>
+          <t>7729082090</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr"/>
       <c r="T4" s="2" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/941f96ba-6db8-418d-bf84-5637476dee1e</t>
+          <t>https://kad.arbitr.ru/Card/14e1b781-6d6d-47ab-b9bc-3c6dfd7ffbe8</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-144870/2026</t>
+          <t>А40-254901/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "РОССИЙСКАЯ ГОСУДАРСТВЕННАЯ БИБЛИОТЕКА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7704097560</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
-      <c r="S5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S5" s="2" t="inlineStr"/>
+      <c r="T5" s="2" t="inlineStr"/>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9286c2fa-bc9d-4ad7-b527-fa18b416d596</t>
+          <t>https://kad.arbitr.ru/Card/f3189579-d393-4319-9494-d07377bdfbaa</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А63-10315/2026</t>
+          <t>А40-251887/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И АРХИТЕКТУРЫ СТАВРОПОЛЬСКОГО КРАЯ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2634101115</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Ставропольского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Кияшко Е. Е.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
-      <c r="S6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S6" s="2" t="inlineStr"/>
+      <c r="T6" s="2" t="inlineStr"/>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8eb6bd8e-4d25-4349-a083-07684a98c472</t>
+          <t>https://kad.arbitr.ru/Card/d2d6c3be-a8c3-4c6b-8099-2134a2c99d19</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-134933/2026</t>
+          <t>А40-252467/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>12.05.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "АПЕКС"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7733398402</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
-      <c r="S7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S7" s="2" t="inlineStr"/>
+      <c r="T7" s="2" t="inlineStr"/>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea0b5062-d797-40c8-99f6-6b9fd700b4d0</t>
+          <t>https://kad.arbitr.ru/Card/d213b76c-7b20-450b-a2e2-790df65ee8de</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-104006/2026</t>
+          <t>А40-249419/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>АО СТРАХОВОЕ "РЕСО-ГАРАНТИЯ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7710045520</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Бикбулатов К. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
-      <c r="S8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S8" s="2" t="inlineStr"/>
+      <c r="T8" s="2" t="inlineStr"/>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc46a9bd-b4f7-4ac7-a5cb-218f98b9e196</t>
+          <t>https://kad.arbitr.ru/Card/515f323b-32ec-4c40-b659-9b4cb4cf25ad</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-87621/2026</t>
+          <t>А40-242987/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>30.03.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "МЕЖРЕГИОНАЛЬНАЯ ДИРЕКЦИЯ ПО ДОРОЖНОМУ СТРОИТЕЛЬСТВУ В ДАЛЬНЕВОСТОЧНОМ РЕГИОНЕ РОССИИ ФЕДЕРАЛЬНОГО ДОРОЖНОГО АГЕНТСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2725022365</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Мусиенко Т. В.</t>
+          <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>17.05.2026</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dea42421-381f-44f4-b357-072dd7b0a020</t>
+          <t>https://kad.arbitr.ru/Card/d9d95ce9-e596-42aa-808f-2327a6d7f889</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-85577/2026</t>
+          <t>А40-240035/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>27.03.2026</t>
+          <t>13.08.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ПРОКУРАТУРА ТАМБОВСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6831010898</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
-      <c r="S10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S10" s="2" t="inlineStr"/>
+      <c r="T10" s="2" t="inlineStr"/>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/184b006e-c68b-4fe2-a574-04193b091ca9</t>
+          <t>https://kad.arbitr.ru/Card/3a99141a-d4e6-4022-9aea-e52548ada138</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-79347/2026</t>
+          <t>А40-221717/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7701169833</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНГАРДЭНЕРГОСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7708428607</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>13.08.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/113a0df2-8cc0-4978-9ad9-29bf352532c2</t>
+          <t>https://kad.arbitr.ru/Card/fdf79702-7b47-4f24-aa0c-6a1633892816</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-75167/2026</t>
+          <t>А40-221319/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>19.03.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНД-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7719725672</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бикбулатов К. В.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/253ff5c3-d8fe-42c2-aa81-a9e31af69fb7</t>
+          <t>https://kad.arbitr.ru/Card/0cf9daca-3efc-45bb-a01c-0f0d505ca5f1</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А75-2086/2026</t>
+          <t>А40-220653/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>ООО "РЕКОНАСТРОЙ 28"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>9723046959</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Намятова А. Р.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>11.08.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2cb23c8-248d-41bf-9d16-1a410ed084e2</t>
+          <t>https://kad.arbitr.ru/Card/7a56386f-5793-4a28-811e-92f9021b4278</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-1688/2026</t>
+          <t>А40-196026/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7705042179</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7714297624</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c559e27e-ee94-4b72-b5ab-0556910eee9b</t>
+          <t>https://kad.arbitr.ru/Card/1539f789-d0c3-447f-801c-7f2a3805f34b</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-356820/2025</t>
+          <t>А40-196035/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1790,1774 +1742,1628 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>25.05.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc47a4f7-eb51-431d-8460-c53c858e75f5</t>
+          <t>https://kad.arbitr.ru/Card/9790cfb7-c567-492c-b6bd-977846e0df97</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-357986/2025</t>
+          <t>А40-173863/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ - КРАЕВАЯ КЛИНИЧЕСКАЯ БОЛЬНИЦА № 1 ИМЕНИ ПРОФЕССОРА С.В.ОЧАПОВСКОГО" МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ КРАСНОДАРСКОГО КРАЯ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2311040088</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ ТОРГОВО-ТРАНСПОРТНАЯ КОМПАНИЯ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>9715363224</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/478089c4-09f1-4a01-b606-98fde8699088</t>
+          <t>https://kad.arbitr.ru/Card/2bafedb8-aaa6-438b-9dae-c0a67e63a275</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-352803/2025</t>
+          <t>А40-164293/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>22.12.2025</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ВЕКФОРТ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7735568160</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0cd01b1b-9bb8-4b5d-9991-97a655693c61</t>
+          <t>https://kad.arbitr.ru/Card/16d2f96c-1741-47ad-98c8-ae03092029f6</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-352141/2025</t>
+          <t>А40-155675/2026</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И АРХИТЕКТУРЫ СТАВРОПОЛЬСКОГО КРАЯ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2634101115</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f8832ea-e654-4b18-acd0-ea21525d9849</t>
+          <t>https://kad.arbitr.ru/Card/941f96ba-6db8-418d-bf84-5637476dee1e</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-333320/2025</t>
+          <t>А40-144870/2026</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД БОР НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
+          <t>ФГБУ "РОССИЙСКАЯ ГОСУДАРСТВЕННАЯ БИБЛИОТЕКА"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5246039230</t>
+          <t>7704097560</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>20.04.2026</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f1b99ef-f277-4a40-9978-634a4f745b6b</t>
+          <t>https://kad.arbitr.ru/Card/9286c2fa-bc9d-4ad7-b527-fa18b416d596</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А36-11211/2025</t>
+          <t>А63-10315/2026</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>13.05.2026</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И АРХИТЕКТУРЫ СТАВРОПОЛЬСКОГО КРАЯ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>2634101115</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРГ РЕГИОН"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5018165299</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Прибыткова Т. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кияшко Е. Е.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f5d10f0-d640-4cef-a8ef-eb319f3ed7b0</t>
+          <t>https://kad.arbitr.ru/Card/8eb6bd8e-4d25-4349-a083-07684a98c472</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-318945/2025</t>
+          <t>А40-134933/2026</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>12.05.2026</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО ДОРОЖНОГО ХОЗЯЙСТВА И ТРАНСПОРТА МАГАДАНСКОЙ ОБЛАСТИ</t>
+          <t>ООО "АПЕКС"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>4909087951</t>
+          <t>7733398402</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b4204a1-b8a0-41fb-a3e4-5a6f8aebae87</t>
+          <t>https://kad.arbitr.ru/Card/ea0b5062-d797-40c8-99f6-6b9fd700b4d0</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А36-10696/2025</t>
+          <t>А40-104006/2026</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО " ФИРМА - ДЕКА "</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>4822001036</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Хорошилов А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бикбулатов К. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d42f3108-c7f8-485e-ba50-6b960fcf679f</t>
+          <t>https://kad.arbitr.ru/Card/dc46a9bd-b4f7-4ac7-a5cb-218f98b9e196</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А36-10669/2025</t>
+          <t>А40-87621/2026</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>30.03.2026</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "МЕЖРЕГИОНАЛЬНАЯ ДИРЕКЦИЯ ПО ДОРОЖНОМУ СТРОИТЕЛЬСТВУ В ДАЛЬНЕВОСТОЧНОМ РЕГИОНЕ РОССИИ ФЕДЕРАЛЬНОГО ДОРОЖНОГО АГЕНТСТВА"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>2725022365</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРГ РЕГИОН"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5018165299</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Белоусова О. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Мусиенко Т. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/412b4472-0bbe-4f54-8b3d-72940e7b9b1f</t>
+          <t>https://kad.arbitr.ru/Card/dea42421-381f-44f4-b357-072dd7b0a020</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-291066/2025</t>
+          <t>А40-85577/2026</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>24.10.2025</t>
+          <t>27.03.2026</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТВЕРСКОЙ ОБЛАСТИ</t>
+          <t>ПРОКУРАТУРА ТАМБОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>6950981521</t>
+          <t>6831010898</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78b6042c-d53e-462b-b7bc-cd0ebe16c494</t>
+          <t>https://kad.arbitr.ru/Card/184b006e-c68b-4fe2-a574-04193b091ca9</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А12-26925/2025</t>
+          <t>А40-79347/2026</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>03.10.2025</t>
+          <t>24.03.2026</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ "СРЕДНЯЯ ШКОЛА № 32 "ЭВРИКА-РАЗВИТИЕ" Г. ВОЛЖСКОГО ВОЛГОГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3435881670</t>
+          <t>7701169833</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЗИМУТ"</t>
+          <t>ООО "АВАНГАРДЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7733385940</t>
+          <t>7708428607</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Смертина Е. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/feb0dfc3-c69f-45e6-ba4d-76b8d5b6cea7</t>
+          <t>https://kad.arbitr.ru/Card/113a0df2-8cc0-4978-9ad9-29bf352532c2</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-246012/2025</t>
+          <t>А40-75167/2026</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>16.09.2025</t>
+          <t>19.03.2026</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7723011906</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ГРАНД-СТРОЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7719725672</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Шуваева М. В.</t>
+          <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f87afc7-7262-4e71-bee6-753c741c1d77</t>
+          <t>https://kad.arbitr.ru/Card/253ff5c3-d8fe-42c2-aa81-a9e31af69fb7</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-241546/2025</t>
+          <t>А16-574/2026</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>11.09.2025</t>
+          <t>18.03.2026</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>АО "МОНТАЖНО-ТЕХНОЛОГИЧЕСКОЕ УПРАВЛЕНИЕ "АЛЬТАИР"</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ЕВРЕЙСКОЙ АВТОНОМНОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7709899119</t>
+          <t>7901111534</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "Стройгрупп"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>9718135988</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Еврейской автономной области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шальнова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>27.08.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17bdd477-f3b3-48ff-bcdf-daef54c07ff9</t>
+          <t>https://kad.arbitr.ru/Card/e1d98ace-ab45-4760-b1b5-c9af131e31dc</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-230423/2025</t>
+          <t>А75-2086/2026</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>01.09.2025</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД БОР НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5246039230</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Намятова А. Р.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5285532d-a35f-4dc2-a3b2-700edb8dbcbf</t>
+          <t>https://kad.arbitr.ru/Card/a2cb23c8-248d-41bf-9d16-1a410ed084e2</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-212626/2025</t>
+          <t>А40-1688/2026</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>13.08.2025</t>
+          <t>13.01.2026</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА СЕМЕНОВСКИЙ НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5228056666</t>
+          <t>7705042179</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41824a25-fe7b-4a5e-a284-be1c7730f197</t>
+          <t>https://kad.arbitr.ru/Card/c559e27e-ee94-4b72-b5ab-0556910eee9b</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-196870/2025</t>
+          <t>А40-357986/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>30.07.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>МОСКОВСКИЙ ФОНД РЕНОВАЦИИ ЖИЛОЙ ЗАСТРОЙКИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7703434808</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "МДТ ГРУПП"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ ТОРГОВО-ТРАНСПОРТНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7722409324</t>
+          <t>9715363224</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
-[...2 lines deleted...]
-      <c r="O30" s="2" t="inlineStr"/>
+          <t>Алексеев А. Г.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>376362.9</v>
+      </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Взыскание денежных средств в рамках обязательств члена СРО перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9252465-5f65-471c-b6d3-815d9a27bf44</t>
+          <t>https://kad.arbitr.ru/Card/478089c4-09f1-4a01-b606-98fde8699088</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-189206/2025</t>
+          <t>А40-356820/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>440347.89</v>
+        <v>312984.92</v>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО (ООО ИНГОДА) при капремонте.</t>
+          <t>Солидарное взыскание денежных средств</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>05.02.2026</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a9a64d0-d8b9-426f-8677-12f638697ecd</t>
+          <t>https://kad.arbitr.ru/Card/bc47a4f7-eb51-431d-8460-c53c858e75f5</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-188829/2025</t>
+          <t>А40-352803/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>22.12.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова Е. Е.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>329162.74</v>
-[...3 lines deleted...]
-      </c>
+        <v>1094582.84</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР после возмещения ущерба от залива квартиры, причиненного членом СРО ООО ИНГОДА.</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c4ce09b-be4f-49b0-99b1-571dcf680ff0</t>
+          <t>https://kad.arbitr.ru/Card/0cd01b1b-9bb8-4b5d-9991-97a655693c61</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-187759/2025</t>
+          <t>А40-352141/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -3568,4178 +3374,4138 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>61806.77</v>
-[...3 lines deleted...]
-      </c>
+        <v>594765.64</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке солидарной ответственности</t>
+          <t>Взыскание денежных средств с члена СРО и ассоциации в пользу Фонда капитального ремонта.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44f769c5-b7ff-4dfc-901a-45e3c6c3ba2e</t>
+          <t>https://kad.arbitr.ru/Card/7f8832ea-e654-4b18-acd0-ea21525d9849</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-187915/2025</t>
+          <t>А40-333320/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД БОР НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5246039230</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-12"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7727287912</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>138024.88</v>
-[...3 lines deleted...]
-      </c>
+        <v>78781995.87</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте</t>
+          <t>Взыскание неотработанного аванса, задолженности и неустойки</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>31.05.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb8f50c5-39f5-496d-9453-6bf102dcdca4</t>
+          <t>https://kad.arbitr.ru/Card/7f1b99ef-f277-4a40-9978-634a4f745b6b</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-187457/2025</t>
+          <t>А36-11211/2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>21.11.2025</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "АРГ РЕГИОН"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>5018165299</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Прибыткова Т. Н.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>429824.96</v>
+        <v>73502.48</v>
       </c>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание ущерба, причиненного членом СРО при выполнении работ по договору</t>
+          <t>Возмещение денежных средств в порядке регресса</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>20.10.2025</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcee09d2-023d-471f-868b-016d1ecee1e2</t>
+          <t>https://kad.arbitr.ru/Card/9f5d10f0-d640-4cef-a8ef-eb319f3ed7b0</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-187758/2025</t>
+          <t>А40-318945/2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МИНИСТЕРСТВО ДОРОЖНОГО ХОЗЯЙСТВА И ТРАНСПОРТА МАГАДАНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4909087951</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7714297624</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке солидарной ответственности СРО за вред, причиненный членом СРО.</t>
+          <t>Взыскание ущерба в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>14.11.2025</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83d1afac-af36-44fb-9b6f-5e4c75eb4ab3</t>
+          <t>https://kad.arbitr.ru/Card/2b4204a1-b8a0-41fb-a3e4-5a6f8aebae87</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-185620/2025</t>
+          <t>А36-10696/2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>21.07.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "НАЦИОНАЛЬНЫЙ АЛЬЯНС ПРОЕКТИРОВЩИКОВ "ГЛАВПРОЕКТ"</t>
+          <t>ООО " ФИРМА - ДЕКА "</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7723211020</t>
+          <t>4822001036</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Шуваева М. В.</t>
-[...2 lines deleted...]
-      <c r="O37" s="2" t="inlineStr"/>
+          <t>Хорошилов А. А.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>286948</v>
+      </c>
       <c r="P37" s="2" t="inlineStr"/>
-      <c r="Q37" s="2" t="inlineStr"/>
-      <c r="R37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности по договору подряда в рамках обеспечения ответственности членов СРО.</t>
+        </is>
+      </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23999a0e-41d4-45a7-bd73-cdd0e4223a7a</t>
+          <t>https://kad.arbitr.ru/Card/d42f3108-c7f8-485e-ba50-6b960fcf679f</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-139063/2025</t>
+          <t>А36-10669/2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>03.06.2025</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>7707067683</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКФОРТ"</t>
+          <t>ООО "АРГ РЕГИОН"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7735568160</t>
+          <t>5018165299</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
-[...2 lines deleted...]
-      <c r="O38" s="2" t="inlineStr"/>
+          <t>Белоусова О. Ю.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>117732.75</v>
+      </c>
       <c r="P38" s="2" t="inlineStr"/>
-      <c r="Q38" s="2" t="inlineStr"/>
-      <c r="R38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в порядке регресса, субсидиарная ответственность СРО за члена ассоциации</t>
+        </is>
+      </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>31.05.2026</t>
+          <t>28.06.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23cf81ee-7a36-4453-a698-37ab540f2000</t>
+          <t>https://kad.arbitr.ru/Card/412b4472-0bbe-4f54-8b3d-72940e7b9b1f</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-121144/2025</t>
+          <t>А40-291066/2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>24.10.2025</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТВЕРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6950981521</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРИ Д"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7723872581</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>352973.07</v>
+        <v>3861564.29</v>
       </c>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба</t>
+          <t>Взыскание задолженности по договору подряда №ПС-072/20 в рамках обязательств по капстроительству.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>09.10.2025</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f93f0ac8-91fe-4b59-baf6-872ebd55eaf8</t>
+          <t>https://kad.arbitr.ru/Card/78b6042c-d53e-462b-b7bc-cd0ebe16c494</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-120978/2025</t>
+          <t>А12-26925/2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>03.10.2025</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МУНИЦИПАЛЬНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ "СРЕДНЯЯ ШКОЛА № 32 "ЭВРИКА-РАЗВИТИЕ" Г. ВОЛЖСКОГО ВОЛГОГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3435881670</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "АЗИМУТ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7733385940</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Смертина Е. С.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>333448</v>
-[...3 lines deleted...]
-      </c>
+        <v>57940654.92</v>
+      </c>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО (подрядчиком) при капремонте МКД</t>
+          <t>Солидарная ответственность СРО за неосновательное обогащение и штраф по договору подряда</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0fbda43-fa63-4a8b-a157-e053aee5a4a7</t>
+          <t>https://kad.arbitr.ru/Card/feb0dfc3-c69f-45e6-ba4d-76b8d5b6cea7</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-87541/2025</t>
+          <t>А40-246012/2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>16.09.2025</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7723011906</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСЖИЛСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7735153655</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Взыскание средств с СРО в связи с деятельностью члена СРО ООО ЛИГА 47</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>27.10.2025</t>
+          <t>23.04.2026</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59918bc6-5ba0-43e4-86b3-8196f491a485</t>
+          <t>https://kad.arbitr.ru/Card/9f87afc7-7262-4e71-bee6-753c741c1d77</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-80495/2025</t>
+          <t>А40-241546/2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>04.04.2025</t>
+          <t>11.09.2025</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+          <t>АО "МОНТАЖНО-ТЕХНОЛОГИЧЕСКОЕ УПРАВЛЕНИЕ "АЛЬТАИР"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7705042179</t>
+          <t>7709899119</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЧЕРТАНОВО ЮЖНОЕ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7724941534</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>46321.32</v>
-[...3 lines deleted...]
-      </c>
+        <v>20715953.55</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры вследствие течи кровельного покрытия</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>22.10.2025</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a3afb5a-8a1e-4ca6-8ca4-6326b320d712</t>
+          <t>https://kad.arbitr.ru/Card/17bdd477-f3b3-48ff-bcdf-daef54c07ff9</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А64-2254/2025</t>
+          <t>А40-230423/2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>13.03.2025</t>
+          <t>01.09.2025</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД БОР НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>6829911542</t>
+          <t>5246039230</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРГ Регион"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>5018165299</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Хорошун Е. А.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>201000</v>
+        <v>116005169.75</v>
       </c>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ущерб от залития квартиры при капремонте кровли членом СРО</t>
+          <t>Взыскание ущерба и неосновательного обогащения</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb05d836-7ccf-4d01-a2ac-c5a80ceb7961</t>
+          <t>https://kad.arbitr.ru/Card/5285532d-a35f-4dc2-a3b2-700edb8dbcbf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А36-2078/2025</t>
+          <t>А40-212626/2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>10.03.2025</t>
+          <t>13.08.2025</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА СЕМЕНОВСКИЙ НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>5228056666</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРГ Регион"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>5018165299</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Прибыткова Т. Н.</t>
-[...2 lines deleted...]
-      <c r="O44" s="2" t="inlineStr"/>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>273576898.22</v>
+      </c>
       <c r="P44" s="2" t="inlineStr"/>
-      <c r="Q44" s="2" t="inlineStr"/>
-      <c r="R44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание средств по спорному контракту, по которому истец не является прямой стороной.</t>
+        </is>
+      </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>12.07.2026</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03f654ae-f0f9-46e9-b440-11a2c54a22f1</t>
+          <t>https://kad.arbitr.ru/Card/41824a25-fe7b-4a5e-a284-be1c7730f197</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-31009/2025</t>
+          <t>А40-196870/2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>30.07.2025</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МОСКОВСКИЙ ФОНД РЕНОВАЦИИ ЖИЛОЙ ЗАСТРОЙКИ</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7703434808</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "МДТ ГРУПП"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7722409324</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР после выплаты ущерба собственнику за залив квартиры при капремонте</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>19.09.2025</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93a28b36-7f55-47a0-9cb2-d2deb0f223dd</t>
+          <t>https://kad.arbitr.ru/Card/a9252465-5f65-471c-b6d3-815d9a27bf44</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-31222/2025</t>
+          <t>А40-189206/2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФСК НОВЫЙ ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7716836744</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>234242.96</v>
-[...3 lines deleted...]
-      </c>
+        <v>440347.89</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР после выплаты ущерба собственнику из-за залива квартиры при капремонте.</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО (ООО ИНГОДА) при капремонте.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>15.09.2025</t>
+          <t>05.02.2026</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64e31144-9806-4fd6-92e0-18b7816d10fc</t>
+          <t>https://kad.arbitr.ru/Card/4a9a64d0-d8b9-426f-8677-12f638697ecd</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-30936/2025</t>
+          <t>А40-188829/2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
+          <t>Кузнецова Е. Е.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>301662.71</v>
+        <v>329162.74</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>301662.71</v>
+        <v>329162.74</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД.</t>
+          <t>Регресс ФКР после возмещения ущерба от залива квартиры, причиненного членом СРО ООО ИНГОДА.</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>15.09.2025</t>
+          <t>07.04.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ddacc1ba-7a74-4dc0-87d9-13484ed50490</t>
+          <t>https://kad.arbitr.ru/Card/5c4ce09b-be4f-49b0-99b1-571dcf680ff0</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-30840/2025</t>
+          <t>А40-187758/2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7714297624</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>676179.86</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>57227.61</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>57227.61</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание убытков по договору капитального ремонта № ПКР-000533-18.</t>
+          <t>Взыскание убытков в порядке солидарной ответственности СРО за вред, причиненный членом СРО.</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>26.05.2025</t>
+          <t>14.11.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ddcfdb3-2dae-469c-91d3-ab1b729ddd41</t>
+          <t>https://kad.arbitr.ru/Card/83d1afac-af36-44fb-9b6f-5e4c75eb4ab3</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-30763/2025</t>
+          <t>А40-187915/2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСЖИЛСТРОЙ"</t>
+          <t>ООО "СМУ-12"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7735153655</t>
+          <t>7727287912</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>304818.64</v>
+        <v>138024.88</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>304818.64</v>
+        <v>138024.88</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при проведении капитального ремонта.</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>16.09.2025</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ded4d7b-bf00-4e7e-b46a-6f99f98f8c5f</t>
+          <t>https://kad.arbitr.ru/Card/bb8f50c5-39f5-496d-9453-6bf102dcdca4</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-26799/2025</t>
+          <t>А40-187457/2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>10.02.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСБ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7703467472</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>6000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>429824.96</v>
+      </c>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Возврат взносов в КФ ВВ и КФ ОДО после аннулирования решения о приеме в члены СРО</t>
+          <t>Солидарное взыскание ущерба, причиненного членом СРО при выполнении работ по договору</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>27.12.2025</t>
+          <t>20.10.2025</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4333afc6-ac0c-4544-8e8f-d6512a450d5d</t>
+          <t>https://kad.arbitr.ru/Card/bcee09d2-023d-471f-868b-016d1ecee1e2</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-8977/2025</t>
+          <t>А40-187759/2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>21.01.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>676179.86</v>
+        <v>61806.77</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>573148.38</v>
+        <v>61806.77</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса из-за залива квартиры при проведении капитального ремонта.</t>
+          <t>Взыскание убытков в порядке солидарной ответственности</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>15.09.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5554dcc-9f7c-492b-a808-294871c8327f</t>
+          <t>https://kad.arbitr.ru/Card/44f769c5-b7ff-4dfc-901a-45e3c6c3ba2e</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-3391/2025</t>
+          <t>А40-185620/2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>14.01.2025</t>
+          <t>21.07.2025</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>АССОЦИАЦИЯ "НАЦИОНАЛЬНЫЙ АЛЬЯНС ПРОЕКТИРОВЩИКОВ "ГЛАВПРОЕКТ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7723211020</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС Московского округа</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Дзюба Д. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36963191-bee7-4011-a21c-090e5eb9dd1f</t>
+          <t>https://kad.arbitr.ru/Card/23999a0e-41d4-45a7-bd73-cdd0e4223a7a</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-3887/2025</t>
+          <t>А40-139063/2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>14.01.2025</t>
+          <t>03.06.2025</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7707067683</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ВЕКФОРТ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7735568160</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>Галиева Р. Е.</t>
         </is>
       </c>
-      <c r="O53" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>03.09.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30b814ef-3e5f-40ff-93b9-6a5cb70394eb</t>
+          <t>https://kad.arbitr.ru/Card/23cf81ee-7a36-4453-a698-37ab540f2000</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-309598/2024</t>
+          <t>А40-120978/2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>24.12.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>835636.08</v>
+        <v>333448</v>
       </c>
       <c r="P54" s="2" t="n">
-        <v>835636.08</v>
+        <v>333448</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте МКД</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО (подрядчиком) при капремонте МКД</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>08.04.2026</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/227d4068-c49c-446e-95f6-358ab78db345</t>
+          <t>https://kad.arbitr.ru/Card/f0fbda43-fa63-4a8b-a157-e053aee5a4a7</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-299106/2024</t>
+          <t>А40-121144/2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖСТРОЙРЕКОНСТРУКЦИЯ"</t>
+          <t>ООО "ТРИ Д"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7701896109</t>
+          <t>7723872581</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>875831.54</v>
-[...3 lines deleted...]
-      </c>
+        <v>352973.07</v>
+      </c>
+      <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ</t>
+          <t>Возмещение ущерба</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>09.10.2025</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc17dd40-3214-4b70-8366-d3ec732c81d6</t>
+          <t>https://kad.arbitr.ru/Card/f93f0ac8-91fe-4b59-baf6-872ebd55eaf8</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-299517/2024</t>
+          <t>А49-4429/2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>05.05.2025</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr"/>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Муниципальное бюджетное учреждение дополнительного образования "Детская школа искусств" Сосновоборского района Пензенской области</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5831002831</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ГРАНДЭКССТРОЙ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>9704004760</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Енгалычева О. А.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
-      <c r="Q56" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>08.02.2025</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41281120-9d8d-4189-979a-a71668f6f16e</t>
+          <t>https://kad.arbitr.ru/Card/70121c04-c288-4a08-a954-6ebca7d8aca2</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-298650/2024</t>
+          <t>А40-87541/2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>11.12.2024</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "МОСЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7735153655</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>301662.71</v>
-[...1 lines deleted...]
-      <c r="P57" s="2" t="inlineStr"/>
+        <v>72670.14</v>
+      </c>
+      <c r="P57" s="2" t="n">
+        <v>72670.14</v>
+      </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>27.10.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66f49cc6-543d-4336-94df-9899d613cd12</t>
+          <t>https://kad.arbitr.ru/Card/59918bc6-5ba0-43e4-86b3-8196f491a485</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-297730/2024</t>
+          <t>А40-80495/2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>04.04.2025</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7705042179</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЧЕРТАНОВО ЮЖНОЕ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7724941534</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Картавая О. Н.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>260150</v>
-[...1 lines deleted...]
-      <c r="P58" s="2" t="inlineStr"/>
+        <v>46321.32</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>46321.32</v>
+      </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с члена СРО и Ассоциации по обязательствам перед ФКР Москвы.</t>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры вследствие течи кровельного покрытия</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>22.10.2025</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/859e117d-f0a7-4133-8cb7-a7df6b74d120</t>
+          <t>https://kad.arbitr.ru/Card/9a3afb5a-8a1e-4ca6-8ca4-6326b320d712</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-297252/2024</t>
+          <t>А64-2254/2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>13.03.2025</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6829911542</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "АРГ Регион"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>5018165299</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Хорошун Е. А.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>259598</v>
+        <v>201000</v>
       </c>
       <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Возмещение в порядке регресса ущерба, причиненного членом СРО при проведении капитального ремонта.</t>
+          <t>Субсидиарная ответственность СРО за ущерб от залития квартиры при капремонте кровли членом СРО</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>27.08.2025</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b73741cf-d304-4d31-929b-7ff837a8d2d6</t>
+          <t>https://kad.arbitr.ru/Card/eb05d836-7ccf-4d01-a2ac-c5a80ceb7961</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-291449/2024</t>
+          <t>А36-2078/2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>04.12.2024</t>
+          <t>10.03.2025</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "МОСКОВСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ ИМЕНИ М.В.ЛОМОНОСОВА"</t>
+          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7729082090</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСТАВРАЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГЕФЕСТ"</t>
+          <t>ООО "АРГ Регион"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7701580306</t>
+          <t>5018165299</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Прибыткова Т. Н.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>31.01.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/167e79e1-1bf8-426d-b8f7-c2e10262ba98</t>
+          <t>https://kad.arbitr.ru/Card/03f654ae-f0f9-46e9-b440-11a2c54a22f1</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-251357/2024</t>
+          <t>А40-30840/2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>578636.86</v>
-[...3 lines deleted...]
-      </c>
+        <v>676179.86</v>
+      </c>
+      <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте</t>
+          <t>Солидарное взыскание убытков по договору капитального ремонта № ПКР-000533-18.</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>05.05.2025</t>
+          <t>26.05.2025</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93fa0667-6753-4d75-824e-44f7b1a657ec</t>
+          <t>https://kad.arbitr.ru/Card/3ddcfdb3-2dae-469c-91d3-ab1b729ddd41</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-251599/2024</t>
+          <t>А40-31222/2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "НИКА"</t>
+          <t>ООО "ФСК НОВЫЙ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7743090448</t>
+          <t>7716836744</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>94752.67</v>
+        <v>234242.96</v>
       </c>
       <c r="P62" s="2" t="n">
-        <v>94752.67</v>
+        <v>234242.96</v>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР после выплаты ущерба собственнику из-за некачественного капремонта.</t>
+          <t>Регрессное требование ФКР после выплаты ущерба собственнику из-за залива квартиры при капремонте.</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>19.03.2025</t>
+          <t>15.09.2025</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7d1dc8c-0e48-4a76-bafd-6bcdd7c36b6a</t>
+          <t>https://kad.arbitr.ru/Card/64e31144-9806-4fd6-92e0-18b7816d10fc</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-251384/2024</t>
+          <t>А40-31009/2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>676179.86</v>
-[...1 lines deleted...]
-      <c r="P63" s="2" t="inlineStr"/>
+        <v>260150</v>
+      </c>
+      <c r="P63" s="2" t="n">
+        <v>260150</v>
+      </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба, причиненного членом СРО при капитальном ремонте.</t>
+          <t>Регрессное требование ФКР после выплаты ущерба собственнику за залив квартиры при капремонте</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>19.12.2024</t>
+          <t>19.09.2025</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/644660ed-bc29-45a6-b7fa-199c5a046b90</t>
+          <t>https://kad.arbitr.ru/Card/93a28b36-7f55-47a0-9cb2-d2deb0f223dd</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-251503/2024</t>
+          <t>А40-30763/2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФСК НОВЫЙ ПРОЕКТ"</t>
+          <t>ООО "МОСЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7716836744</t>
+          <t>7735153655</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>234242.96</v>
-[...1 lines deleted...]
-      <c r="P64" s="2" t="inlineStr"/>
+        <v>304818.64</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>304818.64</v>
+      </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>15.12.2024</t>
+          <t>16.09.2025</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/394612ec-bb4b-49a9-9e5a-c2b1b73791e2</t>
+          <t>https://kad.arbitr.ru/Card/9ded4d7b-bf00-4e7e-b46a-6f99f98f8c5f</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-248722/2024</t>
+          <t>А40-30936/2025</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
+          <t>Картавая О. Н.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>459784.24</v>
-[...1 lines deleted...]
-      <c r="P65" s="2" t="inlineStr"/>
+        <v>301662.71</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>301662.71</v>
+      </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности с подрядчика и СРО по обязательствам капитального ремонта.</t>
+          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>16.02.2025</t>
+          <t>15.09.2025</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f0e37a4-1734-48dd-a03b-5eed98e11e3b</t>
+          <t>https://kad.arbitr.ru/Card/ddacc1ba-7a74-4dc0-87d9-13484ed50490</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-248702/2024</t>
+          <t>А40-26799/2025</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>10.02.2025</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ИСБ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7703467472</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>99199.28</v>
+        <v>6000000</v>
       </c>
       <c r="P66" s="2" t="n">
-        <v>99199.28</v>
+        <v>6000000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД.</t>
+          <t>Возврат взносов в КФ ВВ и КФ ОДО после аннулирования решения о приеме в члены СРО</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>20.02.2025</t>
+          <t>27.12.2025</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b2ff3e1-f640-439f-9d1f-aee3fdbf60bd</t>
+          <t>https://kad.arbitr.ru/Card/4333afc6-ac0c-4544-8e8f-d6512a450d5d</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-246572/2024</t>
+          <t>А40-8977/2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>10.10.2024</t>
+          <t>21.01.2025</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>452578.24</v>
-[...1 lines deleted...]
-      <c r="P67" s="2" t="inlineStr"/>
+        <v>676179.86</v>
+      </c>
+      <c r="P67" s="2" t="n">
+        <v>573148.38</v>
+      </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с подрядчика и СРО.</t>
+          <t>Возмещение убытков в порядке регресса из-за залива квартиры при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>09.02.2025</t>
+          <t>15.09.2025</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c085aa3-ed2b-40a1-8b2d-1a5b4e0947fc</t>
+          <t>https://kad.arbitr.ru/Card/d5554dcc-9f7c-492b-a808-294871c8327f</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-246524/2024</t>
+          <t>А40-3887/2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>10.10.2024</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТ № 7"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>9705079623</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>6000000</v>
+        <v>281527.49</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>6000000</v>
+        <v>281527.49</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Универсальное правопреемство при реорганизации члена СРО для зачета взносов в компфонды.</t>
+          <t>Регрессное требование ФКР после возмещения вреда, причиненного членом СРО при капремонте дома.</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>31.12.2024</t>
+          <t>07.03.2026</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/90bd4617-9f3e-4275-bf75-338ac798d5a0</t>
+          <t>https://kad.arbitr.ru/Card/30b814ef-3e5f-40ff-93b9-6a5cb70394eb</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А40-245722/2024</t>
+          <t>А40-3391/2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА" АРЗАМАССКОГО РАЙОНА</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>5243020054</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московского округа</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Дзюба Д. И.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>43542542.37</v>
+        <v>3997373.96</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>43542542.37</v>
+        <v>3997373.96</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса.</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>14.12.2025</t>
+          <t>23.04.2026</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0cc25f08-5a93-4c88-8bd5-e566392482dd</t>
+          <t>https://kad.arbitr.ru/Card/36963191-bee7-4011-a21c-090e5eb9dd1f</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-245278/2024</t>
+          <t>А40-309598/2024</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>24.12.2024</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭРУДИТИНВЕСТ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>9717092040</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>435831.36</v>
+        <v>835636.08</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>435831.36</v>
+        <v>835636.08</v>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте МКД</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>02.06.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92c65f6e-378a-40d9-8d8b-8df3ff3685f5</t>
+          <t>https://kad.arbitr.ru/Card/227d4068-c49c-446e-95f6-358ab78db345</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-244636/2024</t>
+          <t>А40-299106/2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>08.10.2024</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД АРЗАМАС НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>5243009300</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ИНЖСТРОЙРЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7701896109</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>123495694.93</v>
+        <v>875831.54</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>123495694.93</v>
+        <v>865365.54</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78d29a18-2143-44b8-aab9-f015091605e3</t>
+          <t>https://kad.arbitr.ru/Card/cc17dd40-3214-4b70-8366-d3ec732c81d6</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-239203/2024</t>
+          <t>А40-299517/2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>639337.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>114766.14</v>
+      </c>
+      <c r="P72" s="2" t="inlineStr"/>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (ст. 60 ГрК РФ)</t>
+          <t>Взыскание денежных средств в размере 114 766,14 руб.</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>27.08.2025</t>
+          <t>08.02.2025</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6e9768f-0e19-4b07-a158-c8a05a94415d</t>
+          <t>https://kad.arbitr.ru/Card/41281120-9d8d-4189-979a-a71668f6f16e</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-239167/2024</t>
+          <t>А40-298650/2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>11.12.2024</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСЖИЛСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7735153655</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>124083.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>301662.71</v>
+      </c>
+      <c r="P73" s="2" t="inlineStr"/>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба от залива квартиры при капремонте в порядке регресса к члену СРО и самой СРО</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>14.08.2025</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31e865ab-a352-48c5-b54f-d6c979b96c96</t>
+          <t>https://kad.arbitr.ru/Card/66f49cc6-543d-4336-94df-9899d613cd12</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-238276/2024</t>
+          <t>А40-297730/2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>388316</v>
-[...3 lines deleted...]
-      </c>
+        <v>260150</v>
+      </c>
+      <c r="P74" s="2" t="inlineStr"/>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Регресс за вред, причиненный членом СРО при капремонте МКД (ст. 60 ГрК РФ)</t>
+          <t>Взыскание денежных средств с члена СРО и Ассоциации по обязательствам перед ФКР Москвы.</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>12.05.2025</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9bee3f64-f0fa-4359-a327-65a1b8e507c2</t>
+          <t>https://kad.arbitr.ru/Card/859e117d-f0a7-4133-8cb7-a7df6b74d120</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-238669/2024</t>
+          <t>А40-297252/2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -7750,198 +7516,196 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>165500</v>
-[...3 lines deleted...]
-      </c>
+        <v>259598</v>
+      </c>
+      <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Возмещение в порядке регресса ущерба, причиненного членом СРО при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>02.06.2025</t>
+          <t>27.08.2025</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54df060f-19f6-4447-a068-21d45532c151</t>
+          <t>https://kad.arbitr.ru/Card/b73741cf-d304-4d31-929b-7ff837a8d2d6</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-238726/2024</t>
+          <t>А40-291449/2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>04.12.2024</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "МОСКОВСКИЙ ГОСУДАРСТВЕННЫЙ УНИВЕРСИТЕТ ИМЕНИ М.В.ЛОМОНОСОВА"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7729082090</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "РЕСТАВРАЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГЕФЕСТ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7701580306</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>198000</v>
+        <v>51187417.79</v>
       </c>
       <c r="P76" s="2" t="n">
-        <v>198000</v>
+        <v>51187417.79</v>
       </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при проведении капитального ремонта.</t>
+          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договору подряда на капремонт</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>31.01.2026</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2ddb00b-6edf-49e3-bfc0-fa44d43dec48</t>
+          <t>https://kad.arbitr.ru/Card/167e79e1-1bf8-426d-b8f7-c2e10262ba98</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-235914/2024</t>
+          <t>А40-251357/2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -7952,398 +7716,396 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
-        <v>529001.46</v>
+        <v>578636.86</v>
       </c>
       <c r="P77" s="2" t="n">
-        <v>392974</v>
+        <v>502439.47</v>
       </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД</t>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>15.08.2025</t>
+          <t>05.05.2025</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa1cb24b-a16f-4d56-a031-ff447ed7c5b5</t>
+          <t>https://kad.arbitr.ru/Card/93fa0667-6753-4d75-824e-44f7b1a657ec</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-235436/2024</t>
+          <t>А40-251599/2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО СК "НИКА"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7743090448</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>257034.9</v>
+        <v>94752.67</v>
       </c>
       <c r="P78" s="2" t="n">
-        <v>127274.9</v>
+        <v>94752.67</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках ответственности СРО перед ФКР Москвы</t>
+          <t>Регрессное требование ФКР после выплаты ущерба собственнику из-за некачественного капремонта.</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>16.02.2025</t>
+          <t>19.03.2025</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/98c30ae3-12e5-4414-89cb-c8bb0d0f5e6a</t>
+          <t>https://kad.arbitr.ru/Card/e7d1dc8c-0e48-4a76-bafd-6bcdd7c36b6a</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-232882/2024</t>
+          <t>А40-251503/2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ФСК НОВЫЙ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7716836744</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>215915.77</v>
-[...3 lines deleted...]
-      </c>
+        <v>234242.96</v>
+      </c>
+      <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки от залива квартиры при капремонте, выполненном членом СРО.</t>
+          <t>Взыскание ущерба</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>15.12.2024</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/beb69675-6d6a-4e0e-9e1a-a08fd3c3e7d9</t>
+          <t>https://kad.arbitr.ru/Card/394612ec-bb4b-49a9-9e5a-c2b1b73791e2</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-232820/2024</t>
+          <t>А40-251384/2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7713056834</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>183938</v>
+        <v>676179.86</v>
       </c>
       <c r="P80" s="2" t="inlineStr"/>
       <c r="Q80" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД.</t>
+          <t>Взыскание ущерба, причиненного членом СРО при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>30.12.2025</t>
+          <t>19.12.2024</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1bfe67ea-6313-4a99-a834-eb148cab40d9</t>
+          <t>https://kad.arbitr.ru/Card/644660ed-bc29-45a6-b7fa-199c5a046b90</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-231870/2024</t>
+          <t>А40-248702/2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -8354,3959 +8116,4003 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>598620</v>
-[...1 lines deleted...]
-      <c r="P81" s="2" t="inlineStr"/>
+        <v>99199.28</v>
+      </c>
+      <c r="P81" s="2" t="n">
+        <v>99199.28</v>
+      </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках ответственности СРО за неисполнение обязательств членом.</t>
+          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>10.11.2024</t>
+          <t>20.02.2025</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b4593311-0644-444e-944e-788fdbf2ebd9</t>
+          <t>https://kad.arbitr.ru/Card/7b2ff3e1-f640-439f-9d1f-aee3fdbf60bd</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-232161/2024</t>
+          <t>А40-248722/2024</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>430460.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>459784.24</v>
+      </c>
+      <c r="P82" s="2" t="inlineStr"/>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте МКД.</t>
+          <t>Взыскание задолженности с подрядчика и СРО по обязательствам капитального ремонта.</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>28.08.2025</t>
+          <t>16.02.2025</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e027d19e-85b4-49d5-bb78-40861d7c8936</t>
+          <t>https://kad.arbitr.ru/Card/7f0e37a4-1734-48dd-a03b-5eed98e11e3b</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А40-228491/2024</t>
+          <t>А40-246572/2024</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>11.09.2024</t>
+          <t>10.10.2024</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>НАЧАЛЬНИК ОТДЕЛЕНИЯ - СТАРШИЙ СУДЕБНЫЙ ПРИСТАВ ИЗМАЙЛОВСКОГО РОСП ГУФССП РОССИИ ПО Г. МОСВКЕ О.В. АСЛАНОВА</t>
-[...2 lines deleted...]
-      <c r="L83" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Кузин М. М.</t>
-[...2 lines deleted...]
-      <c r="O83" s="2" t="inlineStr"/>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="n">
+        <v>452578.24</v>
+      </c>
       <c r="P83" s="2" t="inlineStr"/>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия приставов по невозбуждению исполнительного производства</t>
+          <t>Взыскание убытков с подрядчика и СРО.</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>27.10.2024</t>
+          <t>09.02.2025</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71c6f432-47d5-4764-aab5-ee611760125a</t>
+          <t>https://kad.arbitr.ru/Card/5c085aa3-ed2b-40a1-8b2d-1a5b4e0947fc</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-211854/2024</t>
+          <t>А40-246524/2024</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>03.09.2024</t>
+          <t>10.10.2024</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ПРОЕКТ № 7"</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>9705079623</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАРДЕ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>5030075387</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>598620</v>
+        <v>6000000</v>
       </c>
       <c r="P84" s="2" t="n">
-        <v>463320</v>
+        <v>6000000</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО (ООО Гарде) при капремонте МКД.</t>
+          <t>Универсальное правопреемство при реорганизации члена СРО для зачета взносов в компфонды.</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>31.12.2024</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7aed8da6-55e9-4b98-b345-b7398531a163</t>
+          <t>https://kad.arbitr.ru/Card/90bd4617-9f3e-4275-bf75-338ac798d5a0</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-172883/2024</t>
+          <t>А40-245722/2024</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>26.07.2024</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>СПАО ИНГОССТРАХ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА" АРЗАМАССКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5243020054</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>91702.34</v>
-[...1 lines deleted...]
-      <c r="P85" s="2" t="inlineStr"/>
+        <v>43542542.37</v>
+      </c>
+      <c r="P85" s="2" t="n">
+        <v>43542542.37</v>
+      </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке суброгации после выплаты страхового возмещения из-за залива квартиры.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>21.12.2024</t>
+          <t>14.12.2025</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/908ad096-48cb-4db2-878b-68a9f79b9524</t>
+          <t>https://kad.arbitr.ru/Card/0cc25f08-5a93-4c88-8bd5-e566392482dd</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А40-147929/2024</t>
+          <t>А40-245278/2024</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>01.07.2024</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ КАЛУЖСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>4027084855</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ЭРУДИТИНВЕСТ"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>9717092040</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>23104899.89</v>
+        <v>435831.36</v>
       </c>
       <c r="P86" s="2" t="n">
-        <v>23104899.89</v>
+        <v>435831.36</v>
       </c>
       <c r="Q86" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>31.01.2026</t>
+          <t>02.06.2025</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6077ba5-8bff-46a4-83e8-4b9ae7caded7</t>
+          <t>https://kad.arbitr.ru/Card/92c65f6e-378a-40d9-8d8b-8df3ff3685f5</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А11-323/2024</t>
+          <t>А40-244636/2024</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>17.01.2024</t>
+          <t>08.10.2024</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G87" s="2" t="inlineStr"/>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ КОВРОВСКОГО РАЙОНА "СЛУЖБА ЕДИНОГО ЗАКАЗЧИКА"</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД АРЗАМАС НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>3317010691</t>
+          <t>5243009300</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСК"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7701958563</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС Владимирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Петрухин М. В.</t>
-[...7 lines deleted...]
-      <c r="T87" s="2" t="inlineStr"/>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>123495694.93</v>
+      </c>
+      <c r="P87" s="2" t="n">
+        <v>123495694.93</v>
+      </c>
+      <c r="Q87" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R87" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса</t>
+        </is>
+      </c>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2026</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cbb55ee8-5c06-4b8d-a17d-5cc9ae5ebcd9</t>
+          <t>https://kad.arbitr.ru/Card/78d29a18-2143-44b8-aab9-f015091605e3</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А11-13/2024</t>
+          <t>А40-239203/2024</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>09.01.2024</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСК"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>7701958563</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>МБУ "Центр по развитию и содержанию инфраструктуры "Петушинского района Владимирской области"</t>
-[...2 lines deleted...]
-      <c r="L88" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>1 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Новикова Л. П.</t>
-[...5 lines deleted...]
-      <c r="R88" s="2" t="inlineStr"/>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="n">
+        <v>639337.3</v>
+      </c>
+      <c r="P88" s="2" t="n">
+        <v>639337.3</v>
+      </c>
+      <c r="Q88" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R88" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (ст. 60 ГрК РФ)</t>
+        </is>
+      </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>27.08.2025</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6d73e73-8fdc-4d2a-8f18-d1219ba34ddb</t>
+          <t>https://kad.arbitr.ru/Card/e6e9768f-0e19-4b07-a158-c8a05a94415d</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А11-14045/2023</t>
+          <t>А40-239167/2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>05.12.2023</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
-[...2 lines deleted...]
-      <c r="G89" s="2" t="inlineStr"/>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСК"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>7701958563</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ КОВРОВСКОГО РАЙОНА "СЛУЖБА ЕДИНОГО ЗАКАЗЧИКА"</t>
+          <t>ООО "МОСЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>3317010691</t>
+          <t>7735153655</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>АС Владимирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Бондарева-Битяй Ю. В.</t>
-[...7 lines deleted...]
-      <c r="T89" s="2" t="inlineStr"/>
+          <t>Картавая О. Н.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="n">
+        <v>124083.6</v>
+      </c>
+      <c r="P89" s="2" t="n">
+        <v>124083.6</v>
+      </c>
+      <c r="Q89" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R89" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение ущерба от залива квартиры при капремонте в порядке регресса к члену СРО и самой СРО</t>
+        </is>
+      </c>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2025</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30fda928-1532-4eb4-a1d7-a4d98311b557</t>
+          <t>https://kad.arbitr.ru/Card/31e865ab-a352-48c5-b54f-d6c979b96c96</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А11-14046/2023</t>
+          <t>А40-238276/2024</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>05.12.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
-[...2 lines deleted...]
-      <c r="G90" s="2" t="inlineStr"/>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСК"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>7701958563</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ КОВРОВСКОГО РАЙОНА "СЛУЖБА ЕДИНОГО ЗАКАЗЧИКА"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>3317010691</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС Владимирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Бондарева-Битяй Ю. В.</t>
-[...7 lines deleted...]
-      <c r="T90" s="2" t="inlineStr"/>
+          <t>Ведерников М. А.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="n">
+        <v>388316</v>
+      </c>
+      <c r="P90" s="2" t="n">
+        <v>388316</v>
+      </c>
+      <c r="Q90" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R90" s="2" t="inlineStr">
+        <is>
+          <t>Регресс за вред, причиненный членом СРО при капремонте МКД (ст. 60 ГрК РФ)</t>
+        </is>
+      </c>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>12.05.2025</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccc966c6-1ff6-4f77-8c91-4d759f200ca2</t>
+          <t>https://kad.arbitr.ru/Card/9bee3f64-f0fa-4359-a327-65a1b8e507c2</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-276284/2023</t>
+          <t>А40-238669/2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>24.11.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕОСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7721567374</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>190345.56</v>
+        <v>165500</v>
       </c>
       <c r="P91" s="2" t="n">
-        <v>190345.56</v>
+        <v>165500</v>
       </c>
       <c r="Q91" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при выполнении работ по капремонту МКД</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>12.10.2024</t>
+          <t>02.06.2025</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69ec1aba-5223-4a38-a34e-e39086d9d53f</t>
+          <t>https://kad.arbitr.ru/Card/54df060f-19f6-4447-a068-21d45532c151</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А40-270842/2023</t>
+          <t>А40-238726/2024</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
-        <v>476172.07</v>
+        <v>198000</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>451172.07</v>
+        <v>198000</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>15.12.2024</t>
+          <t>04.12.2025</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03126c9d-a60f-4ced-b4ad-2fcd84a179af</t>
+          <t>https://kad.arbitr.ru/Card/b2ddb00b-6edf-49e3-bfc0-fa44d43dec48</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-270846/2023</t>
+          <t>А40-235914/2024</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>АО "ЮНИ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7718913666</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Картавая О. Н.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>391424.49</v>
+        <v>529001.46</v>
       </c>
       <c r="P93" s="2" t="n">
-        <v>391424.49</v>
+        <v>392974</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при проведении капремонта</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>01.06.2024</t>
+          <t>15.08.2025</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c2fd29de-e7c8-45ce-8aa1-fa23d013434f</t>
+          <t>https://kad.arbitr.ru/Card/fa1cb24b-a16f-4d56-a031-ff447ed7c5b5</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-270848/2023</t>
+          <t>А40-235436/2024</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПОТЕНЦИАЛ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7724823481</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>616616.9</v>
+        <v>257034.9</v>
       </c>
       <c r="P94" s="2" t="n">
-        <v>616616.9</v>
+        <v>127274.9</v>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР к СРО и подрядчику за ущерб, причиненный собственникам при капитальном ремонте МКД.</t>
+          <t>Взыскание денежных средств в рамках ответственности СРО перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>15.01.2025</t>
+          <t>16.02.2025</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9aa9a2cc-d892-4245-bd73-c1a1a0f796f2</t>
+          <t>https://kad.arbitr.ru/Card/98c30ae3-12e5-4414-89cb-c8bb0d0f5e6a</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А40-270906/2023</t>
+          <t>А40-232882/2024</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕМЬЕР СЕРВИС"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7724857508</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
-        <v>643547.97</v>
+        <v>215915.77</v>
       </c>
       <c r="P95" s="2" t="n">
-        <v>643547.97</v>
+        <v>112800</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от некачественного капремонта, выполненного членом СРО</t>
+          <t>Солидарная ответственность СРО за убытки от залива квартиры при капремонте, выполненном членом СРО.</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>26.11.2024</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad03167f-2da0-4c43-9b50-fed534de015d</t>
+          <t>https://kad.arbitr.ru/Card/beb69675-6d6a-4e0e-9e1a-a08fd3c3e7d9</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А40-270832/2023</t>
+          <t>А40-232820/2024</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНД-СТРОЙ"</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>7719725672</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
-        <v>1426747.84</v>
-[...3 lines deleted...]
-      </c>
+        <v>183938</v>
+      </c>
+      <c r="P96" s="2" t="inlineStr"/>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>04.11.2024</t>
+          <t>30.12.2025</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3511f4ce-d8d4-45da-95f9-6d126e2fe97e</t>
+          <t>https://kad.arbitr.ru/Card/1bfe67ea-6313-4a99-a834-eb148cab40d9</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А40-270823/2023</t>
+          <t>А40-231870/2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
-        <v>212337.63</v>
-[...3 lines deleted...]
-      </c>
+        <v>598620</v>
+      </c>
+      <c r="P97" s="2" t="inlineStr"/>
       <c r="Q97" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Взыскание денежных средств в рамках ответственности СРО за неисполнение обязательств членом.</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>19.06.2024</t>
+          <t>10.11.2024</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3aafca5d-76fc-4437-8461-6509376b8765</t>
+          <t>https://kad.arbitr.ru/Card/b4593311-0644-444e-944e-788fdbf2ebd9</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А40-269469/2023</t>
+          <t>А40-232161/2024</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>17.11.2023</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
-        <v>42122471.94</v>
+        <v>430460.4</v>
       </c>
       <c r="P98" s="2" t="n">
-        <v>42025598.95</v>
+        <v>430460.4</v>
       </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте МКД.</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>26.06.2025</t>
+          <t>28.08.2025</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c43a0006-58e8-4d55-8671-38fe46b82d14</t>
+          <t>https://kad.arbitr.ru/Card/e027d19e-85b4-49d5-bb78-40861d7c8936</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А40-219341/2023</t>
+          <t>А40-228491/2024</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>28.09.2023</t>
+          <t>11.09.2024</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ ОБЪЕКТОВ СОЦИАЛЬНОЙ, ТРАНСПОРТНОЙ И ИНЖЕНЕРНОЙ ИНФРАСТРУКТУРЫ РЕСПУБЛИКИ КАРЕЛИЯ"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>1001337418</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НАЧАЛЬНИК ОТДЕЛЕНИЯ - СТАРШИЙ СУДЕБНЫЙ ПРИСТАВ ИЗМАЙЛОВСКОГО РОСП ГУФССП РОССИИ ПО Г. МОСВКЕ О.В. АСЛАНОВА</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr"/>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кузин М. М.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="inlineStr"/>
+      <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Признание незаконным бездействия приставов по невозбуждению исполнительного производства</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>08.03.2026</t>
+          <t>27.10.2024</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/570e4a7e-98ab-4419-8d8e-c57bd8b9241a</t>
+          <t>https://kad.arbitr.ru/Card/71c6f432-47d5-4764-aab5-ee611760125a</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А78-11388/2023</t>
+          <t>А40-211854/2024</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>22.09.2023</t>
+          <t>03.09.2024</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ОАО РОССИЙСКИЕ ЖЕЛЕЗНЫЕ ДОРОГИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>7708503727</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>ООО ТРАНСПРОЕКТИНЖИНИРИНГ</t>
+          <t>ООО "ГАРДЕ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7717701845</t>
+          <t>5030075387</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>АС Забайкальского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Понуровский Я. А.</t>
-[...5 lines deleted...]
-      <c r="R100" s="2" t="inlineStr"/>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="n">
+        <v>598620</v>
+      </c>
+      <c r="P100" s="2" t="n">
+        <v>463320</v>
+      </c>
+      <c r="Q100" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R100" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО (ООО Гарде) при капремонте МКД.</t>
+        </is>
+      </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>12.02.2026</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf413d4b-58f3-424a-8587-f425f63e5182</t>
+          <t>https://kad.arbitr.ru/Card/7aed8da6-55e9-4b98-b345-b7398531a163</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А40-196474/2023</t>
+          <t>А40-172883/2024</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>31.08.2023</t>
+          <t>26.07.2024</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ ОБЪЕКТОВ СОЦИАЛЬНОЙ, ТРАНСПОРТНОЙ И ИНЖЕНЕРНОЙ ИНФРАСТРУКТУРЫ РЕСПУБЛИКИ КАРЕЛИЯ"</t>
+          <t>СПАО ИНГОССТРАХ</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>1001337418</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>59766616.33</v>
-[...3 lines deleted...]
-      </c>
+        <v>91702.34</v>
+      </c>
+      <c r="P101" s="2" t="inlineStr"/>
       <c r="Q101" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам</t>
+          <t>Взыскание убытков в порядке суброгации после выплаты страхового возмещения из-за залива квартиры.</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>03.11.2024</t>
+          <t>21.12.2024</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea1f5470-fc80-45b0-b29f-dd1c99ef6471</t>
+          <t>https://kad.arbitr.ru/Card/908ad096-48cb-4db2-878b-68a9f79b9524</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А40-152285/2023</t>
+          <t>А40-147929/2024</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>07.07.2023</t>
+          <t>01.07.2024</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ КАЛУЖСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>3664999635</t>
+          <t>4027084855</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Корогодова И. М.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
-        <v>80070.08</v>
-[...1 lines deleted...]
-      <c r="P102" s="2" t="inlineStr"/>
+        <v>23104899.89</v>
+      </c>
+      <c r="P102" s="2" t="n">
+        <v>23104899.89</v>
+      </c>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Регресс о возмещении убытков, причиненных членом СРО при капитальном ремонте кровли МКД.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>01.03.2024</t>
+          <t>31.01.2026</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6928a23-bf96-4f28-8f95-73b4b9e76c67</t>
+          <t>https://kad.arbitr.ru/Card/d6077ba5-8bff-46a4-83e8-4b9ae7caded7</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А45-15313/2023</t>
+          <t>А11-323/2024</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>31.05.2023</t>
+          <t>17.01.2024</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G103" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G103" s="2" t="inlineStr"/>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ КОВРОВСКОГО РАЙОНА "СЛУЖБА ЕДИНОГО ЗАКАЗЧИКА"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>3317010691</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЙ-ЭНД-И ПРОДЖЕКТ"</t>
+          <t>ООО "ПСК"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>7725748935</t>
+          <t>7701958563</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Петрухин М. В.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="inlineStr"/>
       <c r="P103" s="2" t="inlineStr"/>
-      <c r="Q103" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q103" s="2" t="inlineStr"/>
+      <c r="R103" s="2" t="inlineStr"/>
+      <c r="S103" s="2" t="inlineStr"/>
+      <c r="T103" s="2" t="inlineStr"/>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82972a25-feb6-4888-b2fa-9efc1910255b</t>
+          <t>https://kad.arbitr.ru/Card/cbb55ee8-5c06-4b8d-a17d-5cc9ae5ebcd9</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А40-74455/2023</t>
+          <t>А11-13/2024</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>05.04.2023</t>
+          <t>09.01.2024</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАРЕЛИЯ"</t>
+          <t>ООО "ПСК"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>1001041315</t>
+          <t>7701958563</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>МБУ "Центр по развитию и содержанию инфраструктуры "Петушинского района Владимирской области"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr"/>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>Верховный Суд РФ</t>
+          <t>1 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Борисова Е. Е.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Новикова Л. П.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr"/>
+      <c r="P104" s="2" t="inlineStr"/>
+      <c r="Q104" s="2" t="inlineStr"/>
+      <c r="R104" s="2" t="inlineStr"/>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>04.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca9e53c9-95df-4d53-a14b-9140ce445596</t>
+          <t>https://kad.arbitr.ru/Card/a6d73e73-8fdc-4d2a-8f18-d1219ba34ddb</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А40-67329/2023</t>
+          <t>А11-14045/2023</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>29.03.2023</t>
+          <t>05.12.2023</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G105" s="2" t="inlineStr"/>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ПСК"</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7701958563</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ КОВРОВСКОГО РАЙОНА "СЛУЖБА ЕДИНОГО ЗАКАЗЧИКА"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>3317010691</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
-[...27 lines deleted...]
-      </c>
+          <t>Бондарева-Битяй Ю. В.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="R105" s="2" t="inlineStr"/>
+      <c r="S105" s="2" t="inlineStr"/>
+      <c r="T105" s="2" t="inlineStr"/>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63ebe527-2600-44eb-ae24-9dc9b10a64b3</t>
+          <t>https://kad.arbitr.ru/Card/30fda928-1532-4eb4-a1d7-a4d98311b557</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А49-1680/2023</t>
+          <t>А11-14046/2023</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>21.02.2023</t>
+          <t>05.12.2023</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G106" s="2" t="inlineStr"/>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>ООО "ПСК"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>7701958563</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>ООО Проектно-строительная "Управляющая компания БизнесСтрой"</t>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ КОВРОВСКОГО РАЙОНА "СЛУЖБА ЕДИНОГО ЗАКАЗЧИКА"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>7708630980</t>
+          <t>3317010691</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>АС Пензенской области</t>
+          <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Кудинов Р. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бондарева-Битяй Ю. В.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
       <c r="P106" s="2" t="inlineStr"/>
-      <c r="Q106" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q106" s="2" t="inlineStr"/>
+      <c r="R106" s="2" t="inlineStr"/>
+      <c r="S106" s="2" t="inlineStr"/>
+      <c r="T106" s="2" t="inlineStr"/>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3e2bcfc-16f7-4c71-82bd-6ceee3672c26</t>
+          <t>https://kad.arbitr.ru/Card/ccc966c6-1ff6-4f77-8c91-4d759f200ca2</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А40-258942/2022</t>
+          <t>А11-14044/2023</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>24.11.2022</t>
+          <t>05.12.2023</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ПСК"</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7701958563</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПОТЕНЦИАЛ"</t>
+          <t>ООО "ПСК"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>7724823481</t>
+          <t>7701958563</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Петрухин М. В.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="R107" s="2" t="inlineStr"/>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>30.08.2023</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97e54c38-dc33-4c24-b947-bc8ab0bed0e8</t>
+          <t>https://kad.arbitr.ru/Card/cf24710f-a64a-4e4d-ad7e-9da17fd872fe</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А40-244107/2022</t>
+          <t>А40-276284/2023</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>08.11.2022</t>
+          <t>24.11.2023</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "НЕОСТРОЙ"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7721567374</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
-        <v>62233.03</v>
-[...1 lines deleted...]
-      <c r="P108" s="2" t="inlineStr"/>
+        <v>190345.56</v>
+      </c>
+      <c r="P108" s="2" t="n">
+        <v>190345.56</v>
+      </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договору № ПКР-001934-18 от 16.10.2018</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при выполнении работ по капремонту МКД</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>17.01.2023</t>
+          <t>12.10.2024</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b6d9afb9-996d-411d-aa1a-f684e9f4d2dd</t>
+          <t>https://kad.arbitr.ru/Card/69ec1aba-5223-4a38-a34e-e39086d9d53f</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А40-239154/2022</t>
+          <t>А40-270848/2023</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>01.11.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "СТРОЙПОТЕНЦИАЛ"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7724823481</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Ликшиков Э. Б.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
-        <v>239207.2</v>
-[...1 lines deleted...]
-      <c r="P109" s="2" t="inlineStr"/>
+        <v>616616.9</v>
+      </c>
+      <c r="P109" s="2" t="n">
+        <v>616616.9</v>
+      </c>
       <c r="Q109" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного при проведении капитального ремонта.</t>
+          <t>Регресс ФКР к СРО и подрядчику за ущерб, причиненный собственникам при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>20.09.2023</t>
+          <t>15.01.2025</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/926e0407-d14f-49f8-8049-4ba2c747e210</t>
+          <t>https://kad.arbitr.ru/Card/9aa9a2cc-d892-4245-bd73-c1a1a0f796f2</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-239167/2022</t>
+          <t>А40-270906/2023</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>01.11.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ПРЕМЬЕР СЕРВИС"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7724857508</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>803840</v>
+        <v>643547.97</v>
       </c>
       <c r="P110" s="2" t="n">
-        <v>803840</v>
+        <v>643547.97</v>
       </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Возмещение в порядке регресса вреда, причиненного членом СРО при проведении капитального ремонта</t>
+          <t>Регрессное требование о возмещении ущерба от некачественного капремонта, выполненного членом СРО</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>03.07.2023</t>
+          <t>26.11.2024</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d8c9755-206f-4438-b629-147cd25c49ab</t>
+          <t>https://kad.arbitr.ru/Card/ad03167f-2da0-4c43-9b50-fed534de015d</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А40-239143/2022</t>
+          <t>А40-270842/2023</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>01.11.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>466126.86</v>
+        <v>476172.07</v>
       </c>
       <c r="P111" s="2" t="n">
-        <v>350557.98</v>
+        <v>451172.07</v>
       </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте МКД.</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>13.06.2023</t>
+          <t>15.12.2024</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1ade5f5-f5d2-4a4f-a6fd-24a051127bf7</t>
+          <t>https://kad.arbitr.ru/Card/03126c9d-a60f-4ced-b4ad-2fcd84a179af</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-233274/2022</t>
+          <t>А40-270832/2023</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>26.10.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>7736035485</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ГРАНД-СТРОЙ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7719725672</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>1276688.72</v>
-[...1 lines deleted...]
-      <c r="P112" s="2" t="inlineStr"/>
+        <v>1426747.84</v>
+      </c>
+      <c r="P112" s="2" t="n">
+        <v>1426747.84</v>
+      </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена в связи с выплатой страхового возмещения</t>
+          <t>Взыскание убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>27.07.2023</t>
+          <t>04.11.2024</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/50853f2e-6c19-4f4b-96b7-2b2a5ba316da</t>
+          <t>https://kad.arbitr.ru/Card/3511f4ce-d8d4-45da-95f9-6d126e2fe97e</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А40-168683/2022</t>
+          <t>А40-270846/2023</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>05.08.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>7707067683</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "ЮНИ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7718913666</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
-        <v>133033.88</v>
+        <v>391424.49</v>
       </c>
       <c r="P113" s="2" t="n">
-        <v>133033.88</v>
+        <v>391424.49</v>
       </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при проведении капитального ремонта</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при проведении капремонта</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>20.11.2024</t>
+          <t>01.06.2024</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df493c60-bb6f-4486-8abb-3e5058d93f78</t>
+          <t>https://kad.arbitr.ru/Card/c2fd29de-e7c8-45ce-8aa1-fa23d013434f</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А40-160229/2022</t>
+          <t>А40-270823/2023</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>26.07.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ "АЛЬЯНС"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>7734270170</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНЖИНИРИНГ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>4825091422</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
-[...5 lines deleted...]
-      <c r="R114" s="2" t="inlineStr"/>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="n">
+        <v>212337.63</v>
+      </c>
+      <c r="P114" s="2" t="n">
+        <v>212337.63</v>
+      </c>
+      <c r="Q114" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R114" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
+        </is>
+      </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>29.03.2023</t>
+          <t>19.06.2024</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc0998db-85f5-4b5e-bde9-d23d1d56f7b1</t>
+          <t>https://kad.arbitr.ru/Card/3aafca5d-76fc-4437-8461-6509376b8765</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А40-111272/2022</t>
+          <t>А40-269469/2023</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>27.05.2022</t>
+          <t>17.11.2023</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "НАЦИОНАЛЬНЫЙ АЛЬЯНС ПРОЕКТИРОВЩИКОВ "ГЛАВПРОЕКТ"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>7723211020</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЗРОЖДЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>9718051544</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...5 lines deleted...]
-      <c r="R115" s="2" t="inlineStr"/>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="n">
+        <v>42122471.94</v>
+      </c>
+      <c r="P115" s="2" t="n">
+        <v>42025598.95</v>
+      </c>
+      <c r="Q115" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R115" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>23.04.2024</t>
+          <t>26.06.2025</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9f198a6-c29e-4a0a-b78d-b02a6ed57dbc</t>
+          <t>https://kad.arbitr.ru/Card/c43a0006-58e8-4d55-8671-38fe46b82d14</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А40-41311/2022</t>
+          <t>А40-219341/2023</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>04.03.2022</t>
+          <t>28.09.2023</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ ОБЪЕКТОВ СОЦИАЛЬНОЙ, ТРАНСПОРТНОЙ И ИНЖЕНЕРНОЙ ИНФРАСТРУКТУРЫ РЕСПУБЛИКИ КАРЕЛИЯ"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>1001337418</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
-        <v>429832.83</v>
+        <v>1029324.48</v>
       </c>
       <c r="P116" s="2" t="n">
-        <v>429832.83</v>
+        <v>1029324.48</v>
       </c>
       <c r="Q116" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору капстроительства</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>05.09.2022</t>
+          <t>08.03.2026</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a9be83a-001e-42a4-94cc-457ae6524c09</t>
+          <t>https://kad.arbitr.ru/Card/570e4a7e-98ab-4419-8d8e-c57bd8b9241a</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А40-41230/2022</t>
+          <t>А78-11388/2023</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>03.03.2022</t>
+          <t>22.09.2023</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ОАО РОССИЙСКИЕ ЖЕЛЕЗНЫЕ ДОРОГИ</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7708503727</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО ТРАНСПРОЕКТИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7717701845</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Забайкальского края</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Понуровский Я. А.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="inlineStr"/>
+      <c r="P117" s="2" t="inlineStr"/>
+      <c r="Q117" s="2" t="inlineStr"/>
+      <c r="R117" s="2" t="inlineStr"/>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>27.04.2024</t>
+          <t>12.02.2026</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/509c6096-632b-4230-a7a0-646e8749a83f</t>
+          <t>https://kad.arbitr.ru/Card/cf413d4b-58f3-424a-8587-f425f63e5182</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А40-254404/2021</t>
+          <t>А40-196474/2023</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>25.11.2021</t>
+          <t>31.08.2023</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ ОБЪЕКТОВ СОЦИАЛЬНОЙ, ТРАНСПОРТНОЙ И ИНЖЕНЕРНОЙ ИНФРАСТРУКТУРЫ РЕСПУБЛИКИ КАРЕЛИЯ"</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>1001337418</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
-        <v>312612.39</v>
-[...1 lines deleted...]
-      <c r="P118" s="2" t="inlineStr"/>
+        <v>59766616.33</v>
+      </c>
+      <c r="P118" s="2" t="n">
+        <v>59766616.33</v>
+      </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного при капремонте членом СРО.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>26.04.2022</t>
+          <t>03.11.2024</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/553d4a3d-2f04-4fe8-8686-7a5487b41893</t>
+          <t>https://kad.arbitr.ru/Card/ea1f5470-fc80-45b0-b29f-dd1c99ef6471</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А83-22901/2021</t>
+          <t>А40-152285/2023</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>22.11.2021</t>
+          <t>07.07.2023</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ГК Филиал "Крымаэронавигация" Федерального государственного унитарного предприятия " по организации воздушного движения в Российской Федерации"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3664999635</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>ООО "А2 ИНЖИНИРИНГ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>5053070642</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Можарова М. Е.</t>
-[...2 lines deleted...]
-      <c r="O119" s="2" t="inlineStr"/>
+          <t>Корогодова И. М.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="n">
+        <v>80070.08</v>
+      </c>
       <c r="P119" s="2" t="inlineStr"/>
-      <c r="Q119" s="2" t="inlineStr"/>
-      <c r="R119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R119" s="2" t="inlineStr">
+        <is>
+          <t>Регресс о возмещении убытков, причиненных членом СРО при капитальном ремонте кровли МКД.</t>
+        </is>
+      </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>23.11.2022</t>
+          <t>01.03.2024</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7454b5d4-e179-4792-bd22-0fc998e73d15</t>
+          <t>https://kad.arbitr.ru/Card/e6928a23-bf96-4f28-8f95-73b4b9e76c67</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А40-238073/2021</t>
+          <t>А45-15313/2023</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>03.11.2021</t>
+          <t>31.05.2023</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ЭЙ-ЭНД-И ПРОДЖЕКТ"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7725748935</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
-        <v>349032.93</v>
-[...3 lines deleted...]
-      </c>
+        <v>512515.82</v>
+      </c>
+      <c r="P120" s="2" t="inlineStr"/>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба от залива квартиры в порядке регресса (ст. 60 ГрК РФ)</t>
+          <t>Взыскание стоимости работ по устранению недостатков по договору № РТС254А180659(Д) от 06.02.2019</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>26.04.2022</t>
+          <t>20.10.2023</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cea0dde5-b406-4ac9-aa29-3cb99d186679</t>
+          <t>https://kad.arbitr.ru/Card/82972a25-feb6-4888-b2fa-9efc1910255b</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А83-20410/2021</t>
+          <t>А40-74455/2023</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>13.10.2021</t>
+          <t>05.04.2023</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ГК Филиал "Крымаэронавигация" Федерального государственного унитарного предприятия " по организации воздушного движения в Российской Федерации"</t>
+          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАРЕЛИЯ"</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1001041315</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L121" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>Верховный Суд РФ</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Можарова М. Е.</t>
-[...5 lines deleted...]
-      <c r="R121" s="2" t="inlineStr"/>
+          <t>Борисова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O121" s="2" t="n">
+        <v>95201999.95999999</v>
+      </c>
+      <c r="P121" s="2" t="n">
+        <v>95201999.95999999</v>
+      </c>
+      <c r="Q121" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R121" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по госконтракту.</t>
+        </is>
+      </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>23.11.2022</t>
+          <t>04.04.2026</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d649fc95-78bd-4eb1-bc13-a7af1d7069f9</t>
+          <t>https://kad.arbitr.ru/Card/ca9e53c9-95df-4d53-a14b-9140ce445596</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А40-202751/2021</t>
+          <t>А40-67329/2023</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>22.09.2021</t>
+          <t>29.03.2023</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -12317,495 +12123,485 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
-        <v>376000</v>
+        <v>286280.91</v>
       </c>
       <c r="P122" s="2" t="n">
-        <v>376000</v>
+        <v>286280.91</v>
       </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР за выплату ущерба собственнику из-за залива при капремонте, проведенном членом СРО</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>03.03.2022</t>
+          <t>15.08.2023</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/511a5ab2-c424-4c17-a5e5-6eae39f954a2</t>
+          <t>https://kad.arbitr.ru/Card/63ebe527-2600-44eb-ae24-9dc9b10a64b3</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А40-200115/2021</t>
+          <t>А49-1680/2023</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>20.09.2021</t>
+          <t>21.02.2023</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО Проектно-строительная "Управляющая компания БизнесСтрой"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7708630980</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Кудинов Р. И.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
-        <v>48091.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>174985.03</v>
+      </c>
+      <c r="P123" s="2" t="inlineStr"/>
       <c r="Q123" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда в порядке регресса за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт, выполненный ее членом.</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>09.02.2022</t>
+          <t>26.03.2024</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65b2bc83-b0ff-4c0e-9bb1-5a6e9f7627f4</t>
+          <t>https://kad.arbitr.ru/Card/e3e2bcfc-16f7-4c71-82bd-6ceee3672c26</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А40-200116/2021</t>
+          <t>А40-304172/2022</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>20.09.2021</t>
+          <t>30.12.2022</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФГБУ КУЛЬТУРЫ "АГЕНТСТВО ПО УПРАВЛЕНИЮ И ИСПОЛЬЗОВАНИЮ ПАМЯТНИКОВ ИСТОРИИ И КУЛЬТУРЫ"</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7705395248</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ОАО "РОССИЙСКИЕ ЖЕЛЕЗНЫЕ ДОРОГИ"</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7708503727</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московского округа</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Воронина Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="inlineStr"/>
       <c r="P124" s="2" t="inlineStr"/>
-      <c r="Q124" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q124" s="2" t="inlineStr"/>
+      <c r="R124" s="2" t="inlineStr"/>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>11.02.2022</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/334e1017-a209-4181-9a5e-29e7a9232a86</t>
+          <t>https://kad.arbitr.ru/Card/e1c52538-e3b0-4f7c-9c32-2af35d3bdc30</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А40-199058/2021</t>
+          <t>А40-258942/2022</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>17.09.2021</t>
+          <t>24.11.2022</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕМЬЕР СЕРВИС"</t>
+          <t>ООО "СТРОЙПОТЕНЦИАЛ"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>7724857508</t>
+          <t>7724823481</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
-        <v>435500.82</v>
-[...1 lines deleted...]
-      <c r="P125" s="2" t="inlineStr"/>
+        <v>296820</v>
+      </c>
+      <c r="P125" s="2" t="n">
+        <v>296820</v>
+      </c>
       <c r="Q125" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с ООО ПРЕМЬЕР СЕРВИС и СРО АРХИТЕКТУРНОЕ НАСЛЕДИЕ</t>
+          <t>Солидарная ответственность СРО за причинение вреда членом СРО при выполнении работ по капремонту</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>29.10.2021</t>
+          <t>30.08.2023</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67cee1c4-bc47-4cf1-96a2-6c2c5034d105</t>
+          <t>https://kad.arbitr.ru/Card/97e54c38-dc33-4c24-b947-bc8ab0bed0e8</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А40-141103/2021</t>
+          <t>А40-244107/2022</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>05.07.2021</t>
+          <t>08.11.2022</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕМЬЕР СЕРВИС"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>7724857508</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
-        <v>345413.33</v>
+        <v>62233.03</v>
       </c>
       <c r="P126" s="2" t="inlineStr"/>
       <c r="Q126" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Взыскание задолженности по договору № ПКР-001934-18 от 16.10.2018</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>27.01.2022</t>
+          <t>17.01.2023</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d27530b-9eb5-4e89-9bf8-cece37443772</t>
+          <t>https://kad.arbitr.ru/Card/b6d9afb9-996d-411d-aa1a-f684e9f4d2dd</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>А40-53042/2021</t>
+          <t>А40-239143/2022</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>16.03.2021</t>
+          <t>01.11.2022</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -12820,190 +12616,192 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
           <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O127" s="2" t="n">
-        <v>96371.07000000001</v>
-[...1 lines deleted...]
-      <c r="P127" s="2" t="inlineStr"/>
+        <v>466126.86</v>
+      </c>
+      <c r="P127" s="2" t="n">
+        <v>350557.98</v>
+      </c>
       <c r="Q127" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (ст. 60 ГрК РФ).</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте МКД.</t>
         </is>
       </c>
       <c r="S127" s="2" t="inlineStr">
         <is>
-          <t>11.10.2021</t>
+          <t>13.06.2023</t>
         </is>
       </c>
       <c r="T127" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U127" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f7f07da-b791-4861-8395-0e94353ba06a</t>
+          <t>https://kad.arbitr.ru/Card/a1ade5f5-f5d2-4a4f-a6fd-24a051127bf7</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>А40-46583/2021</t>
+          <t>А40-239154/2022</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>09.03.2021</t>
+          <t>01.11.2022</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
+          <t>Ликшиков Э. Б.</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
-        <v>74295.34</v>
+        <v>239207.2</v>
       </c>
       <c r="P128" s="2" t="inlineStr"/>
       <c r="Q128" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при кап. ремонте (ч. 11 ст. 60 ГрК РФ)</t>
+          <t>Регрессное требование о возмещении вреда, причиненного при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S128" s="2" t="inlineStr">
         <is>
-          <t>28.12.2021</t>
+          <t>20.09.2023</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U128" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6259247b-3d2c-4a74-862a-3b95b11f7f62</t>
+          <t>https://kad.arbitr.ru/Card/926e0407-d14f-49f8-8049-4ba2c747e210</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>А40-44308/2021</t>
+          <t>А40-239167/2022</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>04.03.2021</t>
+          <t>01.11.2022</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -13014,988 +12812,954 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
-        <v>91589.60000000001</v>
-[...1 lines deleted...]
-      <c r="P129" s="2" t="inlineStr"/>
+        <v>803840</v>
+      </c>
+      <c r="P129" s="2" t="n">
+        <v>803840</v>
+      </c>
       <c r="Q129" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб от аварии на системе отопления после капремонта членом СРО.</t>
+          <t>Возмещение в порядке регресса вреда, причиненного членом СРО при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S129" s="2" t="inlineStr">
         <is>
-          <t>17.11.2021</t>
+          <t>03.07.2023</t>
         </is>
       </c>
       <c r="T129" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U129" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f544a2df-3d51-4598-957e-08ab63e7948d</t>
+          <t>https://kad.arbitr.ru/Card/0d8c9755-206f-4438-b629-147cd25c49ab</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>А40-24271/2021</t>
+          <t>А40-233274/2022</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>09.02.2021</t>
+          <t>26.10.2022</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7736035485</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАРДО"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>7729665165</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O130" s="2" t="n">
-        <v>286112.21</v>
+        <v>1276688.72</v>
       </c>
       <c r="P130" s="2" t="inlineStr"/>
       <c r="Q130" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, причиненного заливом квартиры</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена в связи с выплатой страхового возмещения</t>
         </is>
       </c>
       <c r="S130" s="2" t="inlineStr">
         <is>
-          <t>08.12.2021</t>
+          <t>27.07.2023</t>
         </is>
       </c>
       <c r="T130" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U130" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/216e834d-95c4-48ca-9002-2541b0930451</t>
+          <t>https://kad.arbitr.ru/Card/50853f2e-6c19-4f4b-96b7-2b2a5ba316da</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>А40-4938/2021</t>
+          <t>А40-168683/2022</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>15.01.2021</t>
+          <t>05.08.2022</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
+          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
+        </is>
+      </c>
+      <c r="I131" s="2" t="inlineStr">
+        <is>
+          <t>7707067683</t>
+        </is>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I131" s="2" t="inlineStr">
+      <c r="L131" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J131" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O131" s="2" t="n">
-        <v>130448.88</v>
+        <v>133033.88</v>
       </c>
       <c r="P131" s="2" t="n">
-        <v>130448.88</v>
+        <v>133033.88</v>
       </c>
       <c r="Q131" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте членом СРО</t>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S131" s="2" t="inlineStr">
         <is>
-          <t>05.08.2021</t>
+          <t>20.11.2024</t>
         </is>
       </c>
       <c r="T131" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U131" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bac2f15f-e651-4b22-9173-c7fd8abe8181</t>
+          <t>https://kad.arbitr.ru/Card/df493c60-bb6f-4486-8abb-3e5058d93f78</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>А40-226923/2020</t>
+          <t>А40-160229/2022</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>20.11.2020</t>
+          <t>26.07.2022</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ "АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7734270170</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАРДЕ"</t>
+          <t>ООО "СТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>5030075387</t>
+          <t>4825091422</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="inlineStr"/>
       <c r="P132" s="2" t="inlineStr"/>
-      <c r="Q132" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q132" s="2" t="inlineStr"/>
+      <c r="R132" s="2" t="inlineStr"/>
       <c r="S132" s="2" t="inlineStr">
         <is>
-          <t>22.12.2020</t>
+          <t>29.03.2023</t>
         </is>
       </c>
       <c r="T132" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U132" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05d29408-fa71-4c2c-a388-ea74e0a2e62c</t>
+          <t>https://kad.arbitr.ru/Card/bc0998db-85f5-4b5e-bde9-d23d1d56f7b1</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>А40-172762/2020</t>
+          <t>А40-111272/2022</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>17.09.2020</t>
+          <t>27.05.2022</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ "НАЦИОНАЛЬНЫЙ АЛЬЯНС ПРОЕКТИРОВЩИКОВ "ГЛАВПРОЕКТ"</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7723211020</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ВОЗРОЖДЕНИЕ"</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>9718051544</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="inlineStr"/>
       <c r="P133" s="2" t="inlineStr"/>
-      <c r="Q133" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q133" s="2" t="inlineStr"/>
+      <c r="R133" s="2" t="inlineStr"/>
       <c r="S133" s="2" t="inlineStr">
         <is>
-          <t>09.12.2021</t>
+          <t>23.04.2024</t>
         </is>
       </c>
       <c r="T133" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U133" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7dd8fa45-5975-47c3-a730-95028f980e59</t>
+          <t>https://kad.arbitr.ru/Card/c9f198a6-c29e-4a0a-b78d-b02a6ed57dbc</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>133</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>А40-147609/2020</t>
+          <t>А40-41311/2022</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>18.08.2020</t>
+          <t>04.03.2022</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>АО "ДИРЕКЦИЯ ЮГО-ЗАПАДНОГО РАЙОНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>3123157617</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
           <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O134" s="2" t="n">
-        <v>9570790.07</v>
-[...1 lines deleted...]
-      <c r="P134" s="2" t="inlineStr"/>
+        <v>429832.83</v>
+      </c>
+      <c r="P134" s="2" t="n">
+        <v>429832.83</v>
+      </c>
       <c r="Q134" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R134" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда № 352/2019</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору капстроительства</t>
         </is>
       </c>
       <c r="S134" s="2" t="inlineStr">
         <is>
-          <t>18.08.2021</t>
+          <t>05.09.2022</t>
         </is>
       </c>
       <c r="T134" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U134" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebd05f2f-1b6b-40e2-8470-204d1aba35bd</t>
+          <t>https://kad.arbitr.ru/Card/6a9be83a-001e-42a4-94cc-457ae6524c09</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>134</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>А40-57400/2020</t>
+          <t>А40-41230/2022</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>25.03.2020</t>
+          <t>03.03.2022</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАРДЕ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>5030075387</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O135" s="2" t="n">
-        <v>79494</v>
-[...1 lines deleted...]
-      <c r="P135" s="2" t="inlineStr"/>
+        <v>6194808.07</v>
+      </c>
+      <c r="P135" s="2" t="n">
+        <v>6194808.07</v>
+      </c>
       <c r="Q135" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R135" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S135" s="2" t="inlineStr">
         <is>
-          <t>27.05.2020</t>
+          <t>27.04.2024</t>
         </is>
       </c>
       <c r="T135" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U135" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/024f01c6-24e0-49fa-990e-e2ee448c0868</t>
+          <t>https://kad.arbitr.ru/Card/509c6096-632b-4230-a7a0-646e8749a83f</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>135</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>А40-57128/2020</t>
+          <t>А40-40341/2022</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>24.03.2020</t>
+          <t>03.03.2022</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ИФНС России №36 по г.Москве</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГОСЛАВСТРОЙДЕКОР"</t>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "АГАТ"</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>7725198777</t>
+          <t>7724779592</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Луговик Е. В.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="inlineStr"/>
       <c r="P136" s="2" t="inlineStr"/>
-      <c r="Q136" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q136" s="2" t="inlineStr"/>
+      <c r="R136" s="2" t="inlineStr"/>
       <c r="S136" s="2" t="inlineStr">
         <is>
-          <t>30.05.2020</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="T136" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U136" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d055698a-f0e6-475c-8ff3-f7a10a3d6882</t>
+          <t>https://kad.arbitr.ru/Card/c7ee1517-bcb7-409e-868e-fd71776dae69</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
         <v>136</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>А40-53816/2020</t>
+          <t>А40-254404/2021</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>19.03.2020</t>
+          <t>25.11.2021</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O137" s="2" t="n">
         <v>312612.39</v>
       </c>
       <c r="P137" s="2" t="inlineStr"/>
       <c r="Q137" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в рамках договора на оказание услуг по капитальному ремонту</t>
+          <t>Регрессное требование о возмещении вреда, причиненного при капремонте членом СРО.</t>
         </is>
       </c>
       <c r="S137" s="2" t="inlineStr">
         <is>
-          <t>20.05.2020</t>
+          <t>26.04.2022</t>
         </is>
       </c>
       <c r="T137" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U137" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45b85774-3797-4055-aa76-ae362cf29dd1</t>
+          <t>https://kad.arbitr.ru/Card/553d4a3d-2f04-4fe8-8686-7a5487b41893</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>137</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>А40-53745/2020</t>
+          <t>А83-22901/2021</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>19.03.2020</t>
+          <t>22.11.2021</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГК Филиал "Крымаэронавигация" Федерального государственного унитарного предприятия " по организации воздушного движения в Российской Федерации"</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕРТЕХСТРОЙ-М"</t>
+          <t>ООО "А2 ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>5048028420</t>
+          <t>5053070642</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Можарова М. Е.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="inlineStr"/>
       <c r="P138" s="2" t="inlineStr"/>
-      <c r="Q138" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q138" s="2" t="inlineStr"/>
+      <c r="R138" s="2" t="inlineStr"/>
       <c r="S138" s="2" t="inlineStr">
         <is>
-          <t>20.05.2020</t>
+          <t>23.11.2022</t>
         </is>
       </c>
       <c r="T138" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U138" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21cefaa7-7f56-4a7c-a83d-2e64add918a7</t>
+          <t>https://kad.arbitr.ru/Card/7454b5d4-e179-4792-bd22-0fc998e73d15</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>138</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>А40-28139/2020</t>
+          <t>А40-238073/2021</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>14.02.2020</t>
+          <t>03.11.2021</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -14006,1466 +13770,3341 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O139" s="2" t="n">
-        <v>78888.2</v>
-[...1 lines deleted...]
-      <c r="P139" s="2" t="inlineStr"/>
+        <v>349032.93</v>
+      </c>
+      <c r="P139" s="2" t="n">
+        <v>349032.93</v>
+      </c>
       <c r="Q139" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда, причиненного членом СРО вследствие некачественного капитального ремонта.</t>
+          <t>Возмещение ущерба от залива квартиры в порядке регресса (ст. 60 ГрК РФ)</t>
         </is>
       </c>
       <c r="S139" s="2" t="inlineStr">
         <is>
-          <t>30.05.2020</t>
+          <t>26.04.2022</t>
         </is>
       </c>
       <c r="T139" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U139" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fc1750b-b137-44b3-b5b3-10bcfbe0b689</t>
+          <t>https://kad.arbitr.ru/Card/cea0dde5-b406-4ac9-aa29-3cb99d186679</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>139</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>А40-5627/2020</t>
+          <t>А83-20410/2021</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>20.01.2020</t>
+          <t>13.10.2021</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГК Филиал "Крымаэронавигация" Федерального государственного унитарного предприятия " по организации воздушного движения в Российской Федерации"</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>АО СТРОИТЕЛЬНАЯ КОМПАНИЯ "УНИВЕРСАЛСТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr"/>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Можарова М. Е.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="inlineStr"/>
       <c r="P140" s="2" t="inlineStr"/>
-      <c r="Q140" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q140" s="2" t="inlineStr"/>
+      <c r="R140" s="2" t="inlineStr"/>
       <c r="S140" s="2" t="inlineStr">
         <is>
-          <t>28.03.2020</t>
+          <t>23.11.2022</t>
         </is>
       </c>
       <c r="T140" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U140" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffbf3c71-cab1-4913-b5f9-870b0313d8f6</t>
+          <t>https://kad.arbitr.ru/Card/d649fc95-78bd-4eb1-bc13-a7af1d7069f9</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>140</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>А40-292088/2019</t>
+          <t>А40-202751/2021</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>05.11.2019</t>
+          <t>22.09.2021</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>АО СТРОИТЕЛЬНАЯ КОМПАНИЯ "УНИВЕРСАЛСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>6316071922</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O141" s="2" t="n">
-        <v>209739.42</v>
-[...1 lines deleted...]
-      <c r="P141" s="2" t="inlineStr"/>
+        <v>376000</v>
+      </c>
+      <c r="P141" s="2" t="n">
+        <v>376000</v>
+      </c>
       <c r="Q141" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Регресс ФКР за выплату ущерба собственнику из-за залива при капремонте, проведенном членом СРО</t>
         </is>
       </c>
       <c r="S141" s="2" t="inlineStr">
         <is>
-          <t>19.12.2019</t>
+          <t>03.03.2022</t>
         </is>
       </c>
       <c r="T141" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U141" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9df743f-fe5c-46a1-b01f-258e65d8ee30</t>
+          <t>https://kad.arbitr.ru/Card/511a5ab2-c424-4c17-a5e5-6eae39f954a2</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>141</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>А40-284649/2019</t>
+          <t>А40-200115/2021</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>25.10.2019</t>
+          <t>20.09.2021</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O142" s="2" t="n">
-        <v>160892.8</v>
-[...1 lines deleted...]
-      <c r="P142" s="2" t="inlineStr"/>
+        <v>48091.6</v>
+      </c>
+      <c r="P142" s="2" t="n">
+        <v>48091.6</v>
+      </c>
       <c r="Q142" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба</t>
+          <t>Возмещение вреда в порядке регресса за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S142" s="2" t="inlineStr">
         <is>
-          <t>04.07.2020</t>
+          <t>09.02.2022</t>
         </is>
       </c>
       <c r="T142" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U142" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8d8ae67e-8ce4-4821-a35c-213f10eaff15</t>
+          <t>https://kad.arbitr.ru/Card/65b2bc83-b0ff-4c0e-9bb1-5a6e9f7627f4</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
         <v>142</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>А40-284402/2019</t>
+          <t>А40-200116/2021</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>25.10.2019</t>
+          <t>20.09.2021</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O143" s="2" t="n">
-        <v>277718.53</v>
+        <v>178303.5</v>
       </c>
       <c r="P143" s="2" t="inlineStr"/>
       <c r="Q143" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R143" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР о взыскании ущерба от залива квартиры при капремонте членом СРО.</t>
+          <t>Возмещение ущерба в порядке солидарной ответственности СРО за вред, причиненный ее членом</t>
         </is>
       </c>
       <c r="S143" s="2" t="inlineStr">
         <is>
-          <t>18.01.2020</t>
+          <t>11.02.2022</t>
         </is>
       </c>
       <c r="T143" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U143" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/962d1b04-7f58-4835-b379-ea19e63b432f</t>
+          <t>https://kad.arbitr.ru/Card/334e1017-a209-4181-9a5e-29e7a9232a86</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>143</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>А40-241013/2019</t>
+          <t>А40-199058/2021</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>11.09.2019</t>
+          <t>17.09.2021</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ПРЕМЬЕР СЕРВИС"</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7724857508</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O144" s="2" t="n">
-        <v>831785.39</v>
+        <v>435500.82</v>
       </c>
       <c r="P144" s="2" t="inlineStr"/>
       <c r="Q144" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капремонте</t>
+          <t>Взыскание денежных средств с ООО ПРЕМЬЕР СЕРВИС и СРО АРХИТЕКТУРНОЕ НАСЛЕДИЕ</t>
         </is>
       </c>
       <c r="S144" s="2" t="inlineStr">
         <is>
-          <t>17.02.2020</t>
+          <t>29.10.2021</t>
         </is>
       </c>
       <c r="T144" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U144" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a630271-0e6e-4eee-8084-a3c0b5c52576</t>
+          <t>https://kad.arbitr.ru/Card/67cee1c4-bc47-4cf1-96a2-6c2c5034d105</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>144</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>А40-240650/2019</t>
+          <t>А40-141103/2021</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>11.09.2019</t>
+          <t>05.07.2021</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "ПРЕМЬЕР СЕРВИС"</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7724857508</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>Никонова О. И.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O145" s="2" t="n">
-        <v>99043.91</v>
+        <v>345413.33</v>
       </c>
       <c r="P145" s="2" t="inlineStr"/>
       <c r="Q145" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R145" s="2" t="inlineStr">
         <is>
-          <t>Регресс за вред, причиненный членом СРО ООО СМУ 21 при капитальном ремонте.</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S145" s="2" t="inlineStr">
         <is>
-          <t>30.07.2020</t>
+          <t>27.01.2022</t>
         </is>
       </c>
       <c r="T145" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U145" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b875ce3-441e-4677-af46-fd1a0db03f50</t>
+          <t>https://kad.arbitr.ru/Card/2d27530b-9eb5-4e89-9bf8-cece37443772</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>145</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>А40-213927/2019</t>
+          <t>А40-53042/2021</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>14.08.2019</t>
+          <t>16.03.2021</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>АО "ЮНИ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>7718913666</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O146" s="2" t="n">
-        <v>331840.06</v>
+        <v>96371.07000000001</v>
       </c>
       <c r="P146" s="2" t="inlineStr"/>
       <c r="Q146" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за неисполнение обязательств членом АО «ЮНИ»</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (ст. 60 ГрК РФ).</t>
         </is>
       </c>
       <c r="S146" s="2" t="inlineStr">
         <is>
-          <t>11.12.2019</t>
+          <t>11.10.2021</t>
         </is>
       </c>
       <c r="T146" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U146" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/561cbaf1-5f09-432d-89eb-05b65be938a9</t>
+          <t>https://kad.arbitr.ru/Card/1f7f07da-b791-4861-8395-0e94353ba06a</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
         <v>146</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>А40-148357/2019</t>
+          <t>А40-46583/2021</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>10.06.2019</t>
+          <t>09.03.2021</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТД ТЕКФОР"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
-          <t>7728672635</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИНКОРСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>7715661548</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>Стародуб А. П.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O147" s="2" t="n">
-        <v>2339044.12</v>
-[...3 lines deleted...]
-      </c>
+        <v>74295.34</v>
+      </c>
+      <c r="P147" s="2" t="inlineStr"/>
       <c r="Q147" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения, неотработанного аванса и неустойки по договору подряда</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при кап. ремонте (ч. 11 ст. 60 ГрК РФ)</t>
         </is>
       </c>
       <c r="S147" s="2" t="inlineStr">
         <is>
-          <t>20.08.2021</t>
+          <t>28.12.2021</t>
         </is>
       </c>
       <c r="T147" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U147" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/650c36ed-11d6-48ca-89a0-b2cb0e57dcbb</t>
+          <t>https://kad.arbitr.ru/Card/6259247b-3d2c-4a74-862a-3b95b11f7f62</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>147</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>А40-97467/2019</t>
+          <t>А40-44308/2021</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>15.04.2019</t>
+          <t>04.03.2021</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ГРУПП"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
-          <t>7724413238</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...2 lines deleted...]
-      <c r="O148" s="2" t="inlineStr"/>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="n">
+        <v>91589.60000000001</v>
+      </c>
       <c r="P148" s="2" t="inlineStr"/>
       <c r="Q148" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R148" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R148" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за ущерб от аварии на системе отопления после капремонта членом СРО.</t>
+        </is>
+      </c>
       <c r="S148" s="2" t="inlineStr">
         <is>
-          <t>29.10.2020</t>
+          <t>17.11.2021</t>
         </is>
       </c>
       <c r="T148" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U148" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ec02ca4-773c-4d31-b100-d39a6343d923</t>
+          <t>https://kad.arbitr.ru/Card/f544a2df-3d51-4598-957e-08ab63e7948d</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>148</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>А40-281207/2018</t>
+          <t>А40-24271/2021</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>26.11.2018</t>
+          <t>09.02.2021</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТЛ-МОНТАЖ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
-          <t>7703349662</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО "КАРДО"</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>7729665165</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O149" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>286112.21</v>
+      </c>
+      <c r="P149" s="2" t="inlineStr"/>
       <c r="Q149" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>Возврат излишне перечисленных взносов в компенсационный фонд при переходе из другой СРО</t>
+          <t>Возмещение ущерба, причиненного заливом квартиры</t>
         </is>
       </c>
       <c r="S149" s="2" t="inlineStr">
         <is>
-          <t>23.04.2019</t>
+          <t>08.12.2021</t>
         </is>
       </c>
       <c r="T149" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U149" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b573c993-0655-437f-b78b-1ee889c59fb5</t>
+          <t>https://kad.arbitr.ru/Card/216e834d-95c4-48ca-9002-2541b0930451</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>149</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>А40-194179/2018</t>
+          <t>А40-4938/2021</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>20.08.2018</t>
+          <t>15.01.2021</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕОСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
-          <t>7722831864</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O150" s="2" t="n">
-        <v>3500000</v>
-[...1 lines deleted...]
-      <c r="P150" s="2" t="inlineStr"/>
+        <v>130448.88</v>
+      </c>
+      <c r="P150" s="2" t="n">
+        <v>130448.88</v>
+      </c>
       <c r="Q150" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и требование о переводе средств компенсационного фонда</t>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S150" s="2" t="inlineStr">
         <is>
-          <t>31.07.2020</t>
+          <t>05.08.2021</t>
         </is>
       </c>
       <c r="T150" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U150" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d223bdf-8acb-4bcb-a96f-dee6e8fd5f28</t>
+          <t>https://kad.arbitr.ru/Card/bac2f15f-e651-4b22-9173-c7fd8abe8181</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
         <v>150</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>А56-71537/2018</t>
+          <t>А40-226923/2020</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>05.06.2018</t>
+          <t>20.11.2020</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТЛ-Монтаж"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
-          <t>7703349662</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "ГАРДЕ"</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>5030075387</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O151" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>269784.06</v>
+      </c>
+      <c r="P151" s="2" t="inlineStr"/>
       <c r="Q151" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R151" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. в компенсационный фонд СРО и взыскание судебных расходов.</t>
+          <t>Взыскание задолженности в рамках договора на проведение капитального ремонта</t>
         </is>
       </c>
       <c r="S151" s="2" t="inlineStr">
         <is>
-          <t>19.09.2018</t>
+          <t>22.12.2020</t>
         </is>
       </c>
       <c r="T151" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U151" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/89865a11-7a4c-4049-854c-0c43c4ba3fe4</t>
+          <t>https://kad.arbitr.ru/Card/05d29408-fa71-4c2c-a388-ea74e0a2e62c</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>151</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>А50-42142/2017</t>
+          <t>А40-172762/2020</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>17.09.2020</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "Марокс"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K152" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L152" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M152" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N152" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O152" s="2" t="n">
+        <v>99043.91</v>
+      </c>
+      <c r="P152" s="2" t="inlineStr"/>
+      <c r="Q152" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R152" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение убытков от залива квартиры при капремонте, выполненном ликвидированным членом СРО.</t>
+        </is>
+      </c>
+      <c r="S152" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2021</t>
+        </is>
+      </c>
+      <c r="T152" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K152" s="2" t="inlineStr">
-[...44 lines deleted...]
-      </c>
       <c r="U152" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8e83fff-6c91-422a-852e-1d9578c2e050</t>
+          <t>https://kad.arbitr.ru/Card/7dd8fa45-5975-47c3-a730-95028f980e59</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
         <v>152</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>А40-225217/2017</t>
+          <t>А40-147609/2020</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>18.08.2020</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>ООО ОКАЭС</t>
+          <t>АО "ДИРЕКЦИЯ ЮГО-ЗАПАДНОГО РАЙОНА"</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3123157617</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
           <t>7724297990</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O153" s="2" t="n">
-        <v>1858333</v>
+        <v>9570790.07</v>
       </c>
       <c r="P153" s="2" t="inlineStr"/>
       <c r="Q153" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R153" s="2" t="inlineStr">
         <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда № 352/2019</t>
+        </is>
+      </c>
+      <c r="S153" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2021</t>
+        </is>
+      </c>
+      <c r="T153" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U153" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ebd05f2f-1b6b-40e2-8470-204d1aba35bd</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="n">
+        <v>153</v>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>А40-57400/2020</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2020</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G154" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I154" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАРДЕ"</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr">
+        <is>
+          <t>5030075387</t>
+        </is>
+      </c>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N154" s="2" t="inlineStr">
+        <is>
+          <t>Лихачева О. В.</t>
+        </is>
+      </c>
+      <c r="O154" s="2" t="n">
+        <v>79494</v>
+      </c>
+      <c r="P154" s="2" t="inlineStr"/>
+      <c r="Q154" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R154" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств</t>
+        </is>
+      </c>
+      <c r="S154" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2020</t>
+        </is>
+      </c>
+      <c r="T154" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U154" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/024f01c6-24e0-49fa-990e-e2ee448c0868</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="n">
+        <v>154</v>
+      </c>
+      <c r="B155" s="2" t="inlineStr">
+        <is>
+          <t>А40-57128/2020</t>
+        </is>
+      </c>
+      <c r="C155" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2020</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G155" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I155" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮГОСЛАВСТРОЙДЕКОР"</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr">
+        <is>
+          <t>7725198777</t>
+        </is>
+      </c>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N155" s="2" t="inlineStr">
+        <is>
+          <t>Крикунова В. И.</t>
+        </is>
+      </c>
+      <c r="O155" s="2" t="n">
+        <v>420616.23</v>
+      </c>
+      <c r="P155" s="2" t="inlineStr"/>
+      <c r="Q155" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R155" s="2" t="inlineStr">
+        <is>
+          <t>Солидарное взыскание задолженности по договору капитального ремонта</t>
+        </is>
+      </c>
+      <c r="S155" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2020</t>
+        </is>
+      </c>
+      <c r="T155" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U155" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d055698a-f0e6-475c-8ff3-f7a10a3d6882</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="n">
+        <v>155</v>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>А40-53745/2020</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2020</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G156" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I156" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНТЕРТЕХСТРОЙ-М"</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr">
+        <is>
+          <t>5048028420</t>
+        </is>
+      </c>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N156" s="2" t="inlineStr">
+        <is>
+          <t>Романов О. В.</t>
+        </is>
+      </c>
+      <c r="O156" s="2" t="n">
+        <v>376000</v>
+      </c>
+      <c r="P156" s="2" t="inlineStr"/>
+      <c r="Q156" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R156" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств в размере 376 000 рублей с члена СРО и Ассоциации.</t>
+        </is>
+      </c>
+      <c r="S156" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2020</t>
+        </is>
+      </c>
+      <c r="T156" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U156" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/21cefaa7-7f56-4a7c-a83d-2e64add918a7</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="n">
+        <v>156</v>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>А40-53816/2020</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2020</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G157" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I157" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N157" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O157" s="2" t="n">
+        <v>312612.39</v>
+      </c>
+      <c r="P157" s="2" t="inlineStr"/>
+      <c r="Q157" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R157" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности в рамках договора на оказание услуг по капитальному ремонту</t>
+        </is>
+      </c>
+      <c r="S157" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2020</t>
+        </is>
+      </c>
+      <c r="T157" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U157" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45b85774-3797-4055-aa76-ae362cf29dd1</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="n">
+        <v>157</v>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>А40-28139/2020</t>
+        </is>
+      </c>
+      <c r="C158" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2020</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G158" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I158" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N158" s="2" t="inlineStr">
+        <is>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="n">
+        <v>78888.2</v>
+      </c>
+      <c r="P158" s="2" t="inlineStr"/>
+      <c r="Q158" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R158" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение вреда, причиненного членом СРО вследствие некачественного капитального ремонта.</t>
+        </is>
+      </c>
+      <c r="S158" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2020</t>
+        </is>
+      </c>
+      <c r="T158" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U158" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0fc1750b-b137-44b3-b5b3-10bcfbe0b689</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="n">
+        <v>158</v>
+      </c>
+      <c r="B159" s="2" t="inlineStr">
+        <is>
+          <t>А40-5627/2020</t>
+        </is>
+      </c>
+      <c r="C159" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2020</t>
+        </is>
+      </c>
+      <c r="D159" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G159" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I159" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J159" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>АО СТРОИТЕЛЬНАЯ КОМПАНИЯ "УНИВЕРСАЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr">
+        <is>
+          <t>6316071922</t>
+        </is>
+      </c>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N159" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O159" s="2" t="n">
+        <v>209739.42</v>
+      </c>
+      <c r="P159" s="2" t="inlineStr"/>
+      <c r="Q159" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R159" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (залив квартиры).</t>
+        </is>
+      </c>
+      <c r="S159" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2020</t>
+        </is>
+      </c>
+      <c r="T159" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U159" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffbf3c71-cab1-4913-b5f9-870b0313d8f6</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="n">
+        <v>159</v>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>А40-292088/2019</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>05.11.2019</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G160" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I160" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>АО СТРОИТЕЛЬНАЯ КОМПАНИЯ "УНИВЕРСАЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>6316071922</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N160" s="2" t="inlineStr">
+        <is>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O160" s="2" t="n">
+        <v>209739.42</v>
+      </c>
+      <c r="P160" s="2" t="inlineStr"/>
+      <c r="Q160" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R160" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств</t>
+        </is>
+      </c>
+      <c r="S160" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2019</t>
+        </is>
+      </c>
+      <c r="T160" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U160" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b9df743f-fe5c-46a1-b01f-258e65d8ee30</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="B161" s="2" t="inlineStr">
+        <is>
+          <t>А40-284649/2019</t>
+        </is>
+      </c>
+      <c r="C161" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2019</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G161" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I161" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K161" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L161" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M161" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N161" s="2" t="inlineStr">
+        <is>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O161" s="2" t="n">
+        <v>160892.8</v>
+      </c>
+      <c r="P161" s="2" t="inlineStr"/>
+      <c r="Q161" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R161" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба</t>
+        </is>
+      </c>
+      <c r="S161" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2020</t>
+        </is>
+      </c>
+      <c r="T161" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U161" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8d8ae67e-8ce4-4821-a35c-213f10eaff15</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="n">
+        <v>161</v>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>А40-284402/2019</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2019</t>
+        </is>
+      </c>
+      <c r="D162" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G162" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I162" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N162" s="2" t="inlineStr">
+        <is>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O162" s="2" t="n">
+        <v>277718.53</v>
+      </c>
+      <c r="P162" s="2" t="inlineStr"/>
+      <c r="Q162" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R162" s="2" t="inlineStr">
+        <is>
+          <t>Регрессное требование ФКР о взыскании ущерба от залива квартиры при капремонте членом СРО.</t>
+        </is>
+      </c>
+      <c r="S162" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2020</t>
+        </is>
+      </c>
+      <c r="T162" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U162" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/962d1b04-7f58-4835-b379-ea19e63b432f</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="n">
+        <v>162</v>
+      </c>
+      <c r="B163" s="2" t="inlineStr">
+        <is>
+          <t>А40-241013/2019</t>
+        </is>
+      </c>
+      <c r="C163" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2019</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G163" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I163" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J163" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K163" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L163" s="2" t="inlineStr">
+        <is>
+          <t>7730184522</t>
+        </is>
+      </c>
+      <c r="M163" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N163" s="2" t="inlineStr">
+        <is>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O163" s="2" t="n">
+        <v>831785.39</v>
+      </c>
+      <c r="P163" s="2" t="inlineStr"/>
+      <c r="Q163" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R163" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капремонте</t>
+        </is>
+      </c>
+      <c r="S163" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2020</t>
+        </is>
+      </c>
+      <c r="T163" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U163" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4a630271-0e6e-4eee-8084-a3c0b5c52576</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="n">
+        <v>163</v>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>А40-240650/2019</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2019</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G164" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I164" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N164" s="2" t="inlineStr">
+        <is>
+          <t>Никонова О. И.</t>
+        </is>
+      </c>
+      <c r="O164" s="2" t="n">
+        <v>99043.91</v>
+      </c>
+      <c r="P164" s="2" t="inlineStr"/>
+      <c r="Q164" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R164" s="2" t="inlineStr">
+        <is>
+          <t>Регресс за вред, причиненный членом СРО ООО СМУ 21 при капитальном ремонте.</t>
+        </is>
+      </c>
+      <c r="S164" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2020</t>
+        </is>
+      </c>
+      <c r="T164" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U164" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b875ce3-441e-4677-af46-fd1a0db03f50</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="n">
+        <v>164</v>
+      </c>
+      <c r="B165" s="2" t="inlineStr">
+        <is>
+          <t>А40-213927/2019</t>
+        </is>
+      </c>
+      <c r="C165" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2019</t>
+        </is>
+      </c>
+      <c r="D165" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E165" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F165" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G165" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I165" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J165" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K165" s="2" t="inlineStr">
+        <is>
+          <t>АО "ЮНИ"</t>
+        </is>
+      </c>
+      <c r="L165" s="2" t="inlineStr">
+        <is>
+          <t>7718913666</t>
+        </is>
+      </c>
+      <c r="M165" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N165" s="2" t="inlineStr">
+        <is>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O165" s="2" t="n">
+        <v>331840.06</v>
+      </c>
+      <c r="P165" s="2" t="inlineStr"/>
+      <c r="Q165" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R165" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за неисполнение обязательств членом АО «ЮНИ»</t>
+        </is>
+      </c>
+      <c r="S165" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2019</t>
+        </is>
+      </c>
+      <c r="T165" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U165" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/561cbaf1-5f09-432d-89eb-05b65be938a9</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="n">
+        <v>165</v>
+      </c>
+      <c r="B166" s="2" t="inlineStr">
+        <is>
+          <t>А40-148357/2019</t>
+        </is>
+      </c>
+      <c r="C166" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2019</t>
+        </is>
+      </c>
+      <c r="D166" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F166" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G166" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТД ТЕКФОР"</t>
+        </is>
+      </c>
+      <c r="I166" s="2" t="inlineStr">
+        <is>
+          <t>7728672635</t>
+        </is>
+      </c>
+      <c r="J166" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K166" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИНКОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L166" s="2" t="inlineStr">
+        <is>
+          <t>7715661548</t>
+        </is>
+      </c>
+      <c r="M166" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N166" s="2" t="inlineStr">
+        <is>
+          <t>Стародуб А. П.</t>
+        </is>
+      </c>
+      <c r="O166" s="2" t="n">
+        <v>2339044.12</v>
+      </c>
+      <c r="P166" s="2" t="n">
+        <v>2339044.12</v>
+      </c>
+      <c r="Q166" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R166" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения, неотработанного аванса и неустойки по договору подряда</t>
+        </is>
+      </c>
+      <c r="S166" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2021</t>
+        </is>
+      </c>
+      <c r="T166" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U166" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/650c36ed-11d6-48ca-89a0-b2cb0e57dcbb</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="n">
+        <v>166</v>
+      </c>
+      <c r="B167" s="2" t="inlineStr">
+        <is>
+          <t>А40-97467/2019</t>
+        </is>
+      </c>
+      <c r="C167" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2019</t>
+        </is>
+      </c>
+      <c r="D167" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E167" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F167" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G167" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I167" s="2" t="inlineStr">
+        <is>
+          <t>7724413238</t>
+        </is>
+      </c>
+      <c r="J167" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K167" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L167" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M167" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N167" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O167" s="2" t="inlineStr"/>
+      <c r="P167" s="2" t="inlineStr"/>
+      <c r="Q167" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R167" s="2" t="inlineStr"/>
+      <c r="S167" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2020</t>
+        </is>
+      </c>
+      <c r="T167" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U167" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3ec02ca4-773c-4d31-b100-d39a6343d923</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="n">
+        <v>167</v>
+      </c>
+      <c r="B168" s="2" t="inlineStr">
+        <is>
+          <t>А40-281207/2018</t>
+        </is>
+      </c>
+      <c r="C168" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2018</t>
+        </is>
+      </c>
+      <c r="D168" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F168" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G168" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТЛ-МОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I168" s="2" t="inlineStr">
+        <is>
+          <t>7703349662</t>
+        </is>
+      </c>
+      <c r="J168" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K168" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L168" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M168" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N168" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O168" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P168" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q168" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R168" s="2" t="inlineStr">
+        <is>
+          <t>Возврат излишне перечисленных взносов в компенсационный фонд при переходе из другой СРО</t>
+        </is>
+      </c>
+      <c r="S168" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2019</t>
+        </is>
+      </c>
+      <c r="T168" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U168" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b573c993-0655-437f-b78b-1ee889c59fb5</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="n">
+        <v>168</v>
+      </c>
+      <c r="B169" s="2" t="inlineStr">
+        <is>
+          <t>А40-194179/2018</t>
+        </is>
+      </c>
+      <c r="C169" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2018</t>
+        </is>
+      </c>
+      <c r="D169" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E169" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F169" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G169" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I169" s="2" t="inlineStr">
+        <is>
+          <t>7722831864</t>
+        </is>
+      </c>
+      <c r="J169" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K169" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L169" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M169" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N169" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O169" s="2" t="n">
+        <v>3500000</v>
+      </c>
+      <c r="P169" s="2" t="inlineStr"/>
+      <c r="Q169" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R169" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из членов СРО и требование о переводе средств компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S169" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2020</t>
+        </is>
+      </c>
+      <c r="T169" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U169" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7d223bdf-8acb-4bcb-a96f-dee6e8fd5f28</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="n">
+        <v>169</v>
+      </c>
+      <c r="B170" s="2" t="inlineStr">
+        <is>
+          <t>А56-71537/2018</t>
+        </is>
+      </c>
+      <c r="C170" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2018</t>
+        </is>
+      </c>
+      <c r="D170" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E170" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F170" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G170" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТЛ-Монтаж"</t>
+        </is>
+      </c>
+      <c r="I170" s="2" t="inlineStr">
+        <is>
+          <t>7703349662</t>
+        </is>
+      </c>
+      <c r="J170" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K170" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L170" s="2" t="inlineStr">
+        <is>
+          <t>7811290215</t>
+        </is>
+      </c>
+      <c r="M170" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N170" s="2" t="inlineStr">
+        <is>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O170" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P170" s="2" t="n">
+        <v>552927.36</v>
+      </c>
+      <c r="Q170" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R170" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 500 000 руб. в компенсационный фонд СРО и взыскание судебных расходов.</t>
+        </is>
+      </c>
+      <c r="S170" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2018</t>
+        </is>
+      </c>
+      <c r="T170" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U170" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/89865a11-7a4c-4049-854c-0c43c4ba3fe4</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="n">
+        <v>170</v>
+      </c>
+      <c r="B171" s="2" t="inlineStr">
+        <is>
+          <t>А50-42142/2017</t>
+        </is>
+      </c>
+      <c r="C171" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2017</t>
+        </is>
+      </c>
+      <c r="D171" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E171" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F171" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G171" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Марокс"</t>
+        </is>
+      </c>
+      <c r="I171" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="J171" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K171" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИИ "ОСТЭК"</t>
+        </is>
+      </c>
+      <c r="L171" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M171" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N171" s="2" t="inlineStr">
+        <is>
+          <t>Ушакова Э. А.</t>
+        </is>
+      </c>
+      <c r="O171" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P171" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q171" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R171" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S171" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2018</t>
+        </is>
+      </c>
+      <c r="T171" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U171" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d8e83fff-6c91-422a-852e-1d9578c2e050</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="n">
+        <v>171</v>
+      </c>
+      <c r="B172" s="2" t="inlineStr">
+        <is>
+          <t>А40-225217/2017</t>
+        </is>
+      </c>
+      <c r="C172" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2017</t>
+        </is>
+      </c>
+      <c r="D172" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E172" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F172" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G172" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="inlineStr">
+        <is>
+          <t>ООО ОКАЭС</t>
+        </is>
+      </c>
+      <c r="I172" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J172" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K172" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L172" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M172" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N172" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O172" s="2" t="n">
+        <v>1858333</v>
+      </c>
+      <c r="P172" s="2" t="inlineStr"/>
+      <c r="Q172" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R172" s="2" t="inlineStr">
+        <is>
           <t>Перевод взноса в компенсационный фонд при переходе в другую СРО в порядке ФЗ №372-ФЗ</t>
         </is>
       </c>
-      <c r="S153" s="2" t="inlineStr">
+      <c r="S172" s="2" t="inlineStr">
         <is>
           <t>05.03.2018</t>
         </is>
       </c>
-      <c r="T153" s="2" t="inlineStr">
+      <c r="T172" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U153" s="3" t="inlineStr">
+      <c r="U172" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a15d6c6e-7b2c-4941-ab66-5cf7da8ab443</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -15582,44 +17221,63 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U145" r:id="rId144"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U146" r:id="rId145"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U147" r:id="rId146"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U148" r:id="rId147"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U149" r:id="rId148"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U150" r:id="rId149"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U151" r:id="rId150"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U152" r:id="rId151"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U153" r:id="rId152"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U154" r:id="rId153"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U155" r:id="rId154"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U156" r:id="rId155"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U157" r:id="rId156"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U158" r:id="rId157"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U159" r:id="rId158"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U160" r:id="rId159"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U161" r:id="rId160"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U162" r:id="rId161"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U163" r:id="rId162"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U164" r:id="rId163"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U165" r:id="rId164"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U166" r:id="rId165"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U167" r:id="rId166"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U168" r:id="rId167"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U169" r:id="rId168"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U170" r:id="rId169"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U171" r:id="rId170"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U172" r:id="rId171"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>