--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "НОРТ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>9718132472</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3b3efaf4-c6aa-4647-a836-023405396c8a</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А37-175/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>02.02.2026</t>
@@ -747,51 +747,51 @@
         <is>
           <t>НКО "Фонд капитального ремонта Магаданской области"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>4909997742</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Магаданской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Скороходова В. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/69650cc8-96c8-41e1-a710-e6c71cbfa46f</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А41-116869/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>22.12.2025</t>
@@ -846,51 +846,51 @@
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>341133518.54</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение обязательств членами по возмещению убытков</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1239329b-7139-4eef-946c-a5b184e53c42</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-352350/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>19.12.2025</t>
@@ -945,51 +945,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>230862.63</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение обязательств членом - ООО ГРАДОСТРОЙ.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/64536245-18d2-4eeb-9532-4ed3e387d14c</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А40-84301/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>08.04.2025</t>