--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3e5ddba-8f88-4fbd-9896-136e449c0f4f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1454106b-06b7-4efd-9841-2f40ba6251b2" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bec24922-1581-41be-b6b6-eb35b8581180" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d48765f-b84f-4d1e-adac-466bd390ed9a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba478206-4ca8-41aa-8309-43f4c767cd52" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69e770cd-03ea-4572-91fd-41a852f06628" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bc76cd0-7fd0-477b-bf91-61d3aaf9d3e4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e83e3495-5718-462a-bc75-a0df70878ad5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01489bb8-3c21-41f0-8c5a-5e66de576b35" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f72f5f86-5247-4f5d-a9b5-d1f7e57c62a0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/239ea388-a0d2-4301-a007-1e5d571a7db7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c089e5f-f314-4cdf-a2b2-82a8437ce339" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f4f567c-523c-46d9-9037-434dbf5e5e73" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b3a09e3-2129-480d-aede-4b98e5bb833e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ac1f3b2-dc23-46ec-8303-8ea768cd2969" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/281f6641-60a0-4cd3-a32a-0e12a8040ac0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d3a2711-9f90-42ea-875e-2aaae12796b1" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb867587-f32c-44af-a332-ea1648b085f4" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d26a3cf-5151-4d70-b345-18bf3e8c61c8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c55102e1-e4fc-48f4-8574-5ac91d7456df" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c5a059e-032a-478a-845f-92664844c252" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdc3ee26-3b38-4224-a216-1981927bb9fc" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92d2a81e-840b-4be0-9e71-07a251be5f9d" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e59a309a-6d8f-4d62-96e8-3127cbf1540c" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5af13bcd-e20e-415b-8f7e-ea5a929da018" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08843863-13f6-4448-bd1d-72168bcb31a2" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1604be2-91b6-4145-8874-f5d1345166d5" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76f8ffef-9834-4ba7-8797-517f0f86da96" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/573e103a-aa83-4e77-84c2-6309ce92f244" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fac1baf7-924b-4e7f-86c3-30e7561f46ac" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a5050d4-f2ed-472e-9bc4-0359534af147" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4b9eec7-cb11-4b0e-9d5b-1b4cb63dad67" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02d95fd3-813b-41b1-a142-c15db89f67a0" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06666637-c4a6-4670-bcaa-b376d24fb414" TargetMode="External" Id="rId34" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/402b973d-58e6-4a85-8fa3-1a0a6e0e6789" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/987065f0-15bb-4434-835b-6481f09ff69f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3e5ddba-8f88-4fbd-9896-136e449c0f4f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1454106b-06b7-4efd-9841-2f40ba6251b2" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bec24922-1581-41be-b6b6-eb35b8581180" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d48765f-b84f-4d1e-adac-466bd390ed9a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba478206-4ca8-41aa-8309-43f4c767cd52" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69e770cd-03ea-4572-91fd-41a852f06628" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bc76cd0-7fd0-477b-bf91-61d3aaf9d3e4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e83e3495-5718-462a-bc75-a0df70878ad5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01489bb8-3c21-41f0-8c5a-5e66de576b35" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f72f5f86-5247-4f5d-a9b5-d1f7e57c62a0" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/239ea388-a0d2-4301-a007-1e5d571a7db7" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c089e5f-f314-4cdf-a2b2-82a8437ce339" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f4f567c-523c-46d9-9037-434dbf5e5e73" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b3a09e3-2129-480d-aede-4b98e5bb833e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ac1f3b2-dc23-46ec-8303-8ea768cd2969" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d1d04ef-c458-416f-8e4f-2662fbc1ccb0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/281f6641-60a0-4cd3-a32a-0e12a8040ac0" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d3a2711-9f90-42ea-875e-2aaae12796b1" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb867587-f32c-44af-a332-ea1648b085f4" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d26a3cf-5151-4d70-b345-18bf3e8c61c8" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c55102e1-e4fc-48f4-8574-5ac91d7456df" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f145ba0d-c218-4abd-afe9-24de0f2a9f24" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c5a059e-032a-478a-845f-92664844c252" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdc3ee26-3b38-4224-a216-1981927bb9fc" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92d2a81e-840b-4be0-9e71-07a251be5f9d" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e59a309a-6d8f-4d62-96e8-3127cbf1540c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5af13bcd-e20e-415b-8f7e-ea5a929da018" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08843863-13f6-4448-bd1d-72168bcb31a2" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1604be2-91b6-4145-8874-f5d1345166d5" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76f8ffef-9834-4ba7-8797-517f0f86da96" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/573e103a-aa83-4e77-84c2-6309ce92f244" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fac1baf7-924b-4e7f-86c3-30e7561f46ac" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a5050d4-f2ed-472e-9bc4-0359534af147" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4b9eec7-cb11-4b0e-9d5b-1b4cb63dad67" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02d95fd3-813b-41b1-a142-c15db89f67a0" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06666637-c4a6-4670-bcaa-b376d24fb414" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23732b61-5e6b-4ecb-8931-4cbdc08afb0f" TargetMode="External" Id="rId39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U35"/>
+  <dimension ref="A1:U40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,436 +589,404 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-101654/2026</t>
+          <t>А40-259633/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ КАЛУЖСКОЙ ОБЛАСТИ "СПОРТИВНАЯ ШКОЛА ПО ФУТБОЛУ "КАЛУГА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>4027124917</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3e5ddba-8f88-4fbd-9896-136e449c0f4f</t>
+          <t>https://kad.arbitr.ru/Card/402b973d-58e6-4a85-8fa3-1a0a6e0e6789</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-187624/2025</t>
+          <t>А40-259639/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
-[...27 lines deleted...]
-      </c>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1454106b-06b7-4efd-9841-2f40ba6251b2</t>
+          <t>https://kad.arbitr.ru/Card/987065f0-15bb-4434-835b-6481f09ff69f</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-175172/2025</t>
+          <t>А40-101654/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>09.04.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ КАЛУЖСКОЙ ОБЛАСТИ "СПОРТИВНАЯ ШКОЛА ПО ФУТБОЛУ "КАЛУГА"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4027124917</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.02.2026</t>
+          <t>05.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bec24922-1581-41be-b6b6-eb35b8581180</t>
+          <t>https://kad.arbitr.ru/Card/d3e5ddba-8f88-4fbd-9896-136e449c0f4f</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-124703/2025</t>
+          <t>А40-187624/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНПРОМСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7719555163</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "А.Р.С."</t>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7707065421</t>
+          <t>7722309947</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Провоторова С. А.</t>
-[...5 lines deleted...]
-      <c r="R5" s="2" t="inlineStr"/>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>301327.08</v>
+      </c>
+      <c r="P5" s="2" t="n">
+        <v>301327.08</v>
+      </c>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД.</t>
+        </is>
+      </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>28.06.2026</t>
+          <t>02.02.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d48765f-b84f-4d1e-adac-466bd390ed9a</t>
+          <t>https://kad.arbitr.ru/Card/1454106b-06b7-4efd-9841-2f40ba6251b2</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-31352/2025</t>
+          <t>А40-175172/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1029,198 +997,186 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>110542.1</v>
+        <v>27419.5</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>110542.1</v>
+        <v>25419.4</v>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте жилого дома.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>05.02.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba478206-4ca8-41aa-8309-43f4c767cd52</t>
+          <t>https://kad.arbitr.ru/Card/bec24922-1581-41be-b6b6-eb35b8581180</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-304727/2024</t>
+          <t>А40-124703/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>18.12.2024</t>
+          <t>22.05.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "РЕГИОНПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7719555163</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+          <t>ООО "А.Р.С."</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7722309947</t>
+          <t>7707065421</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Провоторова С. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>29.05.2025</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69e770cd-03ea-4572-91fd-41a852f06628</t>
+          <t>https://kad.arbitr.ru/Card/1d48765f-b84f-4d1e-adac-466bd390ed9a</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-296991/2024</t>
+          <t>А40-31352/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1231,392 +1187,396 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>110542.1</v>
       </c>
-      <c r="P8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="n">
+        <v>110542.1</v>
+      </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 110 542,10 руб. с ООО Паралeль и СРО ЦЕНТРРЕГИОН</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте жилого дома.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4bc76cd0-7fd0-477b-bf91-61d3aaf9d3e4</t>
+          <t>https://kad.arbitr.ru/Card/ba478206-4ca8-41aa-8309-43f4c767cd52</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-248737/2024</t>
+          <t>А40-304727/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>18.12.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРАЛЕЛЬ"</t>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7717765567</t>
+          <t>7722309947</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>110542.1</v>
-[...1 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+        <v>455978.98</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>393699.98</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание ущерба</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при проведении работ по капремонту МКД</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>30.11.2024</t>
+          <t>29.05.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e83e3495-5718-462a-bc75-a0df70878ad5</t>
+          <t>https://kad.arbitr.ru/Card/69e770cd-03ea-4572-91fd-41a852f06628</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-241022/2024</t>
+          <t>А40-296991/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>02.10.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>176900</v>
+        <v>110542.1</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте МКД</t>
+          <t>Взыскание 110 542,10 руб. с ООО Паралeль и СРО ЦЕНТРРЕГИОН</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>09.06.2025</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/01489bb8-3c21-41f0-8c5a-5e66de576b35</t>
+          <t>https://kad.arbitr.ru/Card/4bc76cd0-7fd0-477b-bf91-61d3aaf9d3e4</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-239398/2024</t>
+          <t>А40-248737/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+          <t>ООО "ПАРАЛЕЛЬ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7722309947</t>
+          <t>7717765567</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>362562.18</v>
+        <v>110542.1</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (залив).</t>
+          <t>Солидарное взыскание ущерба</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025</t>
+          <t>30.11.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f72f5f86-5247-4f5d-a9b5-d1f7e57c62a0</t>
+          <t>https://kad.arbitr.ru/Card/e83e3495-5718-462a-bc75-a0df70878ad5</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-236543/2024</t>
+          <t>А40-241022/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>26.09.2024</t>
+          <t>02.10.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1627,2379 +1587,2849 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>412342.84</v>
+        <v>176900</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса из-за залива квартир при капремонте членом СРО</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте МКД</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>09.06.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/239ea388-a0d2-4301-a007-1e5d571a7db7</t>
+          <t>https://kad.arbitr.ru/Card/01489bb8-3c21-41f0-8c5a-5e66de576b35</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-211214/2024</t>
+          <t>А40-239398/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>03.09.2024</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Воробьев Александр Валерьевич</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>772576847836</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7722309947</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Эльдеев А. А.</t>
-[...2 lines deleted...]
-      <c r="O13" s="2" t="inlineStr"/>
+          <t>Ведерников М. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>362562.18</v>
+      </c>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr"/>
-      <c r="R13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (залив).</t>
+        </is>
+      </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c089e5f-f314-4cdf-a2b2-82a8437ce339</t>
+          <t>https://kad.arbitr.ru/Card/f72f5f86-5247-4f5d-a9b5-d1f7e57c62a0</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-43470/2024</t>
+          <t>А40-236543/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>01.03.2024</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ДАРЬЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>9715287848</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...2 lines deleted...]
-      <c r="O14" s="2" t="inlineStr"/>
+          <t>Алексеев А. Г.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>412342.84</v>
+      </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений общих собраний членов СРО от 11.03.2022 и 22.02.2023</t>
+          <t>Взыскание убытков в порядке регресса из-за залива квартир при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.06.2024</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f4f567c-523c-46d9-9037-434dbf5e5e73</t>
+          <t>https://kad.arbitr.ru/Card/239ea388-a0d2-4301-a007-1e5d571a7db7</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-185320/2023</t>
+          <t>А40-211214/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>17.08.2023</t>
+          <t>03.09.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
+          <t>Воробьев Александр Валерьевич</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>772576847836</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I15" s="2" t="inlineStr">
+      <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J15" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Эльдеев А. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>10.08.2024</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b3a09e3-2129-480d-aede-4b98e5bb833e</t>
+          <t>https://kad.arbitr.ru/Card/7c089e5f-f314-4cdf-a2b2-82a8437ce339</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-162519/2023</t>
+          <t>А40-43470/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>20.07.2023</t>
+          <t>01.03.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Алексанов Александр Иванович</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ДАРЬЯ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>772336997595</t>
+          <t>9715287848</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА НОВОГИРЕЕВО"</t>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7720832904</t>
+          <t>7722309947</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Пулова Л. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, причиненных заливом квартиры из-за неисправности общедомового стояка ХВС.</t>
+          <t>Оспаривание решений общих собраний членов СРО от 11.03.2022 и 22.02.2023</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>14.06.2024</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ac1f3b2-dc23-46ec-8303-8ea768cd2969</t>
+          <t>https://kad.arbitr.ru/Card/9f4f567c-523c-46d9-9037-434dbf5e5e73</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-6141/2023</t>
+          <t>А40-185320/2023</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>17.01.2023</t>
+          <t>17.08.2023</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРАЛЕЛЬ"</t>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7717765567</t>
+          <t>7722309947</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>460032.42</v>
+        <v>476930.58</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>460032.42</v>
+        <v>476930.58</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>12.10.2023</t>
+          <t>10.08.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/281f6641-60a0-4cd3-a32a-0e12a8040ac0</t>
+          <t>https://kad.arbitr.ru/Card/9b3a09e3-2129-480d-aede-4b98e5bb833e</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-213036/2022</t>
+          <t>А40-162519/2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>03.10.2022</t>
+          <t>20.07.2023</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕР-СТАЛЬ"</t>
+          <t>Алексанов Александр Иванович</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>1435157320</t>
+          <t>772336997595</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА НОВОГИРЕЕВО"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7722309947</t>
+          <t>7720832904</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Пулова Л. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>500000</v>
+        <v>311549</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>500000</v>
+        <v>311549</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
+          <t>Взыскание убытков, причиненных заливом квартиры из-за неисправности общедомового стояка ХВС.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>18.11.2023</t>
+          <t>20.03.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d3a2711-9f90-42ea-875e-2aaae12796b1</t>
+          <t>https://kad.arbitr.ru/Card/3ac1f3b2-dc23-46ec-8303-8ea768cd2969</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-204730/2022</t>
+          <t>А23-2171/2023</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>21.09.2022</t>
+          <t>21.03.2023</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>Государственное автономное учреждение Калужской области Спортивная школа по футболу Калуга</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7701319704</t>
+          <t>4027124917</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+          <t>ООО Стройхолдинг</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7722309947</t>
+          <t>9701098978</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Калужской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Харламов А. О.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Пашкова Е. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>23.09.2022</t>
+          <t>11.03.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb867587-f32c-44af-a332-ea1648b085f4</t>
+          <t>https://kad.arbitr.ru/Card/9d1d04ef-c458-416f-8e4f-2662fbc1ccb0</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-148369/2021</t>
+          <t>А40-6141/2023</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>14.07.2021</t>
+          <t>17.01.2023</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕГИОН"</t>
+          <t>ООО "ПАРАЛЕЛЬ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7733233538</t>
+          <t>7717765567</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>470125.7</v>
+        <v>460032.42</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>470125.7</v>
+        <v>460032.42</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте многоквартирного дома</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>21.06.2022</t>
+          <t>12.10.2023</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d26a3cf-5151-4d70-b345-18bf3e8c61c8</t>
+          <t>https://kad.arbitr.ru/Card/281f6641-60a0-4cd3-a32a-0e12a8040ac0</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-14467/2020</t>
+          <t>А40-213036/2022</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>30.01.2020</t>
+          <t>03.10.2022</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИННОВАЦИОННЫЕ РЕШЕНИЯ ВОДОСНАБЖЕНИЯ И КОНСТРУКЦИЙ"</t>
+          <t>ООО "СЕВЕР-СТАЛЬ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7720485432</t>
+          <t>1435157320</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Незаконное исключение из членов СРО и отказ в зачете взноса в компенсационный фонд 3 000 000 руб.</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>12.06.2020</t>
+          <t>18.11.2023</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c55102e1-e4fc-48f4-8574-5ac91d7456df</t>
+          <t>https://kad.arbitr.ru/Card/1d3a2711-9f90-42ea-875e-2aaae12796b1</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-103341/2019</t>
+          <t>А40-204730/2022</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>22.04.2019</t>
+          <t>21.09.2022</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "КДМ СТРОЙ"</t>
+          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7714864506</t>
+          <t>7701319704</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...3 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+          <t>Харламов А. О.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>1000</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>1000</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения о приеме в члены СРО</t>
+          <t>Нарушение сроков представления сведений для персонифицированного учета за 2018 год</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>14.08.2019</t>
+          <t>23.09.2022</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c5a059e-032a-478a-845f-92664844c252</t>
+          <t>https://kad.arbitr.ru/Card/cb867587-f32c-44af-a332-ea1648b085f4</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-244701/2018</t>
+          <t>А40-148369/2021</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>16.10.2018</t>
+          <t>14.07.2021</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "РАОТЕХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7719444343</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ЛЕГИОН"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7733233538</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>470125.7</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>470125.7</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд в размере 3 000 000 рублей</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте многоквартирного дома</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>23.10.2019</t>
+          <t>21.06.2022</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fdc3ee26-3b38-4224-a216-1981927bb9fc</t>
+          <t>https://kad.arbitr.ru/Card/6d26a3cf-5151-4d70-b345-18bf3e8c61c8</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-203437/2018</t>
+          <t>А40-14467/2020</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>29.08.2018</t>
+          <t>30.01.2020</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАМПРИ-МД"</t>
+          <t>ООО "ИННОВАЦИОННЫЕ РЕШЕНИЯ ВОДОСНАБЖЕНИЯ И КОНСТРУКЦИЙ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7735092321</t>
+          <t>7720485432</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7722309947</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
+        <v>3000000</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить ранее внесенный взнос в компенсационный фонд СРО</t>
+          <t>Незаконное исключение из членов СРО и отказ в зачете взноса в компенсационный фонд 3 000 000 руб.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>23.10.2018</t>
+          <t>12.06.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92d2a81e-840b-4be0-9e71-07a251be5f9d</t>
+          <t>https://kad.arbitr.ru/Card/c55102e1-e4fc-48f4-8574-5ac91d7456df</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-164869/2018</t>
+          <t>А40-331754/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>17.07.2018</t>
+          <t>19.12.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТОМ-СЕРВИС"</t>
+          <t>ООО "ПОЖТЕХНИКА"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7734695214</t>
+          <t>7717529947</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>ООО "ТКМ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7703518328</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Васильева А. Н.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>31.10.2018</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e59a309a-6d8f-4d62-96e8-3127cbf1540c</t>
+          <t>https://kad.arbitr.ru/Card/f145ba0d-c218-4abd-afe9-24de0f2a9f24</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-192095/2017</t>
+          <t>А40-103341/2019</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>22.04.2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Волков Вячеслав Иванович</t>
+          <t>ООО "КДМ СТРОЙ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7714864506</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства (взнос в компенсационный фонд).</t>
+          <t>Оспаривание решения о приеме в члены СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>24.12.2017</t>
+          <t>14.08.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5af13bcd-e20e-415b-8f7e-ea5a929da018</t>
+          <t>https://kad.arbitr.ru/Card/0c5a059e-032a-478a-845f-92664844c252</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-172250/2017</t>
+          <t>А40-244701/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>16.10.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "РАОТЕХ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7701319704</t>
+          <t>7719444343</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7722309947</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Бедрацкая А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>14000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков представления сведений персонифицированного учета за август 2016 года</t>
+          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд в размере 3 000 000 рублей</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>07.03.2018</t>
+          <t>23.10.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08843863-13f6-4448-bd1d-72168bcb31a2</t>
+          <t>https://kad.arbitr.ru/Card/fdc3ee26-3b38-4224-a216-1981927bb9fc</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-123215/2017</t>
+          <t>А40-203437/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>29.08.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРОЖНАЯ ГРАФИКА"</t>
+          <t>ООО "КАМПРИ-МД"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5027068453</t>
+          <t>7735092321</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7722309947</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Обязание перечислить ранее внесенный взнос в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>03.11.2018</t>
+          <t>23.10.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1604be2-91b6-4145-8874-f5d1345166d5</t>
+          <t>https://kad.arbitr.ru/Card/92d2a81e-840b-4be0-9e71-07a251be5f9d</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-36779/2017</t>
+          <t>А40-164869/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>17.07.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЭМ СЕРВИС"</t>
+          <t>ООО "АТОМ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7704801426</t>
+          <t>7734695214</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд в размере 300000 руб. в новую СРО</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>31.10.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76f8ffef-9834-4ba7-8797-517f0f86da96</t>
+          <t>https://kad.arbitr.ru/Card/e59a309a-6d8f-4d62-96e8-3127cbf1540c</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-88275/2017</t>
+          <t>А40-192095/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПУРЭНЕРГОМОНТАЖ"</t>
+          <t>Волков Вячеслав Иванович</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>8913007593</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="P30" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить денежные средства</t>
+          <t>Обязание перечислить денежные средства (взнос в компенсационный фонд).</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>24.12.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/573e103a-aa83-4e77-84c2-6309ce92f244</t>
+          <t>https://kad.arbitr.ru/Card/5af13bcd-e20e-415b-8f7e-ea5a929da018</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А56-28789/2017</t>
+          <t>А40-172250/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВИКС "</t>
+          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7710369998</t>
+          <t>7701319704</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей "Импульс"</t>
-[...2 lines deleted...]
-      <c r="L31" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7722309947</t>
+        </is>
+      </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Бедрацкая А. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>1000000</v>
+        <v>14000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>1000000</v>
+        <v>14000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Изменение основания прекращения членства в СРО и перевод 1 млн руб. взноса в новую организацию.</t>
+          <t>Нарушение сроков представления сведений персонифицированного учета за август 2016 года</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>07.03.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fac1baf7-924b-4e7f-86c3-30e7561f46ac</t>
+          <t>https://kad.arbitr.ru/Card/08843863-13f6-4448-bd1d-72168bcb31a2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А56-11002/2017</t>
+          <t>А40-123215/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "КДМ СТРОЙ"</t>
+          <t>ООО "ДОРОЖНАЯ ГРАФИКА"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7714864506</t>
+          <t>5027068453</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7722309947</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
-[...7 lines deleted...]
-      <c r="T32" s="2" t="inlineStr"/>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2018</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a5050d4-f2ed-472e-9bc4-0359534af147</t>
+          <t>https://kad.arbitr.ru/Card/a1604be2-91b6-4145-8874-f5d1345166d5</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А56-10724/2017</t>
+          <t>А56-36779/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>20.02.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "КДМ СТРОЙ"</t>
+          <t>ООО "СЭМ СЕРВИС"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7714864506</t>
+          <t>7704801426</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Признание факта выхода из СРО и перечисление взноса в компенсационный фонд в размере 300 000 руб.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c4b9eec7-cb11-4b0e-9d5b-1b4cb63dad67</t>
+          <t>https://kad.arbitr.ru/Card/76f8ffef-9834-4ba7-8797-517f0f86da96</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-30840/2017</t>
+          <t>А40-88275/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАЖДАНРЕМСТРОЙ"</t>
+          <t>ООО "ПУРЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>3255049375</t>
+          <t>8913007593</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>500000</v>
+        <v>3000000</v>
       </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Взыскание компенсационного взноса</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить денежные средства</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>16.08.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/02d95fd3-813b-41b1-a142-c15db89f67a0</t>
+          <t>https://kad.arbitr.ru/Card/573e103a-aa83-4e77-84c2-6309ce92f244</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
+          <t>А56-28789/2017</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2017</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВИКС "</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>7710369998</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация строителей "Импульс"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr"/>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q35" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R35" s="2" t="inlineStr">
+        <is>
+          <t>Изменение основания прекращения членства в СРО и перевод 1 млн руб. взноса в новую организацию.</t>
+        </is>
+      </c>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2017</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fac1baf7-924b-4e7f-86c3-30e7561f46ac</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А56-11002/2017</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2017</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КДМ СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>7714864506</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr"/>
+      <c r="T36" s="2" t="inlineStr"/>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a5050d4-f2ed-472e-9bc4-0359534af147</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А56-10724/2017</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2017</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КДМ СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>7714864506</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
+          <t>Признание факта выхода из СРО и перечисление взноса в компенсационный фонд в размере 300 000 руб.</t>
+        </is>
+      </c>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c4b9eec7-cb11-4b0e-9d5b-1b4cb63dad67</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А40-30840/2017</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2017</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРАЖДАНРЕМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>3255049375</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>7722309947</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание компенсационного взноса</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2017</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/02d95fd3-813b-41b1-a142-c15db89f67a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
           <t>А60-5571/2017</t>
         </is>
       </c>
-      <c r="C35" s="2" t="inlineStr">
+      <c r="C39" s="2" t="inlineStr">
         <is>
           <t>10.02.2017</t>
         </is>
       </c>
-      <c r="D35" s="2" t="inlineStr">
+      <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E35" s="2" t="inlineStr">
+      <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F35" s="2" t="inlineStr">
+      <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G35" s="2" t="inlineStr">
+      <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H35" s="2" t="inlineStr">
+      <c r="H39" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭНЕРГОАВТОМАТИКА"</t>
         </is>
       </c>
-      <c r="I35" s="2" t="inlineStr">
+      <c r="I39" s="2" t="inlineStr">
         <is>
           <t>6633015397</t>
         </is>
       </c>
-      <c r="J35" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K35" s="2" t="inlineStr">
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОН"</t>
         </is>
       </c>
-      <c r="L35" s="2" t="inlineStr">
+      <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7722309947</t>
         </is>
       </c>
-      <c r="M35" s="2" t="inlineStr">
+      <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
-      <c r="N35" s="2" t="inlineStr">
+      <c r="N39" s="2" t="inlineStr">
         <is>
           <t>Лесковец О. В.</t>
         </is>
       </c>
-      <c r="O35" s="2" t="n">
+      <c r="O39" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P35" s="2" t="inlineStr"/>
-      <c r="Q35" s="2" t="inlineStr">
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R35" s="2" t="inlineStr">
+      <c r="R39" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
-      <c r="S35" s="2" t="inlineStr">
+      <c r="S39" s="2" t="inlineStr">
         <is>
           <t>15.03.2017</t>
         </is>
       </c>
-      <c r="T35" s="2" t="inlineStr">
+      <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U35" s="3" t="inlineStr">
+      <c r="U39" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/06666637-c4a6-4670-bcaa-b376d24fb414</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А27-11076/2011</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2011</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Торгсиб"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Фирма К и К"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>4205034544</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Кемеровской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Дюкорева Т. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2013</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/23732b61-5e6b-4ecb-8931-4cbdc08afb0f</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>