--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -846,51 +846,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>229823</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание солидарно ущерба</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>27.04.2026</t>
+          <t>12.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1c86aa83-1197-46a4-9942-6d70dfe8da6f</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-6139/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>16.01.2026</t>
@@ -935,51 +935,51 @@
         <is>
           <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЛЕФОРТОВО"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7722329372</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>08.06.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d1241e65-0f74-48fd-96c2-e1ee2d97e8a9</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А40-72093/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>27.03.2025</t>
@@ -1133,51 +1133,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>1053854.5</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Взыскание ущерба в порядке регресса из-за некачественного ремонта, выполненного членом СРО.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a6ef69b9-ab5b-40ef-b927-1037da330a71</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А40-158176/2023</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>14.07.2023</t>