--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -939,51 +939,51 @@
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Исмаилова О. И.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>44338396.22</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Оспаривание расторжения муниципального контракта и взыскание задолженности за выполненные работы.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/074505ec-e884-4261-800d-aa9b9c6a5787</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А60-48493/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>30.08.2024</t>
@@ -1036,51 +1036,51 @@
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Шакурова И. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/687d9763-b5a0-49e5-a019-14ea371f14c8</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А60-36256/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>05.07.2024</t>
@@ -1412,51 +1412,51 @@
         <is>
           <t>ООО "КВАЗАР-УРАЛ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>6685136191</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Крюков Ю. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c474ca28-a434-4c76-a2e2-1bc4a35fac6a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А60-52845/2022</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>27.09.2022</t>