--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ba104a3-5426-4acc-93e9-038621ac17b1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34277ae2-e147-4406-a42b-2671211b4b89" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29e0e5cf-d914-41fe-9c5b-2f1e14a99a1f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bb8f27b-8156-4849-b1f2-3dec2e029375" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbde4de5-78af-499b-98c2-529a999e8f40" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a29aea1-8d96-41ca-82f3-3b3329ffd578" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e42dd19-26b2-48b4-bdf6-5433825e368d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1df6e91-71e9-4c3e-8059-9f4013858385" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a74263e7-eba3-4835-9720-4794111a3ff8" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d747deb-cbef-44db-b3bb-a36297a2fc36" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb977276-1c03-452a-b740-32c86839aa28" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cb72723-cada-475b-a504-359c366939ef" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0327807-2431-4eb6-b9a6-3478a488e489" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3755381d-439c-473f-9d11-3e8bb3eca20d" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d7e668-3e90-4f66-a599-388686cc04c0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a139ee87-af70-41a1-9444-8bbbf0177b87" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3926026b-f3c2-45e0-854f-cb7682a849b3" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1deb02ae-4d8a-4081-9148-d0ba5639e5bc" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96bc2397-393e-4397-ac33-6afbe688133d" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ad55528-4ff3-4dd9-98db-9d231ec77b81" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acd9e1e3-50a5-4ae6-bede-61c692b922ea" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a23682a-c803-4b02-acab-6780a2bd8cb1" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b98625a8-fdea-4f27-95b8-cacaaa0dbb19" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed745a54-feaf-4195-b85f-796782d9bc7a" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/699fdd7a-58fc-47b5-afc3-9401ef07a582" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86058f51-7e55-407f-a69f-c9e4078f6778" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cabab80-3165-446e-bd9c-e6e854e8da50" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1cddc90-c37c-40aa-af11-2df86726751d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd66e322-a4d6-46e5-be52-313ffadae21f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d182c597-cb38-4c08-aa5a-d907fe89add4" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5041dc4d-dd5d-4c84-920b-0b1c2b4f3bcd" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a4fc178-b0fd-47bd-a60f-3f7b7deadf6a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b547201-8410-4cf3-a0af-6e3b545c90db" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89bb29f7-0e13-495c-91a1-b8af9a2a4210" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c5590ed-7027-4553-8161-2367b4459e81" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efaf055d-d7a6-4933-a7d4-d2fb3ce26ac2" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a682703-bcad-44f3-bc0a-8a5ac6ff2356" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88a423d2-fdc4-4ece-ac7c-f9ed0b527d53" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/149213e6-1ee8-4e9d-9ab7-56d199d1ea9a" TargetMode="External" Id="rId39" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ba104a3-5426-4acc-93e9-038621ac17b1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34277ae2-e147-4406-a42b-2671211b4b89" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29e0e5cf-d914-41fe-9c5b-2f1e14a99a1f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bb8f27b-8156-4849-b1f2-3dec2e029375" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a29aea1-8d96-41ca-82f3-3b3329ffd578" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbde4de5-78af-499b-98c2-529a999e8f40" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e42dd19-26b2-48b4-bdf6-5433825e368d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1df6e91-71e9-4c3e-8059-9f4013858385" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d7cc9f5-4ef9-42fc-b91c-6380b0b79619" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a74263e7-eba3-4835-9720-4794111a3ff8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d747deb-cbef-44db-b3bb-a36297a2fc36" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb977276-1c03-452a-b740-32c86839aa28" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cb72723-cada-475b-a504-359c366939ef" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0327807-2431-4eb6-b9a6-3478a488e489" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3755381d-439c-473f-9d11-3e8bb3eca20d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d7e668-3e90-4f66-a599-388686cc04c0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a139ee87-af70-41a1-9444-8bbbf0177b87" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3926026b-f3c2-45e0-854f-cb7682a849b3" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1deb02ae-4d8a-4081-9148-d0ba5639e5bc" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96bc2397-393e-4397-ac33-6afbe688133d" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acd9e1e3-50a5-4ae6-bede-61c692b922ea" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ad55528-4ff3-4dd9-98db-9d231ec77b81" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a23682a-c803-4b02-acab-6780a2bd8cb1" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b98625a8-fdea-4f27-95b8-cacaaa0dbb19" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed745a54-feaf-4195-b85f-796782d9bc7a" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/699fdd7a-58fc-47b5-afc3-9401ef07a582" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1cddc90-c37c-40aa-af11-2df86726751d" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86058f51-7e55-407f-a69f-c9e4078f6778" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cabab80-3165-446e-bd9c-e6e854e8da50" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd66e322-a4d6-46e5-be52-313ffadae21f" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d182c597-cb38-4c08-aa5a-d907fe89add4" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5041dc4d-dd5d-4c84-920b-0b1c2b4f3bcd" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a4fc178-b0fd-47bd-a60f-3f7b7deadf6a" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b547201-8410-4cf3-a0af-6e3b545c90db" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89bb29f7-0e13-495c-91a1-b8af9a2a4210" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c5590ed-7027-4553-8161-2367b4459e81" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efaf055d-d7a6-4933-a7d4-d2fb3ce26ac2" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a682703-bcad-44f3-bc0a-8a5ac6ff2356" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88a423d2-fdc4-4ece-ac7c-f9ed0b527d53" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aed3c423-6a79-419c-899e-1a89dec16838" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/149213e6-1ee8-4e9d-9ab7-56d199d1ea9a" TargetMode="External" Id="rId41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U40"/>
+  <dimension ref="A1:U42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8ba104a3-5426-4acc-93e9-038621ac17b1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-201881/2022</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>19.09.2022</t>
@@ -981,239 +981,239 @@
           <t>Возврат взноса в компенсационный фонд СРО при добровольном прекращении членства</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
           <t>18.05.2023</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4bb8f27b-8156-4849-b1f2-3dec2e029375</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-287813/2019</t>
+          <t>А40-287817/2019</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>29.10.2019</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРИОНИК МСК"</t>
+          <t>ООО "ИНФОТЕХКЛИМАТ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7720457555</t>
+          <t>7720706498</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>295802663.09</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Обязание разместить средства КФ, находящиеся в ООО Внешпромбанк, на специальном банковском счете.</t>
+          <t>Признание компфондов не сформированными и обязание перевести средства из Внешпромбанка на спецсчет</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>02.09.2020</t>
+          <t>09.07.2020</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cbde4de5-78af-499b-98c2-529a999e8f40</t>
+          <t>https://kad.arbitr.ru/Card/2a29aea1-8d96-41ca-82f3-3b3329ffd578</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-287817/2019</t>
+          <t>А40-287813/2019</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>29.10.2019</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНФОТЕХКЛИМАТ"</t>
+          <t>ООО "КРИОНИК МСК"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7720706498</t>
+          <t>7720457555</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>295802663.09</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Признание компфондов не сформированными и обязание перевести средства из Внешпромбанка на спецсчет</t>
+          <t>Обязание разместить средства КФ, находящиеся в ООО Внешпромбанк, на специальном банковском счете.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>09.07.2020</t>
+          <t>02.09.2020</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a29aea1-8d96-41ca-82f3-3b3329ffd578</t>
+          <t>https://kad.arbitr.ru/Card/cbde4de5-78af-499b-98c2-529a999e8f40</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А40-287816/2019</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>29.10.2019</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1377,1241 +1377,1231 @@
           <t>Требование о перечислении взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
           <t>22.11.2018</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f1df6e91-71e9-4c3e-8059-9f4013858385</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-171750/2018</t>
+          <t>А40-175402/2018</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>24.07.2018</t>
+          <t>30.07.2018</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОТРЕЙДМОНТАЖ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АТЕК"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6453114409</t>
+          <t>2310179062</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>01.02.2019</t>
+          <t>19.10.2018</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a74263e7-eba3-4835-9720-4794111a3ff8</t>
+          <t>https://kad.arbitr.ru/Card/0d7cc9f5-4ef9-42fc-b91c-6380b0b79619</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-90605/2018</t>
+          <t>А40-171750/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>24.07.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦЭНЕРГО"</t>
+          <t>ООО "ТЕПЛОТРЕЙДМОНТАЖ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5053029034</t>
+          <t>6453114409</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному признаку</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>27.03.2019</t>
+          <t>01.02.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d747deb-cbef-44db-b3bb-a36297a2fc36</t>
+          <t>https://kad.arbitr.ru/Card/a74263e7-eba3-4835-9720-4794111a3ff8</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-88392/2018</t>
+          <t>А40-90605/2018</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>26.04.2018</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "СПЕЦЭНЕРГО"</t>
+          <t>ООО "СПЕЦЭНЕРГО"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5053011510</t>
+          <t>5053029034</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО (ч. 13 ст. 3.3 ФЗ № 191-ФЗ)</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>26.01.2019</t>
+          <t>27.03.2019</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb977276-1c03-452a-b740-32c86839aa28</t>
+          <t>https://kad.arbitr.ru/Card/5d747deb-cbef-44db-b3bb-a36297a2fc36</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-199008/2017</t>
+          <t>А40-88392/2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЛИМАТ-ВОСТОК"</t>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "СПЕЦЭНЕРГО"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6670058423</t>
+          <t>5053011510</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...3 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО (ч. 13 ст. 3.3 ФЗ № 191-ФЗ)</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>25.04.2018</t>
+          <t>26.01.2019</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1cb72723-cada-475b-a504-359c366939ef</t>
+          <t>https://kad.arbitr.ru/Card/bb977276-1c03-452a-b740-32c86839aa28</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-191002/2017</t>
+          <t>А40-199008/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОВОЛЖЬЕ-НВ"</t>
+          <t>ООО "КЛИМАТ-ВОСТОК"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5262057684</t>
+          <t>6670058423</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
+          <t>Оспаривание решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>25.04.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0327807-2431-4eb6-b9a6-3478a488e489</t>
+          <t>https://kad.arbitr.ru/Card/1cb72723-cada-475b-a504-359c366939ef</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-171577/2017</t>
+          <t>А40-191002/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Андрухов Валерий Михайлович</t>
+          <t>ООО "ПОВОЛЖЬЕ-НВ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5262057684</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в региональную СРО по закону № 372-ФЗ</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>05.02.2018</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3755381d-439c-473f-9d11-3e8bb3eca20d</t>
+          <t>https://kad.arbitr.ru/Card/e0327807-2431-4eb6-b9a6-3478a488e489</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-156776/2017</t>
+          <t>А40-171577/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО ПО "ГАМ"</t>
+          <t>Андрухов Валерий Михайлович</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>400000</v>
+        <v>350000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>300000</v>
+        <v>356000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО и взыскание убытков</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в региональную СРО по закону № 372-ФЗ</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>05.02.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7d7e668-3e90-4f66-a599-388686cc04c0</t>
+          <t>https://kad.arbitr.ru/Card/3755381d-439c-473f-9d11-3e8bb3eca20d</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-108668/2017</t>
+          <t>А40-156776/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "РАДИАН - СБ"</t>
+          <t>ООО ПО "ГАМ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6659032372</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации истца</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a139ee87-af70-41a1-9444-8bbbf0177b87</t>
+          <t>https://kad.arbitr.ru/Card/e7d7e668-3e90-4f66-a599-388686cc04c0</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А41-45324/2017</t>
+          <t>А40-108668/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Андрухов В М</t>
+          <t>ООО "РАДИАН - СБ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6659032372</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P18" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации истца</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3926026b-f3c2-45e0-854f-cb7682a849b3</t>
+          <t>https://kad.arbitr.ru/Card/a139ee87-af70-41a1-9444-8bbbf0177b87</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-88574/2017</t>
+          <t>А41-45324/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЛИМАТ-СЕРВИС"</t>
+          <t>Андрухов В М</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>3329021585</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P19" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1deb02ae-4d8a-4081-9148-d0ba5639e5bc</t>
+          <t>https://kad.arbitr.ru/Card/3926026b-f3c2-45e0-854f-cb7682a849b3</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-83180/2017</t>
+          <t>А40-88574/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>05.05.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМПРОЕКТ"</t>
+          <t>ООО "КЛИМАТ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>3128091832</t>
+          <t>3329021585</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96bc2397-393e-4397-ac33-6afbe688133d</t>
+          <t>https://kad.arbitr.ru/Card/1deb02ae-4d8a-4081-9148-d0ba5639e5bc</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-52719/2017</t>
+          <t>А40-83180/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>05.05.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛЬТЕК ГРУПП"</t>
+          <t>ООО "ПРОМПРОЕКТ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7718805460</t>
+          <t>3128091832</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...2 lines deleted...]
-      <c r="O21" s="2" t="inlineStr"/>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="P21" s="2" t="n">
-        <v>6000</v>
+        <v>300000</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО о восстановлении компенсационного фонда</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>16.07.2017</t>
+          <t>09.10.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ad55528-4ff3-4dd9-98db-9d231ec77b81</t>
+          <t>https://kad.arbitr.ru/Card/96bc2397-393e-4397-ac33-6afbe688133d</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>А40-52206/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>23.03.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -2674,1864 +2664,2054 @@
           <t>Оспаривание решения Совета Союза «ИСЗС-Монтаж»</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
           <t>16.05.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/acd9e1e3-50a5-4ae6-bede-61c692b922ea</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-49596/2017</t>
+          <t>А40-52719/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОКЛИМАТ"</t>
+          <t>ООО "ВОЛЬТЕК ГРУПП"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>8603156860</t>
+          <t>7718805460</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="n">
-        <v>300000</v>
+        <v>6000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
+          <t>Признание недействительным решения СРО о восстановлении компенсационного фонда</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>11.10.2018</t>
+          <t>16.07.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a23682a-c803-4b02-acab-6780a2bd8cb1</t>
+          <t>https://kad.arbitr.ru/Card/5ad55528-4ff3-4dd9-98db-9d231ec77b81</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-48578/2017</t>
+          <t>А40-49596/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "ТЕХНОКЛИМАТ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5720014461</t>
+          <t>8603156860</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО и прекращении действия свидетельства о допуске</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>11.10.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b98625a8-fdea-4f27-95b8-cacaaa0dbb19</t>
+          <t>https://kad.arbitr.ru/Card/6a23682a-c803-4b02-acab-6780a2bd8cb1</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-42357/2017</t>
+          <t>А40-48578/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ ВОЗДУХ ЭКСПЕРТ"</t>
+          <t>ООО "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6685078937</t>
+          <t>5720014461</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд и убытков после исключения из членов СРО</t>
+          <t>Оспаривание решения об исключении из членов СРО и прекращении действия свидетельства о допуске</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ed745a54-feaf-4195-b85f-796782d9bc7a</t>
+          <t>https://kad.arbitr.ru/Card/b98625a8-fdea-4f27-95b8-cacaaa0dbb19</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-39951/2017</t>
+          <t>А40-42357/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АТЕК"</t>
+          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ ВОЗДУХ ЭКСПЕРТ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2310179062</t>
+          <t>6685078937</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО и признание членства добровольно прекратившимся</t>
+          <t>Взыскание взноса в компенсационный фонд и убытков после исключения из членов СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>09.01.2018</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/699fdd7a-58fc-47b5-afc3-9401ef07a582</t>
+          <t>https://kad.arbitr.ru/Card/ed745a54-feaf-4195-b85f-796782d9bc7a</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-35006/2017</t>
+          <t>А40-39951/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛЬТЕК ГРУПП"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АТЕК"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7718805460</t>
+          <t>2310179062</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения совета Союза от 16.02.2017</t>
+          <t>Оспаривание решения об исключении из членов СРО и признание членства добровольно прекратившимся</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>09.01.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/86058f51-7e55-407f-a69f-c9e4078f6778</t>
+          <t>https://kad.arbitr.ru/Card/699fdd7a-58fc-47b5-afc3-9401ef07a582</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-35005/2017</t>
+          <t>А40-34614/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>27.02.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛАЙТ КОМФОРТ"</t>
+          <t>ООО "КРИОНИК"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7718504102</t>
+          <t>7720674550</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения о восстановлении компфонда за счет дополнительных взносов членов СРО</t>
+          <t>Признание недействительным решения СРО о дополнительном взносе в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1cabab80-3165-446e-bd9c-e6e854e8da50</t>
+          <t>https://kad.arbitr.ru/Card/d1cddc90-c37c-40aa-af11-2df86726751d</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-34614/2017</t>
+          <t>А40-35006/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>27.02.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРИОНИК"</t>
+          <t>ООО "ВОЛЬТЕК ГРУПП"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7720674550</t>
+          <t>7718805460</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО о дополнительном взносе в компенсационный фонд.</t>
+          <t>Признание недействительным решения совета Союза от 16.02.2017</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1cddc90-c37c-40aa-af11-2df86726751d</t>
+          <t>https://kad.arbitr.ru/Card/86058f51-7e55-407f-a69f-c9e4078f6778</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-33552/2017</t>
+          <t>А40-35005/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>27.02.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОРГОВЫЙ ДОМ "БЮРО ПОГОДЫ"</t>
+          <t>ООО "ЛАЙТ КОМФОРТ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>3666192910</t>
+          <t>7718504102</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Незаконное исключение из СРО и требование о переводе взноса в КФ в другую СРО при переходе.</t>
+          <t>Оспаривание решения о восстановлении компфонда за счет дополнительных взносов членов СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>16.04.2018</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd66e322-a4d6-46e5-be52-313ffadae21f</t>
+          <t>https://kad.arbitr.ru/Card/1cabab80-3165-446e-bd9c-e6e854e8da50</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-6852/2017</t>
+          <t>А40-33552/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>13.01.2017</t>
+          <t>22.02.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "СПЕЦЭНЕРГО"</t>
+          <t>ООО ТОРГОВЫЙ ДОМ "БЮРО ПОГОДЫ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5053011510</t>
+          <t>3666192910</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>600000</v>
-[...1 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взносов в компенсационный фонд в другую СРО при смене членства</t>
+          <t>Незаконное исключение из СРО и требование о переводе взноса в КФ в другую СРО при переходе.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>12.02.2019</t>
+          <t>16.04.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d182c597-cb38-4c08-aa5a-d907fe89add4</t>
+          <t>https://kad.arbitr.ru/Card/bd66e322-a4d6-46e5-be52-313ffadae21f</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-255699/2016</t>
+          <t>А40-6852/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>22.12.2016</t>
+          <t>13.01.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО сов</t>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "СПЕЦЭНЕРГО"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5053011510</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>600000</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу (ФЗ-372).</t>
+          <t>Перечисление взносов в компенсационный фонд в другую СРО при смене членства</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>14.06.2018</t>
+          <t>12.02.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5041dc4d-dd5d-4c84-920b-0b1c2b4f3bcd</t>
+          <t>https://kad.arbitr.ru/Card/d182c597-cb38-4c08-aa5a-d907fe89add4</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-251726/2016</t>
+          <t>А40-255699/2016</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>19.12.2016</t>
+          <t>22.12.2016</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО Арктика</t>
+          <t>ООО сов</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>300000</v>
+        <v>506000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу (ФЗ-372).</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>14.06.2018</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a4fc178-b0fd-47bd-a60f-3f7b7deadf6a</t>
+          <t>https://kad.arbitr.ru/Card/5041dc4d-dd5d-4c84-920b-0b1c2b4f3bcd</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-249597/2016</t>
+          <t>А40-251726/2016</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>15.12.2016</t>
+          <t>19.12.2016</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСКОМ-СЕРВИС"</t>
+          <t>ООО Арктика</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>4345210574</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО о приостановлении и прекращении действия свидетельства о допуске к работам</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>31.03.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b547201-8410-4cf3-a0af-6e3b545c90db</t>
+          <t>https://kad.arbitr.ru/Card/9a4fc178-b0fd-47bd-a60f-3f7b7deadf6a</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-249563/2016</t>
+          <t>А40-249597/2016</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>15.12.2016</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительно-монтажная компания "ЭЛКОМ"</t>
+          <t>ООО "ТРАНСКОМ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>4345134813</t>
+          <t>4345210574</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений о приостановлении и прекращении допуска к работам</t>
+          <t>Оспаривание решений СРО о приостановлении и прекращении действия свидетельства о допуске к работам</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>31.03.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/89bb29f7-0e13-495c-91a1-b8af9a2a4210</t>
+          <t>https://kad.arbitr.ru/Card/0b547201-8410-4cf3-a0af-6e3b545c90db</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-245243/2016</t>
+          <t>А40-249563/2016</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>09.12.2016</t>
+          <t>15.12.2016</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОКЛИМАТ"</t>
+          <t>ООО Строительно-монтажная компания "ЭЛКОМ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7106036112</t>
+          <t>4345134813</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Признание недействительными решений о приостановлении и прекращении допуска к работам</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c5590ed-7027-4553-8161-2367b4459e81</t>
+          <t>https://kad.arbitr.ru/Card/89bb29f7-0e13-495c-91a1-b8af9a2a4210</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-245230/2016</t>
+          <t>А40-245243/2016</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>09.12.2016</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОКЛИМАТ-СЕРВИС"</t>
+          <t>ООО "ТЕХНОКЛИМАТ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7104521530</t>
+          <t>7106036112</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efaf055d-d7a6-4933-a7d4-d2fb3ce26ac2</t>
+          <t>https://kad.arbitr.ru/Card/8c5590ed-7027-4553-8161-2367b4459e81</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-81753/2016</t>
+          <t>А40-245230/2016</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>24.11.2016</t>
+          <t>09.12.2016</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОЖАРНАЯ БЕЗОПАСНОСТЬ ОБЪЕКТОВ"</t>
+          <t>ООО "ТЕХНОКЛИМАТ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>7715881751</t>
+          <t>7104521530</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКИЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7839017689</t>
+          <t>7713387040</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе истца.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a682703-bcad-44f3-bc0a-8a5ac6ff2356</t>
+          <t>https://kad.arbitr.ru/Card/efaf055d-d7a6-4933-a7d4-d2fb3ce26ac2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-232163/2016</t>
+          <t>А56-81753/2016</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>21.11.2016</t>
+          <t>24.11.2016</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОРБИТА-СТРОЙ"</t>
+          <t>ООО "ПОЖАРНАЯ БЕЗОПАСНОСТЬ ОБЪЕКТОВ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5013041571</t>
+          <t>7715881751</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКИЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7713387040</t>
+          <t>7839017689</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным исключения из СРО и перевод взноса в компенсационный фонд.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе истца.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>08.10.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88a423d2-fdc4-4ece-ac7c-f9ed0b527d53</t>
+          <t>https://kad.arbitr.ru/Card/9a682703-bcad-44f3-bc0a-8a5ac6ff2356</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
+          <t>А40-232163/2016</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2016</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОРБИТА-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>5013041571</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>7713387040</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным исключения из СРО и перевод взноса в компенсационный фонд.</t>
+        </is>
+      </c>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2017</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/88a423d2-fdc4-4ece-ac7c-f9ed0b527d53</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А40-219222/2016</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2016</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНССВЯЗЬ"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>5190903247</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>7713387040</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2017</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aed3c423-6a79-419c-899e-1a89dec16838</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
           <t>А40-223884/2015</t>
         </is>
       </c>
-      <c r="C40" s="2" t="inlineStr">
+      <c r="C42" s="2" t="inlineStr">
         <is>
           <t>19.11.2015</t>
         </is>
       </c>
-      <c r="D40" s="2" t="inlineStr">
+      <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E40" s="2" t="inlineStr">
+      <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F40" s="2" t="inlineStr">
+      <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G40" s="2" t="inlineStr">
+      <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H40" s="2" t="inlineStr">
+      <c r="H42" s="2" t="inlineStr">
         <is>
           <t>ООО "ЗАЩИТА"</t>
         </is>
       </c>
-      <c r="I40" s="2" t="inlineStr">
+      <c r="I42" s="2" t="inlineStr">
         <is>
           <t>2721213048</t>
         </is>
       </c>
-      <c r="J40" s="2" t="inlineStr">
+      <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K40" s="2" t="inlineStr">
+      <c r="K42" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство "Монтаж инженерных систем зданий и сооружений"</t>
         </is>
       </c>
-      <c r="L40" s="2" t="inlineStr">
+      <c r="L42" s="2" t="inlineStr">
         <is>
           <t>7713387040</t>
         </is>
       </c>
-      <c r="M40" s="2" t="inlineStr">
+      <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N40" s="2" t="inlineStr">
+      <c r="N42" s="2" t="inlineStr">
         <is>
           <t>Жежелевская О. Ю.</t>
         </is>
       </c>
-      <c r="O40" s="2" t="n">
+      <c r="O42" s="2" t="n">
         <v>15000</v>
       </c>
-      <c r="P40" s="2" t="inlineStr"/>
-      <c r="Q40" s="2" t="inlineStr">
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R40" s="2" t="inlineStr">
+      <c r="R42" s="2" t="inlineStr">
         <is>
           <t>Признание выдачи свидетельства о допуске недействительной и возврат взноса 15000 руб.</t>
         </is>
       </c>
-      <c r="S40" s="2" t="inlineStr">
+      <c r="S42" s="2" t="inlineStr">
         <is>
           <t>05.05.2016</t>
         </is>
       </c>
-      <c r="T40" s="2" t="inlineStr">
+      <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U40" s="3" t="inlineStr">
+      <c r="U42" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/149213e6-1ee8-4e9d-9ab7-56d199d1ea9a</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>