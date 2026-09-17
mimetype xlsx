--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bb6c0ad-fb04-467b-856b-d14b7756477e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95efe1e4-4fa4-4fb1-8de3-af2e573db154" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/981ce6f5-f1bb-474c-a851-02419a2ecc97" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0375d43-c10f-4a22-b2d4-3afc84d78063" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1860e82-c367-4f8a-bcb8-640723cd584b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6f4bccf-b840-4724-b701-e125f602ca53" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e15eb8ce-402b-420c-b0e2-141d1b3d0805" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d05a03fe-173a-4b11-9747-4be0e1ca8098" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94836e94-88f9-42d5-a599-34d7a8676c82" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44d0a34e-73de-4faa-9b19-9573ea4d1ca9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71fd1e5-5137-4c6c-b806-ad9a029372b5" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec593aa1-8b87-4d6e-883a-9a1e062e4acc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/beadeabb-7126-4299-b6e3-6964df2c51ea" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bb6c0ad-fb04-467b-856b-d14b7756477e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95efe1e4-4fa4-4fb1-8de3-af2e573db154" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/981ce6f5-f1bb-474c-a851-02419a2ecc97" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0375d43-c10f-4a22-b2d4-3afc84d78063" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1860e82-c367-4f8a-bcb8-640723cd584b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6f4bccf-b840-4724-b701-e125f602ca53" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e15eb8ce-402b-420c-b0e2-141d1b3d0805" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d05a03fe-173a-4b11-9747-4be0e1ca8098" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94836e94-88f9-42d5-a599-34d7a8676c82" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44d0a34e-73de-4faa-9b19-9573ea4d1ca9" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71fd1e5-5137-4c6c-b806-ad9a029372b5" TargetMode="External" Id="rId13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U12"/>
+  <dimension ref="A1:U14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1135 +589,1307 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-172533/2025</t>
+          <t>А40-262613/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>07.07.2025</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ПАО "КАЛИБР"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7717042053</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВАРТАЛ-СТ"</t>
+          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7729502932</t>
+          <t>7713386857</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>29.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3bb6c0ad-fb04-467b-856b-d14b7756477e</t>
+          <t>https://kad.arbitr.ru/Card/ec593aa1-8b87-4d6e-883a-9a1e062e4acc</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-69339/2025</t>
+          <t>А40-258935/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>25.03.2025</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7713386857</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95efe1e4-4fa4-4fb1-8de3-af2e573db154</t>
+          <t>https://kad.arbitr.ru/Card/beadeabb-7126-4299-b6e3-6964df2c51ea</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-30990/2025</t>
+          <t>А40-172533/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>07.07.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО "КАЛИБР"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7717042053</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
+          <t>ООО "КВАРТАЛ-СТ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7713386857</t>
+          <t>7729502932</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>558038.03</v>
-[...1 lines deleted...]
-      <c r="P4" s="2" t="inlineStr"/>
+        <v>281709000</v>
+      </c>
+      <c r="P4" s="2" t="n">
+        <v>281709000</v>
+      </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с СРО в связи с неисполнением обязательств членом ассоциации ООО СТРОЙ-ЛЮКС</t>
+          <t>Взыскание убытков из-за некачественной гидроизоляции и протечек в реконструированном здании.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>01.06.2025</t>
+          <t>09.04.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/981ce6f5-f1bb-474c-a851-02419a2ecc97</t>
+          <t>https://kad.arbitr.ru/Card/3bb6c0ad-fb04-467b-856b-d14b7756477e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-279369/2024</t>
+          <t>А40-69339/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>20.11.2024</t>
+          <t>25.03.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7706810747</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I5" s="2" t="inlineStr">
+      <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J5" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>08.02.2025</t>
+          <t>15.10.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0375d43-c10f-4a22-b2d4-3afc84d78063</t>
+          <t>https://kad.arbitr.ru/Card/95efe1e4-4fa4-4fb1-8de3-af2e573db154</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-255160/2024</t>
+          <t>А40-30990/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>23.10.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ЛЮКС"</t>
+          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7725639372</t>
+          <t>7713386857</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>558038.03</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Обязательства ООО СТРОЙ-ЛЮКС перед ФКР Москвы, СРО привлечена как соответчик</t>
+          <t>Взыскание убытков с СРО в связи с неисполнением обязательств членом ассоциации ООО СТРОЙ-ЛЮКС</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>07.12.2024</t>
+          <t>01.06.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1860e82-c367-4f8a-bcb8-640723cd584b</t>
+          <t>https://kad.arbitr.ru/Card/981ce6f5-f1bb-474c-a851-02419a2ecc97</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-236299/2024</t>
+          <t>А40-279369/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>20.11.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХИНЖПРОМ"</t>
+          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7714680185</t>
+          <t>7713386857</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>159572</v>
+        <v>264813.59</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Взыскание средств с СРО в порядке ответственности за неисполнение обязательств членом.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>05.09.2025</t>
+          <t>08.02.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f6f4bccf-b840-4724-b701-e125f602ca53</t>
+          <t>https://kad.arbitr.ru/Card/e0375d43-c10f-4a22-b2d4-3afc84d78063</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-233019/2024</t>
+          <t>А40-255160/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>20.09.2024</t>
+          <t>23.10.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "СК СТРОЙИНВЕСТЦЕНТР"</t>
+          <t>ООО "СТРОЙ-ЛЮКС"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7727213237</t>
+          <t>7725639372</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>264813.59</v>
+        <v>558038.03</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договору на проведение капитального ремонта №КР-004918-19.</t>
+          <t>Обязательства ООО СТРОЙ-ЛЮКС перед ФКР Москвы, СРО привлечена как соответчик</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>18.11.2024</t>
+          <t>07.12.2024</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e15eb8ce-402b-420c-b0e2-141d1b3d0805</t>
+          <t>https://kad.arbitr.ru/Card/c1860e82-c367-4f8a-bcb8-640723cd584b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-292317/2023</t>
+          <t>А40-236299/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>12.12.2023</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ УНИТАРНАЯ ОРГАНИЗАЦИЯ "КРАСНОДАРСКИЙ КРАЕВОЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2311981102</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
+          <t>ООО "ТЕХИНЖПРОМ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7713386857</t>
+          <t>7714680185</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>42801.8</v>
+        <v>159572</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из компфонда СРО за неисполнение подрядчиком гарантийных обязательств.</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>07.07.2024</t>
+          <t>05.09.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d05a03fe-173a-4b11-9747-4be0e1ca8098</t>
+          <t>https://kad.arbitr.ru/Card/f6f4bccf-b840-4724-b701-e125f602ca53</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-270836/2023</t>
+          <t>А40-233019/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>20.09.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
+          <t>ЗАО "СК СТРОЙИНВЕСТЦЕНТР"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7713386857</t>
+          <t>7727213237</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>773856</v>
+        <v>264813.59</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, причиненного членом СРО при исполнении договора капитального ремонта.</t>
+          <t>Взыскание задолженности по договору на проведение капитального ремонта №КР-004918-19.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>25.01.2024</t>
+          <t>18.11.2024</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94836e94-88f9-42d5-a599-34d7a8676c82</t>
+          <t>https://kad.arbitr.ru/Card/e15eb8ce-402b-420c-b0e2-141d1b3d0805</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-180291/2021</t>
+          <t>А40-292317/2023</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>24.08.2021</t>
+          <t>12.12.2023</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НЕКОММЕРЧЕСКАЯ УНИТАРНАЯ ОРГАНИЗАЦИЯ "КРАСНОДАРСКИЙ КРАЕВОЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2311981102</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "МУЛЬТИСИСТЕМА"</t>
+          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7718219313</t>
+          <t>7713386857</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>575235</v>
+        <v>42801.8</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Регресс убытков ФКР после выплаты ущерба от залива квартиры при капремонте (ст. 60 ГрК РФ)</t>
+          <t>Взыскание убытков из компфонда СРО за неисполнение подрядчиком гарантийных обязательств.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>14.07.2022</t>
+          <t>07.07.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44d0a34e-73de-4faa-9b19-9573ea4d1ca9</t>
+          <t>https://kad.arbitr.ru/Card/d05a03fe-173a-4b11-9747-4be0e1ca8098</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
+          <t>А40-270836/2023</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2023</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТОЛИЧНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ" САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>7713386857</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>773856</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение ущерба, причиненного членом СРО при исполнении договора капитального ремонта.</t>
+        </is>
+      </c>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2024</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/94836e94-88f9-42d5-a599-34d7a8676c82</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А40-180291/2021</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2021</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МУЛЬТИСИСТЕМА"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7718219313</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>575235</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Регресс убытков ФКР после выплаты ущерба от залива квартиры при капремонте (ст. 60 ГрК РФ)</t>
+        </is>
+      </c>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2022</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/44d0a34e-73de-4faa-9b19-9573ea4d1ca9</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
           <t>А40-319069/2019</t>
         </is>
       </c>
-      <c r="C12" s="2" t="inlineStr">
+      <c r="C14" s="2" t="inlineStr">
         <is>
           <t>05.12.2019</t>
         </is>
       </c>
-      <c r="D12" s="2" t="inlineStr">
+      <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E12" s="2" t="inlineStr">
+      <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F12" s="2" t="inlineStr">
+      <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G12" s="2" t="inlineStr">
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H12" s="2" t="inlineStr">
+      <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ООО "МАГИСТРАЛЬ-1"</t>
         </is>
       </c>
-      <c r="I12" s="2" t="inlineStr">
+      <c r="I14" s="2" t="inlineStr">
         <is>
           <t>5032225905</t>
         </is>
       </c>
-      <c r="J12" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K12" s="2" t="inlineStr">
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕКСИОН ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
-      <c r="L12" s="2" t="inlineStr">
+      <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7703733188</t>
         </is>
       </c>
-      <c r="M12" s="2" t="inlineStr">
+      <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N12" s="2" t="inlineStr">
+      <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Абрамова Е. А.</t>
         </is>
       </c>
-      <c r="O12" s="2" t="n">
+      <c r="O14" s="2" t="n">
         <v>2669928</v>
       </c>
-      <c r="P12" s="2" t="n">
+      <c r="P14" s="2" t="n">
         <v>2669928</v>
       </c>
-      <c r="Q12" s="2" t="inlineStr">
+      <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R12" s="2" t="inlineStr">
+      <c r="R14" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков из-за некачественных работ по устройству сетей дождевой канализации</t>
         </is>
       </c>
-      <c r="S12" s="2" t="inlineStr">
+      <c r="S14" s="2" t="inlineStr">
         <is>
           <t>29.05.2020</t>
         </is>
       </c>
-      <c r="T12" s="2" t="inlineStr">
+      <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U12" s="3" t="inlineStr">
+      <c r="U14" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c71fd1e5-5137-4c6c-b806-ad9a029372b5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>