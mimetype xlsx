--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a1c24c3-2809-4c33-94fb-03cc635d033a" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f46dd46-c45c-4f24-898f-14af805ac8d7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52f4d06a-1ce5-49f1-b27d-4d31b2dac9fb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca1d145a-4f55-4939-a64f-c2db8208246e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3e30198-fc3b-4cbd-a0aa-95435ef7ad2f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3157aaf7-f964-4757-9444-ce89705fcd44" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6ab0fca-70c1-4abf-bfae-1f345c49b96b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53f873c0-d893-4eb9-a277-7c84fa2e29f3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c3121bc-5df3-4e6b-89c7-5f8489a005bb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f71ac1f-91a4-45f2-b2ef-2b525725c7bf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04a41c0c-f089-4e67-b60c-50a9fae8ac79" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6669b28b-3007-4dc0-aed5-8f55f3a492be" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d1b339-25de-419d-b055-dcdbbaf624e9" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebb2da00-357f-4894-9f6a-e3ed89cd2d4a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/130b6be6-9611-4aa1-9a82-d18866e19a32" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc52525-3563-42bc-9dc0-e20c862be106" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfb3cb2-71ba-457b-aa10-f2a64a71b35f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3f06f15-d97b-43c0-a3fc-423ddb288878" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca46eaf0-2b98-4290-b00e-7e5bdfd0cdf5" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb9fae37-5e9f-4937-b806-6381923bada1" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af1c7378-dbb7-4059-8b7e-fa809829ea46" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b940e84-ff9b-4c6e-86f9-44a016ecb7c4" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e7fff5c-4fd4-483b-a3a7-4088559b34c1" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a713080-b885-4db3-a62c-96d03cd57544" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c0d7033-2c06-4ab6-9b4c-357cd5eb56a3" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bd58656-fea9-491b-9887-0a016dec93c4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b2bc2b0-5057-482e-973d-8c6ad24a521d" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19d46e41-26ad-4a98-901a-53e98f4042d0" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4f94ec2-b3b0-4aa7-8fac-209b7adcfc7c" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ade1652f-2c56-41b3-9bd6-bb3ba72147f5" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/325ff343-9d95-4715-98f9-23248bb24e31" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bbfe56-d2e5-4e77-95d6-9ab63c040f41" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbe26fbd-8730-4939-9288-4e40833bc3dd" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb6ae032-2296-4b2f-8408-243a965fbec1" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3f7ece1-5763-40ec-9369-91b3a4f833b3" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14f161f3-f008-418a-a8f7-dc7944969bf4" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a25d52f0-edc1-4703-9672-9c0da8e1d830" TargetMode="External" Id="rId37" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b3fa68d-7c70-42a2-af9c-5661921267bc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a1c24c3-2809-4c33-94fb-03cc635d033a" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f46dd46-c45c-4f24-898f-14af805ac8d7" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52f4d06a-1ce5-49f1-b27d-4d31b2dac9fb" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca1d145a-4f55-4939-a64f-c2db8208246e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3e30198-fc3b-4cbd-a0aa-95435ef7ad2f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3157aaf7-f964-4757-9444-ce89705fcd44" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6ab0fca-70c1-4abf-bfae-1f345c49b96b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53f873c0-d893-4eb9-a277-7c84fa2e29f3" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c3121bc-5df3-4e6b-89c7-5f8489a005bb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f71ac1f-91a4-45f2-b2ef-2b525725c7bf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04a41c0c-f089-4e67-b60c-50a9fae8ac79" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6669b28b-3007-4dc0-aed5-8f55f3a492be" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d1b339-25de-419d-b055-dcdbbaf624e9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebb2da00-357f-4894-9f6a-e3ed89cd2d4a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/130b6be6-9611-4aa1-9a82-d18866e19a32" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc52525-3563-42bc-9dc0-e20c862be106" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfb3cb2-71ba-457b-aa10-f2a64a71b35f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3f06f15-d97b-43c0-a3fc-423ddb288878" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca46eaf0-2b98-4290-b00e-7e5bdfd0cdf5" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb9fae37-5e9f-4937-b806-6381923bada1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af1c7378-dbb7-4059-8b7e-fa809829ea46" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b940e84-ff9b-4c6e-86f9-44a016ecb7c4" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e7fff5c-4fd4-483b-a3a7-4088559b34c1" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a713080-b885-4db3-a62c-96d03cd57544" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c0d7033-2c06-4ab6-9b4c-357cd5eb56a3" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bd58656-fea9-491b-9887-0a016dec93c4" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b2bc2b0-5057-482e-973d-8c6ad24a521d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19d46e41-26ad-4a98-901a-53e98f4042d0" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4f94ec2-b3b0-4aa7-8fac-209b7adcfc7c" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ade1652f-2c56-41b3-9bd6-bb3ba72147f5" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/325ff343-9d95-4715-98f9-23248bb24e31" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bbfe56-d2e5-4e77-95d6-9ab63c040f41" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbe26fbd-8730-4939-9288-4e40833bc3dd" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb6ae032-2296-4b2f-8408-243a965fbec1" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3f7ece1-5763-40ec-9369-91b3a4f833b3" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14f161f3-f008-418a-a8f7-dc7944969bf4" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a25d52f0-edc1-4703-9672-9c0da8e1d830" TargetMode="External" Id="rId38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U38"/>
+  <dimension ref="A1:U39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2202 +589,2190 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А41-96161/2025</t>
+          <t>А40-193965/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>27.10.2025</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>КЛИМОНОВ СЕРГЕЙ НИКОЛАЕВИЧ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>505600722000</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО СЕРВИССТРОЙ XXI ВЕК</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5001070112</t>
+          <t>7710477390</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Данькин Д. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>20.01.2026</t>
+          <t>19.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a1c24c3-2809-4c33-94fb-03cc635d033a</t>
+          <t>https://kad.arbitr.ru/Card/2b3fa68d-7c70-42a2-af9c-5661921267bc</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А41-3683/2025</t>
+          <t>А41-96161/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>21.01.2025</t>
+          <t>27.10.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>ООО СЕРВИССТРОЙ XXI ВЕК</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7710477390</t>
+          <t>5001070112</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Солдатов Р. С.</t>
+          <t>Данькин Д. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
-        <v>477751.12</v>
+        <v>48070.3</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в порядке субсидиарной ответственности по обязательствам членов СРО</t>
+          <t>Солидарное взыскание денежных средств с члена СРО и СРО</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>20.01.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f46dd46-c45c-4f24-898f-14af805ac8d7</t>
+          <t>https://kad.arbitr.ru/Card/9a1c24c3-2809-4c33-94fb-03cc635d033a</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А41-93352/2024</t>
+          <t>А41-3683/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>21.01.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Фищева А. В.</t>
+          <t>Солдатов Р. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>477751.12</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Взыскание денежных средств в порядке субсидиарной ответственности по обязательствам членов СРО</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>30.11.2024</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52f4d06a-1ce5-49f1-b27d-4d31b2dac9fb</t>
+          <t>https://kad.arbitr.ru/Card/8f46dd46-c45c-4f24-898f-14af805ac8d7</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А41-81611/2023</t>
+          <t>А41-93352/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>27.09.2023</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ОСП БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ ОБЪЕКТОВ СОЦИАЛЬНОЙ, ТРАНСПОРТНОЙ И ИНЖЕНЕРНОЙ ИНФРАСТРУКТУРЫ РЕСПУБЛИКИ КАРЕЛИЯ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>1001337418</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АНО СОЮЗ АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Фищева А. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>392249.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>477751.12</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО из средств КФ ОДО по обязательствам члена СРО</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>30.11.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca1d145a-4f55-4939-a64f-c2db8208246e</t>
+          <t>https://kad.arbitr.ru/Card/52f4d06a-1ce5-49f1-b27d-4d31b2dac9fb</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А41-72861/2021</t>
+          <t>А41-81611/2023</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>04.10.2021</t>
+          <t>27.09.2023</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ЦЕНТРАЛЬНОЕ УПРАВЛЕНИЕ РОСТЕХНАДЗОРА</t>
+          <t>ОСП БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ ОБЪЕКТОВ СОЦИАЛЬНОЙ, ТРАНСПОРТНОЙ И ИНЖЕНЕРНОЙ ИНФРАСТРУКТУРЫ РЕСПУБЛИКИ КАРЕЛИЯ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1001337418</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L6" s="2" t="inlineStr"/>
+          <t>АНО СОЮЗ АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>7710477390</t>
+        </is>
+      </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Обарчук А. А.</t>
-[...5 lines deleted...]
-      <c r="R6" s="2" t="inlineStr"/>
+          <t>Машин П. И.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>392249.6</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>392249.6</v>
+      </c>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО из средств КФ ОДО по обязательствам члена СРО</t>
+        </is>
+      </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>08.10.2021</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c3e30198-fc3b-4cbd-a0aa-95435ef7ad2f</t>
+          <t>https://kad.arbitr.ru/Card/ca1d145a-4f55-4939-a64f-c2db8208246e</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А41-40229/2021</t>
+          <t>А41-72861/2021</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>02.06.2021</t>
+          <t>04.10.2021</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>АО "ДЕКОМП"</t>
+          <t>ЦЕНТРАЛЬНОЕ УПРАВЛЕНИЕ РОСТЕХНАДЗОРА</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5040080587</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Коваль А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Обарчук А. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>09.02.2022</t>
+          <t>08.10.2021</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3157aaf7-f964-4757-9444-ce89705fcd44</t>
+          <t>https://kad.arbitr.ru/Card/c3e30198-fc3b-4cbd-a0aa-95435ef7ad2f</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-42224/2021</t>
+          <t>А41-40229/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>02.03.2021</t>
+          <t>02.06.2021</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>АО "ДЕКОМП"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>5040080587</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Коваль А. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>354246.15</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (взнос в компенсационный фонд) и процентов</t>
+          <t>Взыскание неосновательного обогащения (повторный вступительный взнос) и процентов</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>07.05.2021</t>
+          <t>09.02.2022</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b6ab0fca-70c1-4abf-bfae-1f345c49b96b</t>
+          <t>https://kad.arbitr.ru/Card/3157aaf7-f964-4757-9444-ce89705fcd44</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А41-12384/2020</t>
+          <t>А40-42224/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>25.02.2020</t>
+          <t>02.03.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИНДА"</t>
+          <t>АО "ДЕКОМП"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>1635008491</t>
+          <t>5040080587</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L9" s="2" t="inlineStr"/>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>7710477390</t>
+        </is>
+      </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Голубков П. А.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>354246.15</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным постановления пристава об окончании исполнительного производства</t>
+          <t>Взыскание неосновательного обогащения (взнос в компенсационный фонд) и процентов</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>06.06.2020</t>
+          <t>07.05.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53f873c0-d893-4eb9-a277-7c84fa2e29f3</t>
+          <t>https://kad.arbitr.ru/Card/b6ab0fca-70c1-4abf-bfae-1f345c49b96b</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А41-92333/2019</t>
+          <t>А41-12384/2020</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>25.10.2019</t>
+          <t>25.02.2020</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИНДА"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>1635008491</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Миронова М. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Голубков П. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса после выплаты ущерба собственнику из-за залива квартиры.</t>
+          <t>Признание незаконным постановления пристава об окончании исполнительного производства</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>14.05.2020</t>
+          <t>06.06.2020</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c3121bc-5df3-4e6b-89c7-5f8489a005bb</t>
+          <t>https://kad.arbitr.ru/Card/53f873c0-d893-4eb9-a277-7c84fa2e29f3</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А41-58582/2019</t>
+          <t>А41-92333/2019</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>03.07.2019</t>
+          <t>25.10.2019</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛТЕПЛОЭНЕРГОМОНТАЖ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6674108410</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Журкин К. А.</t>
+          <t>Миронова М. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>500000</v>
+        <v>405228.28</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Признание СРО банкротом из-за неперечисления 500 000 руб. взноса в компенсационный фонд</t>
+          <t>Взыскание убытков в порядке регресса после выплаты ущерба собственнику из-за залива квартиры.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>14.09.2019</t>
+          <t>14.05.2020</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f71ac1f-91a4-45f2-b2ef-2b525725c7bf</t>
+          <t>https://kad.arbitr.ru/Card/8c3121bc-5df3-4e6b-89c7-5f8489a005bb</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А41-35955/2019</t>
+          <t>А41-58582/2019</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>22.04.2019</t>
+          <t>03.07.2019</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ООО "УРАЛТЕПЛОЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>6674108410</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Трошина Ю. В.</t>
-[...2 lines deleted...]
-      <c r="O12" s="2" t="inlineStr"/>
+          <t>Журкин К. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Признание СРО банкротом в связи с наличием задолженности по денежным обязательствам.</t>
+          <t>Признание СРО банкротом из-за неперечисления 500 000 руб. взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>22.06.2019</t>
+          <t>14.09.2019</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04a41c0c-f089-4e67-b60c-50a9fae8ac79</t>
+          <t>https://kad.arbitr.ru/Card/6f71ac1f-91a4-45f2-b2ef-2b525725c7bf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>РЕГИСТРАЦИЯЖАЛ0БЫ01/04/201912:12:33</t>
+          <t>А41-35955/2019</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>01.04.2019</t>
+          <t>22.04.2019</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Другое</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИНДА"</t>
+          <t>ООО "УРАЛТЕПЛОЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>1635008491</t>
+          <t>6674108410</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N13" s="2" t="inlineStr"/>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Трошина Ю. В.</t>
+        </is>
+      </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Признание СРО банкротом в связи с наличием задолженности по денежным обязательствам.</t>
+        </is>
+      </c>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2019</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6669b28b-3007-4dc0-aed5-8f55f3a492be</t>
+          <t>https://kad.arbitr.ru/Card/04a41c0c-f089-4e67-b60c-50a9fae8ac79</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А41-95772/2018</t>
+          <t>РЕГИСТРАЦИЯЖАЛ0БЫ01/04/201912:12:33</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>26.11.2018</t>
+          <t>01.04.2019</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Другое</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>АО "ДЕКОМП"</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИНДА"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5040080587</t>
+          <t>1635008491</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
-[...9 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr"/>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr"/>
+      <c r="T14" s="2" t="inlineStr"/>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7d1b339-25de-419d-b055-dcdbbaf624e9</t>
+          <t>https://kad.arbitr.ru/Card/6669b28b-3007-4dc0-aed5-8f55f3a492be</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-188287/2018</t>
+          <t>А41-95772/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>13.08.2018</t>
+          <t>26.11.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>АО "ДЕКОМП"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>5040080587</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Гарькушова Г. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>304469.18</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности</t>
+          <t>Взыскание неосновательного обогащения из-за предполагаемой двойной оплаты взноса в компфонд СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>02.10.2018</t>
+          <t>26.04.2019</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebb2da00-357f-4894-9f6a-e3ed89cd2d4a</t>
+          <t>https://kad.arbitr.ru/Card/e7d1b339-25de-419d-b055-dcdbbaf624e9</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-90982/2018</t>
+          <t>А40-188287/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>13.08.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИСТРАЛЬ"</t>
+          <t>АО "ДЕКОМП"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5031113772</t>
+          <t>5040080587</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7710477390</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>300000</v>
+        <v>304469.18</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 300 000 руб. взноса в компенсационный фонд новой СРО</t>
+          <t>Взыскание задолженности</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>06.02.2020</t>
+          <t>02.10.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/130b6be6-9611-4aa1-9a82-d18866e19a32</t>
+          <t>https://kad.arbitr.ru/Card/ebb2da00-357f-4894-9f6a-e3ed89cd2d4a</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А41-28137/2018</t>
+          <t>А40-90982/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>16.04.2018</t>
+          <t>26.04.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОСТРОЙ"</t>
+          <t>ООО "ЛИСТРАЛЬ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5258050534</t>
+          <t>5031113772</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7710477390</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P17" s="2" t="n">
         <v>300000</v>
       </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
+          <t>Требование о перечислении 300 000 руб. взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>07.02.2019</t>
+          <t>06.02.2020</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecc52525-3563-42bc-9dc0-e20c862be106</t>
+          <t>https://kad.arbitr.ru/Card/130b6be6-9611-4aa1-9a82-d18866e19a32</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А41-13559/2018</t>
+          <t>А41-28137/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>22.02.2018</t>
+          <t>16.04.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ТЕПЛОСТРОЙ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7725636357</t>
+          <t>5258050534</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>200000</v>
-[...1 lines deleted...]
-      <c r="P18" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>07.07.2018</t>
+          <t>07.02.2019</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1bfb3cb2-71ba-457b-aa10-f2a64a71b35f</t>
+          <t>https://kad.arbitr.ru/Card/ecc52525-3563-42bc-9dc0-e20c862be106</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-21390/2018</t>
+          <t>А41-13559/2018</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>06.02.2018</t>
+          <t>22.02.2018</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО Астар Альфа</t>
+          <t>ЗАО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7725636357</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7710477390</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 1 000 000 руб. взноса в компенсационный фонд другой СРО при смене членства</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>28.03.2018</t>
+          <t>07.07.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3f06f15-d97b-43c0-a3fc-423ddb288878</t>
+          <t>https://kad.arbitr.ru/Card/1bfb3cb2-71ba-457b-aa10-f2a64a71b35f</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-8849/2018</t>
+          <t>А40-21390/2018</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>06.02.2018</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО ТЕПЛОСТРОЙ</t>
+          <t>ООО Астар Альфа</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7710477390</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд (300 000 руб.) и взыскание убытков (100 000 руб.)</t>
+          <t>Обязание СРО перечислить 1 000 000 руб. взноса в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>28.03.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca46eaf0-2b98-4290-b00e-7e5bdfd0cdf5</t>
+          <t>https://kad.arbitr.ru/Card/a3f06f15-d97b-43c0-a3fc-423ddb288878</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-217991/2017</t>
+          <t>А40-8849/2018</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>20.11.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО УК ЖИЛСЕРВИС</t>
+          <t>ООО ТЕПЛОСТРОЙ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7710477390</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>400000</v>
+      </c>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО</t>
+          <t>Перечисление взноса в компенсационный фонд (300 000 руб.) и взыскание убытков (100 000 руб.)</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb9fae37-5e9f-4937-b806-6381923bada1</t>
+          <t>https://kad.arbitr.ru/Card/ca46eaf0-2b98-4290-b00e-7e5bdfd0cdf5</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-205562/2017</t>
+          <t>А40-217991/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>20.11.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>АО ЛОБНЕНСКАЯ ОБЩЕГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ</t>
+          <t>ООО УК ЖИЛСЕРВИС</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7725256274</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>13.06.2018</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af1c7378-dbb7-4059-8b7e-fa809829ea46</t>
+          <t>https://kad.arbitr.ru/Card/fb9fae37-5e9f-4937-b806-6381923bada1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-201463/2017</t>
+          <t>А40-205562/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЭЛПА-1"</t>
+          <t>АО ЛОБНЕНСКАЯ ОБЩЕГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5031051653</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7725256274</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>13.06.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b940e84-ff9b-4c6e-86f9-44a016ecb7c4</t>
+          <t>https://kad.arbitr.ru/Card/af1c7378-dbb7-4059-8b7e-fa809829ea46</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-161315/2017</t>
+          <t>А40-201463/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ООО "СЭЛПА-1"</t>
@@ -2795,1521 +2783,1623 @@
           <t>5031051653</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перевести 500 000 рублей в компенсационный фонд на специальный счет</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e7fff5c-4fd4-483b-a3a7-4088559b34c1</t>
+          <t>https://kad.arbitr.ru/Card/1b940e84-ff9b-4c6e-86f9-44a016ecb7c4</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А41-63903/2017</t>
+          <t>А40-161315/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОМИР"</t>
+          <t>ООО "СЭЛПА-1"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3245511720</t>
+          <t>5031051653</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7710477390</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компфонд при переходе в другую СРО по региональному принципу (ФЗ-191).</t>
+          <t>Обязание ответчика перевести 500 000 рублей в компенсационный фонд на специальный счет</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>16.02.2018</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a713080-b885-4db3-a62c-96d03cd57544</t>
+          <t>https://kad.arbitr.ru/Card/0e7fff5c-4fd4-483b-a3a7-4088559b34c1</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А41-54369/2017</t>
+          <t>А41-63903/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ИНЖЕНЕРНЫЙ ЦЕНТР "УРАЛТЕХЭНЕРГО"</t>
+          <t>ООО "ТЕПЛОМИР"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>6670013045</t>
+          <t>3245511720</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации (ч.13 ст.3.3 ФЗ-191)</t>
+          <t>Неперечисление взноса в компфонд при переходе в другую СРО по региональному принципу (ФЗ-191).</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>16.02.2018</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c0d7033-2c06-4ab6-9b4c-357cd5eb56a3</t>
+          <t>https://kad.arbitr.ru/Card/9a713080-b885-4db3-a62c-96d03cd57544</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А41-50693/2017</t>
+          <t>А41-54369/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИНДА"</t>
+          <t>ЗАО "ИНЖЕНЕРНЫЙ ЦЕНТР "УРАЛТЕХЭНЕРГО"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>1635008491</t>
+          <t>6670013045</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в региональную СРО</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации (ч.13 ст.3.3 ФЗ-191)</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>07.11.2020</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7bd58656-fea9-491b-9887-0a016dec93c4</t>
+          <t>https://kad.arbitr.ru/Card/7c0d7033-2c06-4ab6-9b4c-357cd5eb56a3</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А11-5391/2017</t>
+          <t>А41-50693/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕЗА-СТРОЙ"</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИНДА"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>3329066473</t>
+          <t>1635008491</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Владимирской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Романова В. В.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление средств компенсационного фонда при переходе в другую СРО по месту регистрации.</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в региональную СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>07.11.2020</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b2bc2b0-5057-482e-973d-8c6ad24a521d</t>
+          <t>https://kad.arbitr.ru/Card/7bd58656-fea9-491b-9887-0a016dec93c4</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А41-34168/2017</t>
+          <t>А11-5391/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>02.05.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "Екатеринбургтепломонтаж"</t>
+          <t>ООО "ТЕЗА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>6662121819</t>
+          <t>3329066473</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Романова В. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Неперечисление средств компенсационного фонда при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>11.08.2018</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19d46e41-26ad-4a98-901a-53e98f4042d0</t>
+          <t>https://kad.arbitr.ru/Card/7b2bc2b0-5057-482e-973d-8c6ad24a521d</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-75735/2017</t>
+          <t>А41-34168/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>02.05.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО ТеплоСтрой</t>
+          <t>ООО "Екатеринбургтепломонтаж"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6662121819</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P30" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда и взыскание убытков</t>
+          <t>Перечисление взноса в компфонд при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>11.08.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4f94ec2-b3b0-4aa7-8fac-209b7adcfc7c</t>
+          <t>https://kad.arbitr.ru/Card/19d46e41-26ad-4a98-901a-53e98f4042d0</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А53-7389/2017</t>
+          <t>А40-75735/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>25.04.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ЗАО РОСТОВСКОЕ ТЕПЛОЭНЕРГЕТИЧЕСКОЕ ПРЕДПРИЯТИЕ "ЮЖТЕХМОНТАЖ"</t>
+          <t>ООО ТеплоСтрой</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>6165082334</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Казаченко Г. Б.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>400000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить средства компенсационного фонда и взыскание убытков</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>05.09.2020</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ade1652f-2c56-41b3-9bd6-bb3ba72147f5</t>
+          <t>https://kad.arbitr.ru/Card/d4f94ec2-b3b0-4aa7-8fac-209b7adcfc7c</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-49356/2017</t>
+          <t>А53-7389/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО Теза-Строй</t>
+          <t>ЗАО РОСТОВСКОЕ ТЕПЛОЭНЕРГЕТИЧЕСКОЕ ПРЕДПРИЯТИЕ "ЮЖТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6165082334</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Казаченко Г. Б.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P32" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>05.09.2020</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/325ff343-9d95-4715-98f9-23248bb24e31</t>
+          <t>https://kad.arbitr.ru/Card/ade1652f-2c56-41b3-9bd6-bb3ba72147f5</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А41-20138/2017</t>
+          <t>А40-49356/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТРЭК-МОНТАЖ"</t>
+          <t>ООО Теза-Строй</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7704843987</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Саенко М. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>400000</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту нахождения</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60bbfe56-d2e5-4e77-95d6-9ab63c040f41</t>
+          <t>https://kad.arbitr.ru/Card/325ff343-9d95-4715-98f9-23248bb24e31</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-46412/2017</t>
+          <t>А41-20138/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>16.03.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЙРТЕХНО"</t>
+          <t>ООО "ИНТРЭК-МОНТАЖ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5047097808</t>
+          <t>7704843987</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7710477390</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Саенко М. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту нахождения</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cbe26fbd-8730-4939-9288-4e40833bc3dd</t>
+          <t>https://kad.arbitr.ru/Card/60bbfe56-d2e5-4e77-95d6-9ab63c040f41</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-45192/2017</t>
+          <t>А40-46412/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>14.03.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРТУНА-СТРОЙ"</t>
+          <t>ООО "АЙРТЕХНО"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7701959278</t>
+          <t>5047097808</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>3000000</v>
+        <v>500000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>3000000</v>
+        <v>500000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb6ae032-2296-4b2f-8408-243a965fbec1</t>
+          <t>https://kad.arbitr.ru/Card/cbe26fbd-8730-4939-9288-4e40833bc3dd</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А41-12693/2017</t>
+          <t>А40-45192/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>14.03.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛТЕПЛОЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "ФОРТУНА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>6674108410</t>
+          <t>7701959278</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7710477390</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>500000</v>
+        <v>3000000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>500000</v>
+        <v>3000000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>21.12.2021</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3f7ece1-5763-40ec-9369-91b3a4f833b3</t>
+          <t>https://kad.arbitr.ru/Card/fb6ae032-2296-4b2f-8408-243a965fbec1</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А41-4476/2017</t>
+          <t>А41-12693/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>24.01.2017</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОМИР"</t>
+          <t>ООО "УРАЛТЕПЛОЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>3245511720</t>
+          <t>6674108410</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Петрова О. О.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>21.12.2021</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14f161f3-f008-418a-a8f7-dc7944969bf4</t>
+          <t>https://kad.arbitr.ru/Card/b3f7ece1-5763-40ec-9369-91b3a4f833b3</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-235843/2016</t>
+          <t>А41-4476/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>24.11.2016</t>
+          <t>24.01.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛ ИНЖИНИРИНГ"</t>
+          <t>ООО "ТЕПЛОМИР"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>6672306833</t>
+          <t>3245511720</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЬНЫХ, МОНТАЖНЫХ И СЕРВИСНЫХ ОРГАНИЗАЦИЙ "КОТЛОГАЗМОНТАЖСЕРВИС"</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...2 lines deleted...]
-      <c r="O38" s="2" t="inlineStr"/>
+          <t>Петрова О. О.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/14f161f3-f008-418a-a8f7-dc7944969bf4</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А40-235843/2016</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2016</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УРАЛ ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>6672306833</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ СТРОИТЕЛЬНЫХ, МОНТАЖНЫХ И СЕРВИСНЫХ ОРГАНИЗАЦИЙ "КОТЛОГАЗМОНТАЖСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7710477390</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R38" s="2" t="inlineStr">
+      <c r="R39" s="2" t="inlineStr">
         <is>
           <t>Признание недействительным решения об исключении из членов СРО из-за задолженности по взносам</t>
         </is>
       </c>
-      <c r="S38" s="2" t="inlineStr">
+      <c r="S39" s="2" t="inlineStr">
         <is>
           <t>08.03.2017</t>
         </is>
       </c>
-      <c r="T38" s="2" t="inlineStr">
+      <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U38" s="3" t="inlineStr">
+      <c r="U39" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a25d52f0-edc1-4703-9672-9c0da8e1d830</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>