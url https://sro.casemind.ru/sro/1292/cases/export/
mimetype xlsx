--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -767,51 +767,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1034392.8</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с СРО и ее члена ООО Реставратор</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/607ae1ed-b31d-4c01-9ca0-94d07786f2a0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">