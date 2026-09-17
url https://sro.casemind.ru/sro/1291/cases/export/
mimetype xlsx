--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/112a3263-c5fb-4e66-8b33-f8956f70e28c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25330c6b-009b-4a58-91c3-ad9b25d473b0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b87d992-d1dc-4036-b04e-fcd57ba7c5f0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc9c0ade-465c-41c7-b53f-31fdca90df0b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/528a5ed4-4626-4edf-a002-26f1ad17fb7a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/106feab8-2e49-4be9-808a-1099ba22af75" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e812774-9d5b-4bc4-9a20-4e37028297b7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80a4dddc-10e6-4fdb-b6c3-5bc9e92ea9e2" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/724437ee-ef8e-411e-8fcf-583471aac602" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1abad0c2-9fa2-45e6-a22d-5df32e99b36e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35ea02d8-8880-4b60-9ca2-182b28ca300d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4db44197-fe18-4266-8a8a-b3de47e89e42" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82f2141a-df1c-4d3c-b5f5-8ac6d531c19a" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a12f8ebc-8780-4958-9875-4ecbadca1ab5" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/112a3263-c5fb-4e66-8b33-f8956f70e28c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25330c6b-009b-4a58-91c3-ad9b25d473b0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b87d992-d1dc-4036-b04e-fcd57ba7c5f0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc9c0ade-465c-41c7-b53f-31fdca90df0b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/528a5ed4-4626-4edf-a002-26f1ad17fb7a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/106feab8-2e49-4be9-808a-1099ba22af75" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e812774-9d5b-4bc4-9a20-4e37028297b7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0150944-0948-4fe8-99a3-29f8f4b060c7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80a4dddc-10e6-4fdb-b6c3-5bc9e92ea9e2" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/724437ee-ef8e-411e-8fcf-583471aac602" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1abad0c2-9fa2-45e6-a22d-5df32e99b36e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35ea02d8-8880-4b60-9ca2-182b28ca300d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4db44197-fe18-4266-8a8a-b3de47e89e42" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82f2141a-df1c-4d3c-b5f5-8ac6d531c19a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a12f8ebc-8780-4958-9875-4ecbadca1ab5" TargetMode="External" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U15"/>
+  <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7709443220</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/112a3263-c5fb-4e66-8b33-f8956f70e28c</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А64-274/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>22.01.2026</t>
@@ -757,51 +757,51 @@
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Макарова Н. Ю.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>25294755.73</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с члена СРО и СРО в рамках ответственности по обязательствам.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/25330c6b-009b-4a58-91c3-ad9b25d473b0</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А64-6963/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>06.08.2025</t>
@@ -856,51 +856,51 @@
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Тишин А. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>38866939.92</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Неисполнение обязательств членом СРО по муниципальному контракту № 05/24</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0b87d992-d1dc-4036-b04e-fcd57ba7c5f0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А50-15337/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>11.07.2025</t>
@@ -945,51 +945,51 @@
         <is>
           <t>ООО "АЛДР СБ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>0816032543</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Дрондина Е. Ю.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bc9c0ade-465c-41c7-b53f-31fdca90df0b</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А40-236920/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>26.09.2024</t>
@@ -1266,740 +1266,830 @@
           <t>Солидарная ответственность СРО за убытки из-за неисполнения обязательств членом СРО.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
           <t>14.01.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0e812774-9d5b-4bc4-9a20-4e37028297b7</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-271168/2023</t>
+          <t>А59-1048/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>27.02.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Карсанов Эрнест Феликсович</t>
+          <t>АО "ТЕСЛИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>771502626372</t>
+          <t>7723505528</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "ГОРОДСКОЙ ОКРУГ НОГЛИКСКИЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7709443220</t>
+          <t>6513001410</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Горбачева Т. С.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80a4dddc-10e6-4fdb-b6c3-5bc9e92ea9e2</t>
+          <t>https://kad.arbitr.ru/Card/e0150944-0948-4fe8-99a3-29f8f4b060c7</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-93716/2020</t>
+          <t>А40-271168/2023</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>04.06.2020</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕРБУТИК"</t>
+          <t>Карсанов Эрнест Феликсович</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7702824410</t>
+          <t>771502626372</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРАХОВОЙ ДОМ "БСД"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7734249643</t>
+          <t>7709443220</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>602334</v>
-[...1 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+        <v>258705.93</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>258705.93</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание страхового возмещения за вред, причиненный при выполнении ремонтных работ.</t>
+          <t>Задолженность по агентскому договору от 28.11.2019 за привлечение новых членов СРО и проценты.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>16.09.2020</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/724437ee-ef8e-411e-8fcf-583471aac602</t>
+          <t>https://kad.arbitr.ru/Card/80a4dddc-10e6-4fdb-b6c3-5bc9e92ea9e2</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-217208/2019</t>
+          <t>А40-93716/2020</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>19.08.2019</t>
+          <t>04.06.2020</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "МАСТЕРБУТИК"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7702824410</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ИМПЕРИАЛ"</t>
+          <t>ООО "СТРАХОВОЙ ДОМ "БСД"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7724725036</t>
+          <t>7734249643</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>258649.03</v>
+        <v>602334</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Регресс о возмещении ущерба от залива квартиры при капремонте членом СРО</t>
+          <t>Взыскание страхового возмещения за вред, причиненный при выполнении ремонтных работ.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>15.09.2024</t>
+          <t>16.09.2020</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1abad0c2-9fa2-45e6-a22d-5df32e99b36e</t>
+          <t>https://kad.arbitr.ru/Card/724437ee-ef8e-411e-8fcf-583471aac602</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А27-26929/2016</t>
+          <t>А40-217208/2019</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>26.12.2016</t>
+          <t>19.08.2019</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Симонова Екатерина Григорьевна</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>420504642089</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Межрегиональное объединение инженерно-строительных предприятий"</t>
+          <t>ООО "СК ИМПЕРИАЛ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7709443220</t>
+          <t>7724725036</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Кемеровской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Филатов А. А.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>93744</v>
-[...3 lines deleted...]
-      </c>
+        <v>258649.03</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Задолженность и пени по договору аренды нежилого помещения № КЦ15-11 от 01.02.2015</t>
+          <t>Регресс о возмещении ущерба от залива квартиры при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>11.03.2017</t>
+          <t>15.09.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35ea02d8-8880-4b60-9ca2-182b28ca300d</t>
+          <t>https://kad.arbitr.ru/Card/1abad0c2-9fa2-45e6-a22d-5df32e99b36e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-85129/2016</t>
+          <t>А27-26929/2016</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>06.12.2016</t>
+          <t>26.12.2016</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ЭКОТЕХНИКА"</t>
+          <t>Симонова Екатерина Григорьевна</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7736113408</t>
+          <t>420504642089</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>Саморегулируемая организация Союз "Межрегиональное объединение инженерно-строительных предприятий"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7709443220</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Кемеровской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Филатов А. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>1000000</v>
+        <v>93744</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>1000000</v>
+        <v>20565.82</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО (1 000 000 руб.) при переходе истца в другую СРО.</t>
+          <t>Задолженность и пени по договору аренды нежилого помещения № КЦ15-11 от 01.02.2015</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>10.08.2017</t>
+          <t>11.03.2017</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4db44197-fe18-4266-8a8a-b3de47e89e42</t>
+          <t>https://kad.arbitr.ru/Card/35ea02d8-8880-4b60-9ca2-182b28ca300d</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-85127/2016</t>
+          <t>А56-85129/2016</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>06.12.2016</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЭСЭКОСТРОЙ"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ЭКОТЕХНИКА"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7726759231</t>
+          <t>7736113408</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7723211366</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...5 lines deleted...]
-      <c r="R14" s="2" t="inlineStr"/>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО (1 000 000 руб.) при переходе истца в другую СРО.</t>
+        </is>
+      </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>28.07.2017</t>
+          <t>10.08.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82f2141a-df1c-4d3c-b5f5-8ac6d531c19a</t>
+          <t>https://kad.arbitr.ru/Card/4db44197-fe18-4266-8a8a-b3de47e89e42</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
+          <t>А56-85127/2016</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2016</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЭСЭКОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7726759231</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7723211366</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2017</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82f2141a-df1c-4d3c-b5f5-8ac6d531c19a</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
           <t>А73-3890/2013</t>
         </is>
       </c>
-      <c r="C15" s="2" t="inlineStr">
+      <c r="C16" s="2" t="inlineStr">
         <is>
           <t>11.04.2013</t>
         </is>
       </c>
-      <c r="D15" s="2" t="inlineStr">
+      <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E15" s="2" t="inlineStr">
+      <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F15" s="2" t="inlineStr">
+      <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G15" s="2" t="inlineStr">
+      <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H15" s="2" t="inlineStr">
+      <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ООО "БизнесПартнер"</t>
         </is>
       </c>
-      <c r="I15" s="2" t="inlineStr">
+      <c r="I16" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J15" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K15" s="2" t="inlineStr">
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
         <is>
           <t>ООО "БизнесПартнер"</t>
         </is>
       </c>
-      <c r="L15" s="2" t="inlineStr"/>
-      <c r="M15" s="2" t="inlineStr">
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
-      <c r="N15" s="2" t="inlineStr">
+      <c r="N16" s="2" t="inlineStr">
         <is>
           <t>Сецко А. Ю.</t>
         </is>
       </c>
-      <c r="O15" s="2" t="n">
+      <c r="O16" s="2" t="n">
         <v>108500</v>
       </c>
-      <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R15" s="2" t="inlineStr">
+      <c r="R16" s="2" t="inlineStr">
         <is>
           <t>Заявление ликвидируемого должника о признании несостоятельным (банкротом) в связи с долгами.</t>
         </is>
       </c>
-      <c r="S15" s="2" t="inlineStr">
+      <c r="S16" s="2" t="inlineStr">
         <is>
           <t>14.09.2013</t>
         </is>
       </c>
-      <c r="T15" s="2" t="inlineStr">
+      <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U15" s="3" t="inlineStr">
+      <c r="U16" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a12f8ebc-8780-4958-9875-4ecbadca1ab5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>