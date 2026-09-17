--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/616f4540-c42d-4263-9c2c-9d6827f6556d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/756185e1-e884-49ad-817b-ace602aaedf7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a25a7094-fcd5-4e06-9d1a-b8ed815d4e09" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00052b62-ad3e-4ed3-9e66-77addbff5c10" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18670de5-de97-4ab0-a61e-a8944312d537" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d0c8404-7831-4b45-85d5-3fa4016adaeb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fc03247-ab56-47d0-bcc0-7d73d8fe3f3d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e307994-d473-408b-8789-86a2944d1def" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa498c33-1dd4-4049-8842-6129198717ce" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47db570c-9e24-4597-b853-218b0887d51c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cdd5a2f-8510-4e8c-b1ad-ab1240c02dfa" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4e1d34f-f581-4e7d-8543-a8309af9e366" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5385ac-4ae0-451a-be67-dc916257e3ae" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a36823b-80d6-4e63-bf8f-136e29b038ad" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e5d88a7-8df5-4eb4-9430-3cb4ac5242bb" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/793dfe82-3454-4140-943f-7a45a5d0dad5" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/839e7475-5be4-4634-aad4-2a0bc70f6208" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e26e5a2-8230-4291-812c-b0d9711b8d95" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09ca1a61-7273-4500-9a19-69c5ff2916bd" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0387ade8-e9c3-461f-b1e3-c5960524bd59" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21d0b867-fb3c-42ca-a92f-5e9fdeafc77b" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fead615-353d-4267-9e65-79b4b03a8fc8" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62b8ea41-9cdb-4d74-9e66-4afd442dcf99" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d55cf4f-69b0-41c5-8f82-4080976a4373" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a756d0d6-3bf2-4503-ba64-3baeeb6c65e9" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0fbea06-7de2-4461-995c-c5f91f19dbcc" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f42b013f-7150-4a56-abfb-2d4b1785be5c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55f96a9d-6293-4cda-b771-e1fd5f8f900c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41a22d49-95f5-479e-a748-a05baa25b87b" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ca2ff78-8a2b-458b-97cc-6f3bef18816b" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7468305-440d-4bdf-8569-808a12fb5f1a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29c88d51-a283-4c43-a92b-d0a49ddfcc64" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f84c5b14-aa62-4763-a2b8-d0ea830e7317" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08dcdae6-9f7f-4adc-81c1-83d9b4e1e97f" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/947eaf67-30ec-4dfb-8381-3c1d76278ae1" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00fadb6f-e038-4ee1-b1e5-0075f87a7b99" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6445cc08-3e40-4f6e-b121-fb14d8c7f682" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4dbe976-382d-4df2-817e-fccb9b5ac5bc" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a29fc8ce-8372-45c9-b8c1-26d25a101e01" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f6ac69d-f23c-4043-91c9-62dea555fd2e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f2b0591-de8d-4674-b6f0-e2bb9aff643a" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/328959ac-3c3b-47e7-b34c-73b19a75c805" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65088c10-4c92-4244-8351-d83993f75d93" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2682734d-95cb-4288-abd2-d4ff1a37cb34" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56410fa1-18be-4e0d-92cf-9d83d0f0ee2f" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bde74dd-8100-4a77-8f7a-c872b4760b3c" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79f0c718-61cc-4982-9248-aa977982ba23" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c60c58e9-ac9d-4926-93ac-00804929ddb7" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1423efb-f8cb-4e3b-ab9f-7c019e8d0c60" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/787ce72b-a807-4648-96a9-c232484a3997" TargetMode="External" Id="rId50" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/616f4540-c42d-4263-9c2c-9d6827f6556d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/756185e1-e884-49ad-817b-ace602aaedf7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a25a7094-fcd5-4e06-9d1a-b8ed815d4e09" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00052b62-ad3e-4ed3-9e66-77addbff5c10" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18670de5-de97-4ab0-a61e-a8944312d537" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d0c8404-7831-4b45-85d5-3fa4016adaeb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fc03247-ab56-47d0-bcc0-7d73d8fe3f3d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e307994-d473-408b-8789-86a2944d1def" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa498c33-1dd4-4049-8842-6129198717ce" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47db570c-9e24-4597-b853-218b0887d51c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cdd5a2f-8510-4e8c-b1ad-ab1240c02dfa" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4e1d34f-f581-4e7d-8543-a8309af9e366" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5385ac-4ae0-451a-be67-dc916257e3ae" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a36823b-80d6-4e63-bf8f-136e29b038ad" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/793dfe82-3454-4140-943f-7a45a5d0dad5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e5d88a7-8df5-4eb4-9430-3cb4ac5242bb" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/839e7475-5be4-4634-aad4-2a0bc70f6208" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e26e5a2-8230-4291-812c-b0d9711b8d95" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39310233-5bdf-47d2-9b5a-a43b6ded59d7" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09ca1a61-7273-4500-9a19-69c5ff2916bd" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0387ade8-e9c3-461f-b1e3-c5960524bd59" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fead615-353d-4267-9e65-79b4b03a8fc8" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21d0b867-fb3c-42ca-a92f-5e9fdeafc77b" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62b8ea41-9cdb-4d74-9e66-4afd442dcf99" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d55cf4f-69b0-41c5-8f82-4080976a4373" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a756d0d6-3bf2-4503-ba64-3baeeb6c65e9" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0fbea06-7de2-4461-995c-c5f91f19dbcc" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f42b013f-7150-4a56-abfb-2d4b1785be5c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55f96a9d-6293-4cda-b771-e1fd5f8f900c" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41a22d49-95f5-479e-a748-a05baa25b87b" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ca2ff78-8a2b-458b-97cc-6f3bef18816b" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7468305-440d-4bdf-8569-808a12fb5f1a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29c88d51-a283-4c43-a92b-d0a49ddfcc64" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f84c5b14-aa62-4763-a2b8-d0ea830e7317" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08dcdae6-9f7f-4adc-81c1-83d9b4e1e97f" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00fadb6f-e038-4ee1-b1e5-0075f87a7b99" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/947eaf67-30ec-4dfb-8381-3c1d76278ae1" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4dbe976-382d-4df2-817e-fccb9b5ac5bc" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6445cc08-3e40-4f6e-b121-fb14d8c7f682" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a29fc8ce-8372-45c9-b8c1-26d25a101e01" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f6ac69d-f23c-4043-91c9-62dea555fd2e" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f2b0591-de8d-4674-b6f0-e2bb9aff643a" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/328959ac-3c3b-47e7-b34c-73b19a75c805" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65088c10-4c92-4244-8351-d83993f75d93" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2682734d-95cb-4288-abd2-d4ff1a37cb34" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56410fa1-18be-4e0d-92cf-9d83d0f0ee2f" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bde74dd-8100-4a77-8f7a-c872b4760b3c" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79f0c718-61cc-4982-9248-aa977982ba23" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c60c58e9-ac9d-4926-93ac-00804929ddb7" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1423efb-f8cb-4e3b-ab9f-7c019e8d0c60" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/787ce72b-a807-4648-96a9-c232484a3997" TargetMode="External" Id="rId51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U51"/>
+  <dimension ref="A1:U52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -747,51 +747,51 @@
         <is>
           <t>Саморегулируемая организация Ассоциация "Объединение строительных организаций Татарстана"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Ковальчук С. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/756185e1-e884-49ad-817b-ace602aaedf7</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А65-8870/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>17.03.2026</t>
@@ -836,51 +836,51 @@
         <is>
           <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Королева Э. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a25a7094-fcd5-4e06-9d1a-b8ed815d4e09</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А65-8126/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>12.03.2026</t>
@@ -925,51 +925,51 @@
         <is>
           <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Осипова Г. Ф.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/00052b62-ad3e-4ed3-9e66-77addbff5c10</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А65-7687/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>10.03.2026</t>
@@ -1014,51 +1014,51 @@
         <is>
           <t>Федеральное казенное учреждение "Федеральное управление автомобильных дорог Волго-Вятского региона Федерального дорожного агентства", г.Казань</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>1660061210</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Путяткин А. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>18.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/18670de5-de97-4ab0-a61e-a8944312d537</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А65-6036/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>25.02.2026</t>
@@ -1103,51 +1103,51 @@
         <is>
           <t>Саморегулируемая организация Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Шарипова А. Э.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2d0c8404-7831-4b45-85d5-3fa4016adaeb</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А40-303357/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>06.11.2025</t>
@@ -1202,51 +1202,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>534089.4300000001</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности в размере 534 089 руб. 43 коп.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4fc03247-ab56-47d0-bcc0-7d73d8fe3f3d</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А65-17720/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>26.05.2025</t>
@@ -1501,51 +1501,51 @@
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Иванова И. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неуплату членом штрафа за подлог документов по контракту.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>27.03.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/47db570c-9e24-4597-b853-218b0887d51c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>А65-1245/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>20.01.2025</t>
@@ -1891,71 +1891,71 @@
         <is>
           <t>ООО "СпецМашТехнолоджи", г. Казань</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>1659195875</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Путяткин А. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3a36823b-80d6-4e63-bf8f-136e29b038ad</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А65-32999/2023</t>
+          <t>А65-33002/2023</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>10.11.2023</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
@@ -1971,92 +1971,92 @@
           <t>9102187428</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>Ассоциации "Объединение строительных организаций Татарстана", г. Казань</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Иванова И. В.</t>
+          <t>Осипова Г. Ф.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>6321122.96</v>
+        <v>10857568.9</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>6321122.96</v>
+        <v>10857568.9</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (неустойки).</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>29.07.2025</t>
+          <t>01.11.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e5d88a7-8df5-4eb4-9430-3cb4ac5242bb</t>
+          <t>https://kad.arbitr.ru/Card/793dfe82-3454-4140-943f-7a45a5d0dad5</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А65-33002/2023</t>
+          <t>А65-32999/2023</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>10.11.2023</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
@@ -2072,82 +2072,82 @@
           <t>9102187428</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>Ассоциации "Объединение строительных организаций Татарстана", г. Казань</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Осипова Г. Ф.</t>
+          <t>Иванова И. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>10857568.9</v>
+        <v>6321122.96</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>10857568.9</v>
+        <v>6321122.96</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (неустойки).</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>01.11.2025</t>
+          <t>29.07.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/793dfe82-3454-4140-943f-7a45a5d0dad5</t>
+          <t>https://kad.arbitr.ru/Card/6e5d88a7-8df5-4eb4-9430-3cb4ac5242bb</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>А65-32316/2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>02.11.2023</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -2315,336 +2315,326 @@
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
           <t>05.06.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8e26e5a2-8230-4291-812c-b0d9711b8d95</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А65-13350/2019</t>
+          <t>А65-6671/2023</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>13.05.2019</t>
+          <t>14.03.2023</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альк-Строй", г.Екатеринбург</t>
+          <t>ООО "Уралкабельпром", г. Пермь</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6672244150</t>
+          <t>5902810919</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение профессиональных строительных организаций", г.Казань</t>
+          <t>ООО "КазаньЭлектроМонтаж", г.Казань</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>1660244125</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Осипова Г. Ф.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сунеева Э. И.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>10.10.2019</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09ca1a61-7273-4500-9a19-69c5ff2916bd</t>
+          <t>https://kad.arbitr.ru/Card/39310233-5bdf-47d2-9b5a-a43b6ded59d7</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А82-11809/2018</t>
+          <t>А65-13350/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>06.06.2018</t>
+          <t>13.05.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СПЕЦСТРОЙ"</t>
+          <t>ООО "Альк-Строй", г.Екатеринбург</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7604198109</t>
+          <t>6672244150</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ассоциация Саморегулируемая организация Объединение строителей Ярославской области</t>
-[...2 lines deleted...]
-      <c r="L21" s="2" t="inlineStr"/>
+          <t>Ассоциация "Объединение профессиональных строительных организаций", г.Казань</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>7709443037</t>
+        </is>
+      </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Овечкина Е. А.</t>
+          <t>Осипова Г. Ф.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>236684.93</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 рублей неосновательного обогащения с СРО.</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО (регионализация).</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>03.10.2018</t>
+          <t>10.10.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0387ade8-e9c3-461f-b1e3-c5960524bd59</t>
+          <t>https://kad.arbitr.ru/Card/09ca1a61-7273-4500-9a19-69c5ff2916bd</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-98365/2018</t>
+          <t>А82-11809/2018</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>06.06.2018</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮМО-РТ"</t>
+          <t>ООО СК "СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>1650091575</t>
+          <t>7604198109</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ассоциация Саморегулируемая организация Объединение строителей Ярославской области</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Романенкова С. В.</t>
+          <t>Овечкина Е. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд при переходе истца в региональную СРО</t>
+          <t>Взыскание 300 000 рублей неосновательного обогащения с СРО.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>18.06.2020</t>
+          <t>03.10.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21d0b867-fb3c-42ca-a92f-5e9fdeafc77b</t>
+          <t>https://kad.arbitr.ru/Card/0387ade8-e9c3-461f-b1e3-c5960524bd59</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>А50-14964/2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>07.05.2018</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -2711,1342 +2701,1348 @@
           <t>Взыскание излишне уплаченного взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
           <t>04.08.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9fead615-353d-4267-9e65-79b4b03a8fc8</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А82-4759/2018</t>
+          <t>А40-98365/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СПЕЦСТРОЙ"</t>
+          <t>ООО "ЮМО-РТ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7604198109</t>
+          <t>1650091575</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТАТАРСТАНА"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Овечкина Е. А.</t>
+          <t>Романенкова С. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P24" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Невозврат средств компенсационного фонда при переходе в другую СРО по региональному принципу</t>
+          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд при переходе истца в региональную СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>13.07.2018</t>
+          <t>18.06.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62b8ea41-9cdb-4d74-9e66-4afd442dcf99</t>
+          <t>https://kad.arbitr.ru/Card/21d0b867-fb3c-42ca-a92f-5e9fdeafc77b</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-18443/2018</t>
+          <t>А82-4759/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТатИнтерЛифт"</t>
+          <t>ООО СК "СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>1659077007</t>
+          <t>7604198109</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТАТАРСТАНА"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Овечкина Е. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Невозврат средств компенсационного фонда при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>01.08.2018</t>
+          <t>13.07.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d55cf4f-69b0-41c5-8f82-4080976a4373</t>
+          <t>https://kad.arbitr.ru/Card/62b8ea41-9cdb-4d74-9e66-4afd442dcf99</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А65-349/2018</t>
+          <t>А56-18443/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>10.01.2018</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Век-Технология", г.Владивосток</t>
+          <t>ООО "ТатИнтерЛифт"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1659077007</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Иванова И. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P26" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в СРО по месту регистрации согласно ч.13 ст.3.3 ФЗ-191</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>05.04.2018</t>
+          <t>01.08.2018</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a756d0d6-3bf2-4503-ba64-3baeeb6c65e9</t>
+          <t>https://kad.arbitr.ru/Card/5d55cf4f-69b0-41c5-8f82-4080976a4373</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А65-42007/2017</t>
+          <t>А65-349/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>15.12.2017</t>
+          <t>10.01.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ЗАО Научно-производственное объединение "Сенсор", г.Ярославль</t>
+          <t>ЗАО "Век-Технология", г.Владивосток</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7606049840</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Коновалов Р. Р.</t>
+          <t>Иванова И. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компфонд при переходе в СРО по месту регистрации согласно ч.13 ст.3.3 ФЗ-191</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>13.03.2018</t>
+          <t>05.04.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0fbea06-7de2-4461-995c-c5f91f19dbcc</t>
+          <t>https://kad.arbitr.ru/Card/a756d0d6-3bf2-4503-ba64-3baeeb6c65e9</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-225675/2017</t>
+          <t>А65-42007/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>15.12.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО СтройЭнерго</t>
+          <t>ЗАО Научно-производственное объединение "Сенсор", г.Ярославль</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7606049840</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Коновалов Р. Р.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>13.03.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f42b013f-7150-4a56-abfb-2d4b1785be5c</t>
+          <t>https://kad.arbitr.ru/Card/f0fbea06-7de2-4461-995c-c5f91f19dbcc</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-189759/2017</t>
+          <t>А40-225675/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТОЛИЧНЫЙ КВАРТАЛ"</t>
+          <t>ООО СтройЭнерго</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>1655281570</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P29" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55f96a9d-6293-4cda-b771-e1fd5f8f900c</t>
+          <t>https://kad.arbitr.ru/Card/f42b013f-7150-4a56-abfb-2d4b1785be5c</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А65-30599/2017</t>
+          <t>А40-189759/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройЭнерго", г.Казань</t>
+          <t>ООО "СТОЛИЧНЫЙ КВАРТАЛ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>1659149413</t>
+          <t>1655281570</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>Ассоцация Саморегулируемая организация "Генеральный альянс строителбных организаций", г.Москва</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Коновалов Р. Р.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос 300000 руб. в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>04.11.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41a22d49-95f5-479e-a748-a05baa25b87b</t>
+          <t>https://kad.arbitr.ru/Card/55f96a9d-6293-4cda-b771-e1fd5f8f900c</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-177708/2017</t>
+          <t>А65-30599/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>22.09.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФИНАНСОВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭВЕРАЛ"</t>
+          <t>ООО "СтройЭнерго", г.Казань</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>1659074662</t>
+          <t>1659149413</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>Ассоцация Саморегулируемая организация "Генеральный альянс строителбных организаций", г.Москва</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Коновалов Р. Р.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>521246.58</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос 300000 руб. в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>23.05.2018</t>
+          <t>04.11.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ca2ff78-8a2b-458b-97cc-6f3bef18816b</t>
+          <t>https://kad.arbitr.ru/Card/41a22d49-95f5-479e-a748-a05baa25b87b</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А65-30303/2017</t>
+          <t>А40-177708/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>22.09.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Березовские инвестиционные решения", г. Екатеринбург</t>
+          <t>ООО "ФИНАНСОВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭВЕРАЛ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6678032963</t>
+          <t>1659074662</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г.Казань</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Мубаракшина Э. Г.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>1000000</v>
+        <v>521246.58</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд на счет другой СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>18.11.2017</t>
+          <t>23.05.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7468305-440d-4bdf-8569-808a12fb5f1a</t>
+          <t>https://kad.arbitr.ru/Card/2ca2ff78-8a2b-458b-97cc-6f3bef18816b</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-165996/2017</t>
+          <t>А65-30303/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>04.09.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮМИКОМ ЭНЕРГОГАЗ"</t>
+          <t>ООО "Березовские инвестиционные решения", г. Екатеринбург</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>1624445980</t>
+          <t>6678032963</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г.Казань</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Мубаракшина Э. Г.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд на счет другой СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>23.02.2018</t>
+          <t>18.11.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29c88d51-a283-4c43-a92b-d0a49ddfcc64</t>
+          <t>https://kad.arbitr.ru/Card/f7468305-440d-4bdf-8569-808a12fb5f1a</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А65-27588/2017</t>
+          <t>А40-165996/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>28.08.2017</t>
+          <t>04.09.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>Общество с ограниченной ответственности "Холод",Тюминская область, г.Тюмень</t>
+          <t>ООО "ЮМИКОМ ЭНЕРГОГАЗ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>4508007980</t>
+          <t>1624445980</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Ассоциации "Объединение строительных организаций Татарстана ", г.Казань</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Иванова И. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации (ст. 3.3 ФЗ-191)</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>23.02.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f84c5b14-aa62-4763-a2b8-d0ea830e7317</t>
+          <t>https://kad.arbitr.ru/Card/29c88d51-a283-4c43-a92b-d0a49ddfcc64</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А65-26619/2017</t>
+          <t>А65-27588/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>28.08.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Уралэлектромодель-Энерго", Свердловская область, г.Верхняя Пышма</t>
+          <t>Общество с ограниченной ответственности "Холод",Тюминская область, г.Тюмень</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>6606028809</t>
+          <t>4508007980</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
+          <t>Ассоциации "Объединение строительных организаций Татарстана ", г.Казань</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>Иванова И. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации (ст. 3.3 ФЗ-191)</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08dcdae6-9f7f-4adc-81c1-83d9b4e1e97f</t>
+          <t>https://kad.arbitr.ru/Card/f84c5b14-aa62-4763-a2b8-d0ea830e7317</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А65-25421/2017</t>
+          <t>А65-26619/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Инженерные сети", г.Ярославль</t>
+          <t>ООО "Уралэлектромодель-Энерго", Свердловская область, г.Верхняя Пышма</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7604077866</t>
+          <t>6606028809</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Мубаракшина Э. Г.</t>
-[...3 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+          <t>Иванова И. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R36" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/947eaf67-30ec-4dfb-8381-3c1d76278ae1</t>
+          <t>https://kad.arbitr.ru/Card/08dcdae6-9f7f-4adc-81c1-83d9b4e1e97f</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>А40-147336/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>09.08.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -4111,142 +4107,134 @@
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
           <t>08.10.2017</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/00fadb6f-e038-4ee1-b1e5-0075f87a7b99</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А65-25146/2017</t>
+          <t>А65-25421/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Уралмонтажкомплектавтоматика", г.Екатеринбург</t>
+          <t>ООО "Инженерные сети", г.Ярославль</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>6670444203</t>
+          <t>7604077866</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Иванова И. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Мубаракшина Э. Г.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr"/>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6445cc08-3e40-4f6e-b121-fb14d8c7f682</t>
+          <t>https://kad.arbitr.ru/Card/947eaf67-30ec-4dfb-8381-3c1d76278ae1</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>А65-25149/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>08.08.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -4313,1233 +4301,1334 @@
           <t>Обязание перевести взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
           <t>12.10.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a4dbe976-382d-4df2-817e-fccb9b5ac5bc</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А56-57096/2017</t>
+          <t>А65-25146/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАРЕН"</t>
+          <t>ООО "Уралмонтажкомплектавтоматика", г.Екатеринбург</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>1659080948</t>
+          <t>6670444203</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Иванова И. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. компенсационного фонда при переходе в другую СРО</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a29fc8ce-8372-45c9-b8c1-26d25a101e01</t>
+          <t>https://kad.arbitr.ru/Card/6445cc08-3e40-4f6e-b121-fb14d8c7f682</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А65-20260/2017</t>
+          <t>А56-57096/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мультигрупп Девелопмент", Московская область, Красногорский район</t>
+          <t>ООО "КАРЕН"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7702787342</t>
+          <t>1659080948</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация " Объединение строительных организаций Татарстана", г.Казань</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Коновалов Р. Р.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>400000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд</t>
+          <t>Обязание перечислить 300 000 руб. компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f6ac69d-f23c-4043-91c9-62dea555fd2e</t>
+          <t>https://kad.arbitr.ru/Card/a29fc8ce-8372-45c9-b8c1-26d25a101e01</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-124479/2017</t>
+          <t>А65-20260/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>10.07.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬ"</t>
+          <t>ООО "Мультигрупп Девелопмент", Московская область, Красногорский район</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>1650103439</t>
+          <t>7702787342</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТАТАРСТАНА"</t>
+          <t>Ассоциация " Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Коновалов Р. Р.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f2b0591-de8d-4674-b6f0-e2bb9aff643a</t>
+          <t>https://kad.arbitr.ru/Card/7f6ac69d-f23c-4043-91c9-62dea555fd2e</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А65-19410/2017</t>
+          <t>А40-124479/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юмиком ЭнергоГаз", г.Казань</t>
+          <t>ООО "СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>1624445980</t>
+          <t>1650103439</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз строителей "Межрегиональная ассоциация по строительству,ремонту и техническому надзору", г.Москва</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТАТАРСТАНА"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Мубаракшина Э. Г.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей компенсационного фонда в пользу нового СРО истца</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>19.08.2017</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/328959ac-3c3b-47e7-b34c-73b19a75c805</t>
+          <t>https://kad.arbitr.ru/Card/0f2b0591-de8d-4674-b6f0-e2bb9aff643a</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-111842/2017</t>
+          <t>А65-19410/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ ТОРГОВАЯ КОМПАНИЯ-КОМФОРТ"</t>
+          <t>ООО "Юмиком ЭнергоГаз", г.Казань</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>1644070746</t>
+          <t>1624445980</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>Саморегулируемая организация "Союз строителей "Межрегиональная ассоциация по строительству,ремонту и техническому надзору", г.Москва</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Мубаракшина Э. Г.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P44" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание ответчика перечислить 300 000 рублей компенсационного фонда в пользу нового СРО истца</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>17.09.2017</t>
+          <t>19.08.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65088c10-4c92-4244-8351-d83993f75d93</t>
+          <t>https://kad.arbitr.ru/Card/328959ac-3c3b-47e7-b34c-73b19a75c805</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А65-17327/2017</t>
+          <t>А40-111842/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "Бразерс Инжиниринг", г. Санкт-Петербург</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ ТОРГОВАЯ КОМПАНИЯ-КОМФОРТ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7813359060</t>
+          <t>1644070746</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г. Москва</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Коновалов Р. Р.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P45" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства (взнос в компенсационный фонд)</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>22.07.2017</t>
+          <t>17.09.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2682734d-95cb-4288-abd2-d4ff1a37cb34</t>
+          <t>https://kad.arbitr.ru/Card/65088c10-4c92-4244-8351-d83993f75d93</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-105852/2017</t>
+          <t>А65-17327/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛСТРОЙНЕФТЬ"</t>
+          <t>ООО "Бразерс Инжиниринг", г. Санкт-Петербург</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>1645028810</t>
+          <t>7813359060</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г. Москва</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Коновалов Р. Р.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить денежные средства (взнос в компенсационный фонд)</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>22.07.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56410fa1-18be-4e0d-92cf-9d83d0f0ee2f</t>
+          <t>https://kad.arbitr.ru/Card/2682734d-95cb-4288-abd2-d4ff1a37cb34</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А65-16472/2017</t>
+          <t>А40-105852/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ведич", г.Ярославль</t>
+          <t>ООО "УРАЛСТРОЙНЕФТЬ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7604208068</t>
+          <t>1645028810</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г.Казань</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Королева Э. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом истца в другую СРО.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0bde74dd-8100-4a77-8f7a-c872b4760b3c</t>
+          <t>https://kad.arbitr.ru/Card/56410fa1-18be-4e0d-92cf-9d83d0f0ee2f</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-101773/2017</t>
+          <t>А65-16472/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОКАМ МОНТАЖ"</t>
+          <t>ООО "Ведич", г.Ярославль</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>1651071846</t>
+          <t>7604208068</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "РООР-ЕМСЦ"</t>
-[...2 lines deleted...]
-      <c r="L48" s="2" t="inlineStr"/>
+          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г.Казань</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7709443037</t>
+        </is>
+      </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Королева Э. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>306221.92</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание процентов.</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом истца в другую СРО.</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79f0c718-61cc-4982-9248-aa977982ba23</t>
+          <t>https://kad.arbitr.ru/Card/0bde74dd-8100-4a77-8f7a-c872b4760b3c</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-95110/2017</t>
+          <t>А40-101773/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>25.05.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТНСТРОЙ"</t>
+          <t>ООО "ТЕПЛОКАМ МОНТАЖ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>1659163626</t>
+          <t>1651071846</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО Ассоциация "РООР-ЕМСЦ"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>305000</v>
-[...3 lines deleted...]
-      </c>
+        <v>306221.92</v>
+      </c>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300000 руб. взноса в фонд другой СРО и взыскание 5000 руб. обогащения.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание процентов.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>25.12.2020</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c60c58e9-ac9d-4926-93ac-00804929ddb7</t>
+          <t>https://kad.arbitr.ru/Card/79f0c718-61cc-4982-9248-aa977982ba23</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-93977/2017</t>
+          <t>А40-95110/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>25.05.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПЛЕКСНЫЕ СИСТЕМЫ БЕЗОПАСНОСТИ И СВЯЗИ"</t>
+          <t>ООО "ТНСТРОЙ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>1644063308</t>
+          <t>1659163626</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>300000</v>
+        <v>305000</v>
       </c>
       <c r="P50" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд СРО в связи со сменой организации</t>
+          <t>Обязание СРО перечислить 300000 руб. взноса в фонд другой СРО и взыскание 5000 руб. обогащения.</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>25.12.2020</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1423efb-f8cb-4e3b-ab9f-7c019e8d0c60</t>
+          <t>https://kad.arbitr.ru/Card/c60c58e9-ac9d-4926-93ac-00804929ddb7</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
+          <t>А40-93977/2017</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2017</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМПЛЕКСНЫЕ СИСТЕМЫ БЕЗОПАСНОСТИ И СВЯЗИ"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>1644063308</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>7722400160</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q51" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R51" s="2" t="inlineStr">
+        <is>
+          <t>Требование о перечислении взноса в компенсационный фонд СРО в связи со сменой организации</t>
+        </is>
+      </c>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2017</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a1423efb-f8cb-4e3b-ab9f-7c019e8d0c60</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
           <t>А56-8367/2017</t>
         </is>
       </c>
-      <c r="C51" s="2" t="inlineStr">
+      <c r="C52" s="2" t="inlineStr">
         <is>
           <t>10.02.2017</t>
         </is>
       </c>
-      <c r="D51" s="2" t="inlineStr">
+      <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E51" s="2" t="inlineStr">
+      <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F51" s="2" t="inlineStr">
+      <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G51" s="2" t="inlineStr">
+      <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H51" s="2" t="inlineStr">
+      <c r="H52" s="2" t="inlineStr">
         <is>
           <t>ООО "БРАЗЕРС ИНЖИНИРИНГ"</t>
         </is>
       </c>
-      <c r="I51" s="2" t="inlineStr">
+      <c r="I52" s="2" t="inlineStr">
         <is>
           <t>7813359060</t>
         </is>
       </c>
-      <c r="J51" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K51" s="2" t="inlineStr">
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
-      <c r="L51" s="2" t="inlineStr">
+      <c r="L52" s="2" t="inlineStr">
         <is>
           <t>7709443037</t>
         </is>
       </c>
-      <c r="M51" s="2" t="inlineStr">
+      <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N51" s="2" t="inlineStr">
+      <c r="N52" s="2" t="inlineStr">
         <is>
           <t>Лилль В. А.</t>
         </is>
       </c>
-      <c r="O51" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Q51" s="2" t="inlineStr">
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
-      <c r="R51" s="2" t="inlineStr"/>
-      <c r="S51" s="2" t="inlineStr">
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
         <is>
           <t>13.04.2017</t>
         </is>
       </c>
-      <c r="T51" s="2" t="inlineStr">
+      <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U51" s="3" t="inlineStr">
+      <c r="U52" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/787ce72b-a807-4648-96a9-c232484a3997</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5554,44 +5643,45 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>