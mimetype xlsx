--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73db6f8b-495f-4c2b-b5cb-e2ffe3f412cc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b26c969b-82d2-41ea-a134-69448fa36afe" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9189894-68c0-4915-a7cb-f13b8f95e3b4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f49501ad-7c57-498e-8e63-564b1fb915b5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2154f60e-dca0-473b-b56c-52bd4d2ff932" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f20acd89-4f07-47c2-94c8-4ac4253bb00b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70c9f2c-dc41-424b-b59f-1a71695b6258" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ca9b060-2728-4ce2-91f6-84edc5533d14" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29a94058-eb47-4577-a4ed-69ce837157cc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46b25062-bed6-4a26-bbbc-ea5fc38247fd" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ece812b3-a154-4cc0-84a2-bf0caf5f2f80" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7cdcf50-9ea0-4ba8-a734-756af40b4fa2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f86fb38-9c57-4667-a0ea-372842465a89" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74d51d47-171b-4581-9b46-dd35c8df559c" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2573a4ee-40b0-4abf-97e7-56f3877d1659" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab36ad34-2980-4969-b217-812f9610048b" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a3d696d-f873-4a91-bfe2-0fdd4395cd34" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f019594e-6bd2-4745-b97d-882bded14481" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/089d684e-0cda-44c0-a8c7-73ead4414348" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a745600-092f-4af9-ba6f-d116ff1fc878" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51f0c26d-a72d-4841-842b-6cf3b62720d7" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14fa7b8d-ed6e-42f5-874d-54d025427f23" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/202f1daa-3ec3-4c53-b6be-0723a5ad2c52" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aba484c9-2730-4799-87b5-018d5695da48" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a914a8e-f284-4c9c-9c47-5c663269b65c" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da7b370b-54bf-4a1b-b0aa-a100d75574ca" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d670f63d-8b16-4802-8e15-15f06a13a15b" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c85141c-9ebf-4215-b7df-df169e68f81b" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f90041f-01ea-4ca4-a66b-da4d02c9ca1c" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aea2c8c8-f8f0-4c13-b68a-33cf3cfa97d2" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c381286-f2c3-40bf-b435-c860f0c1bee9" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b9b2356-5369-469b-aac4-5417ef477b72" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31597da2-9c9f-4ebf-a468-a33b6ecdd39c" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94faffd9-9ece-4af6-8eee-a08685a1faa3" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38639ce9-9fd4-4288-9e59-76ebf9a53298" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ade9af67-00a3-47fa-82c8-1555cae28eba" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc404dd4-13bb-4782-8102-db9a7626948e" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b059a179-4888-4d24-953a-6e9abb966580" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc3542e4-af85-40aa-beb6-3b6586eeffb6" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/651c83cf-376a-4a80-aaff-256b6df9b635" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf711473-0b51-4eec-a89a-4334b7a5ae93" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4776784-6d25-47c6-b4d4-c0484edca56e" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93c7709c-f421-49a8-bfd2-3bc250851d0a" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b11aab7d-197c-474e-a1bf-f6cf854ac91f" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e60b316-7ee4-4b7e-8abf-1a10f55da72c" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb3f2900-da41-4c1f-8773-2be0bbdd07f8" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c63fc34-165f-462f-a938-135a9cf54e80" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54185799-aed7-461d-9f20-cfa732d95afd" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a98d094f-8e3d-43ef-a4a2-3a083b58d223" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33c1d237-790c-4c2c-b396-3e1b6e0a8ace" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdda59ef-921c-4b75-9afc-a7a36fcdcf95" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ca17e25-d235-4e44-8bf1-b54744ebb49e" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e27a7ec-bdb8-49a2-8567-949be5c5415a" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fc18326-786c-47d5-9b71-eb1a575ca32a" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11ba5847-a729-4780-93ae-2a5c1ecb90cf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c4af03c-0123-4c76-a8bc-bcd94ba908d6" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcec5efb-c31a-4cc8-9e70-09fe5e9e38e7" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce588f8f-e0cf-4c34-b9e3-8411d39420bb" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6dd261dd-062a-459d-b24a-12929e76d6ad" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96aa9d3b-7bf5-458b-ae00-907683479016" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b99c6b0f-1151-4e87-b573-4f326a43110a" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ef3f2a8-a076-4db0-a963-64a0ba222623" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3a095a8-d5d5-464b-8e52-e65abe0ca479" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4cee9471-9c3d-41b5-8dad-3a60547507a6" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5728da4c-dfbd-4534-a5d3-f4bb44a4b236" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29f8bad2-b398-4e40-9418-d6cee0f99301" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa28f191-33db-491b-9dd9-900c54d20aa2" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e76f2ff-084a-4f31-94f2-bb5d0bcf32b7" TargetMode="External" Id="rId68" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9208e00e-bac9-4868-b079-72f83e245d48" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9260df80-7e6f-4cc6-a278-d5c585860347" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cc32828-5ca0-4898-8879-e1e56ed4b3c0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a94438d5-2c8e-40a7-bd70-ce7b044516a0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c03c7ebc-6eac-4572-a50d-8393810fa118" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66dd4348-74b6-4461-9e10-fa851d723719" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd082596-20f3-402b-be52-26d85ed28588" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c73b7d81-c761-4952-83e4-8fb32d415a18" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73db6f8b-495f-4c2b-b5cb-e2ffe3f412cc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b26c969b-82d2-41ea-a134-69448fa36afe" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9189894-68c0-4915-a7cb-f13b8f95e3b4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f49501ad-7c57-498e-8e63-564b1fb915b5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2154f60e-dca0-473b-b56c-52bd4d2ff932" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f20acd89-4f07-47c2-94c8-4ac4253bb00b" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70c9f2c-dc41-424b-b59f-1a71695b6258" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ca9b060-2728-4ce2-91f6-84edc5533d14" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29a94058-eb47-4577-a4ed-69ce837157cc" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46b25062-bed6-4a26-bbbc-ea5fc38247fd" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ece812b3-a154-4cc0-84a2-bf0caf5f2f80" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7cdcf50-9ea0-4ba8-a734-756af40b4fa2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f86fb38-9c57-4667-a0ea-372842465a89" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74d51d47-171b-4581-9b46-dd35c8df559c" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2573a4ee-40b0-4abf-97e7-56f3877d1659" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab36ad34-2980-4969-b217-812f9610048b" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a3d696d-f873-4a91-bfe2-0fdd4395cd34" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/089d684e-0cda-44c0-a8c7-73ead4414348" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f019594e-6bd2-4745-b97d-882bded14481" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a745600-092f-4af9-ba6f-d116ff1fc878" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51f0c26d-a72d-4841-842b-6cf3b62720d7" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14fa7b8d-ed6e-42f5-874d-54d025427f23" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/202f1daa-3ec3-4c53-b6be-0723a5ad2c52" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aba484c9-2730-4799-87b5-018d5695da48" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a914a8e-f284-4c9c-9c47-5c663269b65c" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da7b370b-54bf-4a1b-b0aa-a100d75574ca" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d670f63d-8b16-4802-8e15-15f06a13a15b" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c85141c-9ebf-4215-b7df-df169e68f81b" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f90041f-01ea-4ca4-a66b-da4d02c9ca1c" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d6819d3-61ca-4b9f-85e1-df03671969cc" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aea2c8c8-f8f0-4c13-b68a-33cf3cfa97d2" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c381286-f2c3-40bf-b435-c860f0c1bee9" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b9b2356-5369-469b-aac4-5417ef477b72" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31597da2-9c9f-4ebf-a468-a33b6ecdd39c" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f336cd1d-7010-4c55-a9cc-a93b0baece86" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94faffd9-9ece-4af6-8eee-a08685a1faa3" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38639ce9-9fd4-4288-9e59-76ebf9a53298" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ade9af67-00a3-47fa-82c8-1555cae28eba" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc404dd4-13bb-4782-8102-db9a7626948e" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b059a179-4888-4d24-953a-6e9abb966580" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc3542e4-af85-40aa-beb6-3b6586eeffb6" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/651c83cf-376a-4a80-aaff-256b6df9b635" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf711473-0b51-4eec-a89a-4334b7a5ae93" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4776784-6d25-47c6-b4d4-c0484edca56e" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/229f5066-09f2-4bd9-a1b6-f26546e2636f" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c369d2f-45a7-45a8-9845-949029b69ca0" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93c7709c-f421-49a8-bfd2-3bc250851d0a" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b11aab7d-197c-474e-a1bf-f6cf854ac91f" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e60b316-7ee4-4b7e-8abf-1a10f55da72c" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb3f2900-da41-4c1f-8773-2be0bbdd07f8" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54185799-aed7-461d-9f20-cfa732d95afd" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c63fc34-165f-462f-a938-135a9cf54e80" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a98d094f-8e3d-43ef-a4a2-3a083b58d223" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33c1d237-790c-4c2c-b396-3e1b6e0a8ace" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdda59ef-921c-4b75-9afc-a7a36fcdcf95" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ca17e25-d235-4e44-8bf1-b54744ebb49e" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e27a7ec-bdb8-49a2-8567-949be5c5415a" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fc18326-786c-47d5-9b71-eb1a575ca32a" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11ba5847-a729-4780-93ae-2a5c1ecb90cf" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c4af03c-0123-4c76-a8bc-bcd94ba908d6" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcec5efb-c31a-4cc8-9e70-09fe5e9e38e7" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce588f8f-e0cf-4c34-b9e3-8411d39420bb" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6dd261dd-062a-459d-b24a-12929e76d6ad" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96aa9d3b-7bf5-458b-ae00-907683479016" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b99c6b0f-1151-4e87-b573-4f326a43110a" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3a095a8-d5d5-464b-8e52-e65abe0ca479" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ef3f2a8-a076-4db0-a963-64a0ba222623" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4cee9471-9c3d-41b5-8dad-3a60547507a6" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5728da4c-dfbd-4534-a5d3-f4bb44a4b236" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29f8bad2-b398-4e40-9418-d6cee0f99301" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa28f191-33db-491b-9dd9-900c54d20aa2" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e76f2ff-084a-4f31-94f2-bb5d0bcf32b7" TargetMode="External" Id="rId80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U69"/>
+  <dimension ref="A1:U81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,3681 +589,3579 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-154997/2026</t>
+          <t>А40-257901/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>21.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРОЯ"</t>
+          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7743325717</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73db6f8b-495f-4c2b-b5cb-e2ffe3f412cc</t>
+          <t>https://kad.arbitr.ru/Card/9208e00e-bac9-4868-b079-72f83e245d48</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-151784/2026</t>
+          <t>А40-248387/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b26c969b-82d2-41ea-a134-69448fa36afe</t>
+          <t>https://kad.arbitr.ru/Card/9260df80-7e6f-4cc6-a278-d5c585860347</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-103139/2026</t>
+          <t>А40-245823/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>17.08.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ПРОКУРАТУРА ТАМБОВСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6831010898</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7713392843</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Девицкая Н. Е.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>19.06.2026</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9189894-68c0-4915-a7cb-f13b8f95e3b4</t>
+          <t>https://kad.arbitr.ru/Card/0cc32828-5ca0-4898-8879-e1e56ed4b3c0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А43-10249/2026</t>
+          <t>А40-242797/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ -ВЕРХНЯЯ ВОЛГА", Рязанское районное нефтепроводное управление</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5260900725</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГСУ"</t>
+          <t>ООО "АПИР-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>9709022459</t>
+          <t>7724743557</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Селезнева М. Р.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
-      <c r="S5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S5" s="2" t="inlineStr"/>
+      <c r="T5" s="2" t="inlineStr"/>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f49501ad-7c57-498e-8e63-564b1fb915b5</t>
+          <t>https://kad.arbitr.ru/Card/a94438d5-2c8e-40a7-bd70-ce7b044516a0</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-19356/2026</t>
+          <t>А40-231770/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>10.08.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "ТРАНСНЕФТЬ-ПРИВОЛГА"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6317024749</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСТАНТА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7721653954</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Калачева Ю. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>16.08.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2154f60e-dca0-473b-b56c-52bd4d2ff932</t>
+          <t>https://kad.arbitr.ru/Card/c03c7ebc-6eac-4572-a50d-8393810fa118</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-360906/2025</t>
+          <t>А40-198764/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>26.12.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ ОРГАНИЗАЦИЯ "КУРЧАТОВСКИЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7734554407</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Огородникова М. С.</t>
+          <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f20acd89-4f07-47c2-94c8-4ac4253bb00b</t>
+          <t>https://kad.arbitr.ru/Card/66dd4348-74b6-4461-9e10-fa851d723719</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-337475/2025</t>
+          <t>А40-198615/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "АПИР-ПРОЕКТ"</t>
+          <t>ООО "КОНСТРУКТИВ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7724743557</t>
+          <t>7705527046</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>15.01.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d70c9f2c-dc41-424b-b59f-1a71695b6258</t>
+          <t>https://kad.arbitr.ru/Card/fd082596-20f3-402b-be52-26d85ed28588</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-225072/2025</t>
+          <t>А40-195987/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ТРОЯ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7743325717</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭДЕЛЬВЕЙС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7728860413</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>27.04.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ca9b060-2728-4ce2-91f6-84edc5533d14</t>
+          <t>https://kad.arbitr.ru/Card/c73b7d81-c761-4952-83e4-8fb32d415a18</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-191659/2025</t>
+          <t>А40-154997/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ТРОЯ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7743325717</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>14.09.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29a94058-eb47-4577-a4ed-69ce837157cc</t>
+          <t>https://kad.arbitr.ru/Card/73db6f8b-495f-4c2b-b5cb-e2ffe3f412cc</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-174464/2025</t>
+          <t>А40-151784/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭДЕЛЬВЕЙС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7728860413</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бикбулатов К. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>25.08.2025</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46b25062-bed6-4a26-bbbc-ea5fc38247fd</t>
+          <t>https://kad.arbitr.ru/Card/b26c969b-82d2-41ea-a134-69448fa36afe</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-165838/2025</t>
+          <t>А40-103139/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>30.06.2025</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "ФЕДЕРАЛЬНЫЙ ЦЕНТР ПО ПРОЕКТИРОВАНИЮ И РАЗВИТИЮ ОБЪЕКТОВ ЯДЕРНОЙ МЕДИЦИНЫ" ФЕДЕРАЛЬНОГО МЕДИКО-БИОЛОГИЧЕСКОГО АГЕНТСТВА</t>
+          <t>ПРОКУРАТУРА ТАМБОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>9734013610</t>
+          <t>6831010898</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7713392843</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Девицкая Н. Е.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ece812b3-a154-4cc0-84a2-bf0caf5f2f80</t>
+          <t>https://kad.arbitr.ru/Card/b9189894-68c0-4915-a7cb-f13b8f95e3b4</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-69900/2025</t>
+          <t>А43-10249/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>25.03.2025</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ НАУКИ ИНСТИТУТ ЭНЕРГЕТИЧЕСКИХ ИССЛЕДОВАНИЙ РОССИЙСКОЙ АКАДЕМИИ НАУК</t>
+          <t>АО "ТРАНСНЕФТЬ -ВЕРХНЯЯ ВОЛГА", Рязанское районное нефтепроводное управление</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7727083080</t>
+          <t>5260900725</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "ГСУ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>9709022459</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Селезнева М. Р.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>17.12.2025</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7cdcf50-9ea0-4ba8-a734-756af40b4fa2</t>
+          <t>https://kad.arbitr.ru/Card/f49501ad-7c57-498e-8e63-564b1fb915b5</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-57187/2025</t>
+          <t>А40-19356/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>13.03.2025</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "КОНСТАНТА"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7721653954</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларин М. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>30.05.2025</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f86fb38-9c57-4667-a0ea-372842465a89</t>
+          <t>https://kad.arbitr.ru/Card/2154f60e-dca0-473b-b56c-52bd4d2ff932</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-47682/2025</t>
+          <t>А40-360906/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>26.12.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
+          <t>ООО УПРАВЛЯЮЩАЯ ОРГАНИЗАЦИЯ "КУРЧАТОВСКИЙ"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7734554407</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I15" s="2" t="inlineStr">
+      <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J15" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Огородникова М. С.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>10.04.2025</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74d51d47-171b-4581-9b46-dd35c8df559c</t>
+          <t>https://kad.arbitr.ru/Card/f20acd89-4f07-47c2-94c8-4ac4253bb00b</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-15113/2025</t>
+          <t>А40-337475/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКАПИТАЛИНВЕСТ"</t>
+          <t>ООО "АПИР-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7709900396</t>
+          <t>7724743557</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Титова И. А.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>558886.38</v>
+        <v>463500.69</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие залива квартиры.</t>
+          <t>Взыскание денежных средств с СРО в пользу Фонда капитального ремонта Москвы</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>15.01.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2573a4ee-40b0-4abf-97e7-56f3877d1659</t>
+          <t>https://kad.arbitr.ru/Card/d70c9f2c-dc41-424b-b59f-1a71695b6258</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-307303/2024</t>
+          <t>А40-225072/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>20.12.2024</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕР-ЛЕС"</t>
+          <t>ООО "ЭДЕЛЬВЕЙС"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>8604037576</t>
+          <t>7728860413</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>14.08.2025</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab36ad34-2980-4969-b217-812f9610048b</t>
+          <t>https://kad.arbitr.ru/Card/4ca9b060-2728-4ce2-91f6-84edc5533d14</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-304766/2024</t>
+          <t>А40-191659/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>18.12.2024</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>312275.54</v>
-[...3 lines deleted...]
-      </c>
+        <v>463500.69</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР Москвы после возмещения вреда собственнику из-за некачественного капремонта членом СРО.</t>
+          <t>Взыскание средств в рамках обязательств по капремонту с подрядчика и СРО.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>03.09.2025</t>
+          <t>14.09.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a3d696d-f873-4a91-bfe2-0fdd4395cd34</t>
+          <t>https://kad.arbitr.ru/Card/29a94058-eb47-4577-a4ed-69ce837157cc</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-245885/2024</t>
+          <t>А40-174464/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "ЭДЕЛЬВЕЙС"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7728860413</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>281527.49</v>
+        <v>657517.17</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена перед Фондом капитального ремонта.</t>
+          <t>Взыскание денежных средств с члена СРО и СРО в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>23.12.2024</t>
+          <t>25.08.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f019594e-6bd2-4745-b97d-882bded14481</t>
+          <t>https://kad.arbitr.ru/Card/46b25062-bed6-4a26-bbbc-ea5fc38247fd</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-245660/2024</t>
+          <t>А40-165838/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>30.06.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФГБУ "ФЕДЕРАЛЬНЫЙ ЦЕНТР ПО ПРОЕКТИРОВАНИЮ И РАЗВИТИЮ ОБЪЕКТОВ ЯДЕРНОЙ МЕДИЦИНЫ" ФЕДЕРАЛЬНОГО МЕДИКО-БИОЛОГИЧЕСКОГО АГЕНТСТВА</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>9734013610</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Воложбенская Д. И.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>219281.7</v>
+        <v>407842316.09</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке регресса из-за некачественного капремонта (залив квартиры).</t>
+          <t>Взыскание компенсационной выплаты из фонда СРО из-за нарушений договора членом СРО.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>08.02.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/089d684e-0cda-44c0-a8c7-73ead4414348</t>
+          <t>https://kad.arbitr.ru/Card/ece812b3-a154-4cc0-84a2-bf0caf5f2f80</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-238681/2024</t>
+          <t>А40-69900/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>25.03.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФГБУ НАУКИ ИНСТИТУТ ЭНЕРГЕТИЧЕСКИХ ИССЛЕДОВАНИЙ РОССИЙСКОЙ АКАДЕМИИ НАУК</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7727083080</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>407582.96</v>
+        <v>1593443.39</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>407582.96</v>
+        <v>1593443.39</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за неисполнение обязательств членом ассоциации перед ФКР</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>21.01.2025</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a745600-092f-4af9-ba6f-d116ff1fc878</t>
+          <t>https://kad.arbitr.ru/Card/c7cdcf50-9ea0-4ba8-a734-756af40b4fa2</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-237838/2024</t>
+          <t>А40-57187/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>27.09.2024</t>
+          <t>13.03.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФСТРОЙ СЕРВИС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7728731175</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>203720.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>262902.09</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Регресс за ущерб от залива квартиры, причиненный членом СРО при проведении капитального ремонта</t>
+          <t>Взыскание ущерба по договору №ПКР-005565-20 от 17.11.2020.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>01.12.2025</t>
+          <t>30.05.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51f0c26d-a72d-4841-842b-6cf3b62720d7</t>
+          <t>https://kad.arbitr.ru/Card/6f86fb38-9c57-4667-a0ea-372842465a89</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-236765/2024</t>
+          <t>А40-47682/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>26.09.2024</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ СТРОЙ ГРУП"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7724445511</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>414479.16</v>
+        <v>170018</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание ущерба с ООО АМ СТРОЙ ГРУП и СРО.</t>
+          <t>Взыскание задолженности по договору капитального ремонта с подрядчика и СРО.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>04.12.2024</t>
+          <t>10.04.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14fa7b8d-ed6e-42f5-874d-54d025427f23</t>
+          <t>https://kad.arbitr.ru/Card/74d51d47-171b-4581-9b46-dd35c8df559c</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-235686/2024</t>
+          <t>А40-15113/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "СТРОЙКАПИТАЛИНВЕСТ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7709900396</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Титова И. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>150694.71</v>
-[...3 lines deleted...]
-      </c>
+        <v>558886.38</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР к СРО и подрядчику за вред, причиненный собственникам при капремонте (залив квартиры).</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие залива квартиры.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>26.06.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/202f1daa-3ec3-4c53-b6be-0723a5ad2c52</t>
+          <t>https://kad.arbitr.ru/Card/2573a4ee-40b0-4abf-97e7-56f3877d1659</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-232943/2024</t>
+          <t>А40-307303/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>20.09.2024</t>
+          <t>20.12.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
+          <t>ООО "СЕВЕР-ЛЕС"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7713056834</t>
+          <t>8604037576</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>82464.87</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>5369144.31</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>5369144.31</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Регресс по возмещению судебных издержек, взысканных с ФКР из-за залива квартиры при капремонте.</t>
+          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договору подряда на капремонт</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>14.08.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aba484c9-2730-4799-87b5-018d5695da48</t>
+          <t>https://kad.arbitr.ru/Card/ab36ad34-2980-4969-b217-812f9610048b</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-232844/2024</t>
+          <t>А40-304766/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>18.12.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭДЕЛЬВЕЙС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7728860413</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Козленкова О. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>418598.92</v>
+        <v>312275.54</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>418598.92</v>
+        <v>312275.54</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР в связи с возмещением ущерба от залива квартиры при капремонте</t>
+          <t>Регресс ФКР Москвы после возмещения вреда собственнику из-за некачественного капремонта членом СРО.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>23.05.2025</t>
+          <t>03.09.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a914a8e-f284-4c9c-9c47-5c663269b65c</t>
+          <t>https://kad.arbitr.ru/Card/0a3d696d-f873-4a91-bfe2-0fdd4395cd34</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-208689/2024</t>
+          <t>А40-245660/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>02.09.2024</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ СТРОЙ ГРУП"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7724445511</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>414479.16</v>
-[...3 lines deleted...]
-      </c>
+        <v>219281.7</v>
+      </c>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание ущерба в порядке регресса из-за некачественного капремонта (залив квартиры).</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>07.04.2025</t>
+          <t>08.02.2025</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da7b370b-54bf-4a1b-b0aa-a100d75574ca</t>
+          <t>https://kad.arbitr.ru/Card/089d684e-0cda-44c0-a8c7-73ead4414348</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-204344/2024</t>
+          <t>А40-245885/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>28.08.2024</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>8223096.75</v>
-[...3 lines deleted...]
-      </c>
+        <v>281527.49</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом (ООО Руст-Строй) неотработанного аванса.</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена перед Фондом капитального ремонта.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>23.06.2025</t>
+          <t>23.12.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d670f63d-8b16-4802-8e15-15f06a13a15b</t>
+          <t>https://kad.arbitr.ru/Card/f019594e-6bd2-4745-b97d-882bded14481</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-201665/2024</t>
+          <t>А40-238681/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>26.08.2024</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>9431699.52</v>
+        <v>407582.96</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>9431699.52</v>
+        <v>407582.96</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат аванса и процентов членом СРО ООО Руст-строй.</t>
+          <t>Солидарная ответственность СРО за неисполнение обязательств членом ассоциации перед ФКР</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>16.06.2025</t>
+          <t>21.01.2025</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c85141c-9ebf-4215-b7df-df169e68f81b</t>
+          <t>https://kad.arbitr.ru/Card/5a745600-092f-4af9-ba6f-d116ff1fc878</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-197559/2024</t>
+          <t>А40-237838/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>21.08.2024</t>
+          <t>27.09.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "ПРОФСТРОЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7728731175</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>3988506.72</v>
+        <v>203720.5</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>3988506.72</v>
+        <v>203720.5</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по договору подряда.</t>
+          <t>Регресс за ущерб от залива квартиры, причиненный членом СРО при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>01.12.2025</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f90041f-01ea-4ca4-a66b-da4d02c9ca1c</t>
+          <t>https://kad.arbitr.ru/Card/51f0c26d-a72d-4841-842b-6cf3b62720d7</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-179795/2024</t>
+          <t>А40-236765/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>02.08.2024</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "АМ СТРОЙ ГРУП"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7724445511</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>3985576.26</v>
-[...3 lines deleted...]
-      </c>
+        <v>414479.16</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по договору подряда.</t>
+          <t>Солидарное взыскание ущерба с ООО АМ СТРОЙ ГРУП и СРО.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>04.06.2025</t>
+          <t>04.12.2024</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aea2c8c8-f8f0-4c13-b68a-33cf3cfa97d2</t>
+          <t>https://kad.arbitr.ru/Card/14fa7b8d-ed6e-42f5-874d-54d025427f23</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-174276/2024</t>
+          <t>А40-235686/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>29.07.2024</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>3772816.17</v>
+        <v>150694.71</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>3772816.17</v>
+        <v>41772.08</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
+          <t>Регресс ФКР к СРО и подрядчику за вред, причиненный собственникам при капремонте (залив квартиры).</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>20.06.2025</t>
+          <t>26.06.2025</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c381286-f2c3-40bf-b435-c860f0c1bee9</t>
+          <t>https://kad.arbitr.ru/Card/202f1daa-3ec3-4c53-b6be-0723a5ad2c52</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-159149/2024</t>
+          <t>А40-232943/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>11.07.2024</t>
+          <t>20.09.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>12019199.84</v>
-[...3 lines deleted...]
-      </c>
+        <v>82464.87</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда</t>
+          <t>Регресс по возмещению судебных издержек, взысканных с ФКР из-за залива квартиры при капремонте.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>02.02.2026</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b9b2356-5369-469b-aac4-5417ef477b72</t>
+          <t>https://kad.arbitr.ru/Card/aba484c9-2730-4799-87b5-018d5695da48</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-151230/2024</t>
+          <t>А40-232844/2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>03.07.2024</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "ЭДЕЛЬВЕЙС"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7728860413</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>4081276.66</v>
+        <v>418598.92</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>4081276.66</v>
+        <v>418598.92</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору.</t>
+          <t>Регрессное требование ФКР в связи с возмещением ущерба от залива квартиры при капремонте</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>23.05.2025</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31597da2-9c9f-4ebf-a468-a33b6ecdd39c</t>
+          <t>https://kad.arbitr.ru/Card/2a914a8e-f284-4c9c-9c47-5c663269b65c</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А12-1718/2024</t>
+          <t>А40-208689/2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>26.01.2024</t>
+          <t>02.09.2024</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛГАСТИЛЛ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>3444185503</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНЦЕССИИ ВОДОСНАБЖЕНИЯ"</t>
+          <t>ООО "АМ СТРОЙ ГРУП"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>3460019060</t>
+          <t>7724445511</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Васюкова Е. С.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>880015.97</v>
+        <v>414479.16</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>880015.97</v>
+        <v>414479.16</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба имуществу парка при ремонте канализационного коллектора.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>14.05.2025</t>
+          <t>07.04.2025</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94faffd9-9ece-4af6-8eee-a08685a1faa3</t>
+          <t>https://kad.arbitr.ru/Card/da7b370b-54bf-4a1b-b0aa-a100d75574ca</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А12-32717/2023</t>
+          <t>А40-204344/2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>27.12.2023</t>
+          <t>28.08.2024</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОН 34"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>3461056635</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>3460000502</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Лазаренко С. В.</t>
-[...3 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+          <t>Вольская К. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>8223096.75</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>8223096.75</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить дефекты капитального ремонта четырех МКД в рамках гарантийного срока</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом (ООО Руст-Строй) неотработанного аванса.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>31.01.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/38639ce9-9fd4-4288-9e59-76ebf9a53298</t>
+          <t>https://kad.arbitr.ru/Card/d670f63d-8b16-4802-8e15-15f06a13a15b</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-295336/2023</t>
+          <t>А40-201665/2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>15.12.2023</t>
+          <t>26.08.2024</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ "ПИОНЕР"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7703802297</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+        <v>9431699.52</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>9431699.52</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Регресс застройщика к СРО после выплаты компенсации за гибель рабочего на строительном объекте.</t>
+          <t>Субсидиарная ответственность СРО за невозврат аванса и процентов членом СРО ООО Руст-строй.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>23.01.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ade9af67-00a3-47fa-82c8-1555cae28eba</t>
+          <t>https://kad.arbitr.ru/Card/6c85141c-9ebf-4215-b7df-df169e68f81b</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-252175/2023</t>
+          <t>А40-197559/2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>02.11.2023</t>
+          <t>21.08.2024</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ПАО "ЛИЗИНГОВАЯ КОМПАНИЯ "ЕВРОПЛАН"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>9705101614</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФСТРОЙИНВЕСТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7724365030</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Шевцова И. Н.</t>
-[...3 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>3988506.72</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>3988506.72</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Освобождение автомобиля TOYOTA CAMRY от ареста в рамках исполнительных производств</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по договору подряда.</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>12.03.2024</t>
+          <t>11.02.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc404dd4-13bb-4782-8102-db9a7626948e</t>
+          <t>https://kad.arbitr.ru/Card/1f90041f-01ea-4ca4-a66b-da4d02c9ca1c</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-177823/2023</t>
+          <t>А40-195244/2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>08.08.2023</t>
+          <t>20.08.2024</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
@@ -4274,97 +4172,85 @@
           <t>7712040285</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>23.05.2025</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b059a179-4888-4d24-953a-6e9abb966580</t>
+          <t>https://kad.arbitr.ru/Card/8d6819d3-61ca-4b9f-85e1-df03671969cc</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-158224/2023</t>
+          <t>А40-179795/2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>14.07.2023</t>
+          <t>02.08.2024</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
@@ -4379,93 +4265,93 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>1278787.09</v>
+        <v>3985576.26</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>1278787.09</v>
+        <v>3985576.26</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по договору подряда.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>23.08.2025</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc3542e4-af85-40aa-beb6-3b6586eeffb6</t>
+          <t>https://kad.arbitr.ru/Card/aea2c8c8-f8f0-4c13-b68a-33cf3cfa97d2</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-112946/2023</t>
+          <t>А40-174276/2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>22.05.2023</t>
+          <t>29.07.2024</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
@@ -4476,2828 +4362,3986 @@
           <t>7712040285</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>2111323.18</v>
+        <v>3772816.17</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>2111323.18</v>
+        <v>3772816.17</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>23.08.2025</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/651c83cf-376a-4a80-aaff-256b6df9b635</t>
+          <t>https://kad.arbitr.ru/Card/8c381286-f2c3-40bf-b435-c860f0c1bee9</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-106391/2023</t>
+          <t>А40-159149/2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>12.05.2023</t>
+          <t>11.07.2024</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7703363868</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Зайнуллина З. Ф.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>7555.04</v>
+        <v>12019199.84</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>7555.04</v>
+        <v>12019199.84</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Взыскание причиненного ущерба</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>08.07.2023</t>
+          <t>02.02.2026</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf711473-0b51-4eec-a89a-4334b7a5ae93</t>
+          <t>https://kad.arbitr.ru/Card/8b9b2356-5369-469b-aac4-5417ef477b72</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-13555/2023</t>
+          <t>А40-151230/2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>26.01.2023</t>
+          <t>03.07.2024</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7736035485</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>77021.95</v>
-[...1 lines deleted...]
-      <c r="P43" s="2" t="inlineStr"/>
+        <v>4081276.66</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>4081276.66</v>
+      </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке суброгации из-за залива квартиры при проведении капитального ремонта.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>11.05.2023</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4776784-6d25-47c6-b4d4-c0484edca56e</t>
+          <t>https://kad.arbitr.ru/Card/31597da2-9c9f-4ebf-a468-a33b6ecdd39c</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-228058/2022</t>
+          <t>А78-1471/2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>20.10.2022</t>
+          <t>13.02.2024</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
-[...6 lines deleted...]
-      </c>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr"/>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>Прокуратура Забайкальского края</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7536090055</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСТ-СТРОЙ"</t>
+          <t>Министерство строительства, дорожного хозяйства и транспорта Забайкальского края</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7743239169</t>
+          <t>7536176217</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Ниникина В. С.</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>07.10.2024</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93c7709c-f421-49a8-bfd2-3bc250851d0a</t>
+          <t>https://kad.arbitr.ru/Card/f336cd1d-7010-4c55-a9cc-a93b0baece86</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-136659/2022</t>
+          <t>А12-1718/2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>28.06.2022</t>
+          <t>26.01.2024</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ООО "ВОЛГАСТИЛЛ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>3444185503</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСТ-СТРОЙ"</t>
+          <t>ООО "КОНЦЕССИИ ВОДОСНАБЖЕНИЯ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7743239169</t>
+          <t>3460019060</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
-[...5 lines deleted...]
-      <c r="R45" s="2" t="inlineStr"/>
+          <t>Васюкова Е. С.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>880015.97</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>880015.97</v>
+      </c>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение ущерба имуществу парка при ремонте канализационного коллектора.</t>
+        </is>
+      </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>04.02.2025</t>
+          <t>14.05.2025</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b11aab7d-197c-474e-a1bf-f6cf854ac91f</t>
+          <t>https://kad.arbitr.ru/Card/94faffd9-9ece-4af6-8eee-a08685a1faa3</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-120410/2022</t>
+          <t>А12-32717/2023</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>08.06.2022</t>
+          <t>27.12.2023</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ООО "РЕГИОН 34"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>3461056635</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСТ-СТРОЙ"</t>
+          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7743239169</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Лазаренко С. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
       <c r="P46" s="2" t="inlineStr"/>
-      <c r="Q46" s="2" t="inlineStr"/>
-      <c r="R46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Обязание устранить дефекты капитального ремонта четырех МКД в рамках гарантийного срока</t>
+        </is>
+      </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>15.02.2025</t>
+          <t>31.01.2026</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e60b316-7ee4-4b7e-8abf-1a10f55da72c</t>
+          <t>https://kad.arbitr.ru/Card/38639ce9-9fd4-4288-9e59-76ebf9a53298</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-8816/2022</t>
+          <t>А40-295336/2023</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>20.01.2022</t>
+          <t>15.12.2023</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНТЕРИ СТ"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ "ПИОНЕР"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7724320706</t>
+          <t>7703802297</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>34132.45</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Неосновательное обогащение из-за повторного взыскания приставами ранее оплаченной задолженности</t>
+          <t>Регресс застройщика к СРО после выплаты компенсации за гибель рабочего на строительном объекте.</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>01.04.2022</t>
+          <t>23.01.2025</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb3f2900-da41-4c1f-8773-2be0bbdd07f8</t>
+          <t>https://kad.arbitr.ru/Card/ade9af67-00a3-47fa-82c8-1555cae28eba</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-4053/2022</t>
+          <t>А40-252175/2023</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>13.01.2022</t>
+          <t>02.11.2023</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>Воробьев Александр Валерьевич</t>
+          <t>ПАО "ЛИЗИНГОВАЯ КОМПАНИЯ "ЕВРОПЛАН"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>9705101614</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЧЕРТАНОВО ЮЖНОЕ"</t>
+          <t>ООО "ПРОФСТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7724941534</t>
+          <t>7724365030</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Абызова Е. Р.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шевцова И. Н.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, причиненных заливом жилого помещения из-за засора водостока</t>
+          <t>Освобождение автомобиля TOYOTA CAMRY от ареста в рамках исполнительных производств</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>22.02.2023</t>
+          <t>12.03.2024</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c63fc34-165f-462f-a938-135a9cf54e80</t>
+          <t>https://kad.arbitr.ru/Card/dc404dd4-13bb-4782-8102-db9a7626948e</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-4063/2022</t>
+          <t>А40-177823/2023</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>13.01.2022</t>
+          <t>08.08.2023</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>Воробьев Александр Валерьевич</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЧЕРТАНОВО ЮЖНОЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7724941534</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>300800</v>
+        <v>549481.3</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>300800</v>
+        <v>549481.3</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, причиненных заливом жилого помещения вследствие засора водосточной трубы.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом СРО обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>21.02.2023</t>
+          <t>23.05.2025</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54185799-aed7-461d-9f20-cfa732d95afd</t>
+          <t>https://kad.arbitr.ru/Card/b059a179-4888-4d24-953a-6e9abb966580</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-285415/2021</t>
+          <t>А40-158224/2023</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>27.12.2021</t>
+          <t>14.07.2023</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>Воробьев Александр Валерьевич</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЧЕРТАНОВО ЮЖНОЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7724941534</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>519500</v>
+        <v>1278787.09</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>519500</v>
+        <v>1278787.09</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, причиненных заливом квартиры из-за засора водосточной трубы при ремонте кровли</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>24.01.2023</t>
+          <t>23.08.2025</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a98d094f-8e3d-43ef-a4a2-3a083b58d223</t>
+          <t>https://kad.arbitr.ru/Card/cc3542e4-af85-40aa-beb6-3b6586eeffb6</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-244820/2021</t>
+          <t>А40-112946/2023</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>15.11.2021</t>
+          <t>22.05.2023</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЧЕСКА"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>7733898324</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>2605.92</v>
-[...1 lines deleted...]
-      <c r="P51" s="2" t="inlineStr"/>
+        <v>2111323.18</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>2111323.18</v>
+      </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (переплата членских взносов) и процентов.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>23.04.2022</t>
+          <t>23.08.2025</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33c1d237-790c-4c2c-b396-3e1b6e0a8ace</t>
+          <t>https://kad.arbitr.ru/Card/651c83cf-376a-4a80-aaff-256b6df9b635</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-200113/2021</t>
+          <t>А40-106391/2023</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>20.09.2021</t>
+          <t>12.05.2023</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7703363868</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ ЦЕНТР"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>3525233515</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Ликшиков Э. Б.</t>
+          <t>Зайнуллина З. Ф.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>126751.32</v>
-[...1 lines deleted...]
-      <c r="P52" s="2" t="inlineStr"/>
+        <v>7555.04</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>7555.04</v>
+      </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный при капремонте (залив квартиры).</t>
+          <t>Взыскание причиненного ущерба</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>21.04.2022</t>
+          <t>08.07.2023</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fdda59ef-921c-4b75-9afc-a7a36fcdcf95</t>
+          <t>https://kad.arbitr.ru/Card/bf711473-0b51-4eec-a89a-4334b7a5ae93</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-109427/2021</t>
+          <t>А40-13555/2023</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>25.05.2021</t>
+          <t>26.01.2023</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ ВЕКТОР"</t>
+          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7727405130</t>
+          <t>7736035485</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО Г. МОСКВЕ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7704270863</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Нариманидзе Н. А.</t>
-[...2 lines deleted...]
-      <c r="O53" s="2" t="inlineStr"/>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>77021.95</v>
+      </c>
       <c r="P53" s="2" t="inlineStr"/>
-      <c r="Q53" s="2" t="inlineStr"/>
-      <c r="R53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке суброгации из-за залива квартиры при проведении капитального ремонта.</t>
+        </is>
+      </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>03.07.2021</t>
+          <t>11.05.2023</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ca17e25-d235-4e44-8bf1-b54744ebb49e</t>
+          <t>https://kad.arbitr.ru/Card/d4776784-6d25-47c6-b4d4-c0484edca56e</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-98592/2021</t>
+          <t>А40-3605/2023</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>11.05.2021</t>
+          <t>12.01.2023</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "МНОГОФУНКЦИОНАЛЬНАЯ КОМПАНИЯ "ИНЖЕНЕРНЫЙ СПЕКТР"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>9731073064</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "ИТС"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>5027211181</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Фролов В. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>26.01.2022</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e27a7ec-bdb8-49a2-8567-949be5c5415a</t>
+          <t>https://kad.arbitr.ru/Card/229f5066-09f2-4bd9-a1b6-f26546e2636f</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-179171/2020</t>
+          <t>А40-242510/2022</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>25.09.2020</t>
+          <t>07.11.2022</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНО ИТ"</t>
+          <t>«Российские автомобильные дороги»</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>7725685386</t>
+          <t>7717151380</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Начальник отдела-ССП по ЦАО № 1 ГУФССП России по Москве Матюто М.С.</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr"/>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Поздняков В. Д.</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr"/>
       <c r="P55" s="2" t="inlineStr"/>
-      <c r="Q55" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>18.12.2020</t>
+          <t>27.04.2023</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9fc18326-786c-47d5-9b71-eb1a575ca32a</t>
+          <t>https://kad.arbitr.ru/Card/7c369d2f-45a7-45a8-9845-949029b69ca0</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-84218/2020</t>
+          <t>А40-228058/2022</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>21.05.2020</t>
+          <t>20.10.2022</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАЛЬНЫЕ КОНСТРУКЦИИ -1"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>7709246688</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "РУСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7743239169</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
-      <c r="Q56" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>12.09.2020</t>
+          <t>07.10.2024</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11ba5847-a729-4780-93ae-2a5c1ecb90cf</t>
+          <t>https://kad.arbitr.ru/Card/93c7709c-f421-49a8-bfd2-3bc250851d0a</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-57508/2020</t>
+          <t>А40-136659/2022</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>25.03.2020</t>
+          <t>28.06.2022</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКАПИТАЛИНВЕСТ"</t>
+          <t>ООО "РУСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7709900396</t>
+          <t>7743239169</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Романов О. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
       <c r="P57" s="2" t="inlineStr"/>
-      <c r="Q57" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>27.05.2020</t>
+          <t>04.02.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c4af03c-0123-4c76-a8bc-bcd94ba908d6</t>
+          <t>https://kad.arbitr.ru/Card/b11aab7d-197c-474e-a1bf-f6cf854ac91f</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-287442/2019</t>
+          <t>А40-120410/2022</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>29.10.2019</t>
+          <t>08.06.2022</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК САНРЭМ"</t>
+          <t>ООО "РУСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7704361398</t>
+          <t>7743239169</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>31.07.2021</t>
+          <t>15.02.2025</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcec5efb-c31a-4cc8-9e70-09fe5e9e38e7</t>
+          <t>https://kad.arbitr.ru/Card/2e60b316-7ee4-4b7e-8abf-1a10f55da72c</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-61230/2019</t>
+          <t>А40-8816/2022</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>12.03.2019</t>
+          <t>20.01.2022</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНТЕХСЕРВИС"</t>
+          <t>ООО "АНТЕРИ СТ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7718950481</t>
+          <t>7724320706</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P59" s="2" t="inlineStr"/>
+        <v>34132.45</v>
+      </c>
+      <c r="P59" s="2" t="n">
+        <v>34132.45</v>
+      </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 500 000 руб. взноса в компенсационный фонд новой СРО</t>
+          <t>Неосновательное обогащение из-за повторного взыскания приставами ранее оплаченной задолженности</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>24.01.2020</t>
+          <t>01.04.2022</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce588f8f-e0cf-4c34-b9e3-8411d39420bb</t>
+          <t>https://kad.arbitr.ru/Card/eb3f2900-da41-4c1f-8773-2be0bbdd07f8</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-181041/2018</t>
+          <t>А40-4063/2022</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>03.08.2018</t>
+          <t>13.01.2022</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "КИТЕЖ-ГРАД"</t>
+          <t>Воробьев Александр Валерьевич</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7726362691</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "РЕГИОНАЛЬНЫЙ АЛЬЯНС ПРОЕКТИРОВЩИКОВ"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЧЕРТАНОВО ЮЖНОЕ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7716450758</t>
+          <t>7724941534</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>132512</v>
+        <v>300800</v>
       </c>
       <c r="P60" s="2" t="n">
-        <v>132512</v>
+        <v>300800</v>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
+          <t>Взыскание убытков, причиненных заливом жилого помещения вследствие засора водосточной трубы.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>04.10.2018</t>
+          <t>21.02.2023</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6dd261dd-062a-459d-b24a-12929e76d6ad</t>
+          <t>https://kad.arbitr.ru/Card/54185799-aed7-461d-9f20-cfa732d95afd</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-177697/2018</t>
+          <t>А40-4053/2022</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>31.07.2018</t>
+          <t>13.01.2022</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОЕКТТЕХНИКА"</t>
+          <t>Воробьев Александр Валерьевич</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>7728851345</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЧЕРТАНОВО ЮЖНОЕ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7724941534</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N61" s="2" t="inlineStr"/>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Абызова Е. Р.</t>
+        </is>
+      </c>
       <c r="O61" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P61" s="2" t="inlineStr"/>
+        <v>305400</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>305400</v>
+      </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перевода 300000 руб. взноса в компфонд другой СРО</t>
+          <t>Взыскание убытков, причиненных заливом жилого помещения из-за засора водостока</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>26.09.2020</t>
+          <t>22.02.2023</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96aa9d3b-7bf5-458b-ae00-907683479016</t>
+          <t>https://kad.arbitr.ru/Card/6c63fc34-165f-462f-a938-135a9cf54e80</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-173200/2018</t>
+          <t>А40-285415/2021</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>26.07.2018</t>
+          <t>27.12.2021</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦЭНЕРГОМОНТАЖ"</t>
+          <t>Воробьев Александр Валерьевич</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>7702398459</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА ЧЕРТАНОВО ЮЖНОЕ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7724941534</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P62" s="2" t="inlineStr"/>
+        <v>519500</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>519500</v>
+      </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в другую СРО.</t>
+          <t>Взыскание убытков, причиненных заливом квартиры из-за засора водосточной трубы при ремонте кровли</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>20.11.2018</t>
+          <t>24.01.2023</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b99c6b0f-1151-4e87-b573-4f326a43110a</t>
+          <t>https://kad.arbitr.ru/Card/a98d094f-8e3d-43ef-a4a2-3a083b58d223</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-201356/2017</t>
+          <t>А40-244820/2021</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>15.11.2021</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРОСЭЛ"</t>
+          <t>ООО "ЧЕСКА"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>7721007855</t>
+          <t>7733898324</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2605.92</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО в связи с переходом истца в другую организацию</t>
+          <t>Взыскание неосновательного обогащения (переплата членских взносов) и процентов.</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>23.05.2018</t>
+          <t>23.04.2022</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ef3f2a8-a076-4db0-a963-64a0ba222623</t>
+          <t>https://kad.arbitr.ru/Card/33c1d237-790c-4c2c-b396-3e1b6e0a8ace</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-201425/2017</t>
+          <t>А40-200113/2021</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>20.09.2021</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО СПЕКТР Т</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "СТРОЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>3525233515</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Ликшиков Э. Б.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>50000</v>
+        <v>126751.32</v>
       </c>
       <c r="P64" s="2" t="inlineStr"/>
       <c r="Q64" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и взыскание 50 000 руб.</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный при капремонте (залив квартиры).</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>21.04.2022</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c3a095a8-d5d5-464b-8e52-e65abe0ca479</t>
+          <t>https://kad.arbitr.ru/Card/fdda59ef-921c-4b75-9afc-a7a36fcdcf95</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А08-2056/2017</t>
+          <t>А40-109427/2021</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>25.05.2021</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕФЕСТСВЯЗЬСТРОЙ"</t>
+          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ ВЕКТОР"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>7721741304</t>
+          <t>7727405130</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО Г. МОСКВЕ</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7704270863</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Головина Л. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Нариманидзе Н. А.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>03.07.2021</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4cee9471-9c3d-41b5-8dad-3a60547507a6</t>
+          <t>https://kad.arbitr.ru/Card/0ca17e25-d235-4e44-8bf1-b54744ebb49e</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А46-3398/2017</t>
+          <t>А40-98592/2021</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>11.05.2021</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОПТЕХНОЛОДЖИ_ГРУП"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>7717648849</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7708240612</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>300000</v>
+        <v>40360.73</v>
       </c>
       <c r="P66" s="2" t="n">
-        <v>300000</v>
+        <v>40360.73</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд новой СРО и взыскание 100000 рублей убытков.</t>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>26.01.2022</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5728da4c-dfbd-4534-a5d3-f4bb44a4b236</t>
+          <t>https://kad.arbitr.ru/Card/1e27a7ec-bdb8-49a2-8567-949be5c5415a</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-37129/2017</t>
+          <t>А40-179171/2020</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>25.09.2020</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКМИЛАЙТ"</t>
+          <t>ООО "ТЕХНО ИТ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>2224138270</t>
+          <t>7725685386</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>7708240612</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Оспаривание решения об исключении из членов СРО за неуплату членских взносов</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>18.12.2020</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29f8bad2-b398-4e40-9418-d6cee0f99301</t>
+          <t>https://kad.arbitr.ru/Card/9fc18326-786c-47d5-9b71-eb1a575ca32a</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А70-1474/2017</t>
+          <t>А40-84218/2020</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>21.05.2020</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИЧЕСКИЕ КОНСТРУКЦИИ ТРУБОПРОВОДОВ"</t>
+          <t>ООО "СТАЛЬНЫЕ КОНСТРУКЦИИ -1"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>3507302678</t>
+          <t>7709246688</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строительных компаний "Саморегулируемая организация "Союз строителей"</t>
-[...2 lines deleted...]
-      <c r="L68" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>7708240612</t>
+        </is>
+      </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Макаров С. Л.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО в связи с переходом истца</t>
+          <t>Взыскание 200 000 руб. излишне уплаченного взноса в компфонд при переходе из другого СРО.</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>18.11.2017</t>
+          <t>12.09.2020</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa28f191-33db-491b-9dd9-900c54d20aa2</t>
+          <t>https://kad.arbitr.ru/Card/11ba5847-a729-4780-93ae-2a5c1ecb90cf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А41-5267/2017</t>
+          <t>А40-57508/2020</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>26.01.2017</t>
+          <t>25.03.2020</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКМИЛАЙТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>2224138270</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+          <t>ООО "СТРОЙКАПИТАЛИНВЕСТ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7708240612</t>
+          <t>7709900396</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>300000</v>
+        <v>447296.64</v>
       </c>
       <c r="P69" s="2" t="inlineStr"/>
       <c r="Q69" s="2" t="inlineStr">
         <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R69" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств (солидарно с ООО «СТРОЙКАПИТАЛИНВЕСТ»)</t>
+        </is>
+      </c>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2020</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5c4af03c-0123-4c76-a8bc-bcd94ba908d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А40-287442/2019</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2019</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК САНРЭМ"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>7704361398</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Лихачева О. В.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>963470.17</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>963470.17</v>
+      </c>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте (залив).</t>
+        </is>
+      </c>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2021</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bcec5efb-c31a-4cc8-9e70-09fe5e9e38e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А40-61230/2019</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2019</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙИНТЕХСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>7718950481</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R71" s="2" t="inlineStr">
+        <is>
+          <t>Обязание НОСТРОЙ перечислить 500 000 руб. взноса в компенсационный фонд новой СРО</t>
+        </is>
+      </c>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>24.01.2020</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ce588f8f-e0cf-4c34-b9e3-8411d39420bb</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А40-181041/2018</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2018</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КИТЕЖ-ГРАД"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>7726362691</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "РЕГИОНАЛЬНЫЙ АЛЬЯНС ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>7716450758</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>132512</v>
+      </c>
+      <c r="P72" s="2" t="n">
+        <v>132512</v>
+      </c>
+      <c r="Q72" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R72" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2018</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6dd261dd-062a-459d-b24a-12929e76d6ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А40-177697/2018</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2018</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙПРОЕКТТЕХНИКА"</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>7728851345</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>7708240612</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr"/>
+      <c r="O73" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R73" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и требование перевода 300000 руб. взноса в компфонд другой СРО</t>
+        </is>
+      </c>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2020</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/96aa9d3b-7bf5-458b-ae00-907683479016</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А40-173200/2018</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2018</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦЭНЕРГОМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>7702398459</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>6678996252</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R74" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2018</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b99c6b0f-1151-4e87-b573-4f326a43110a</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А40-201425/2017</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2017</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>ООО СПЕКТР Т</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>7708240612</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R75" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и взыскание 50 000 руб.</t>
+        </is>
+      </c>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2017</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c3a095a8-d5d5-464b-8e52-e65abe0ca479</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А40-201356/2017</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2017</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КРОСЭЛ"</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>7721007855</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>7723211366</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P76" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q76" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R76" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление средств компенсационного фонда СРО в связи с переходом истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2018</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9ef3f2a8-a076-4db0-a963-64a0ba222623</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А08-2056/2017</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2017</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕФЕСТСВЯЗЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>7721741304</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P77" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q77" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R77" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2017</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4cee9471-9c3d-41b5-8dad-3a60547507a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А46-3398/2017</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОПТЕХНОЛОДЖИ_ГРУП"</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>7717648849</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P78" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q78" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R78" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд новой СРО и взыскание 100000 рублей убытков.</t>
+        </is>
+      </c>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2017</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5728da4c-dfbd-4534-a5d3-f4bb44a4b236</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А40-37129/2017</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2017</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АКМИЛАЙТ"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>2224138270</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>7708240612</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P79" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q79" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R79" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2017</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/29f8bad2-b398-4e40-9418-d6cee0f99301</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А70-1474/2017</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2017</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХНОЛОГИЧЕСКИЕ КОНСТРУКЦИИ ТРУБОПРОВОДОВ"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>3507302678</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация строительных компаний "Саморегулируемая организация "Союз строителей"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr"/>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Макаров С. Л.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P80" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q80" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R80" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО в связи с переходом истца</t>
+        </is>
+      </c>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2017</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aa28f191-33db-491b-9dd9-900c54d20aa2</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А41-5267/2017</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2017</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АКМИЛАЙТ"</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>2224138270</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>7708240612</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
           <t>На рассмотрении</t>
         </is>
       </c>
-      <c r="R69" s="2" t="inlineStr">
+      <c r="R81" s="2" t="inlineStr">
         <is>
           <t>Незаконное исключение из членов СРО и неперечисление средств компенсационного фонда</t>
         </is>
       </c>
-      <c r="S69" s="2" t="inlineStr">
+      <c r="S81" s="2" t="inlineStr">
         <is>
           <t>23.02.2017</t>
         </is>
       </c>
-      <c r="T69" s="2" t="inlineStr">
+      <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U69" s="3" t="inlineStr">
+      <c r="U81" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2e76f2ff-084a-4f31-94f2-bb5d0bcf32b7</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -7330,44 +8374,56 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>