--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -668,51 +668,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>2150755.08</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с ответчиков (включая СРО) в размере 2 150 755,08 руб.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>04.04.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/652346f6-f08f-4f9b-a5ce-9db5f359d8ac</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-245678/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>16.09.2025</t>