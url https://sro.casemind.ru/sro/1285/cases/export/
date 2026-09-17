--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f58b6a85-ff83-49c1-9092-e7fa824faaee" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79bd6bef-b09f-4933-9a64-bc92ef4991fc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9b39931-5b47-4d86-865d-5b07db2fe4c6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c678f89d-4548-4d3d-8833-50b628c858e1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6dcbca93-5241-445f-9036-3df87939fb28" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a02154a7-92ad-4f8c-9c61-91a537688645" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c4e2905-0a19-4dad-9697-f38be354f7b2" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6144b97-055f-47ca-9aa3-bc4ce3d07972" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca5c2228-6366-4778-af1b-c3383b17ff4e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c2c917b-4252-48ff-86eb-971944ce7250" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f23df572-0735-495c-85c1-8ceb0b129472" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caabfc65-4c5c-4eb9-9996-3f6bb41b6c30" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bc43cba-1b91-4c8f-9b94-d1cee98944b6" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af72ae25-178f-4dd7-a47e-0e7e78355c72" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/107b6728-916a-47a1-8daf-57e46705cde8" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfb3cb2-71ba-457b-aa10-f2a64a71b35f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fcb4bbe-c482-4111-8bd5-7e88b367ae0c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24513d90-c47b-40c3-bbcf-1c2b0eeab7bd" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bbfe56-d2e5-4e77-95d6-9ab63c040f41" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc3a635f-cf44-45b1-b6d7-429b45b1619a" TargetMode="External" Id="rId20" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f58b6a85-ff83-49c1-9092-e7fa824faaee" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79bd6bef-b09f-4933-9a64-bc92ef4991fc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9b39931-5b47-4d86-865d-5b07db2fe4c6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c678f89d-4548-4d3d-8833-50b628c858e1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6dcbca93-5241-445f-9036-3df87939fb28" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a02154a7-92ad-4f8c-9c61-91a537688645" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c4e2905-0a19-4dad-9697-f38be354f7b2" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6144b97-055f-47ca-9aa3-bc4ce3d07972" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca5c2228-6366-4778-af1b-c3383b17ff4e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c2c917b-4252-48ff-86eb-971944ce7250" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f23df572-0735-495c-85c1-8ceb0b129472" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caabfc65-4c5c-4eb9-9996-3f6bb41b6c30" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bc43cba-1b91-4c8f-9b94-d1cee98944b6" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af72ae25-178f-4dd7-a47e-0e7e78355c72" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/107b6728-916a-47a1-8daf-57e46705cde8" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfb3cb2-71ba-457b-aa10-f2a64a71b35f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fcb4bbe-c482-4111-8bd5-7e88b367ae0c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24513d90-c47b-40c3-bbcf-1c2b0eeab7bd" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bbfe56-d2e5-4e77-95d6-9ab63c040f41" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee93a79c-688f-485b-8816-2bb0849847d2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80b205e3-b9d3-41b6-ac82-800973f7928a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc3a635f-cf44-45b1-b6d7-429b45b1619a" TargetMode="External" Id="rId22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U21"/>
+  <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -2480,162 +2480,342 @@
           <t>Обязание перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
           <t>28.06.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/60bbfe56-d2e5-4e77-95d6-9ab63c040f41</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
+          <t>А35-5089/2015</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2015</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭнергоСтрой Черноземье"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>4632165156</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Мехколонна №12"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>4632052970</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Курской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Стародубцев В. П.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2019</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee93a79c-688f-485b-8816-2bb0849847d2</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А56-32441/2015</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2015</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО * "Инлайн"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7203237174</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО * "Электрон"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>8904050360</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Дудина О. Ю.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2023</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/80b205e3-b9d3-41b6-ac82-800973f7928a</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
           <t>А46-14437/2014</t>
         </is>
       </c>
-      <c r="C21" s="2" t="inlineStr">
+      <c r="C23" s="2" t="inlineStr">
         <is>
           <t>24.10.2014</t>
         </is>
       </c>
-      <c r="D21" s="2" t="inlineStr">
+      <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E21" s="2" t="inlineStr">
+      <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F21" s="2" t="inlineStr">
+      <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G21" s="2" t="inlineStr">
+      <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H21" s="2" t="inlineStr">
+      <c r="H23" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
-      <c r="I21" s="2" t="inlineStr">
+      <c r="I23" s="2" t="inlineStr">
         <is>
           <t>5501046446</t>
         </is>
       </c>
-      <c r="J21" s="2" t="inlineStr">
+      <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K21" s="2" t="inlineStr">
+      <c r="K23" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
-      <c r="L21" s="2" t="inlineStr">
+      <c r="L23" s="2" t="inlineStr">
         <is>
           <t>5501046446</t>
         </is>
       </c>
-      <c r="M21" s="2" t="inlineStr">
+      <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
-      <c r="N21" s="2" t="inlineStr">
+      <c r="N23" s="2" t="inlineStr">
         <is>
           <t>Хвостунцев А. М.</t>
         </is>
       </c>
-      <c r="O21" s="2" t="n">
+      <c r="O23" s="2" t="n">
         <v>46398558.27</v>
       </c>
-      <c r="P21" s="2" t="n">
+      <c r="P23" s="2" t="n">
         <v>15287704.26</v>
       </c>
-      <c r="Q21" s="2" t="inlineStr">
+      <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R21" s="2" t="inlineStr">
+      <c r="R23" s="2" t="inlineStr">
         <is>
           <t>Признание ликвидируемого должника банкротом в связи с недостаточностью активов для погашения долгов.</t>
         </is>
       </c>
-      <c r="S21" s="2" t="inlineStr">
+      <c r="S23" s="2" t="inlineStr">
         <is>
           <t>13.04.2018</t>
         </is>
       </c>
-      <c r="T21" s="2" t="inlineStr">
+      <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U21" s="3" t="inlineStr">
+      <c r="U23" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cc3a635f-cf44-45b1-b6d7-429b45b1619a</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>