--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb2bb80e-24ee-4b5d-b467-83b1ca2ee186" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23bc45d1-9447-4423-876c-2a023700fb34" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c3fb548-119a-498a-9a1b-dd22f8b2b63c" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6bf08c4-af39-40af-9108-4ea9bef1af88" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c1ec2e9-a757-4cbc-af57-4a70040b43f8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9202a92d-9e63-4153-a7a4-76e5ff21b16b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4e509ca-9a58-449e-b96e-2092da156078" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc1562db-bd8a-4673-9eac-94e5ac4bfe88" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5414ce99-d15c-48db-821d-6b3cfdf87c1e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8788706a-dfc0-4fb9-b284-3fbb411a077e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8605371f-6058-4d56-8f55-de38173b81fe" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a672e650-dfd8-4cb6-8a32-468ca0d56a8e" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9af57f32-873d-4821-87e5-5568b978689d" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5eeccef2-af60-43f3-bc91-97c74c004fab" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d28f446a-430a-4452-b715-c04b1ed372ad" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8ae1c1d-73e8-4cdd-8cba-1c03c2916506" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c9f523b-b02b-4432-849c-b22d0df99afd" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47bacb46-3dae-4ccf-a1f5-a2791fb9e0a2" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b838939-2940-41fd-9b64-afb355238de6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddc9bd94-1d7a-466c-a521-efd08631094d" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef0b793c-652a-4abb-941c-7aa87643da2f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91a73955-25de-4817-8fde-a2ef33236b72" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a43f65f5-52d9-483a-aa9a-76f82ce9c85e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ae7aabf-59c6-4ea2-a783-cac864fab247" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6601b0d0-5508-4883-8c7a-c2a12ab10c8b" TargetMode="External" Id="rId25" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e8ff9e1-f82e-4a08-ad1f-8a62cf3ed98e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57bb8452-4f56-4639-ad6b-227a4e226299" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb2bb80e-24ee-4b5d-b467-83b1ca2ee186" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23bc45d1-9447-4423-876c-2a023700fb34" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c3fb548-119a-498a-9a1b-dd22f8b2b63c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6bf08c4-af39-40af-9108-4ea9bef1af88" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c1ec2e9-a757-4cbc-af57-4a70040b43f8" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9202a92d-9e63-4153-a7a4-76e5ff21b16b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4e509ca-9a58-449e-b96e-2092da156078" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc1562db-bd8a-4673-9eac-94e5ac4bfe88" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5414ce99-d15c-48db-821d-6b3cfdf87c1e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8788706a-dfc0-4fb9-b284-3fbb411a077e" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8605371f-6058-4d56-8f55-de38173b81fe" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a672e650-dfd8-4cb6-8a32-468ca0d56a8e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9af57f32-873d-4821-87e5-5568b978689d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5eeccef2-af60-43f3-bc91-97c74c004fab" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d28f446a-430a-4452-b715-c04b1ed372ad" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8ae1c1d-73e8-4cdd-8cba-1c03c2916506" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8238443f-6418-480b-b58b-e4743f5fd7c5" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c9f523b-b02b-4432-849c-b22d0df99afd" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47bacb46-3dae-4ccf-a1f5-a2791fb9e0a2" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b838939-2940-41fd-9b64-afb355238de6" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddc9bd94-1d7a-466c-a521-efd08631094d" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef0b793c-652a-4abb-941c-7aa87643da2f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91a73955-25de-4817-8fde-a2ef33236b72" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a43f65f5-52d9-483a-aa9a-76f82ce9c85e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ae7aabf-59c6-4ea2-a783-cac864fab247" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6601b0d0-5508-4883-8c7a-c2a12ab10c8b" TargetMode="External" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U26"/>
+  <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,56 +589,56 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-351062/2025</t>
+          <t>А40-248347/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -649,95 +649,77 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Козленкова О. В.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb2bb80e-24ee-4b5d-b467-83b1ca2ee186</t>
+          <t>https://kad.arbitr.ru/Card/8e8ff9e1-f82e-4a08-ad1f-8a62cf3ed98e</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-290356/2025</t>
+          <t>А40-221320/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>24.10.2025</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -748,494 +730,480 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23bc45d1-9447-4423-876c-2a023700fb34</t>
+          <t>https://kad.arbitr.ru/Card/57bb8452-4f56-4639-ad6b-227a4e226299</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-225237/2025</t>
+          <t>А40-351062/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>27.08.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>374948.72</v>
-[...3 lines deleted...]
-      </c>
+        <v>454256.08</v>
+      </c>
+      <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте</t>
+          <t>Солидарное взыскание денежных средств с ООО Импекс и СРО.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>13.12.2025</t>
+          <t>06.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c3fb548-119a-498a-9a1b-dd22f8b2b63c</t>
+          <t>https://kad.arbitr.ru/Card/cb2bb80e-24ee-4b5d-b467-83b1ca2ee186</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-189290/2025</t>
+          <t>А40-290356/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>24.10.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬТО-ЭССЕТС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7730692928</t>
+          <t>7708237200</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>475000</v>
-[...3 lines deleted...]
-      </c>
+        <v>474469.42</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке солидарной ответственности за вред, причиненный заливом квартиры</t>
+          <t>Взыскание денежных средств по договору № КР-006914-22 от 15.04.2022</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6bf08c4-af39-40af-9108-4ea9bef1af88</t>
+          <t>https://kad.arbitr.ru/Card/23bc45d1-9447-4423-876c-2a023700fb34</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-187414/2025</t>
+          <t>А40-225237/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>27.08.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова Е. Е.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>564831.96</v>
+        <v>374948.72</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>564831.96</v>
+        <v>374948.72</v>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (залив квартиры)</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>13.12.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c1ec2e9-a757-4cbc-af57-4a70040b43f8</t>
+          <t>https://kad.arbitr.ru/Card/1c3fb548-119a-498a-9a1b-dd22f8b2b63c</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-187614/2025</t>
+          <t>А40-189290/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕГАЛ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬТО-ЭССЕТС"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7723852232</t>
+          <t>7730692928</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Фриев А. Л.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>862162</v>
+        <v>475000</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>862162</v>
+        <v>475000</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки от залива квартиры при капремонте членом СРО</t>
+          <t>Возмещение убытков в порядке солидарной ответственности за вред, причиненный заливом квартиры</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>20.02.2026</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9202a92d-9e63-4153-a7a4-76e5ff21b16b</t>
+          <t>https://kad.arbitr.ru/Card/e6bf08c4-af39-40af-9108-4ea9bef1af88</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-187424/2025</t>
+          <t>А40-187414/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>22.07.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
@@ -1251,1891 +1219,2185 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Титова И. А.</t>
+          <t>Кузнецова Е. Е.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>143732.56</v>
+        <v>564831.96</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>143732.56</v>
+        <v>564831.96</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (залив квартиры)</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4e509ca-9a58-449e-b96e-2092da156078</t>
+          <t>https://kad.arbitr.ru/Card/1c1ec2e9-a757-4cbc-af57-4a70040b43f8</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-87612/2025</t>
+          <t>А40-187614/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+          <t>ООО "СЕГАЛ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7708237200</t>
+          <t>7723852232</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Фриев А. Л.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>22170.43</v>
-[...1 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+        <v>862162</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>862162</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в рамках договора на проведение капитального ремонта</t>
+          <t>Солидарная ответственность СРО за убытки от залива квартиры при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>18.07.2025</t>
+          <t>20.02.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc1562db-bd8a-4673-9eac-94e5ac4bfe88</t>
+          <t>https://kad.arbitr.ru/Card/9202a92d-9e63-4153-a7a4-76e5ff21b16b</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-88040/2025</t>
+          <t>А40-187424/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Титова И. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>23097.5</v>
-[...1 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+        <v>143732.56</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>143732.56</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда в порядке регресса за ущерб имуществу собственника при капитальном ремонте.</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>07.05.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5414ce99-d15c-48db-821d-6b3cfdf87c1e</t>
+          <t>https://kad.arbitr.ru/Card/d4e509ca-9a58-449e-b96e-2092da156078</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-31447/2025</t>
+          <t>А40-87612/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПЕКС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7719767827</t>
+          <t>7708237200</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>189508.64</v>
-[...3 lines deleted...]
-      </c>
+        <v>22170.43</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о взыскании убытков, возникших в связи с выплатой ущерба от залива квартиры.</t>
+          <t>Взыскание убытков в рамках договора на проведение капитального ремонта</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>11.07.2025</t>
+          <t>18.07.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8788706a-dfc0-4fb9-b284-3fbb411a077e</t>
+          <t>https://kad.arbitr.ru/Card/bc1562db-bd8a-4673-9eac-94e5ac4bfe88</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-295860/2024</t>
+          <t>А40-88040/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>09.12.2024</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПЕКС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7719767827</t>
+          <t>7708237200</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>189508.64</v>
+        <v>23097.5</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с ООО «ИМПЕКС» и Ассоциации «РусСтрой»</t>
+          <t>Возмещение вреда в порядке регресса за ущерб имуществу собственника при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>06.02.2025</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8605371f-6058-4d56-8f55-de38173b81fe</t>
+          <t>https://kad.arbitr.ru/Card/5414ce99-d15c-48db-821d-6b3cfdf87c1e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-249309/2024</t>
+          <t>А40-31447/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИЗНЕС-ИНВЕСТПРОМ"</t>
+          <t>ООО "ИМПЕКС"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>5751039441</t>
+          <t>7719767827</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>357869.15</v>
-[...1 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+        <v>189508.64</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>189508.64</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках обязательств члена СРО.</t>
+          <t>Регрессное требование о взыскании убытков, возникших в связи с выплатой ущерба от залива квартиры.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>11.07.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a672e650-dfd8-4cb6-8a32-468ca0d56a8e</t>
+          <t>https://kad.arbitr.ru/Card/8788706a-dfc0-4fb9-b284-3fbb411a077e</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-245796/2024</t>
+          <t>А40-295860/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>09.12.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРИМУС"</t>
+          <t>ООО "ИМПЕКС"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7714446474</t>
+          <t>7719767827</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>192515.94</v>
-[...3 lines deleted...]
-      </c>
+        <v>189508.64</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание денежных средств с ООО «ИМПЕКС» и Ассоциации «РусСтрой»</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.07.2025</t>
+          <t>06.02.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9af57f32-873d-4821-87e5-5568b978689d</t>
+          <t>https://kad.arbitr.ru/Card/8605371f-6058-4d56-8f55-de38173b81fe</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А81-5877/2024</t>
+          <t>А40-249309/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>23.05.2024</t>
+          <t>15.10.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "НТС-СтройМонтаж"</t>
+          <t>ООО "БИЗНЕС-ИНВЕСТПРОМ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7724434870</t>
+          <t>5751039441</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Ямало-Ненецкого АО</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Санджиев М. А.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>151151.41</v>
+        <v>357869.15</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в связи с ненадлежащим качеством работ по капитальному ремонту общего имущества.</t>
+          <t>Взыскание денежных средств в рамках обязательств члена СРО.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>11.02.2025</t>
+          <t>03.12.2024</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5eeccef2-af60-43f3-bc91-97c74c004fab</t>
+          <t>https://kad.arbitr.ru/Card/a672e650-dfd8-4cb6-8a32-468ca0d56a8e</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-43749/2024</t>
+          <t>А40-245796/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>01.03.2024</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+          <t>ООО "ПРИМУС"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7708237200</t>
+          <t>7714446474</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>116830.37</v>
-[...1 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+        <v>192515.94</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>192515.94</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в связи с неисполнением обязательств членом СРО ООО Импекс</t>
+          <t>Регрессное требование ФКР о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>07.07.2024</t>
+          <t>14.07.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d28f446a-430a-4452-b715-c04b1ed372ad</t>
+          <t>https://kad.arbitr.ru/Card/9af57f32-873d-4821-87e5-5568b978689d</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-216588/2021</t>
+          <t>А81-5877/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>08.10.2021</t>
+          <t>23.05.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРЕДПРИЯТИЕ "ИРБИС"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6658012461</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+          <t>ООО "НТС-СтройМонтаж"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7708237200</t>
+          <t>7724434870</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Санджиев М. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>301701.37</v>
-[...3 lines deleted...]
-      </c>
+        <v>151151.41</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Возмещение убытков в связи с ненадлежащим качеством работ по капитальному ремонту общего имущества.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>02.12.2021</t>
+          <t>11.02.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e8ae1c1d-73e8-4cdd-8cba-1c03c2916506</t>
+          <t>https://kad.arbitr.ru/Card/5eeccef2-af60-43f3-bc91-97c74c004fab</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-316548/2019</t>
+          <t>А40-43749/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>02.12.2019</t>
+          <t>01.03.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...2 lines deleted...]
-      <c r="O18" s="2" t="inlineStr"/>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>116830.37</v>
+      </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R18" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств в связи с неисполнением обязательств членом СРО ООО Импекс</t>
+        </is>
+      </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>15.02.2020</t>
+          <t>07.07.2024</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c9f523b-b02b-4432-849c-b22d0df99afd</t>
+          <t>https://kad.arbitr.ru/Card/d28f446a-430a-4452-b715-c04b1ed372ad</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А60-13454/2018</t>
+          <t>А40-216588/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>07.03.2018</t>
+          <t>08.10.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРУМ"</t>
+          <t>ООО ПРЕДПРИЯТИЕ "ИРБИС"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>6632031967</t>
+          <t>6658012461</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Серовского районного отдела Управления ФССП России по Свердловской области Галкова Елена Александровна</t>
-[...2 lines deleted...]
-      <c r="L19" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7708237200</t>
+        </is>
+      </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Воронин С. П.</t>
-[...3 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>301701.37</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>301701.37</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными действий пристава по несвоевременному направлению постановления о возбуждении</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.04.2018</t>
+          <t>02.12.2021</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47bacb46-3dae-4ccf-a1f5-a2791fb9e0a2</t>
+          <t>https://kad.arbitr.ru/Card/e8ae1c1d-73e8-4cdd-8cba-1c03c2916506</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-29106/2018</t>
+          <t>А40-63829/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>13.04.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО Товарищество реставраторов</t>
+          <t>ООО "ЛАНТА"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7722837062</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ПРОМДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7713736678</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Морозова М. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>24.05.2018</t>
+          <t>05.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b838939-2940-41fd-9b64-afb355238de6</t>
+          <t>https://kad.arbitr.ru/Card/8238443f-6418-480b-b58b-e4743f5fd7c5</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А60-20173/2017</t>
+          <t>А40-316548/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>02.12.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6679059044</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>06.05.2017</t>
+          <t>15.02.2020</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ddc9bd94-1d7a-466c-a521-efd08631094d</t>
+          <t>https://kad.arbitr.ru/Card/3c9f523b-b02b-4432-849c-b22d0df99afd</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-73237/2017</t>
+          <t>А60-13454/2018</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>07.03.2018</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛЬЯНССТРОЙ"</t>
+          <t>ООО "ФОРУМ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6659205018</t>
+          <t>6632031967</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Судебный пристав-исполнитель Серовского районного отдела Управления ФССП России по Свердловской области Галкова Елена Александровна</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Воронин С. П.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Признание незаконными действий пристава по несвоевременному направлению постановления о возбуждении</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>11.04.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef0b793c-652a-4abb-941c-7aa87643da2f</t>
+          <t>https://kad.arbitr.ru/Card/47bacb46-3dae-4ccf-a1f5-a2791fb9e0a2</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-56472/2017</t>
+          <t>А40-29106/2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОРОДСКАЯ ЭНЕРГОСЕРВИСНАЯ КОМПАНИЯ"</t>
+          <t>ООО Товарищество реставраторов</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5027201850</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7708237200</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в другую СРО</t>
+          <t>Обязание перечислить 500 000 рублей взноса в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>24.05.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91a73955-25de-4817-8fde-a2ef33236b72</t>
+          <t>https://kad.arbitr.ru/Card/6b838939-2940-41fd-9b64-afb355238de6</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-49249/2017</t>
+          <t>А60-20173/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>27.04.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРИЧЕСКИЕ СЕТИ И СИСТЕМЫ"</t>
+          <t>ООО "ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>6671308115</t>
+          <t>6679059044</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Воротилкин А. С.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>06.05.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a43f65f5-52d9-483a-aa9a-76f82ce9c85e</t>
+          <t>https://kad.arbitr.ru/Card/ddc9bd94-1d7a-466c-a521-efd08631094d</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-38920/2017</t>
+          <t>А40-73237/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>03.03.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЫЙ МИР"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛЬЯНССТРОЙ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7842485704</t>
+          <t>6659205018</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>509851.41</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения и процентов за пользование чужими денежными средствами</t>
+          <t>Перечисление средств компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ae7aabf-59c6-4ea2-a783-cac864fab247</t>
+          <t>https://kad.arbitr.ru/Card/ef0b793c-652a-4abb-941c-7aa87643da2f</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А45-3238/2017</t>
+          <t>А40-56472/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ ГРУППА "ФЕНИКС"</t>
+          <t>ООО "ГОРОДСКАЯ ЭНЕРГОСЕРВИСНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5404221205</t>
+          <t>5027201850</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7708237200</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Уколов А. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P26" s="2" t="n">
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в другую СРО</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2017</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/91a73955-25de-4817-8fde-a2ef33236b72</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А40-49249/2017</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2017</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРИЧЕСКИЕ СЕТИ И СИСТЕМЫ"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>6671308115</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7708237200</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2017</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a43f65f5-52d9-483a-aa9a-76f82ce9c85e</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А40-38920/2017</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2017</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВЫЙ МИР"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>7842485704</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7708237200</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>509851.41</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения и процентов за пользование чужими денежными средствами</t>
+        </is>
+      </c>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0ae7aabf-59c6-4ea2-a783-cac864fab247</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А45-3238/2017</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2017</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ ГРУППА "ФЕНИКС"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>5404221205</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7708237200</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Уколов А. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="Q26" s="2" t="inlineStr">
+      <c r="P29" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R26" s="2" t="inlineStr">
+      <c r="R29" s="2" t="inlineStr">
         <is>
           <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО</t>
         </is>
       </c>
-      <c r="S26" s="2" t="inlineStr">
+      <c r="S29" s="2" t="inlineStr">
         <is>
           <t>24.11.2017</t>
         </is>
       </c>
-      <c r="T26" s="2" t="inlineStr">
+      <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U26" s="3" t="inlineStr">
+      <c r="U29" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6601b0d0-5508-4883-8c7a-c2a12ab10c8b</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>