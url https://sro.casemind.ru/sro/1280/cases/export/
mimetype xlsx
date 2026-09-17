--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -666,51 +666,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Шуваева М. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Требование о взыскании денежных средств</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ecbc5164-b0f5-4ae6-ad86-bd253c1b8618</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-199633/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>01.08.2025</t>
@@ -765,51 +765,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>74492.75</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств в рамках ответственности СРО за неисполнение обязательств членом.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>27.01.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e1bab2ee-92e2-4764-b935-7497b33baead</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-213845/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>04.09.2024</t>