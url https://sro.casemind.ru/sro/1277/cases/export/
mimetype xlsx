--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02185bfd-5036-4844-8eff-7fba59488560" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb39d164-9e0c-4528-b841-9724329c5581" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f646c6a-dbc6-4f68-850d-d6f828495a4e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0a58f61-7a6a-422d-9e7b-4750e9bf8fba" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53f4ca3b-6d2c-430e-8930-5f3467810411" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18ee7c25-fe21-40d8-8d93-517ef428d9f3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab06486b-a1fd-41ce-8a7a-01e61c3e1fd7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a15d6c6e-7b2c-4941-ab66-5cf7da8ab443" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d38d7ed-397b-4a33-b54b-be49102c66ed" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e7a25df-80ec-4c40-8477-3ba03a247ef7" TargetMode="External" Id="rId10" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02185bfd-5036-4844-8eff-7fba59488560" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb39d164-9e0c-4528-b841-9724329c5581" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f646c6a-dbc6-4f68-850d-d6f828495a4e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0a58f61-7a6a-422d-9e7b-4750e9bf8fba" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53f4ca3b-6d2c-430e-8930-5f3467810411" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18ee7c25-fe21-40d8-8d93-517ef428d9f3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab06486b-a1fd-41ce-8a7a-01e61c3e1fd7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbf8e45c-91c5-47d8-88e1-a45e9fa11a28" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a15d6c6e-7b2c-4941-ab66-5cf7da8ab443" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d38d7ed-397b-4a33-b54b-be49102c66ed" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e7a25df-80ec-4c40-8477-3ba03a247ef7" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U11"/>
+  <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1545487.08</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/02185bfd-5036-4844-8eff-7fba59488560</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-252883/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>22.09.2025</t>
@@ -769,51 +769,51 @@
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>5888160</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>5888160</v>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за невозврат членом аванса по договору строительного подряда.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bb39d164-9e0c-4528-b841-9724329c5581</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-252899/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>22.09.2025</t>
@@ -868,51 +868,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>2106808.51</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств (подробные основания в документах не указаны).</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3f646c6a-dbc6-4f68-850d-d6f828495a4e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-231248/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>17.09.2024</t>
@@ -969,51 +969,51 @@
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>2196330.15</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>2196330.15</v>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Регресс ФКР о взыскании убытков, выплаченных собственнику из-за залития при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>05.02.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f0a58f61-7a6a-422d-9e7b-4750e9bf8fba</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А40-5046/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>15.01.2024</t>
@@ -1170,51 +1170,51 @@
         <is>
           <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>33791.11</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
           <t>07.09.2023</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/18ee7c25-fe21-40d8-8d93-517ef428d9f3</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А40-84298/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>20.04.2021</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
@@ -1286,352 +1286,442 @@
           <t>Взыскание убытков в порядке регресса за некачественный капитальный ремонт, выполненный членом СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ab06486b-a1fd-41ce-8a7a-01e61c3e1fd7</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-225217/2017</t>
+          <t>А62-2571/2018</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО ОКАЭС</t>
+          <t>ООО "Мост-Спецстрой"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6730079131</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+          <t>ООО СМОЛЕНСКАЯ ФИНАНСОВО-ПРОМЫШЛЕННО-СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ "ЩИТ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7724297990</t>
+          <t>6731020370</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Воронова В. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>05.03.2018</t>
+          <t>20.02.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a15d6c6e-7b2c-4941-ab66-5cf7da8ab443</t>
+          <t>https://kad.arbitr.ru/Card/dbf8e45c-91c5-47d8-88e1-a45e9fa11a28</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-74639/2015</t>
+          <t>А40-225217/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>23.04.2015</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Производственная компания СтройТехноХолдинг"</t>
+          <t>ООО ОКАЭС</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7709543345</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энергоспецтехремонт"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>6439050633</t>
+          <t>7724297990</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>2577690.49</v>
-[...3 lines deleted...]
-      </c>
+        <v>1858333</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса и неустойки из-за нарушения сроков работ по договору подряда.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>13.10.2015</t>
+          <t>05.03.2018</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d38d7ed-397b-4a33-b54b-be49102c66ed</t>
+          <t>https://kad.arbitr.ru/Card/a15d6c6e-7b2c-4941-ab66-5cf7da8ab443</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
+          <t>А40-74639/2015</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2015</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Производственная компания СтройТехноХолдинг"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7709543345</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Энергоспецтехремонт"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>6439050633</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>2577690.49</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>2577690.43</v>
+      </c>
+      <c r="Q11" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неотработанного аванса и неустойки из-за нарушения сроков работ по договору подряда.</t>
+        </is>
+      </c>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2015</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d38d7ed-397b-4a33-b54b-be49102c66ed</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
           <t>А40-74670/2015</t>
         </is>
       </c>
-      <c r="C11" s="2" t="inlineStr">
+      <c r="C12" s="2" t="inlineStr">
         <is>
           <t>23.04.2015</t>
         </is>
       </c>
-      <c r="D11" s="2" t="inlineStr">
+      <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E11" s="2" t="inlineStr">
+      <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F11" s="2" t="inlineStr">
+      <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G11" s="2" t="inlineStr">
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H11" s="2" t="inlineStr">
+      <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ЗАО "Производственная компания СтройТехноХолдинг"</t>
         </is>
       </c>
-      <c r="I11" s="2" t="inlineStr">
+      <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7709543345</t>
         </is>
       </c>
-      <c r="J11" s="2" t="inlineStr">
+      <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K11" s="2" t="inlineStr">
+      <c r="K12" s="2" t="inlineStr">
         <is>
           <t>ООО "Энергоспецтехремонт"</t>
         </is>
       </c>
-      <c r="L11" s="2" t="inlineStr">
+      <c r="L12" s="2" t="inlineStr">
         <is>
           <t>6439050633</t>
         </is>
       </c>
-      <c r="M11" s="2" t="inlineStr">
+      <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N11" s="2" t="inlineStr">
+      <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Фатеева Н. В.</t>
         </is>
       </c>
-      <c r="O11" s="2" t="n">
+      <c r="O12" s="2" t="n">
         <v>2626649.65</v>
       </c>
-      <c r="P11" s="2" t="n">
+      <c r="P12" s="2" t="n">
         <v>2626649.65</v>
       </c>
-      <c r="Q11" s="2" t="inlineStr">
+      <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R11" s="2" t="inlineStr">
+      <c r="R12" s="2" t="inlineStr">
         <is>
           <t>Взыскание неосновательного обогащения (аванса) и неустойки из-за нарушения сроков работ по договору</t>
         </is>
       </c>
-      <c r="S11" s="2" t="inlineStr">
+      <c r="S12" s="2" t="inlineStr">
         <is>
           <t>10.11.2015</t>
         </is>
       </c>
-      <c r="T11" s="2" t="inlineStr">
+      <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U11" s="3" t="inlineStr">
+      <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9e7a25df-80ec-4c40-8477-3ba03a247ef7</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>