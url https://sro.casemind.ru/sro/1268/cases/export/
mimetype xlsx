--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -769,51 +769,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Огородникова М. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>947809.0699999999</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание 947 809 руб. 07 коп. с ГБУ Жилищник Таганского района, ФКР Москвы и ГБУ Гормост</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>07.02.2026</t>
+          <t>14.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3546eda8-d8bc-4c4e-9353-2363beb58118</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-292292/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>05.12.2024</t>