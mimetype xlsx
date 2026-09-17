--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -668,51 +668,51 @@
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Якимчук Н. Ю.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>13072871.16</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Привлечение к субсидиарной ответственности по обязательствам ООО ГидроПромСтрой</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cdefda0b-412c-40ea-a365-d72a69f41314</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А83-13298/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>14.07.2025</t>
@@ -767,51 +767,51 @@
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Якимчук Н. Ю.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>3817915.2</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Привлечение СРО к субсидиарной ответственности по долгам ООО «ГидроПромСтрой»</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/35b3236e-5b37-47bd-9631-17c94aff74f8</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А84-8372/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>10.06.2025</t>
@@ -1062,51 +1062,51 @@
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Дергачев Е. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с СРО в связи с обязательствами члена ассоциации.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>11.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5def7e02-b1d6-4dd3-b490-057281348457</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А56-107036/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>26.10.2024</t>
@@ -1248,51 +1248,51 @@
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Гайворонский В. И.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>101145.64</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>101145.64</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>09.12.2025</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b6edb607-502b-40fa-b2ff-0490592730ff</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А83-20180/2023</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>02.08.2023</t>
@@ -1635,51 +1635,51 @@
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>185497.17</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>98854.35000000001</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договорам подряда</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
           <t>22.07.2023</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0ae50de9-902c-4500-89a8-f9e66d011a57</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>А83-23148/2021</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>25.11.2021</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
@@ -1736,51 +1736,51 @@
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>4365758.59</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>1226542.45</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом (ООО Тавр-Сервис) обязательств по договорам</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
           <t>19.08.2023</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/803de207-a3a7-44a5-bbd9-ca33316144b7</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>А83-20152/2021</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>11.10.2021</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>