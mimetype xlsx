--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6ea1999-5370-480a-95bd-bc9da7721d45" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58e61b77-88ce-46ff-aad7-b848596b5ab4" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ee879a8-4d9d-44b1-88ce-5b5bfdb80922" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/361a3be0-d665-48e5-9213-4356cf6ec3fb" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/426524b2-c0d2-40cc-9e4b-ecc451c0df76" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9aabf5fc-b8c2-4fb7-901f-adf093fa0831" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad6d3a22-98f9-4404-bda4-c1d3a423dab1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0ba3af8-3df3-4467-9c31-cc258b047f93" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/975155b4-e3c0-4ab9-86af-5d3df3c3532b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1ff8000-1707-4bd3-a62c-a85ec4880ea9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03c02871-4f31-4b4d-a52f-81556f45c2c2" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6eef8c8-f817-4d1f-893d-872c66e219ce" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b10c6e0-1237-4fa4-8926-2cb3b0d07fd0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85d7427e-f8e6-42a9-bad1-0bb1fa933fd7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9088136-8c4a-4b69-85fe-53f2622177a7" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9c1e67f-4f82-4b99-aef8-352412408b90" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da7f4376-e4bb-4a68-b85b-9c1c76068a46" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8229e67-023b-48ed-b0ef-64506596f222" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70f1c27-bd37-4fb3-9749-a9ede9abf5e1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb0e8c68-50fc-43ed-aad2-0cb16b428a9c" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49b34414-7907-422e-9d5f-1ea94306c948" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd05088e-006a-43b7-b8e6-5a9ccbcbd97f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81b4643f-cbcf-4332-9cba-863d3388c628" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7062e8c0-9fb8-49fd-ac13-edcb074d8685" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a999b5d4-b9a4-48de-93a2-94b3a423ffe7" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1816008f-5dbc-4bd6-a72e-f35260c6cabb" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a44b916-203f-4be7-bca4-475f9edc2664" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc338df0-f376-46c6-8a8e-4f41286acb7a" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd3b5f9a-3326-4203-9c00-b3e9eeea5eb7" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16bcaa17-6314-40d6-8340-98d063c2b5df" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38ad35e5-64e1-42ce-9ebe-80e9e2680242" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26c0c463-8540-4aa0-aa4a-a6f094643262" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5a002fd-6724-412a-baae-44373c135fa5" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a23a5b76-f352-4b69-a17c-2e141bfade67" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/392e65d3-1594-4900-9147-472e3c0f4a10" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ce0743a-9bc1-48ca-9099-dd22c1b57f84" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37ab60c5-cc51-4238-ae9b-1abf26ccbc3e" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/826899b3-36ad-4d25-93c0-63f2eed7f73c" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3771772-1f87-443d-9acf-f43e4a26f284" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43cc94e7-f396-4559-9dee-af34ed4c16d0" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45c288cd-2e0e-46db-8a2f-9b84c046cf09" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41af7f25-1624-416a-9bbf-0eec2542b11f" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a78592b2-bc4f-429c-a8ea-3562254255d7" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd8559d9-ae88-40ef-aedc-d259ebd0b023" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22a7cd11-a438-426b-8118-1f6994e80ae8" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c13f76c6-65c2-4090-a299-ccedbc3ba9fd" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a2def2e-bb0b-4e15-b283-54162775c111" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c962b35-71d8-4dca-8548-b113aa19ed35" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d653be-e1b7-46ff-8328-2c80f508c3c1" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f93811af-839c-44fb-9acd-4ce7fb7430ce" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/466ad378-1e78-40b0-93b1-9601e7c929e2" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13a358ed-a9f5-48b1-9aea-94d9c169fb88" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07012327-bdbe-4110-a735-876465bb808e" TargetMode="External" Id="rId54" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c5f2624-a1af-4b6a-983b-6718fa62f2ae" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff1a8b3e-b35f-4b91-b4d1-1493316dfe50" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6ea1999-5370-480a-95bd-bc9da7721d45" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58e61b77-88ce-46ff-aad7-b848596b5ab4" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ee879a8-4d9d-44b1-88ce-5b5bfdb80922" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/361a3be0-d665-48e5-9213-4356cf6ec3fb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/426524b2-c0d2-40cc-9e4b-ecc451c0df76" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9aabf5fc-b8c2-4fb7-901f-adf093fa0831" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad6d3a22-98f9-4404-bda4-c1d3a423dab1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0ba3af8-3df3-4467-9c31-cc258b047f93" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/975155b4-e3c0-4ab9-86af-5d3df3c3532b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1ff8000-1707-4bd3-a62c-a85ec4880ea9" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03c02871-4f31-4b4d-a52f-81556f45c2c2" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6eef8c8-f817-4d1f-893d-872c66e219ce" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b10c6e0-1237-4fa4-8926-2cb3b0d07fd0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85d7427e-f8e6-42a9-bad1-0bb1fa933fd7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9088136-8c4a-4b69-85fe-53f2622177a7" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9c1e67f-4f82-4b99-aef8-352412408b90" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da7f4376-e4bb-4a68-b85b-9c1c76068a46" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8229e67-023b-48ed-b0ef-64506596f222" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70f1c27-bd37-4fb3-9749-a9ede9abf5e1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb0e8c68-50fc-43ed-aad2-0cb16b428a9c" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49b34414-7907-422e-9d5f-1ea94306c948" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd05088e-006a-43b7-b8e6-5a9ccbcbd97f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81b4643f-cbcf-4332-9cba-863d3388c628" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7062e8c0-9fb8-49fd-ac13-edcb074d8685" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a999b5d4-b9a4-48de-93a2-94b3a423ffe7" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc338df0-f376-46c6-8a8e-4f41286acb7a" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a44b916-203f-4be7-bca4-475f9edc2664" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1816008f-5dbc-4bd6-a72e-f35260c6cabb" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd3b5f9a-3326-4203-9c00-b3e9eeea5eb7" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16bcaa17-6314-40d6-8340-98d063c2b5df" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38ad35e5-64e1-42ce-9ebe-80e9e2680242" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26c0c463-8540-4aa0-aa4a-a6f094643262" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5a002fd-6724-412a-baae-44373c135fa5" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a23a5b76-f352-4b69-a17c-2e141bfade67" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/392e65d3-1594-4900-9147-472e3c0f4a10" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ce0743a-9bc1-48ca-9099-dd22c1b57f84" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37ab60c5-cc51-4238-ae9b-1abf26ccbc3e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/826899b3-36ad-4d25-93c0-63f2eed7f73c" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3771772-1f87-443d-9acf-f43e4a26f284" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43cc94e7-f396-4559-9dee-af34ed4c16d0" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45c288cd-2e0e-46db-8a2f-9b84c046cf09" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41af7f25-1624-416a-9bbf-0eec2542b11f" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a78592b2-bc4f-429c-a8ea-3562254255d7" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd8559d9-ae88-40ef-aedc-d259ebd0b023" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c13f76c6-65c2-4090-a299-ccedbc3ba9fd" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22a7cd11-a438-426b-8118-1f6994e80ae8" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a2def2e-bb0b-4e15-b283-54162775c111" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c962b35-71d8-4dca-8548-b113aa19ed35" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d653be-e1b7-46ff-8328-2c80f508c3c1" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f93811af-839c-44fb-9acd-4ce7fb7430ce" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/466ad378-1e78-40b0-93b1-9601e7c929e2" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13a358ed-a9f5-48b1-9aea-94d9c169fb88" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07012327-bdbe-4110-a735-876465bb808e" TargetMode="External" Id="rId56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U55"/>
+  <dimension ref="A1:U57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,719 +589,701 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А41-54234/2026</t>
+          <t>А41-79372/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>25.05.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ ЭЛЕКТРОКОНЦЕПТ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>5402494856</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА</t>
+          <t>ООО КЛИРЛАЙТ РУС</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>5032280102</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Адылгареев Р. З.</t>
+          <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>08.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b6ea1999-5370-480a-95bd-bc9da7721d45</t>
+          <t>https://kad.arbitr.ru/Card/0c5f2624-a1af-4b6a-983b-6718fa62f2ae</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А41-98371/2025</t>
+          <t>А40-199755/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>АО "МОСОБЛГАЗ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5032292612</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОСО"</t>
+          <t>ООО "БОСС"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>5001107524</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58e61b77-88ce-46ff-aad7-b848596b5ab4</t>
+          <t>https://kad.arbitr.ru/Card/ff1a8b3e-b35f-4b91-b4d1-1493316dfe50</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А41-97380/2025</t>
+          <t>А41-54234/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>30.10.2025</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>АО МОСОБЛГАЗ</t>
+          <t>ООО ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ ЭЛЕКТРОКОНЦЕПТ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5032292612</t>
+          <t>5402494856</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Адылгареев Р. З.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>15.01.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ee879a8-4d9d-44b1-88ce-5b5bfdb80922</t>
+          <t>https://kad.arbitr.ru/Card/b6ea1999-5370-480a-95bd-bc9da7721d45</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-225048/2025</t>
+          <t>А41-98371/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "МОСОБЛГАЗ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5032292612</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОМОНТАЖ"</t>
+          <t>АССОЦИАЦИЯ "ОСО"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>4632054150</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>547570.74</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке солидарной ответственности члена СРО перед Фондом капремонта</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/361a3be0-d665-48e5-9213-4356cf6ec3fb</t>
+          <t>https://kad.arbitr.ru/Card/58e61b77-88ce-46ff-aad7-b848596b5ab4</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А41-2997/2025</t>
+          <t>А41-97380/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>17.01.2025</t>
+          <t>30.10.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО ЦЕНТР ГАЗ</t>
+          <t>АО МОСОБЛГАЗ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5001117650</t>
+          <t>5032292612</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L6" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>7704275798</t>
+        </is>
+      </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Узденов А. У.</t>
-[...5 lines deleted...]
-      <c r="R6" s="2" t="inlineStr"/>
+          <t>Арешкина И. Д.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
+        </is>
+      </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>10.07.2025</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/426524b2-c0d2-40cc-9e4b-ecc451c0df76</t>
+          <t>https://kad.arbitr.ru/Card/0ee879a8-4d9d-44b1-88ce-5b5bfdb80922</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А41-110879/2024</t>
+          <t>А40-225048/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО ЦЕНТР ГАЗ</t>
+          <t>ООО "ЭКОМОНТАЖ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5001117650</t>
+          <t>4632054150</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Чекалова Н. А.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>105731.44</v>
-[...1 lines deleted...]
-      <c r="P7" s="2" t="inlineStr"/>
+        <v>547570.74</v>
+      </c>
+      <c r="P7" s="2" t="n">
+        <v>547570.74</v>
+      </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в связи с неисполнением обязательств членом СРО.</t>
+          <t>Взыскание убытков в порядке солидарной ответственности члена СРО перед Фондом капремонта</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>25.01.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9aabf5fc-b8c2-4fb7-901f-adf093fa0831</t>
+          <t>https://kad.arbitr.ru/Card/361a3be0-d665-48e5-9213-4356cf6ec3fb</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-294265/2024</t>
+          <t>А41-2997/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>06.12.2024</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ФЕНИКС"</t>
+          <t>ООО ЦЕНТР ГАЗ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7715854959</t>
+          <t>5001117650</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Узденов А. У.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>10.07.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad6d3a22-98f9-4404-bda4-c1d3a423dab1</t>
+          <t>https://kad.arbitr.ru/Card/426524b2-c0d2-40cc-9e4b-ecc451c0df76</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А41-92950/2024</t>
+          <t>А41-110879/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>16.10.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1312,2064 +1294,2050 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>ООО ЦЕНТР ГАЗ</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>5001117650</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Цыганкова Т. Ю.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Чекалова Н. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>105731.44</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Взыскание денежных средств в связи с неисполнением обязательств членом СРО.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>25.01.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0ba3af8-3df3-4467-9c31-cc258b047f93</t>
+          <t>https://kad.arbitr.ru/Card/9aabf5fc-b8c2-4fb7-901f-adf093fa0831</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-236879/2024</t>
+          <t>А40-294265/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>26.09.2024</t>
+          <t>06.12.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ФЕНИКС"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>7715854959</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I10" s="2" t="inlineStr">
+      <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J10" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>23.11.2024</t>
+          <t>12.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/975155b4-e3c0-4ab9-86af-5d3df3c3532b</t>
+          <t>https://kad.arbitr.ru/Card/ad6d3a22-98f9-4404-bda4-c1d3a423dab1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-222656/2024</t>
+          <t>А41-92950/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>09.09.2024</t>
+          <t>16.10.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>КАЗЁННОЕ ПРЕДПРИЯТИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ГРАЖДАНСКОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7719272800</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО ЦЕНТР ГАЗ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>5001117650</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Цыганкова Т. Ю.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств члена по договорам подряда 2015 года</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>03.12.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1ff8000-1707-4bd3-a62c-a85ec4880ea9</t>
+          <t>https://kad.arbitr.ru/Card/d0ba3af8-3df3-4467-9c31-cc258b047f93</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А41-11517/2023</t>
+          <t>А40-236879/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>09.02.2023</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центр Газ"</t>
+          <t>ООО "ЭКОМОНТАЖ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5001117650</t>
+          <t>4632054150</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>289097.74</v>
+        <v>296761.91</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО ЦЕНТР ГАЗ) перед ФКР.</t>
+          <t>Солидарная ответственность за причинение ущерба при выполнении работ</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>08.04.2023</t>
+          <t>23.11.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03c02871-4f31-4b4d-a52f-81556f45c2c2</t>
+          <t>https://kad.arbitr.ru/Card/975155b4-e3c0-4ab9-86af-5d3df3c3532b</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А41-5766/2023</t>
+          <t>А40-222656/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>23.01.2023</t>
+          <t>09.09.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>КАЗЁННОЕ ПРЕДПРИЯТИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ГРАЖДАНСКОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7719272800</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Минаева Н. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>3619382.44</v>
+        <v>109606442.26</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки из компфонда СРО за нарушение подрядчиком сроков работ по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств члена по договорам подряда 2015 года</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>02.06.2023</t>
+          <t>20.03.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6eef8c8-f817-4d1f-893d-872c66e219ce</t>
+          <t>https://kad.arbitr.ru/Card/c1ff8000-1707-4bd3-a62c-a85ec4880ea9</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А41-79652/2021</t>
+          <t>А41-11517/2023</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>29.10.2021</t>
+          <t>09.02.2023</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций среднего и малого бизнеса"</t>
+          <t>ООО "Центр Газ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>5001117650</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Солдатов Р. С.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>154895.58</v>
+        <v>289097.74</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по обязательствам члена СРО перед Фондом капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО ЦЕНТР ГАЗ) перед ФКР.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>23.06.2022</t>
+          <t>08.04.2023</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b10c6e0-1237-4fa4-8926-2cb3b0d07fd0</t>
+          <t>https://kad.arbitr.ru/Card/03c02871-4f31-4b4d-a52f-81556f45c2c2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А41-28304/2021</t>
+          <t>А41-5766/2023</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>16.04.2021</t>
+          <t>23.01.2023</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>"Фонд Капитального ремонта общего имущества многоквартирных домов"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7701169833</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИНВИЧ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5024153647</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Неяскина Е. А.</t>
+          <t>Минаева Н. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>51000</v>
+        <v>3619382.44</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о взыскании убытков из-за некачественного капитального ремонта кровли.</t>
+          <t>Взыскание неустойки из компфонда СРО за нарушение подрядчиком сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>09.10.2021</t>
+          <t>02.06.2023</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85d7427e-f8e6-42a9-bad1-0bb1fa933fd7</t>
+          <t>https://kad.arbitr.ru/Card/c6eef8c8-f817-4d1f-893d-872c66e219ce</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А41-28306/2021</t>
+          <t>А41-79652/2021</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>16.04.2021</t>
+          <t>29.10.2021</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>"Фонд Капитального ремонта общего имущества многоквартирных домов"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7701169833</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИНВИЧ"</t>
+          <t>Ассоциация "Объединение строительных организаций среднего и малого бизнеса"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5024153647</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Неяскина Е. А.</t>
+          <t>Солдатов Р. С.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>122082</v>
+        <v>154895.58</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении убытков, возникших вследствие некачественного ремонта кровли.</t>
+          <t>Взыскание задолженности по обязательствам члена СРО перед Фондом капитального ремонта</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>09.10.2021</t>
+          <t>23.06.2022</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9088136-8c4a-4b69-85fe-53f2622177a7</t>
+          <t>https://kad.arbitr.ru/Card/5b10c6e0-1237-4fa4-8926-2cb3b0d07fd0</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А41-22465/2021</t>
+          <t>А41-28304/2021</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>30.03.2021</t>
+          <t>16.04.2021</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>"Фонд Капитального ремонта общего имущества многоквартирных домов"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701169833</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОДПРОМКОМПЛЕКТ"</t>
+          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИНВИЧ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>4632015680</t>
+          <t>5024153647</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Неяскина Е. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>549945.8199999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>51000</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении убытков, выплаченных собственнику квартиры из-за пожара</t>
+          <t>Регрессное требование о взыскании убытков из-за некачественного капитального ремонта кровли.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>20.07.2023</t>
+          <t>09.10.2021</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9c1e67f-4f82-4b99-aef8-352412408b90</t>
+          <t>https://kad.arbitr.ru/Card/85d7427e-f8e6-42a9-bad1-0bb1fa933fd7</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А41-433/2021</t>
+          <t>А41-28306/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>12.01.2021</t>
+          <t>16.04.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-21"</t>
+          <t>"Фонд Капитального ремонта общего имущества многоквартирных домов"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5046056478</t>
+          <t>7701169833</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИНВИЧ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>5024153647</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
-[...2 lines deleted...]
-      <c r="O18" s="2" t="inlineStr"/>
+          <t>Неяскина Е. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>122082</v>
+      </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения об исключении из членов Ассоциации</t>
+          <t>Регрессное требование о возмещении убытков, возникших вследствие некачественного ремонта кровли.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.06.2021</t>
+          <t>09.10.2021</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da7f4376-e4bb-4a68-b85b-9c1c76068a46</t>
+          <t>https://kad.arbitr.ru/Card/f9088136-8c4a-4b69-85fe-53f2622177a7</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-224632/2020</t>
+          <t>А41-22465/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>17.11.2020</t>
+          <t>30.03.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОДПРОМКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>4632015680</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>549945.8199999999</v>
       </c>
-      <c r="P19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="n">
+        <v>549945.8199999999</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса по ст. 60 ГрК РФ после выплаты ущерба физлицу.</t>
+          <t>Регрессное требование о возмещении убытков, выплаченных собственнику квартиры из-за пожара</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>29.01.2021</t>
+          <t>20.07.2023</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e8229e67-023b-48ed-b0ef-64506596f222</t>
+          <t>https://kad.arbitr.ru/Card/a9c1e67f-4f82-4b99-aef8-352412408b90</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-57480/2020</t>
+          <t>А41-433/2021</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>25.03.2020</t>
+          <t>12.01.2021</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ФКР МОСКВЫ</t>
+          <t>ООО "СМУ-21"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5046056478</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИНВИЧ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5024153647</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Быковских И. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за неисполнение обязательств членом ассоциации ООО ИСК ГРИНВИЧ</t>
+          <t>Признание незаконным решения об исключении из членов Ассоциации</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>21.05.2020</t>
+          <t>08.06.2021</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d70f1c27-bd37-4fb3-9749-a9ede9abf5e1</t>
+          <t>https://kad.arbitr.ru/Card/da7f4376-e4bb-4a68-b85b-9c1c76068a46</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А41-80698/2019</t>
+          <t>А40-224632/2020</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>13.09.2019</t>
+          <t>17.11.2020</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7701169833</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИНВИЧ"</t>
+          <t>ООО "ВОДПРОМКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5024153647</t>
+          <t>4632015680</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>236945.34</v>
+        <v>549945.8199999999</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Регресс о возмещении ущерба от залива квартиры, причиненного членом СРО при капремонте кровли</t>
+          <t>Возмещение убытков в порядке регресса по ст. 60 ГрК РФ после выплаты ущерба физлицу.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>02.07.2020</t>
+          <t>29.01.2021</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb0e8c68-50fc-43ed-aad2-0cb16b428a9c</t>
+          <t>https://kad.arbitr.ru/Card/e8229e67-023b-48ed-b0ef-64506596f222</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-214267/2019</t>
+          <t>А40-57480/2020</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>14.08.2019</t>
+          <t>25.03.2020</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФКР МОСКВЫ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИНВИЧ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>5024153647</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Анушкина Ю. М.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>480088</v>
+        <v>154895.58</v>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Регресс по возмещению убытков, выплаченных собственникам квартир из-за залива при капремонте.</t>
+          <t>Солидарная ответственность СРО за неисполнение обязательств членом ассоциации ООО ИСК ГРИНВИЧ</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>17.07.2020</t>
+          <t>21.05.2020</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322</t>
+          <t>https://kad.arbitr.ru/Card/d70f1c27-bd37-4fb3-9749-a9ede9abf5e1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А41-32248/2019</t>
+          <t>А41-80698/2019</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>10.04.2019</t>
+          <t>13.09.2019</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "БИК"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>3664115131</t>
+          <t>7701169833</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИНВИЧ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>5024153647</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Миронова М. А.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
+        <v>236945.34</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда в другую СРО</t>
+          <t>Регресс о возмещении ущерба от залива квартиры, причиненного членом СРО при капремонте кровли</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>08.06.2019</t>
+          <t>02.07.2020</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/49b34414-7907-422e-9d5f-1ea94306c948</t>
+          <t>https://kad.arbitr.ru/Card/cb0e8c68-50fc-43ed-aad2-0cb16b428a9c</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А41-107580/2018</t>
+          <t>А40-214267/2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>28.12.2018</t>
+          <t>14.08.2019</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТРЕСТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>3663118186</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кочергина Е. В.</t>
+          <t>Анушкина Ю. М.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>300000</v>
+        <v>480088</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в размере 300 000 рублей.</t>
+          <t>Регресс по возмещению убытков, выплаченных собственникам квартир из-за залива при капремонте.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>22.02.2019</t>
+          <t>17.07.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd05088e-006a-43b7-b8e6-5a9ccbcbd97f</t>
+          <t>https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А41-44527/2018</t>
+          <t>А41-32248/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>10.04.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЗС-Строй-Сервис"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "БИК"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3662103557</t>
+          <t>3664115131</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Миронова М. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ошибочно уплаченных членских взносов после прекращения членства в СРО</t>
+          <t>Перечисление средств компенсационного фонда в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>19.12.2018</t>
+          <t>08.06.2019</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81b4643f-cbcf-4332-9cba-863d3388c628</t>
+          <t>https://kad.arbitr.ru/Card/49b34414-7907-422e-9d5f-1ea94306c948</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А41-24341/2018</t>
+          <t>А41-107580/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>28.12.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вяткастройсервис-М"</t>
+          <t>ООО "СТРОЙТРЕСТ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>4345018052</t>
+          <t>3663118186</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Кочергина Е. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Взыскание денежных средств в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>21.08.2018</t>
+          <t>22.02.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7062e8c0-9fb8-49fd-ac13-edcb074d8685</t>
+          <t>https://kad.arbitr.ru/Card/bd05088e-006a-43b7-b8e6-5a9ccbcbd97f</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А41-24167/2018</t>
+          <t>А41-44527/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>09.06.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭлектроПрофМонтаж"</t>
+          <t>ООО "АЗС-Строй-Сервис"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3662103557</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>100000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Взыскание ошибочно уплаченных членских взносов после прекращения членства в СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>12.08.2018</t>
+          <t>19.12.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a999b5d4-b9a4-48de-93a2-94b3a423ffe7</t>
+          <t>https://kad.arbitr.ru/Card/81b4643f-cbcf-4332-9cba-863d3388c628</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А41-5904/2018</t>
+          <t>А41-24341/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "Регионстрой"</t>
+          <t>ООО "Вяткастройсервис-М"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>3666152700</t>
+          <t>4345018052</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>800000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Неисполнение обязанности по перечислению взноса в компфонд при переходе члена в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>01.06.2018</t>
+          <t>21.08.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1816008f-5dbc-4bd6-a72e-f35260c6cabb</t>
+          <t>https://kad.arbitr.ru/Card/7062e8c0-9fb8-49fd-ac13-edcb074d8685</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А41-5912/2018</t>
+          <t>А41-24167/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНПС"</t>
+          <t>ООО "ЭлектроПрофМонтаж"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>3651008252</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P29" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>20.07.2018</t>
+          <t>12.08.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a44b916-203f-4be7-bca4-475f9edc2664</t>
+          <t>https://kad.arbitr.ru/Card/a999b5d4-b9a4-48de-93a2-94b3a423ffe7</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>А41-5872/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>29.01.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -3436,2534 +3404,2736 @@
           <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
           <t>12.04.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/fc338df0-f376-46c6-8a8e-4f41286acb7a</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А41-105282/2017</t>
+          <t>А41-5912/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-77"</t>
+          <t>ООО "АНПС"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>3663105116</t>
+          <t>3651008252</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>31.08.2018</t>
+          <t>20.07.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd3b5f9a-3326-4203-9c00-b3e9eeea5eb7</t>
+          <t>https://kad.arbitr.ru/Card/4a44b916-203f-4be7-bca4-475f9edc2664</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А41-100877/2017</t>
+          <t>А41-5904/2018</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОВОДОКАНАЛ"</t>
+          <t>ООО "Регионстрой"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>3815015759</t>
+          <t>3666152700</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>300000</v>
+        <v>800000</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>300000</v>
+        <v>800000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Неисполнение обязанности по перечислению взноса в компфонд при переходе члена в другую СРО</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>09.02.2018</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16bcaa17-6314-40d6-8340-98d063c2b5df</t>
+          <t>https://kad.arbitr.ru/Card/1816008f-5dbc-4bd6-a72e-f35260c6cabb</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А41-99090/2017</t>
+          <t>А41-105282/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройКомИндустрия"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-77"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3663105116</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>04.02.2018</t>
+          <t>31.08.2018</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/38ad35e5-64e1-42ce-9ebe-80e9e2680242</t>
+          <t>https://kad.arbitr.ru/Card/cd3b5f9a-3326-4203-9c00-b3e9eeea5eb7</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А41-93750/2017</t>
+          <t>А41-100877/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЗС-Строй-Сервис"</t>
+          <t>ООО "ТЕПЛОВОДОКАНАЛ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3815015759</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>09.08.2018</t>
+          <t>09.02.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26c0c463-8540-4aa0-aa4a-a6f094643262</t>
+          <t>https://kad.arbitr.ru/Card/16bcaa17-6314-40d6-8340-98d063c2b5df</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А41-92937/2017</t>
+          <t>А41-99090/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>04.12.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Интер-Лифт"</t>
+          <t>ООО "СтройКомИндустрия"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Петрова О. О.</t>
+          <t>Сороченкова Т. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Переход члена СРО в другую организацию по месту регистрации и перевод взноса в компфонд</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>25.12.2017</t>
+          <t>04.02.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b5a002fd-6724-412a-baae-44373c135fa5</t>
+          <t>https://kad.arbitr.ru/Card/38ad35e5-64e1-42ce-9ebe-80e9e2680242</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А41-92511/2017</t>
+          <t>А41-93750/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>13.11.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройКомИндустрия"</t>
+          <t>ООО "АЗС-Строй-Сервис"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд в иную СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>04.02.2018</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a23a5b76-f352-4b69-a17c-2e141bfade67</t>
+          <t>https://kad.arbitr.ru/Card/26c0c463-8540-4aa0-aa4a-a6f094643262</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А41-85656/2017</t>
+          <t>А41-92937/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>14.11.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТИНВЕСТСТРОЙ"</t>
+          <t>ООО "Интер-Лифт"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>3662075797</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Петрова О. О.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>351000</v>
+        <v>300000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Переход члена СРО в другую организацию по месту регистрации и перевод взноса в компфонд</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>01.08.2018</t>
+          <t>25.12.2017</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/392e65d3-1594-4900-9147-472e3c0f4a10</t>
+          <t>https://kad.arbitr.ru/Card/b5a002fd-6724-412a-baae-44373c135fa5</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А41-76627/2017</t>
+          <t>А41-92511/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>13.11.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>АО "ИРКУТСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ БЛАГОРОДНЫХ И РЕДКИХ МЕТАЛЛОВ И АЛМАЗОВ"</t>
+          <t>ООО "СтройКомИндустрия"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>3808002300</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Сороченкова Т. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по территориальному принципу</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд в иную СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>31.10.2018</t>
+          <t>04.02.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ce0743a-9bc1-48ca-9099-dd22c1b57f84</t>
+          <t>https://kad.arbitr.ru/Card/a23a5b76-f352-4b69-a17c-2e141bfade67</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А41-71800/2017</t>
+          <t>А41-85656/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО ФИРМА "ВЯТКАСТРОЙСЕРВИС"</t>
+          <t>ООО "ПРОЕКТИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>4347023700</t>
+          <t>3662075797</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Досова М. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>1000000</v>
+        <v>351000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>16.03.2018</t>
+          <t>01.08.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37ab60c5-cc51-4238-ae9b-1abf26ccbc3e</t>
+          <t>https://kad.arbitr.ru/Card/392e65d3-1594-4900-9147-472e3c0f4a10</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А53-25388/2017</t>
+          <t>А41-76627/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАНДЕМ ПРОЕКТ"</t>
+          <t>АО "ИРКУТСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ БЛАГОРОДНЫХ И РЕДКИХ МЕТАЛЛОВ И АЛМАЗОВ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7730146372</t>
+          <t>3808002300</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Досова М. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по территориальному принципу</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>31.10.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/826899b3-36ad-4d25-93c0-63f2eed7f73c</t>
+          <t>https://kad.arbitr.ru/Card/1ce0743a-9bc1-48ca-9099-dd22c1b57f84</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-140321/2017</t>
+          <t>А41-71800/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "РК-ГАЗСЕТЬСЕРВИС" КОЛОМНА</t>
+          <t>ООО ФИРМА "ВЯТКАСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5022032781</t>
+          <t>4347023700</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>16.03.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3771772-1f87-443d-9acf-f43e4a26f284</t>
+          <t>https://kad.arbitr.ru/Card/37ab60c5-cc51-4238-ae9b-1abf26ccbc3e</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А56-52264/2017</t>
+          <t>А53-25388/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАДЕН"</t>
+          <t>ООО "ТАНДЕМ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5012058043</t>
+          <t>7730146372</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>05.11.2017</t>
+          <t>14.11.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43cc94e7-f396-4559-9dee-af34ed4c16d0</t>
+          <t>https://kad.arbitr.ru/Card/826899b3-36ad-4d25-93c0-63f2eed7f73c</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-121388/2017</t>
+          <t>А40-140321/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТЕПРОФ"</t>
+          <t>ООО "РК-ГАЗСЕТЬСЕРВИС" КОЛОМНА</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>5027195740</t>
+          <t>5022032781</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P43" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45c288cd-2e0e-46db-8a2f-9b84c046cf09</t>
+          <t>https://kad.arbitr.ru/Card/a3771772-1f87-443d-9acf-f43e4a26f284</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А41-40857/2017</t>
+          <t>А56-52264/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО ПМК "ГАЗСТРОЙМОНТАЖ"</t>
+          <t>ООО "ГРАДЕН"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>4345229889</t>
+          <t>5012058043</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>05.11.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41af7f25-1624-416a-9bbf-0eec2542b11f</t>
+          <t>https://kad.arbitr.ru/Card/43cc94e7-f396-4559-9dee-af34ed4c16d0</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-77786/2017</t>
+          <t>А40-121388/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО АРТ Инжиниринг групп</t>
+          <t>ООО "СТЕПРОФ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5027195740</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P45" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>28.02.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a78592b2-bc4f-429c-a8ea-3562254255d7</t>
+          <t>https://kad.arbitr.ru/Card/45c288cd-2e0e-46db-8a2f-9b84c046cf09</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А41-25805/2017</t>
+          <t>А41-40857/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>03.04.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "Новастрой"</t>
+          <t>ООО ПМК "ГАЗСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>3702103250</t>
+          <t>4345229889</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Левкина О. В.</t>
-[...3 lines deleted...]
-      <c r="P46" s="2" t="inlineStr"/>
+          <t>Дубровская Е. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО</t>
+          <t>Требование о перечислении взноса в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd8559d9-ae88-40ef-aedc-d259ebd0b023</t>
+          <t>https://kad.arbitr.ru/Card/41af7f25-1624-416a-9bbf-0eec2542b11f</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А41-24210/2017</t>
+          <t>А40-77786/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>27.04.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТЭКС"</t>
+          <t>ООО АРТ Инжиниринг групп</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>4345215068</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Коваль А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>14.08.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22a7cd11-a438-426b-8118-1f6994e80ae8</t>
+          <t>https://kad.arbitr.ru/Card/a78592b2-bc4f-429c-a8ea-3562254255d7</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А41-24243/2017</t>
+          <t>А41-25805/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>03.04.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СТРОЙИНВЕСТ"</t>
+          <t>ООО "Новастрой"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>7733518163</t>
+          <t>3702103250</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Левкина О. В.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия по перечислению взноса в компенсационный фонд.</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c13f76c6-65c2-4090-a299-ccedbc3ba9fd</t>
+          <t>https://kad.arbitr.ru/Card/bd8559d9-ae88-40ef-aedc-d259ebd0b023</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А41-24177/2017</t>
+          <t>А41-24243/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>29.03.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФАСАД ЭКО СТРОЙ"</t>
+          <t>ООО "СК СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>2310118510</t>
+          <t>7733518163</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в другую СРО</t>
+          <t>Признание незаконным бездействия по перечислению взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a2def2e-bb0b-4e15-b283-54162775c111</t>
+          <t>https://kad.arbitr.ru/Card/c13f76c6-65c2-4090-a299-ccedbc3ba9fd</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А41-23032/2017</t>
+          <t>А41-24210/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ИП Ип Дронов В В</t>
+          <t>ООО "АТЭКС"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4345215068</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ОСО</t>
-[...2 lines deleted...]
-      <c r="L50" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>7704275798</t>
+        </is>
+      </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Кочергина Е. В.</t>
-[...5 lines deleted...]
-      <c r="R50" s="2" t="inlineStr"/>
+          <t>Коваль А. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+        </is>
+      </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>14.08.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c962b35-71d8-4dca-8548-b113aa19ed35</t>
+          <t>https://kad.arbitr.ru/Card/22a7cd11-a438-426b-8118-1f6994e80ae8</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А41-23066/2017</t>
+          <t>А41-24177/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ИП Ип Дронов Вячеслав Викторович</t>
+          <t>ООО "ФАСАД ЭКО СТРОЙ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>632500306500</t>
+          <t>2310118510</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Левкина О. В.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда в другую СРО</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>25.05.2018</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71d653be-e1b7-46ff-8328-2c80f508c3c1</t>
+          <t>https://kad.arbitr.ru/Card/1a2def2e-bb0b-4e15-b283-54162775c111</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А41-21957/2017</t>
+          <t>А41-23032/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сантехсервис"</t>
+          <t>ИП Ип Дронов В В</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7113021692</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций среднего и малого бизнеса"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АССОЦИАЦИЯ ОСО</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Петрова О. О.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кочергина Е. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
-      <c r="Q52" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f93811af-839c-44fb-9acd-4ce7fb7430ce</t>
+          <t>https://kad.arbitr.ru/Card/4c962b35-71d8-4dca-8548-b113aa19ed35</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А77-168/2017</t>
+          <t>А41-23066/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ГУ УПФР в г. Грозный Грозненском муниципальном районе ЧР</t>
+          <t>ИП Ип Дронов Вячеслав Викторович</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>2014025270</t>
+          <t>632500306500</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "ОСО"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС Чеченской Республики</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Хаджиев Т. А.</t>
-[...3 lines deleted...]
-      <c r="P53" s="2" t="inlineStr"/>
+          <t>Левкина О. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание финансовой санкции в государственные внебюджетные фонды РФ</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>01.04.2017</t>
+          <t>25.05.2018</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/466ad378-1e78-40b0-93b1-9601e7c929e2</t>
+          <t>https://kad.arbitr.ru/Card/71d653be-e1b7-46ff-8328-2c80f508c3c1</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А41-20190/2017</t>
+          <t>А41-21957/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Скальд"</t>
+          <t>ООО "Сантехсервис"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>4345070197</t>
+          <t>7113021692</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>Ассоциация "Объединение строительных организаций среднего и малого бизнеса"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Петрова О. О.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО и изменение причины исключения.</t>
+          <t>Перевод средств компенсационного фонда при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13a358ed-a9f5-48b1-9aea-94d9c169fb88</t>
+          <t>https://kad.arbitr.ru/Card/f93811af-839c-44fb-9acd-4ce7fb7430ce</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
+          <t>А77-168/2017</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2017</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ГУ УПФР в г. Грозный Грозненском муниципальном районе ЧР</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>2014025270</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "ОСО"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>7704275798</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС Чеченской Республики</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Хаджиев Т. А.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R55" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание финансовой санкции в государственные внебюджетные фонды РФ</t>
+        </is>
+      </c>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2017</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/466ad378-1e78-40b0-93b1-9601e7c929e2</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А41-20190/2017</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Скальд"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>4345070197</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7704275798</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Машин П. И.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P56" s="2" t="n">
+        <v>324221</v>
+      </c>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО и изменение причины исключения.</t>
+        </is>
+      </c>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2017</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/13a358ed-a9f5-48b1-9aea-94d9c169fb88</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
           <t>А40-159649/2014</t>
         </is>
       </c>
-      <c r="C55" s="2" t="inlineStr">
+      <c r="C57" s="2" t="inlineStr">
         <is>
           <t>02.10.2014</t>
         </is>
       </c>
-      <c r="D55" s="2" t="inlineStr">
+      <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E55" s="2" t="inlineStr">
+      <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F55" s="2" t="inlineStr">
+      <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G55" s="2" t="inlineStr">
+      <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H55" s="2" t="inlineStr">
+      <c r="H57" s="2" t="inlineStr">
         <is>
           <t>ООО Производственное объединение "ДорИнжСтройПроект"</t>
         </is>
       </c>
-      <c r="I55" s="2" t="inlineStr">
+      <c r="I57" s="2" t="inlineStr">
         <is>
           <t>7703080531</t>
         </is>
       </c>
-      <c r="J55" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K55" s="2" t="inlineStr">
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
-      <c r="L55" s="2" t="inlineStr">
+      <c r="L57" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
-      <c r="M55" s="2" t="inlineStr">
+      <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N55" s="2" t="inlineStr">
+      <c r="N57" s="2" t="inlineStr">
         <is>
           <t>Шведко О. И.</t>
         </is>
       </c>
-      <c r="O55" s="2" t="n">
+      <c r="O57" s="2" t="n">
         <v>26537.5</v>
       </c>
-      <c r="P55" s="2" t="n">
+      <c r="P57" s="2" t="n">
         <v>26537.5</v>
       </c>
-      <c r="Q55" s="2" t="inlineStr">
+      <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R55" s="2" t="inlineStr">
+      <c r="R57" s="2" t="inlineStr">
         <is>
           <t>Взыскание процентов по ст. 395 ГК РФ из-за признания недействительной сделки по возврату 200 000 руб.</t>
         </is>
       </c>
-      <c r="S55" s="2" t="inlineStr">
+      <c r="S57" s="2" t="inlineStr">
         <is>
           <t>15.07.2015</t>
         </is>
       </c>
-      <c r="T55" s="2" t="inlineStr">
+      <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U55" s="3" t="inlineStr">
+      <c r="U57" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/07012327-bdbe-4110-a735-876465bb808e</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5982,44 +6152,46 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>