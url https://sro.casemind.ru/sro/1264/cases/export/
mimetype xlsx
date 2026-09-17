--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab08e102-499d-42d8-b122-eee6907e3b74" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9ce3ac1-da22-4522-856b-dd670fe9d43e" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f445915-feb1-4071-82f6-947faf74b566" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82e62ab5-578e-446d-bf1e-13ab3d43b2e7" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2433228-9a78-4e8c-a008-7e21761c3ff8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a675a9ed-9868-47a8-bb0e-65fb055778ab" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9c61c45-df09-48c8-bf7a-2ea0e9aef26e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/765c4f8b-6978-484e-99d2-bb5a261eb744" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59e17063-f15f-4036-8931-26ca904dd48a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a066cff1-bf88-426f-b989-ccaadf57956a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfa44df7-c8b3-4f2c-a27b-c5baa27f6aad" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e10a8dd-5f07-4330-bab5-744639def127" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6752baa-3de7-4b72-8252-84c8407bc2eb" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/addc2375-fcf6-483e-9d65-e8339da45df5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f668c9cd-19e4-4391-a0df-af3bd425d979" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13658609-e329-45e9-8e42-396e494abc81" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d27e24c3-2713-44e8-a68f-ba54c200c36e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83e64d9e-26b6-42cf-a5d5-3e7cba0f5ca1" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e203cb70-c49e-4a25-b336-cbdeb94bf2ad" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/693f2607-cd37-4d7a-8a26-6c285cf7898b" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e8ba27f-fa6f-44f2-b685-4ae34a78e805" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ba077d2-f1eb-4e50-b917-47e24f72b883" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3e877c1-3a09-4777-8ab4-6580209d07c0" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/978b4f55-4fd6-40d5-bea4-2644f4200981" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45aca107-79cd-474d-af94-260894eb178e" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8160308-91a2-4206-98a1-86e1a8903dff" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4989c72-2961-4627-971b-a5afc2a347c8" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2d54ecd-8de0-46b9-9c34-c6a1f02bbab5" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47ef5377-aab8-49f8-9a46-b21107e6001b" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a62dd3be-faa6-46d0-8d86-9a777e2dbfc2" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4717d62-f203-477a-a133-845b7e588137" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eadc3db2-d305-4c0b-af69-eb5690258b70" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c8c46c-b81d-47a4-9fdd-9d70c6a1db4e" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc5a32ff-0921-40d9-851c-2728c561fae7" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89b56748-ef16-4f24-8e94-b9682e6a0a98" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95aa2dd7-8e6f-412c-bf90-18c39019462d" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d987bc-156f-498a-95a4-6578fe06d447" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0870680-4662-4b28-977d-a4dc7914df3f" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f67aa95a-a3f3-48cb-969a-2841a2f13539" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15d581df-9a0e-408d-aa13-4fc06252875f" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f65350b4-f448-4b4b-9958-8503e64b6a94" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a472528b-674a-4b7e-af19-d30c9875ae80" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30782134-32f4-4ad1-b8db-69195ed1ab28" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0bfe53c-bd4b-4bab-9960-d9e9a739911e" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1892f49-4dd4-4f61-8759-2ee632f1657d" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/affb3cc3-48f6-4140-a085-56154159c2f5" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26aa77aa-b708-4346-ac7e-5eb45ee0e7e0" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/933dce37-7dd1-4a16-a4fd-ae0cbd4713e2" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27f172ac-7a14-4532-95f3-753113dc315e" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd306d4c-b2e5-48d6-a55a-c01131fb5375" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6fbb77b-2312-45bc-bac8-0a7afa25d751" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65cde1f5-c675-4d73-a193-7f27d88342a1" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e5ccd1a-ddc9-4767-8af6-86e60cd24e63" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/384e7f7c-c5be-4a3b-a37c-6932f2e9088e" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aeeb060f-1c9e-439d-b45a-c9752422cdad" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51c271aa-0d5c-4f6a-ab9d-4fa8f19be1cc" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ccf366a-ffd7-4e9e-b4bf-5377ade288f8" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2aa6bce-6ef8-4c42-ac47-237da39a765c" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dca27d6-e1f4-466f-83e5-546a6159eb19" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa136eec-87e5-43dd-8091-906f294f6d08" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a37b2f7-88f1-4fb9-80b1-7e4b814188f3" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d835e10-9c22-45dc-94c3-51aae92c01e7" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dee6733-02eb-48b7-a420-c32abf856372" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81631f1d-b128-4a33-9190-c2a79c5d6997" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/173837d4-3010-4778-964f-c2223ea35649" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e797dd1e-c3a3-4806-ba34-9917116a5906" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aabe7e45-6fa1-47dd-b9b5-d8a1fb6ed853" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5edabb45-0d17-4b78-a88a-bdba97e304c3" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c8e7fc5-a98b-4945-9c81-88e45003c0d5" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da5d5d44-0c2a-4ce3-9ccc-8e419864783b" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a04b2948-8de4-47d5-b07c-dc09c0488740" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25c78bd8-36a7-4c68-9b91-14d1e2fb3e5f" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/652d47a7-de11-4af2-b51e-ee6033f02556" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2836deab-2c5f-4279-9ba1-2ef1e5fa7737" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/524c5049-efb8-4841-8d22-7b7878032f9b" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffbc1330-7e6e-4f77-b889-a53ea028f2f0" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60f5e3d8-4a7d-479d-9838-86756381854f" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68b2fbc6-aa70-4a97-8e18-fdba4e2157f7" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26cc62c5-6b66-4078-8d2e-daceefebf23d" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83fb1ba2-bdf1-4280-9912-ebb69f765f6a" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8597117a-6b00-483e-a837-f6b7c34cfd6b" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06d3c2bf-cda2-4f15-9c9b-3d7e0f29576e" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4bd20f9-be11-4df0-9877-5f80c841dae8" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b313ab06-30fe-47ac-b0bb-f063bdba1d53" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca3b8b62-56f0-47dd-bd46-efffbe53b05c" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f29b226-4662-478e-9d85-5177e13d3259" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28db4b5e-f80f-41cb-b53b-6d793c71f326" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be1677b1-910b-4928-a395-833694637542" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/585ac0ce-f592-4326-beb0-f449c41eab56" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab95e9bb-c05e-455d-ae8a-c58bf986baca" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81cdf337-f89d-4d98-a192-45af5806b752" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e75a83d7-2656-4bae-b578-0afabee5f4e7" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08f61770-a714-474b-9378-14e18020e852" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/349c7fa8-8e31-4151-8834-d17387460c96" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9d4fe75-7ca7-41bc-9264-3b1a65d5c572" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe84011-9df0-4916-b9bf-424fa35d469d" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b767abdc-38d3-4990-9748-09ace28e0e43" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/129bb760-eeff-4dd0-b8c3-bcb3295c864b" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1721e8dd-0b90-4de1-8977-916a21c08858" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad315908-a5ab-42f1-b3e1-ba085d75269c" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24125ec1-6d15-4936-9565-9690b98bda3e" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24976938-eab6-4df7-acb8-af01c622d252" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d78bc84d-eee3-4184-b62b-932a17b96635" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1f6fe8a-b27e-4ded-be1b-fb31181f2281" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac46cf08-dbc9-4b8c-8b3c-abe597ccfa52" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90c32722-f422-4dc2-a0ff-bcf5c53400b4" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14eca611-d5f9-4ec9-b581-e05e42c682d0" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b2e3e77-3673-44ea-a54b-f7d41eefe039" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ea6ef8-4f18-4710-8ff2-b231a23efdea" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bbf6a7f-71a4-4d1e-8977-2deaec66676e" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a73aad9b-882e-40eb-86da-2f879c8a2768" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e22319cb-f7ac-46f7-9157-423e77714127" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1997af4-dc60-4b6f-a4c1-78e10305a5c3" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fb7d00e-6dc1-427b-a61a-467dca585679" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0652ca14-98d6-416a-9b27-b24dfcf183f8" TargetMode="External" Id="rId132" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e9fbde4-69b2-4d28-8e9d-5d7e443cd010" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0548dc9-be9d-405c-977e-0bdafd0fe032" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91ba8c49-e36d-4e08-86bc-0a4130a2f920" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da43a7b2-d633-4c65-b928-0328ea42adfc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4dc3174c-5533-4605-9eec-48e06bb28edd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d32c2b0f-cc9d-44a6-9f5f-db7057e42de3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/673b2ebf-5aec-4b32-b85b-8627c4007925" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60df0956-34f4-4d69-8108-447f2775ac7c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee4ebdf8-7306-484b-bad4-feb4641cd721" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8b3c4b1-650d-41ba-be6a-7a8f54f04fff" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc48da0c-1535-4ff4-b3d6-c4d7a66c3ff1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82e48923-6afe-412a-9451-402c7c27c0fb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/731650d2-941f-476b-95e8-d70a63272e66" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec0a43dd-7725-4a97-bca2-617af259f721" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab08e102-499d-42d8-b122-eee6907e3b74" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9ce3ac1-da22-4522-856b-dd670fe9d43e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f445915-feb1-4071-82f6-947faf74b566" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82e62ab5-578e-446d-bf1e-13ab3d43b2e7" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2433228-9a78-4e8c-a008-7e21761c3ff8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a675a9ed-9868-47a8-bb0e-65fb055778ab" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9c61c45-df09-48c8-bf7a-2ea0e9aef26e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/765c4f8b-6978-484e-99d2-bb5a261eb744" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59e17063-f15f-4036-8931-26ca904dd48a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a066cff1-bf88-426f-b989-ccaadf57956a" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfa44df7-c8b3-4f2c-a27b-c5baa27f6aad" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e10a8dd-5f07-4330-bab5-744639def127" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6752baa-3de7-4b72-8252-84c8407bc2eb" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/addc2375-fcf6-483e-9d65-e8339da45df5" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f668c9cd-19e4-4391-a0df-af3bd425d979" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13658609-e329-45e9-8e42-396e494abc81" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d27e24c3-2713-44e8-a68f-ba54c200c36e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83e64d9e-26b6-42cf-a5d5-3e7cba0f5ca1" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e203cb70-c49e-4a25-b336-cbdeb94bf2ad" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/693f2607-cd37-4d7a-8a26-6c285cf7898b" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e8ba27f-fa6f-44f2-b685-4ae34a78e805" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ba077d2-f1eb-4e50-b917-47e24f72b883" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3e877c1-3a09-4777-8ab4-6580209d07c0" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/978b4f55-4fd6-40d5-bea4-2644f4200981" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45aca107-79cd-474d-af94-260894eb178e" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8160308-91a2-4206-98a1-86e1a8903dff" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4989c72-2961-4627-971b-a5afc2a347c8" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47ef5377-aab8-49f8-9a46-b21107e6001b" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2d54ecd-8de0-46b9-9c34-c6a1f02bbab5" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a62dd3be-faa6-46d0-8d86-9a777e2dbfc2" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eadc3db2-d305-4c0b-af69-eb5690258b70" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4717d62-f203-477a-a133-845b7e588137" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c8c46c-b81d-47a4-9fdd-9d70c6a1db4e" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc5a32ff-0921-40d9-851c-2728c561fae7" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89b56748-ef16-4f24-8e94-b9682e6a0a98" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95aa2dd7-8e6f-412c-bf90-18c39019462d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04823dcc-ac83-4cbe-afab-8ebce6e43f14" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d987bc-156f-498a-95a4-6578fe06d447" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0870680-4662-4b28-977d-a4dc7914df3f" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f67aa95a-a3f3-48cb-969a-2841a2f13539" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15d581df-9a0e-408d-aa13-4fc06252875f" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f65350b4-f448-4b4b-9958-8503e64b6a94" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a472528b-674a-4b7e-af19-d30c9875ae80" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30782134-32f4-4ad1-b8db-69195ed1ab28" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0bfe53c-bd4b-4bab-9960-d9e9a739911e" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1892f49-4dd4-4f61-8759-2ee632f1657d" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/affb3cc3-48f6-4140-a085-56154159c2f5" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/933dce37-7dd1-4a16-a4fd-ae0cbd4713e2" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27f172ac-7a14-4532-95f3-753113dc315e" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26aa77aa-b708-4346-ac7e-5eb45ee0e7e0" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd306d4c-b2e5-48d6-a55a-c01131fb5375" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6fbb77b-2312-45bc-bac8-0a7afa25d751" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65cde1f5-c675-4d73-a193-7f27d88342a1" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e5ccd1a-ddc9-4767-8af6-86e60cd24e63" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/384e7f7c-c5be-4a3b-a37c-6932f2e9088e" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aeeb060f-1c9e-439d-b45a-c9752422cdad" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51c271aa-0d5c-4f6a-ab9d-4fa8f19be1cc" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ccf366a-ffd7-4e9e-b4bf-5377ade288f8" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa136eec-87e5-43dd-8091-906f294f6d08" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2aa6bce-6ef8-4c42-ac47-237da39a765c" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dca27d6-e1f4-466f-83e5-546a6159eb19" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a37b2f7-88f1-4fb9-80b1-7e4b814188f3" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d835e10-9c22-45dc-94c3-51aae92c01e7" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dee6733-02eb-48b7-a420-c32abf856372" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81631f1d-b128-4a33-9190-c2a79c5d6997" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/173837d4-3010-4778-964f-c2223ea35649" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e797dd1e-c3a3-4806-ba34-9917116a5906" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aabe7e45-6fa1-47dd-b9b5-d8a1fb6ed853" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92ebb60b-0100-40fe-8979-6c9e05e30235" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6203da57-53c2-4a1d-b0e4-c92b2343730b" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5edabb45-0d17-4b78-a88a-bdba97e304c3" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c8e7fc5-a98b-4945-9c81-88e45003c0d5" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da5d5d44-0c2a-4ce3-9ccc-8e419864783b" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a04b2948-8de4-47d5-b07c-dc09c0488740" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25c78bd8-36a7-4c68-9b91-14d1e2fb3e5f" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/652d47a7-de11-4af2-b51e-ee6033f02556" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2836deab-2c5f-4279-9ba1-2ef1e5fa7737" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/524c5049-efb8-4841-8d22-7b7878032f9b" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffbc1330-7e6e-4f77-b889-a53ea028f2f0" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60f5e3d8-4a7d-479d-9838-86756381854f" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68b2fbc6-aa70-4a97-8e18-fdba4e2157f7" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83fb1ba2-bdf1-4280-9912-ebb69f765f6a" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26cc62c5-6b66-4078-8d2e-daceefebf23d" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8597117a-6b00-483e-a837-f6b7c34cfd6b" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06d3c2bf-cda2-4f15-9c9b-3d7e0f29576e" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4bd20f9-be11-4df0-9877-5f80c841dae8" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8bfde5b-8bfa-4cbd-8fe2-d737876223e7" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b313ab06-30fe-47ac-b0bb-f063bdba1d53" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca3b8b62-56f0-47dd-bd46-efffbe53b05c" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f29b226-4662-478e-9d85-5177e13d3259" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be1677b1-910b-4928-a395-833694637542" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28db4b5e-f80f-41cb-b53b-6d793c71f326" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/585ac0ce-f592-4326-beb0-f449c41eab56" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab95e9bb-c05e-455d-ae8a-c58bf986baca" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81cdf337-f89d-4d98-a192-45af5806b752" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e75a83d7-2656-4bae-b578-0afabee5f4e7" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08f61770-a714-474b-9378-14e18020e852" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/349c7fa8-8e31-4151-8834-d17387460c96" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9d4fe75-7ca7-41bc-9264-3b1a65d5c572" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe84011-9df0-4916-b9bf-424fa35d469d" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b767abdc-38d3-4990-9748-09ace28e0e43" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/129bb760-eeff-4dd0-b8c3-bcb3295c864b" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1721e8dd-0b90-4de1-8977-916a21c08858" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad315908-a5ab-42f1-b3e1-ba085d75269c" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24125ec1-6d15-4936-9565-9690b98bda3e" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24976938-eab6-4df7-acb8-af01c622d252" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d78bc84d-eee3-4184-b62b-932a17b96635" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1f6fe8a-b27e-4ded-be1b-fb31181f2281" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac46cf08-dbc9-4b8c-8b3c-abe597ccfa52" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90c32722-f422-4dc2-a0ff-bcf5c53400b4" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14eca611-d5f9-4ec9-b581-e05e42c682d0" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b2e3e77-3673-44ea-a54b-f7d41eefe039" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ea6ef8-4f18-4710-8ff2-b231a23efdea" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bbf6a7f-71a4-4d1e-8977-2deaec66676e" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a73aad9b-882e-40eb-86da-2f879c8a2768" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e22319cb-f7ac-46f7-9157-423e77714127" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1997af4-dc60-4b6f-a4c1-78e10305a5c3" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fb7d00e-6dc1-427b-a61a-467dca585679" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0652ca14-98d6-416a-9b27-b24dfcf183f8" TargetMode="External" Id="rId150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U133"/>
+  <dimension ref="A1:U151"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,4167 +589,4025 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А05-8420/2026</t>
+          <t>А40-301999/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>29.06.2026</t>
+          <t>14.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АО "Промстройсервис"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>0603282806</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N2" s="2" t="inlineStr"/>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Бикбулатов К. В.</t>
+        </is>
+      </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr"/>
       <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab08e102-499d-42d8-b122-eee6907e3b74</t>
+          <t>https://kad.arbitr.ru/Card/5e9fbde4-69b2-4d28-8e9d-5d7e443cd010</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-170775/2026</t>
+          <t>А40-261431/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>15.06.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ДАЛЬНЕВОСТОЧНЫЙ ФЕДЕРАЛЬНЫЙ УНИВЕРСИТЕТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>2536014538</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Бикбулатов К. В.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>30.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9ce3ac1-da22-4522-856b-dd670fe9d43e</t>
+          <t>https://kad.arbitr.ru/Card/f0548dc9-be9d-405c-977e-0bdafd0fe032</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-169294/2026</t>
+          <t>А40-263179/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ОРЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5753035851</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Мусиенко Т. В.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr"/>
       <c r="T4" s="2" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f445915-feb1-4071-82f6-947faf74b566</t>
+          <t>https://kad.arbitr.ru/Card/91ba8c49-e36d-4e08-86bc-0a4130a2f920</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А05-5449/2026</t>
+          <t>А40-258969/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АО "Промстройсервис"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>0603282806</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Крылов В. А.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
-      <c r="S5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S5" s="2" t="inlineStr"/>
+      <c r="T5" s="2" t="inlineStr"/>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82e62ab5-578e-446d-bf1e-13ab3d43b2e7</t>
+          <t>https://kad.arbitr.ru/Card/da43a7b2-d633-4c65-b928-0328ea42adfc</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-124306/2026</t>
+          <t>А40-254519/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "4 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6897, Г.БАЛАШИХА)"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5001077157</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
-      <c r="S6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S6" s="2" t="inlineStr"/>
+      <c r="T6" s="2" t="inlineStr"/>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f2433228-9a78-4e8c-a008-7e21761c3ff8</t>
+          <t>https://kad.arbitr.ru/Card/4dc3174c-5533-4605-9eec-48e06bb28edd</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А51-7881/2026</t>
+          <t>А40-236917/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>12.08.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ДАЛЬНЕВОСТОЧНЫЙ ФЕДЕРАЛЬНЫЙ УНИВЕРСИТЕТ"</t>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>2536014538</t>
+          <t>2920009960</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>22.08.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a675a9ed-9868-47a8-bb0e-65fb055778ab</t>
+          <t>https://kad.arbitr.ru/Card/d32c2b0f-cc9d-44a6-9f5f-db7057e42de3</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-102250/2026</t>
+          <t>А40-218818/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ "САТИНСКАЯ СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>6817003401</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>06.08.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9c61c45-df09-48c8-bf7a-2ea0e9aef26e</t>
+          <t>https://kad.arbitr.ru/Card/673b2ebf-5aec-4b32-b85b-8627c4007925</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-67062/2026</t>
+          <t>А40-199721/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>13.03.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК" "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА И БЛАГОУСТРОЙСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6501294521</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/765c4f8b-6978-484e-99d2-bb5a261eb744</t>
+          <t>https://kad.arbitr.ru/Card/60df0956-34f4-4d69-8108-447f2775ac7c</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-36022/2026</t>
+          <t>А40-199792/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>12.02.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ АЛТАЙСКОГО КРАЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2225079331</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ПОЛЕТ-К"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7703385090</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>16.05.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59e17063-f15f-4036-8931-26ca904dd48a</t>
+          <t>https://kad.arbitr.ru/Card/ee4ebdf8-7306-484b-bad4-feb4641cd721</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А45-1727/2026</t>
+          <t>А40-198709/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>26.01.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5406124782</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИТУ ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7722631086</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Красько А. А.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>17.05.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a066cff1-bf88-426f-b989-ccaadf57956a</t>
+          <t>https://kad.arbitr.ru/Card/a8b3c4b1-650d-41ba-be6a-7a8f54f04fff</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-356853/2025</t>
+          <t>А40-198623/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОЛЕТ-К"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7703385090</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>15.03.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bfa44df7-c8b3-4f2c-a27b-c5baa27f6aad</t>
+          <t>https://kad.arbitr.ru/Card/cc48da0c-1535-4ff4-b3d6-c4d7a66c3ff1</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-358124/2025</t>
+          <t>А40-198361/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ ИМПЕРИЯ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7709891590</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Алексеев А. Г.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e10a8dd-5f07-4330-bab5-744639def127</t>
+          <t>https://kad.arbitr.ru/Card/82e48923-6afe-412a-9451-402c7c27c0fb</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-344671/2025</t>
+          <t>А41-70906/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ МОСКОВСКОЙ ОБЛАСТИ ДИРЕКЦИЯ ДОРОЖНОГО СТРОИТЕЛЬСТВА</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7709567459</t>
+          <t>5024153527</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРИУМФ"</t>
+          <t>АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7703453864</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Миронова М. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6752baa-3de7-4b72-8252-84c8407bc2eb</t>
+          <t>https://kad.arbitr.ru/Card/731650d2-941f-476b-95e8-d70a63272e66</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-329629/2025</t>
+          <t>А05-8815/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ПАО "ОБЪЕДИНЕННАЯ АВИАСТРОИТЕЛЬНАЯ КОРПОРАЦИЯ"</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7708619320</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>АО "Промстройсервис"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>0603282806</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Крылов В. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/addc2375-fcf6-483e-9d65-e8339da45df5</t>
+          <t>https://kad.arbitr.ru/Card/ec0a43dd-7725-4a97-bca2-617af259f721</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-318570/2025</t>
+          <t>А05-8420/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>29.06.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>3664095238</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>АО "Промстройсервис"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>0603282806</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
-[...9 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr"/>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f668c9cd-19e4-4391-a0df-af3bd425d979</t>
+          <t>https://kad.arbitr.ru/Card/ab08e102-499d-42d8-b122-eee6907e3b74</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-278958/2025</t>
+          <t>А40-170775/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>14.10.2025</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ДАЛЬНЕВОСТОЧНЫЙ ФЕДЕРАЛЬНЫЙ УНИВЕРСИТЕТ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5406124782</t>
+          <t>2536014538</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бикбулатов К. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>27.03.2026</t>
+          <t>12.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13658609-e329-45e9-8e42-396e494abc81</t>
+          <t>https://kad.arbitr.ru/Card/d9ce3ac1-da22-4522-856b-dd670fe9d43e</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-259980/2025</t>
+          <t>А40-169294/2026</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>29.09.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ОРЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>5753035851</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Мусиенко Т. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d27e24c3-2713-44e8-a68f-ba54c200c36e</t>
+          <t>https://kad.arbitr.ru/Card/8f445915-feb1-4071-82f6-947faf74b566</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А64-8184/2025</t>
+          <t>А05-5449/2026</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>17.09.2025</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>МКУ "Инвестиционно-строительный центр г. Тамбова "Инвестор" (МКУ "ИСЦ")</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>6831016829</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+          <t>АО "Промстройсервис"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>0603282806</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Хорошун Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Крылов В. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83e64d9e-26b6-42cf-a5d5-3e7cba0f5ca1</t>
+          <t>https://kad.arbitr.ru/Card/82e62ab5-578e-446d-bf1e-13ab3d43b2e7</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-243288/2025</t>
+          <t>А40-124306/2026</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>15.09.2025</t>
+          <t>29.04.2026</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ПАО "КАЛИБР"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "4 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6897, Г.БАЛАШИХА)"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7717042053</t>
+          <t>5001077157</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВАРТАЛ-СТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7729502932</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>30.10.2025</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e203cb70-c49e-4a25-b336-cbdeb94bf2ad</t>
+          <t>https://kad.arbitr.ru/Card/f2433228-9a78-4e8c-a008-7e21761c3ff8</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-231417/2025</t>
+          <t>А51-7881/2026</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>02.09.2025</t>
+          <t>22.04.2026</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ДАЛЬНЕВОСТОЧНЫЙ ФЕДЕРАЛЬНЫЙ УНИВЕРСИТЕТ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>2536014538</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Панчешин Р. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/693f2607-cd37-4d7a-8a26-6c285cf7898b</t>
+          <t>https://kad.arbitr.ru/Card/a675a9ed-9868-47a8-bb0e-65fb055778ab</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-230681/2025</t>
+          <t>А40-102250/2026</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>01.09.2025</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ГОЛЬЯНОВО-ВОСТОК"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>9718161427</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e8ba27f-fa6f-44f2-b685-4ae34a78e805</t>
+          <t>https://kad.arbitr.ru/Card/b9c61c45-df09-48c8-bf7a-2ea0e9aef26e</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А64-7390/2025</t>
+          <t>А40-67062/2026</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>21.08.2025</t>
+          <t>13.03.2026</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>МКУ "Инвестиционно-строительный центр г. Тамбова "Инвестор" (МКУ "ИСЦ")</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК" "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА И БЛАГОУСТРОЙСТВА"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6831016829</t>
+          <t>6501294521</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАСКАД"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>9717010337</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Хорошун Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ba077d2-f1eb-4e50-b917-47e24f72b883</t>
+          <t>https://kad.arbitr.ru/Card/765c4f8b-6978-484e-99d2-bb5a261eb744</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-220082/2025</t>
+          <t>А40-36022/2026</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>21.08.2025</t>
+          <t>12.02.2026</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ АЛТАЙСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2225079331</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ ИМПЕРИЯ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7709891590</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>16.05.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f3e877c1-3a09-4777-8ab4-6580209d07c0</t>
+          <t>https://kad.arbitr.ru/Card/59e17063-f15f-4036-8931-26ca904dd48a</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-194601/2025</t>
+          <t>А45-1727/2026</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>28.07.2025</t>
+          <t>26.01.2026</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ОРЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5753035851</t>
+          <t>5406124782</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ВИТУ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7722631086</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Красько А. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>20.01.2026</t>
+          <t>17.05.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/978b4f55-4fd6-40d5-bea4-2644f4200981</t>
+          <t>https://kad.arbitr.ru/Card/a066cff1-bf88-426f-b989-ccaadf57956a</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-192936/2025</t>
+          <t>А40-356853/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>28.07.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "4 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6897, Г.БАЛАШИХА)"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5001077157</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ПОЛЕТ-К"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7703385090</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>77875217.88</v>
+        <v>945473.36</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках ответственности СРО за неисполнение обязательств членом СРО.</t>
+          <t>Взыскание денежных средств с члена СРО и ассоциации в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45aca107-79cd-474d-af94-260894eb178e</t>
+          <t>https://kad.arbitr.ru/Card/bfa44df7-c8b3-4f2c-a27b-c5baa27f6aad</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-191116/2025</t>
+          <t>А40-358124/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНТИНЕНТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>9731017140</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>372459.58</v>
+        <v>559925</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО по обязательствам члена ассоциации (ООО ПСК КОНТИНЕНТ)</t>
+          <t>Взыскание денежных средств с ООО СТРОЙКОМФОРТ и СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>25.10.2025</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8160308-91a2-4206-98a1-86e1a8903dff</t>
+          <t>https://kad.arbitr.ru/Card/3e10a8dd-5f07-4330-bab5-744639def127</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-188807/2025</t>
+          <t>А40-344671/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ИНЖЕНЕРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7709567459</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮВЕНТА"</t>
+          <t>ООО "ТРИУМФ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7723668321</t>
+          <t>7703453864</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>318961.2</v>
+        <v>175571759.15</v>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Регресс о возмещении ущерба, причиненного собственнику квартиры при капитальном ремонте.</t>
+          <t>Взыскание денежных средств в размере 175 571 759,15 руб.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>14.01.2026</t>
+          <t>14.05.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada</t>
+          <t>https://kad.arbitr.ru/Card/a6752baa-3de7-4b72-8252-84c8407bc2eb</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-189073/2025</t>
+          <t>А40-329629/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО "ОБЪЕДИНЕННАЯ АВИАСТРОИТЕЛЬНАЯ КОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7708619320</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>201511.81</v>
-[...3 lines deleted...]
-      </c>
+        <v>63009017.48</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в солидарном порядке с ООО БЕТТА-СТРОЙ ГРУПП и СРО</t>
+          <t>Взыскание задолженности</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>22.11.2025</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4989c72-2961-4627-971b-a5afc2a347c8</t>
+          <t>https://kad.arbitr.ru/Card/addc2375-fcf6-483e-9d65-e8339da45df5</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-187527/2025</t>
+          <t>А40-318570/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>472215.04</v>
+        <v>287494207.55</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по обязательствам в рамках капитального ремонта</t>
+          <t>Взыскание задолженности</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2d54ecd-8de0-46b9-9c34-c6a1f02bbab5</t>
+          <t>https://kad.arbitr.ru/Card/f668c9cd-19e4-4391-a0df-af3bd425d979</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-187987/2025</t>
+          <t>А40-278958/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>14.10.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5406124782</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕДА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7703766289</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Фриев А. Л.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>420720.33</v>
-[...3 lines deleted...]
-      </c>
+        <v>441213738.45</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса из-за ущерба от залива квартиры при капремонте членом СРО</t>
+          <t>Субсидиарная ответственность по госконтракту № 2023180200062005406124782/12 от 21.09.2020</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>20.02.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47ef5377-aab8-49f8-9a46-b21107e6001b</t>
+          <t>https://kad.arbitr.ru/Card/13658609-e329-45e9-8e42-396e494abc81</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-177510/2025</t>
+          <t>А40-259980/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>11.07.2025</t>
+          <t>29.09.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ (ДИРЕКЦИЯ) ПО ОБУСТРОЙСТВУ ГОСУДАРСТВЕННОЙ ГРАНИЦЫ РОССИЙСКОЙ ФЕДЕРАЦИИ ФЕДЕРАЛЬНОЙ СЛУЖБЫ БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7708229954</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr"/>
-      <c r="Q32" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a62dd3be-faa6-46d0-8d86-9a777e2dbfc2</t>
+          <t>https://kad.arbitr.ru/Card/d27e24c3-2713-44e8-a68f-ba54c200c36e</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-164846/2025</t>
+          <t>А64-8184/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>30.06.2025</t>
+          <t>17.09.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАНДАРТ ГРУПП"</t>
+          <t>МКУ "Инвестиционно-строительный центр г. Тамбова "Инвестор" (МКУ "ИСЦ")</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2315170384</t>
+          <t>6831016829</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...2 lines deleted...]
-      <c r="O33" s="2" t="inlineStr"/>
+          <t>Хорошун Е. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>19503024.36</v>
+      </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным Положения о страховании и отказа в выдаче выписки из реестра членов СРО</t>
+          <t>Взыскание денежных средств в размере 19 503 024 руб. 36 коп.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c4717d62-f203-477a-a133-845b7e588137</t>
+          <t>https://kad.arbitr.ru/Card/83e64d9e-26b6-42cf-a5d5-3e7cba0f5ca1</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-166260/2025</t>
+          <t>А40-243288/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>30.06.2025</t>
+          <t>15.09.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ВОЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ПАО "КАЛИБР"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>9704016606</t>
+          <t>7717042053</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАКСИМУМ"</t>
+          <t>ООО "КВАРТАЛ-СТ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7724908262</t>
+          <t>7729502932</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
-[...2 lines deleted...]
-      <c r="O34" s="2" t="inlineStr"/>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>26509587.57</v>
+      </c>
       <c r="P34" s="2" t="inlineStr"/>
-      <c r="Q34" s="2" t="inlineStr"/>
-      <c r="R34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R34" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности в размере 26 509 587,57 руб.</t>
+        </is>
+      </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>30.10.2025</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eadc3db2-d305-4c0b-af69-eb5690258b70</t>
+          <t>https://kad.arbitr.ru/Card/e203cb70-c49e-4a25-b336-cbdeb94bf2ad</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А45-20397/2025</t>
+          <t>А40-231417/2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>16.06.2025</t>
+          <t>02.09.2025</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5406124782</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИТУ ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7722631086</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>441213738.45</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>23376726.71</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>23376726.71</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за долги члена СРО по госконтракту от 21.09.2020.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом (АО Авиапромстрой) обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>17.09.2025</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09c8c46c-b81d-47a4-9fdd-9d70c6a1db4e</t>
+          <t>https://kad.arbitr.ru/Card/693f2607-cd37-4d7a-8a26-6c285cf7898b</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-146619/2025</t>
+          <t>А40-230681/2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>11.06.2025</t>
+          <t>01.09.2025</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ГОЛЬЯНОВО-ВОСТОК"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>3904020077</t>
+          <t>9718161427</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr"/>
-      <c r="Q36" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>02.05.2026</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc5a32ff-0921-40d9-851c-2728c561fae7</t>
+          <t>https://kad.arbitr.ru/Card/6e8ba27f-fa6f-44f2-b685-4ae34a78e805</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-134080/2025</t>
+          <t>А64-7390/2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>30.05.2025</t>
+          <t>21.08.2025</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНЫЙ ЦЕНТР Г. ТАМБОВА "ИНВЕСТОР"</t>
+          <t>МКУ "Инвестиционно-строительный центр г. Тамбова "Инвестор" (МКУ "ИСЦ")</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>6831016829</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "КАСКАД"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>9717010337</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Хорошун Е. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>19503024.36</v>
+        <v>434032.83</v>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание из компфонда СРО из-за неисполнения обязательств членом СРО (ООО Каскад)</t>
+          <t>Субсидиарная ответственность СРО за нарушение обязательств членом ассоциации (ООО «Каскад»)</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>11.03.2026</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/89b56748-ef16-4f24-8e94-b9682e6a0a98</t>
+          <t>https://kad.arbitr.ru/Card/5ba077d2-f1eb-4e50-b917-47e24f72b883</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-124464/2025</t>
+          <t>А40-220082/2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025</t>
+          <t>21.08.2025</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ ИМПЕРИЯ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7709891590</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
-[...2 lines deleted...]
-      <c r="O38" s="2" t="inlineStr"/>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>140688.56</v>
+      </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, связанных с неисполнением обязательств членом СРО АО АВИАПРОМСТРОЙ</t>
+          <t>Взыскание ущерба, причиненного при проведении капитального ремонта многоквартирных домов</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406</t>
+          <t>https://kad.arbitr.ru/Card/f3e877c1-3a09-4777-8ab4-6580209d07c0</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-93709/2025</t>
+          <t>А40-194601/2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>17.04.2025</t>
+          <t>28.07.2025</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ОРЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5753035851</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>473354.89</v>
+        <v>149462573.38</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>387944.89</v>
+        <v>149462573.38</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО (ООО Каста).</t>
+          <t>Возмещение убытков (неотработанный аванс) из-за неисполнения членом СРО обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>16.07.2025</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95aa2dd7-8e6f-412c-bf90-18c39019462d</t>
+          <t>https://kad.arbitr.ru/Card/978b4f55-4fd6-40d5-bea4-2644f4200981</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А41-22559/2025</t>
+          <t>А40-192936/2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>25.03.2025</t>
+          <t>28.07.2025</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ МОСКОВСКОЙ ОБЛАСТИ ДИРЕКЦИЯ ДОРОЖНОГО СТРОИТЕЛЬСТВА</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "4 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6897, Г.БАЛАШИХА)"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5024153527</t>
+          <t>5001077157</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7706810472</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>10 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Юдина Н. С.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>295428597.11</v>
-[...3 lines deleted...]
-      </c>
+        <v>77875217.88</v>
+      </c>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса и процентов в связи с расторжением госконтракта на строительство.</t>
+          <t>Взыскание денежных средств в рамках ответственности СРО за неисполнение обязательств членом СРО.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71d987bc-156f-498a-95a4-6578fe06d447</t>
+          <t>https://kad.arbitr.ru/Card/45aca107-79cd-474d-af94-260894eb178e</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-47690/2025</t>
+          <t>А40-191116/2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНТИНЕНТ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>9731017140</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>141740.93</v>
+        <v>372459.58</v>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в порядке субсидиарной ответственности СРО.</t>
+          <t>Солидарная ответственность СРО по обязательствам члена ассоциации (ООО ПСК КОНТИНЕНТ)</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>10.04.2025</t>
+          <t>25.10.2025</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0870680-4662-4b28-977d-a4dc7914df3f</t>
+          <t>https://kad.arbitr.ru/Card/a8160308-91a2-4206-98a1-86e1a8903dff</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-25258/2025</t>
+          <t>А40-189073/2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗТЕХ-КОМПЛЕКТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7720711466</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Шуваева М. В.</t>
-[...3 lines deleted...]
-      <c r="P42" s="2" t="inlineStr"/>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>201511.81</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>201511.81</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения Дисциплинарной комиссии СРО о вынесении предупреждения</t>
+          <t>Взыскание убытков в солидарном порядке с ООО БЕТТА-СТРОЙ ГРУПП и СРО</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>22.11.2025</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f67aa95a-a3f3-48cb-969a-2841a2f13539</t>
+          <t>https://kad.arbitr.ru/Card/e4989c72-2961-4627-971b-a5afc2a347c8</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А60-4273/2025</t>
+          <t>А40-188807/2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>31.01.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ СВЕРДЛОВСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>6661004559</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ООО СИБИРЬДОРСТРОЙ</t>
+          <t>ООО "ЮВЕНТА"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7203302867</t>
+          <t>7723668321</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Высоцкая Е. В.</t>
+          <t>Картавая О. Н.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>12721332.82</v>
+        <v>318961.2</v>
       </c>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Регресс о возмещении ущерба, причиненного собственнику квартиры при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>14.01.2026</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/15d581df-9a0e-408d-aa13-4fc06252875f</t>
+          <t>https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-3905/2025</t>
+          <t>А40-187987/2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>14.01.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОПРОЕКТ"</t>
+          <t>ООО "ЛЕДА"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7751141921</t>
+          <t>7703766289</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Фриев А. Л.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>414156.34</v>
+        <v>420720.33</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>414156.34</v>
+        <v>238656.67</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание убытков в порядке регресса из-за ущерба от залива квартиры при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f65350b4-f448-4b4b-9958-8503e64b6a94</t>
+          <t>https://kad.arbitr.ru/Card/47ef5377-aab8-49f8-9a46-b21107e6001b</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-304812/2024</t>
+          <t>А40-187527/2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>18.12.2024</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -4760,8844 +4618,10564 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>540442.76</v>
+        <v>472215.04</v>
       </c>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО «ПОН») перед ФКР Москвы.</t>
+          <t>Взыскание денежных средств по обязательствам в рамках капитального ремонта</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>21.06.2026</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50</t>
+          <t>https://kad.arbitr.ru/Card/a2d54ecd-8de0-46b9-9c34-c6a1f02bbab5</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-299025/2024</t>
+          <t>А40-177510/2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>11.07.2025</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ (ДИРЕКЦИЯ) ПО ОБУСТРОЙСТВУ ГОСУДАРСТВЕННОЙ ГРАНИЦЫ РОССИЙСКОЙ ФЕДЕРАЦИИ ФЕДЕРАЛЬНОЙ СЛУЖБЫ БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7708229954</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО по обязательствам члена перед Фондом капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО по возврату авансового платежа из средств компфонда ОДО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>13.04.2025</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a472528b-674a-4b7e-af19-d30c9875ae80</t>
+          <t>https://kad.arbitr.ru/Card/a62dd3be-faa6-46d0-8d86-9a777e2dbfc2</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-269890/2024</t>
+          <t>А40-166260/2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>08.11.2024</t>
+          <t>30.06.2025</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ВОЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>9704016606</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "МАКСИМУМ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7724908262</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>Верховный Суд РФ</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Борисова Е. Е.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>17.03.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30782134-32f4-4ad1-b8db-69195ed1ab28</t>
+          <t>https://kad.arbitr.ru/Card/eadc3db2-d305-4c0b-af69-eb5690258b70</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-256837/2024</t>
+          <t>А40-164846/2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>24.10.2024</t>
+          <t>30.06.2025</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "СТАНДАРТ ГРУПП"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>2315170384</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам</t>
+          <t>Признание незаконным Положения о страховании и отказа в выдаче выписки из реестра членов СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0bfe53c-bd4b-4bab-9960-d9e9a739911e</t>
+          <t>https://kad.arbitr.ru/Card/c4717d62-f203-477a-a133-845b7e588137</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-248488/2024</t>
+          <t>А45-20397/2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>16.06.2025</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5406124782</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАСТА"</t>
+          <t>ООО "ВИТУ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7731646956</t>
+          <t>7722631086</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>169814.49</v>
-[...3 lines deleted...]
-      </c>
+        <v>441213738.45</v>
+      </c>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке солидарной ответственности члена СРО перед ФКР Москвы</t>
+          <t>Субсидиарная ответственность за долги члена СРО по госконтракту от 21.09.2020.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>21.02.2025</t>
+          <t>17.09.2025</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1892f49-4dd4-4f61-8759-2ee632f1657d</t>
+          <t>https://kad.arbitr.ru/Card/09c8c46c-b81d-47a4-9fdd-9d70c6a1db4e</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-248514/2024</t>
+          <t>А40-146619/2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>11.06.2025</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3904020077</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке солидарной ответственности члена СРО и Ассоциации.</t>
+          <t>Взыскание денежных средств с СРО в связи с обязательствами члена ассоциации АО АВИАПРОМСТРОЙ</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>05.03.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/affb3cc3-48f6-4140-a085-56154159c2f5</t>
+          <t>https://kad.arbitr.ru/Card/bc5a32ff-0921-40d9-851c-2728c561fae7</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-238752/2024</t>
+          <t>А40-134080/2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>30.05.2025</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНЫЙ ЦЕНТР Г. ТАМБОВА "ИНВЕСТОР"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6831016829</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>ООО "АДАСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7723594422</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>65377.86</v>
+        <v>19503024.36</v>
       </c>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залива квартиры при проведении капитального ремонта.</t>
+          <t>Взыскание из компфонда СРО из-за неисполнения обязательств членом СРО (ООО Каскад)</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>19.03.2025</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26aa77aa-b708-4346-ac7e-5eb45ee0e7e0</t>
+          <t>https://kad.arbitr.ru/Card/89b56748-ef16-4f24-8e94-b9682e6a0a98</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-238386/2024</t>
+          <t>А40-124464/2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>22.05.2025</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7705042179</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД.</t>
+          <t>Взыскание убытков, связанных с неисполнением обязательств членом СРО АО АВИАПРОМСТРОЙ</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>05.06.2025</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/933dce37-7dd1-4a16-a4fd-ae0cbd4713e2</t>
+          <t>https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-238252/2024</t>
+          <t>А40-93709/2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>17.04.2025</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>216157.82</v>
-[...1 lines deleted...]
-      <c r="P53" s="2" t="inlineStr"/>
+        <v>473354.89</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>387944.89</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Регресс за ущерб от залива квартиры, причиненный членом СРО при проведении капитального ремонта.</t>
+          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО (ООО Каста).</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>24.01.2026</t>
+          <t>16.07.2025</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27f172ac-7a14-4532-95f3-753113dc315e</t>
+          <t>https://kad.arbitr.ru/Card/95aa2dd7-8e6f-412c-bf90-18c39019462d</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-232898/2024</t>
+          <t>А03-5932/2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>08.04.2025</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr"/>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ АЛТАЙСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2225079331</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "Региональная строительная компания"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7706810472</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Захаренко С. Г.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>14.12.2024</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd306d4c-b2e5-48d6-a55a-c01131fb5375</t>
+          <t>https://kad.arbitr.ru/Card/04823dcc-ac83-4cbe-afab-8ebce6e43f14</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А04-8329/2024</t>
+          <t>А41-22559/2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>12.09.2024</t>
+          <t>25.03.2025</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное общеобразовательное автономное учреждение средняя общеобразовательная школа № 6 города Свободного</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ МОСКОВСКОЙ ОБЛАСТИ ДИРЕКЦИЯ ДОРОЖНОГО СТРОИТЕЛЬСТВА</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>2807007008</t>
+          <t>5024153527</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК Атлант"</t>
+          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7743031523</t>
+          <t>7706810472</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>10 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Наринская С. А.</t>
+          <t>Юдина Н. С.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>94948173.04000001</v>
-[...1 lines deleted...]
-      <c r="P55" s="2" t="inlineStr"/>
+        <v>295428597.11</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>295428597.11</v>
+      </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
+          <t>Взыскание неотработанного аванса и процентов в связи с расторжением госконтракта на строительство.</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6fbb77b-2312-45bc-bac8-0a7afa25d751</t>
+          <t>https://kad.arbitr.ru/Card/71d987bc-156f-498a-95a4-6578fe06d447</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-226603/2024</t>
+          <t>А40-47690/2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСАЙТ МЕДИА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>9705149743</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>ООО "БДМ ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>9705003448</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>100456280.53</v>
+        <v>141740.93</v>
       </c>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Ущерб от обрушения рекламных конструкций из-за недостатков проектирования и строительных работ</t>
+          <t>Взыскание денежных средств в порядке субсидиарной ответственности СРО.</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>10.04.2025</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65cde1f5-c675-4d73-a193-7f27d88342a1</t>
+          <t>https://kad.arbitr.ru/Card/d0870680-4662-4b28-977d-a4dc7914df3f</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-211751/2024</t>
+          <t>А40-25258/2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>03.09.2024</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ГАЗТЕХ-КОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7720711466</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАСТА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7731646956</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке солидарной ответственности за неисполнение обязательств членом СРО</t>
+          <t>Признание недействительным решения Дисциплинарной комиссии СРО о вынесении предупреждения</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>20.12.2024</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e5ccd1a-ddc9-4767-8af6-86e60cd24e63</t>
+          <t>https://kad.arbitr.ru/Card/f67aa95a-a3f3-48cb-969a-2841a2f13539</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А60-37221/2024</t>
+          <t>А60-4273/2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>28.06.2024</t>
+          <t>31.01.2025</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРЬДОРСТРОЙ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ СВЕРДЛОВСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
+          <t>6661004559</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>ООО СИБИРЬДОРСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
           <t>7203302867</t>
         </is>
       </c>
-      <c r="J58" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Раднаева С. В.</t>
+          <t>Высоцкая Е. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>18994658.64</v>
+        <v>12721332.82</v>
       </c>
       <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/384e7f7c-c5be-4a3b-a37c-6932f2e9088e</t>
+          <t>https://kad.arbitr.ru/Card/15d581df-9a0e-408d-aa13-4fc06252875f</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-143178/2024</t>
+          <t>А40-3905/2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>25.06.2024</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ЭНЕРГОПРОЕКТ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7751141921</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Шуваева М. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>4500000</v>
+        <v>414156.34</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>4500000</v>
+        <v>414156.34</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (неустойка).</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>17.06.2025</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aeeb060f-1c9e-439d-b45a-c9752422cdad</t>
+          <t>https://kad.arbitr.ru/Card/f65350b4-f448-4b4b-9958-8503e64b6a94</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-132473/2024</t>
+          <t>А40-304812/2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>13.06.2024</t>
+          <t>18.12.2024</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ АГЕНТСТВО МОРСКОГО И РЕЧНОГО ТРАНСПОРТА</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7707516988</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>10004714.71</v>
-[...3 lines deleted...]
-      </c>
+        <v>540442.76</v>
+      </c>
+      <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК РФ)</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО «ПОН») перед ФКР Москвы.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>12.04.2025</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51c271aa-0d5c-4f6a-ab9d-4fa8f19be1cc</t>
+          <t>https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-97275/2024</t>
+          <t>А40-299025/2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>02.05.2024</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>Воробьев Александр Валерьевич</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>772576847836</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА НОВОГИРЕЕВО"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7720832904</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Гусенков М. О.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>537300</v>
+        <v>83713.61</v>
       </c>
       <c r="P61" s="2" t="n">
-        <v>191887.11</v>
+        <v>83713.61</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба, причиненного заливом квартиры из-за неисправности системы отопления</t>
+          <t>Солидарная ответственность СРО по обязательствам члена перед Фондом капитального ремонта</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>13.04.2025</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ccf366a-ffd7-4e9e-b4bf-5377ade288f8</t>
+          <t>https://kad.arbitr.ru/Card/a472528b-674a-4b7e-af19-d30c9875ae80</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-83701/2024</t>
+          <t>А40-269890/2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>15.04.2024</t>
+          <t>08.11.2024</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>2920009960</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>Верховный Суд РФ</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Борисова Е. Е.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>11698143.15</v>
-[...1 lines deleted...]
-      <c r="P62" s="2" t="inlineStr"/>
+        <v>42189540.73</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>4371543.95</v>
+      </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом (АО Авиапромстрой) неотработанного аванса</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>20.02.2025</t>
+          <t>17.03.2026</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2aa6bce-6ef8-4c42-ac47-237da39a765c</t>
+          <t>https://kad.arbitr.ru/Card/30782134-32f4-4ad1-b8db-69195ed1ab28</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-83904/2024</t>
+          <t>А40-256837/2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>15.04.2024</t>
+          <t>24.10.2024</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>2920009960</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>11698143.15</v>
-[...1 lines deleted...]
-      <c r="P63" s="2" t="inlineStr"/>
+        <v>22993967.77</v>
+      </c>
+      <c r="P63" s="2" t="n">
+        <v>18082325.39</v>
+      </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом (АО Авиапромстрой) неотработанного аванса</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>14.03.2025</t>
+          <t>23.01.2026</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5dca27d6-e1f4-466f-83e5-546a6159eb19</t>
+          <t>https://kad.arbitr.ru/Card/b0bfe53c-bd4b-4bab-9960-d9e9a739911e</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-83578/2024</t>
+          <t>А40-248488/2024</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>15.04.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>2920017249</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "КАСТА"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7731646956</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>136367708.68</v>
-[...1 lines deleted...]
-      <c r="P64" s="2" t="inlineStr"/>
+        <v>169814.49</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>100410</v>
+      </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по контракту</t>
+          <t>Возмещение ущерба в порядке солидарной ответственности члена СРО перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>21.02.2025</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa136eec-87e5-43dd-8091-906f294f6d08</t>
+          <t>https://kad.arbitr.ru/Card/d1892f49-4dd4-4f61-8759-2ee632f1657d</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-304808/2023</t>
+          <t>А40-248514/2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>26.12.2023</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>457766.73</v>
+        <v>358126</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>457766.73</v>
+        <v>358126</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО Мегастрой) обязательств по госконтракту</t>
+          <t>Взыскание убытков в порядке солидарной ответственности члена СРО и Ассоциации.</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>24.10.2024</t>
+          <t>05.03.2025</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a37b2f7-88f1-4fb9-80b1-7e4b814188f3</t>
+          <t>https://kad.arbitr.ru/Card/affb3cc3-48f6-4140-a085-56154159c2f5</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-283589/2023</t>
+          <t>А40-238386/2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНИ ГОРОДА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>7721792475</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЕТТА-СТРОЙ ГРУПП"</t>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>5030086043</t>
+          <t>7705042179</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>703470.4</v>
+        <v>60040.69</v>
       </c>
       <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Взыскание солидарно суммы убытков</t>
+          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>15.12.2023</t>
+          <t>05.06.2025</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d835e10-9c22-45dc-94c3-51aae92c01e7</t>
+          <t>https://kad.arbitr.ru/Card/933dce37-7dd1-4a16-a4fd-ae0cbd4713e2</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-270907/2023</t>
+          <t>А40-238252/2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАСТА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7731646956</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>277677.86</v>
-[...3 lines deleted...]
-      </c>
+        <v>216157.82</v>
+      </c>
+      <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Регресс за ущерб от залива квартиры, причиненный членом СРО при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>22.05.2024</t>
+          <t>24.01.2026</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3dee6733-02eb-48b7-a420-c32abf856372</t>
+          <t>https://kad.arbitr.ru/Card/27f172ac-7a14-4532-95f3-753113dc315e</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-253554/2023</t>
+          <t>А40-238752/2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>03.11.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>7736035485</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "АДАСТРОЙ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7723594422</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>401648.84</v>
+        <v>65377.86</v>
       </c>
       <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации после залива квартиры из-за некачественного ремонта кровли</t>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>13.05.2024</t>
+          <t>19.03.2025</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81631f1d-b128-4a33-9190-c2a79c5d6997</t>
+          <t>https://kad.arbitr.ru/Card/26aa77aa-b708-4346-ac7e-5eb45ee0e7e0</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А40-185325/2023</t>
+          <t>А40-232898/2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>17.08.2023</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАСТА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7731646956</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>574950.6</v>
-[...1 lines deleted...]
-      <c r="P69" s="2" t="inlineStr"/>
+        <v>241077.19</v>
+      </c>
+      <c r="P69" s="2" t="n">
+        <v>241077.19</v>
+      </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Регресс убытков ФКР после выплаты ущерба собственнику из-за некачественного капремонта подрядчиком.</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>17.01.2024</t>
+          <t>14.12.2024</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/173837d4-3010-4778-964f-c2223ea35649</t>
+          <t>https://kad.arbitr.ru/Card/dd306d4c-b2e5-48d6-a55a-c01131fb5375</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-172223/2023</t>
+          <t>А04-8329/2024</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>01.08.2023</t>
+          <t>12.09.2024</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Муниципальное общеобразовательное автономное учреждение средняя общеобразовательная школа № 6 города Свободного</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2807007008</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСК "СТРОЙСФЕРА"</t>
+          <t>ООО "СК Атлант"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7716846630</t>
+          <t>7743031523</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Наринская С. А.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>558265.78</v>
-[...3 lines deleted...]
-      </c>
+        <v>94948173.04000001</v>
+      </c>
+      <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР к подрядчику и СРО за ущерб, причиненный собственнику квартиры при капремонте.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>19.12.2023</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e797dd1e-c3a3-4806-ba34-9917116a5906</t>
+          <t>https://kad.arbitr.ru/Card/c6fbb77b-2312-45bc-bac8-0a7afa25d751</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-100236/2023</t>
+          <t>А40-226603/2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>03.05.2023</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ИНСАЙТ МЕДИА"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>9705149743</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМАКС - ПЛЮС"</t>
+          <t>ООО "БДМ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7106515965</t>
+          <t>9705003448</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>301938.98</v>
-[...3 lines deleted...]
-      </c>
+        <v>100456280.53</v>
+      </c>
+      <c r="P71" s="2" t="inlineStr"/>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Ущерб от обрушения рекламных конструкций из-за недостатков проектирования и строительных работ</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>27.07.2023</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aabe7e45-6fa1-47dd-b9b5-d8a1fb6ed853</t>
+          <t>https://kad.arbitr.ru/Card/65cde1f5-c675-4d73-a193-7f27d88342a1</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-207892/2022</t>
+          <t>А40-211751/2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>26.09.2022</t>
+          <t>03.09.2024</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗИНЖСЕТИ-ТЕХНО"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>7702707812</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "КАСТА"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7731646956</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
-[...3 lines deleted...]
-      <c r="P72" s="2" t="inlineStr"/>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>241531</v>
+      </c>
+      <c r="P72" s="2" t="n">
+        <v>241531</v>
+      </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание дисциплинарного взыскания за непредоставление договоров страхования ответственности.</t>
+          <t>Взыскание убытков в порядке солидарной ответственности за неисполнение обязательств членом СРО</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>24.11.2023</t>
+          <t>20.12.2024</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5edabb45-0d17-4b78-a88a-bdba97e304c3</t>
+          <t>https://kad.arbitr.ru/Card/2e5ccd1a-ddc9-4767-8af6-86e60cd24e63</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-194404/2022</t>
+          <t>А60-37221/2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>08.09.2022</t>
+          <t>28.06.2024</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК МОЖАЙСКОГО РАЙОНА"</t>
+          <t>ООО "СИБИРЬДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>7731284671</t>
+          <t>7203302867</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ СВЕРДЛОВСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6661004559</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Раднаева С. В.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>632661.79</v>
-[...3 lines deleted...]
-      </c>
+        <v>18994658.64</v>
+      </c>
+      <c r="P73" s="2" t="inlineStr"/>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за выплаченный ущерб от заливов из-за некачественного капремонта</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>12.12.2023</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c8e7fc5-a98b-4945-9c81-88e45003c0d5</t>
+          <t>https://kad.arbitr.ru/Card/384e7f7c-c5be-4a3b-a37c-6932f2e9088e</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-155193/2022</t>
+          <t>А40-143178/2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>20.07.2022</t>
+          <t>25.06.2024</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАРЕЛИЯ"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>1001041315</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Шуваева М. В.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>1401492.05</v>
+        <v>4500000</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>1401492.05</v>
+        <v>4500000</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (неустойка).</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>04.07.2023</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da5d5d44-0c2a-4ce3-9ccc-8e419864783b</t>
+          <t>https://kad.arbitr.ru/Card/aeeb060f-1c9e-439d-b45a-c9752422cdad</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-141022/2022</t>
+          <t>А40-132473/2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>04.07.2022</t>
+          <t>13.06.2024</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗИНЖСЕТИ-ТЕХНО"</t>
+          <t>ФЕДЕРАЛЬНОЕ АГЕНТСТВО МОРСКОГО И РЕЧНОГО ТРАНСПОРТА</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>7702707812</t>
+          <t>7707516988</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P75" s="2" t="inlineStr"/>
+          <t>Ларин М. В.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="n">
+        <v>10004714.71</v>
+      </c>
+      <c r="P75" s="2" t="n">
+        <v>10004714.71</v>
+      </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения дисциплинарной комиссии СРО и взыскание судебных расходов</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>09.08.2022</t>
+          <t>12.04.2025</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a04b2948-8de4-47d5-b07c-dc09c0488740</t>
+          <t>https://kad.arbitr.ru/Card/51c271aa-0d5c-4f6a-ab9d-4fa8f19be1cc</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-120482/2022</t>
+          <t>А40-97275/2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>08.06.2022</t>
+          <t>02.05.2024</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Воробьев Александр Валерьевич</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>772576847836</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ЛИТОРА"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА НОВОГИРЕЕВО"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7733266526</t>
+          <t>7720832904</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Гусенков М. О.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>166605.61</v>
+        <v>537300</v>
       </c>
       <c r="P76" s="2" t="n">
-        <v>166605.61</v>
+        <v>191887.11</v>
       </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте дома</t>
+          <t>Взыскание ущерба, причиненного заливом квартиры из-за неисправности системы отопления</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>25.01.2023</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25c78bd8-36a7-4c68-9b91-14d1e2fb3e5f</t>
+          <t>https://kad.arbitr.ru/Card/5ccf366a-ffd7-4e9e-b4bf-5377ade288f8</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-101618/2022</t>
+          <t>А40-83578/2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>17.05.2022</t>
+          <t>15.04.2024</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АДМИНИСТРАЦИЯ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2920017249</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
-        <v>67963.21000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>136367708.68</v>
+      </c>
+      <c r="P77" s="2" t="inlineStr"/>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб от залива квартиры при капремонте кровли членом СРО.</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по контракту</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>13.10.2022</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/652d47a7-de11-4af2-b51e-ee6033f02556</t>
+          <t>https://kad.arbitr.ru/Card/aa136eec-87e5-43dd-8091-906f294f6d08</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-79188/2022</t>
+          <t>А40-83701/2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>14.04.2022</t>
+          <t>15.04.2024</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2920009960</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>689922.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>11698143.15</v>
+      </c>
+      <c r="P78" s="2" t="inlineStr"/>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом (АО Авиапромстрой) неотработанного аванса</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>10.08.2022</t>
+          <t>20.02.2025</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2836deab-2c5f-4279-9ba1-2ef1e5fa7737</t>
+          <t>https://kad.arbitr.ru/Card/d2aa6bce-6ef8-4c42-ac47-237da39a765c</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-54406/2022</t>
+          <t>А40-83904/2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>18.03.2022</t>
+          <t>15.04.2024</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2920009960</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>150000</v>
+        <v>11698143.15</v>
       </c>
       <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом (АО Авиапромстрой) неотработанного аванса</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>20.12.2022</t>
+          <t>14.03.2025</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/524c5049-efb8-4841-8d22-7b7878032f9b</t>
+          <t>https://kad.arbitr.ru/Card/5dca27d6-e1f4-466f-83e5-546a6159eb19</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-39839/2022</t>
+          <t>А40-304808/2023</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>02.03.2022</t>
+          <t>26.12.2023</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>161214.51</v>
+        <v>457766.73</v>
       </c>
       <c r="P80" s="2" t="n">
-        <v>30000</v>
+        <v>457766.73</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом (ООО Бастион) сроков работ по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО Мегастрой) обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>20.10.2022</t>
+          <t>24.10.2024</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffbc1330-7e6e-4f77-b889-a53ea028f2f0</t>
+          <t>https://kad.arbitr.ru/Card/0a37b2f7-88f1-4fb9-80b1-7e4b814188f3</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-38401/2022</t>
+          <t>А40-283589/2023</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ГРАНИ ГОРОДА"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7721792475</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "БЕТТА-СТРОЙ ГРУПП"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>5030086043</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Картавая О. Н.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>531241.4300000001</v>
+        <v>703470.4</v>
       </c>
       <c r="P81" s="2" t="inlineStr"/>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки из компфонда СРО за нарушение подрядчиком ООО «КАСТА» сроков выполнения работ</t>
+          <t>Взыскание солидарно суммы убытков</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>03.08.2022</t>
+          <t>15.12.2023</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60f5e3d8-4a7d-479d-9838-86756381854f</t>
+          <t>https://kad.arbitr.ru/Card/5d835e10-9c22-45dc-94c3-51aae92c01e7</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-37696/2022</t>
+          <t>А40-270907/2023</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>28.02.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "КАСТА"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7731646956</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>6721374.18</v>
-[...1 lines deleted...]
-      <c r="P82" s="2" t="inlineStr"/>
+        <v>277677.86</v>
+      </c>
+      <c r="P82" s="2" t="n">
+        <v>224677.86</v>
+      </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по обязательствам члена СРО</t>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>25.05.2022</t>
+          <t>22.05.2024</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/68b2fbc6-aa70-4a97-8e18-fdba4e2157f7</t>
+          <t>https://kad.arbitr.ru/Card/3dee6733-02eb-48b7-a420-c32abf856372</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А40-288725/2021</t>
+          <t>А40-253554/2023</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>29.12.2021</t>
+          <t>03.11.2023</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
+          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>7736035485</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I83" s="2" t="inlineStr">
+      <c r="L83" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J83" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>169658.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>401648.84</v>
+      </c>
+      <c r="P83" s="2" t="inlineStr"/>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков</t>
+          <t>Взыскание ущерба в порядке суброгации после залива квартиры из-за некачественного ремонта кровли</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>19.03.2022</t>
+          <t>13.05.2024</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26cc62c5-6b66-4078-8d2e-daceefebf23d</t>
+          <t>https://kad.arbitr.ru/Card/81631f1d-b128-4a33-9190-c2a79c5d6997</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-288735/2021</t>
+          <t>А40-185325/2023</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>29.12.2021</t>
+          <t>17.08.2023</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСАТОМ ЭНЕРГОСТРОЙ"</t>
+          <t>ООО "КАСТА"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7720325407</t>
+          <t>7731646956</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>202979.16</v>
+        <v>574950.6</v>
       </c>
       <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках договора № КР-003067-17 по обязательствам подрядчика</t>
+          <t>Регресс убытков ФКР после выплаты ущерба собственнику из-за некачественного капремонта подрядчиком.</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>30.07.2022</t>
+          <t>17.01.2024</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83fb1ba2-bdf1-4280-9912-ebb69f765f6a</t>
+          <t>https://kad.arbitr.ru/Card/173837d4-3010-4778-964f-c2223ea35649</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-282317/2021</t>
+          <t>А40-172223/2023</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>22.12.2021</t>
+          <t>01.08.2023</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО ПСК "СТРОЙСФЕРА"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7716846630</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>150000</v>
-[...1 lines deleted...]
-      <c r="P85" s="2" t="inlineStr"/>
+        <v>558265.78</v>
+      </c>
+      <c r="P85" s="2" t="n">
+        <v>558265.78</v>
+      </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с СРО</t>
+          <t>Регресс ФКР к подрядчику и СРО за ущерб, причиненный собственнику квартиры при капремонте.</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>04.03.2022</t>
+          <t>19.12.2023</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8597117a-6b00-483e-a837-f6b7c34cfd6b</t>
+          <t>https://kad.arbitr.ru/Card/e797dd1e-c3a3-4806-ba34-9917116a5906</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А40-210103/2021</t>
+          <t>А40-100236/2023</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>30.09.2021</t>
+          <t>03.05.2023</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "СТРОЙМАКС - ПЛЮС"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7106515965</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>640544</v>
+        <v>301938.98</v>
       </c>
       <c r="P86" s="2" t="n">
-        <v>640544</v>
+        <v>301938.98</v>
       </c>
       <c r="Q86" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса по факту залива квартиры (договор №КР-002844-19)</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>27.11.2021</t>
+          <t>27.07.2023</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06d3c2bf-cda2-4f15-9c9b-3d7e0f29576e</t>
+          <t>https://kad.arbitr.ru/Card/aabe7e45-6fa1-47dd-b9b5-d8a1fb6ed853</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А40-180282/2021</t>
+          <t>А34-2789/2023</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>24.08.2021</t>
+          <t>07.03.2023</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr"/>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>муниципальное бюджетное общеобразовательное учреждение города Кургана "Средняя общеобразовательная школа № 52"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4501032603</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>АО "Авиапромстрой"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7708728600</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Курганской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Елесина А. Ф.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="R87" s="2" t="inlineStr"/>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>16.11.2021</t>
+          <t>27.09.2023</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b4bd20f9-be11-4df0-9877-5f80c841dae8</t>
+          <t>https://kad.arbitr.ru/Card/92ebb60b-0100-40fe-8979-6c9e05e30235</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А40-134984/2021</t>
+          <t>А40-231298/2022</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>28.06.2021</t>
+          <t>24.10.2022</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙПРОЕКТ"</t>
+          <t>ООО "РТС ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>7722610833</t>
+          <t>7701140697</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК ГАРДАРИКА"</t>
+          <t>АО "АВИАПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>9718037395</t>
+          <t>7708728600</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Пахомов Е. А.</t>
+          <t>Васильева А. Н.</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr"/>
       <c r="P88" s="2" t="inlineStr"/>
       <c r="Q88" s="2" t="inlineStr"/>
       <c r="R88" s="2" t="inlineStr"/>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>29.03.2023</t>
+          <t>27.07.2026</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1</t>
+          <t>https://kad.arbitr.ru/Card/6203da57-53c2-4a1d-b0e4-c92b2343730b</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-84293/2021</t>
+          <t>А40-207892/2022</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>20.04.2021</t>
+          <t>26.09.2022</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ГАЗИНЖСЕТИ-ТЕХНО"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7702707812</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМАКС - ПЛЮС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7106515965</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб от залива квартиры, причиненный ее членом при капремонте.</t>
+          <t>Оспаривание дисциплинарного взыскания за непредоставление договоров страхования ответственности.</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>15.12.2021</t>
+          <t>24.11.2023</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b313ab06-30fe-47ac-b0bb-f063bdba1d53</t>
+          <t>https://kad.arbitr.ru/Card/5edabb45-0d17-4b78-a88a-bdba97e304c3</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-14951/2021</t>
+          <t>А40-194404/2022</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>29.01.2021</t>
+          <t>08.09.2022</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК МОЖАЙСКОГО РАЙОНА"</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>7731284671</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I90" s="2" t="inlineStr">
+      <c r="L90" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J90" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
-        <v>98148.92999999999</v>
+        <v>632661.79</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>98148.92999999999</v>
+        <v>512661.79</v>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР за вред, причиненный членом СРО при капремонте МКД (залив квартиры)</t>
+          <t>Взыскание убытков в порядке регресса за выплаченный ущерб от заливов из-за некачественного капремонта</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>01.09.2021</t>
+          <t>12.12.2023</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca3b8b62-56f0-47dd-bd46-efffbe53b05c</t>
+          <t>https://kad.arbitr.ru/Card/8c8e7fc5-a98b-4945-9c81-88e45003c0d5</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-258685/2020</t>
+          <t>А40-155193/2022</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>28.12.2020</t>
+          <t>20.07.2022</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСИСТЕМА"</t>
+          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАРЕЛИЯ"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>7202159491</t>
+          <t>1001041315</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И ПРОЕКТИРОВАНИЯ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7704275621</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Дружинина В. Г.</t>
-[...5 lines deleted...]
-      <c r="R91" s="2" t="inlineStr"/>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="n">
+        <v>1401492.05</v>
+      </c>
+      <c r="P91" s="2" t="n">
+        <v>1401492.05</v>
+      </c>
+      <c r="Q91" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R91" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+        </is>
+      </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>15.12.2021</t>
+          <t>04.07.2023</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f</t>
+          <t>https://kad.arbitr.ru/Card/da5d5d44-0c2a-4ce3-9ccc-8e419864783b</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А40-224640/2020</t>
+          <t>А40-141022/2022</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>17.11.2020</t>
+          <t>04.07.2022</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ГАЗИНЖСЕТИ-ТЕХНО"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7702707812</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="inlineStr"/>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО (ООО АРИН) при кап. ремонте.</t>
+          <t>Оспаривание решения дисциплинарной комиссии СРО и взыскание судебных расходов</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>04.09.2021</t>
+          <t>09.08.2022</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f29b226-4662-478e-9d85-5177e13d3259</t>
+          <t>https://kad.arbitr.ru/Card/a04b2948-8de4-47d5-b07c-dc09c0488740</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-219455/2020</t>
+          <t>А40-120482/2022</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>12.11.2020</t>
+          <t>08.06.2022</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО СК "ЛИТОРА"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7733266526</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>427204.15</v>
+        <v>166605.61</v>
       </c>
       <c r="P93" s="2" t="n">
-        <v>427204.15</v>
+        <v>166605.61</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возмещению ущерба от залива</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте дома</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>10.08.2021</t>
+          <t>25.01.2023</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28db4b5e-f80f-41cb-b53b-6d793c71f326</t>
+          <t>https://kad.arbitr.ru/Card/25c78bd8-36a7-4c68-9b91-14d1e2fb3e5f</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-219528/2020</t>
+          <t>А40-101618/2022</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>12.11.2020</t>
+          <t>17.05.2022</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>125712.1</v>
+        <v>67963.21000000001</v>
       </c>
       <c r="P94" s="2" t="n">
-        <v>125712.1</v>
+        <v>67963.21000000001</v>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение обязательств членом СРО (ООО АРИН) по договору подряда</t>
+          <t>Солидарная ответственность СРО за ущерб от залива квартиры при капремонте кровли членом СРО.</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>01.12.2021</t>
+          <t>13.10.2022</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/be1677b1-910b-4928-a395-833694637542</t>
+          <t>https://kad.arbitr.ru/Card/652d47a7-de11-4af2-b51e-ee6033f02556</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А40-212603/2020</t>
+          <t>А40-79188/2022</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>03.11.2020</t>
+          <t>14.04.2022</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРИН"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7717621639</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Ликшиков Э. Б.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
-        <v>2948779.45</v>
+        <v>689922.8</v>
       </c>
       <c r="P95" s="2" t="n">
-        <v>2948779.45</v>
+        <v>50000</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за вред, причиненный собственнику квартиры при капремонте</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>09.10.2021</t>
+          <t>10.08.2022</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/585ac0ce-f592-4326-beb0-f449c41eab56</t>
+          <t>https://kad.arbitr.ru/Card/2836deab-2c5f-4279-9ba1-2ef1e5fa7737</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А40-292091/2019</t>
+          <t>А40-54406/2022</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>05.11.2019</t>
+          <t>18.03.2022</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСС-ИНЖИНИРИНГ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>7702839791</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
-        <v>121460.06</v>
-[...3 lines deleted...]
-      </c>
+        <v>150000</v>
+      </c>
+      <c r="P96" s="2" t="inlineStr"/>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование за ущерб от залива квартиры при капремонте, совершенный членом СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>09.09.2020</t>
+          <t>20.12.2022</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab95e9bb-c05e-455d-ae8a-c58bf986baca</t>
+          <t>https://kad.arbitr.ru/Card/524c5049-efb8-4841-8d22-7b7878032f9b</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А40-240633/2019</t>
+          <t>А40-39839/2022</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>11.09.2019</t>
+          <t>02.03.2022</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРИН"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>7717621639</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
-        <v>163746.8</v>
-[...1 lines deleted...]
-      <c r="P97" s="2" t="inlineStr"/>
+        <v>161214.51</v>
+      </c>
+      <c r="P97" s="2" t="n">
+        <v>30000</v>
+      </c>
       <c r="Q97" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Регресс за ущерб от залива квартиры при капремонте по ст. 60 ГрК РФ</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом (ООО Бастион) сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>17.10.2020</t>
+          <t>20.10.2022</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81cdf337-f89d-4d98-a192-45af5806b752</t>
+          <t>https://kad.arbitr.ru/Card/ffbc1330-7e6e-4f77-b889-a53ea028f2f0</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А40-214267/2019</t>
+          <t>А40-38401/2022</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>14.08.2019</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Анушкина Ю. М.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
-        <v>480088</v>
+        <v>531241.4300000001</v>
       </c>
       <c r="P98" s="2" t="inlineStr"/>
       <c r="Q98" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (регресс)</t>
+          <t>Взыскание неустойки из компфонда СРО за нарушение подрядчиком ООО «КАСТА» сроков выполнения работ</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>17.07.2020</t>
+          <t>03.08.2022</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322</t>
+          <t>https://kad.arbitr.ru/Card/60f5e3d8-4a7d-479d-9838-86756381854f</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А40-123929/2019</t>
+          <t>А40-37696/2022</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>17.05.2019</t>
+          <t>28.02.2022</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЙКОНУРЭНЕРГОЗАЩИТА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>9901002828</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...2 lines deleted...]
-      <c r="O99" s="2" t="inlineStr"/>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="n">
+        <v>6721374.18</v>
+      </c>
       <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности</t>
+          <t>Взыскание денежных средств по обязательствам члена СРО</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>11.12.2019</t>
+          <t>25.05.2022</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e75a83d7-2656-4bae-b578-0afabee5f4e7</t>
+          <t>https://kad.arbitr.ru/Card/68b2fbc6-aa70-4a97-8e18-fdba4e2157f7</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А40-21115/2019</t>
+          <t>А40-288735/2021</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>31.01.2019</t>
+          <t>29.12.2021</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНЬСЕРВИС"</t>
+          <t>ООО "РОСАТОМ ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7703797713</t>
+          <t>7720325407</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
-        <v>127988</v>
+        <v>202979.16</v>
       </c>
       <c r="P100" s="2" t="inlineStr"/>
       <c r="Q100" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в порядке регресса (возмещение ущерба)</t>
+          <t>Взыскание денежных средств в рамках договора № КР-003067-17 по обязательствам подрядчика</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>02.04.2019</t>
+          <t>30.07.2022</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08f61770-a714-474b-9378-14e18020e852</t>
+          <t>https://kad.arbitr.ru/Card/83fb1ba2-bdf1-4280-9912-ebb69f765f6a</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А40-16728/2019</t>
+          <t>А40-288725/2021</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>28.01.2019</t>
+          <t>29.12.2021</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ 17"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>5038070951</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>2600000</v>
-[...1 lines deleted...]
-      <c r="P101" s="2" t="inlineStr"/>
+        <v>169658.8</v>
+      </c>
+      <c r="P101" s="2" t="n">
+        <v>169658.8</v>
+      </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 2600000 рублей в новое СРО</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>05.12.2019</t>
+          <t>19.03.2022</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/349c7fa8-8e31-4151-8834-d17387460c96</t>
+          <t>https://kad.arbitr.ru/Card/26cc62c5-6b66-4078-8d2e-daceefebf23d</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А40-318175/2018</t>
+          <t>А40-282317/2021</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>28.12.2018</t>
+          <t>22.12.2021</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
-        <v>230840</v>
+        <v>150000</v>
       </c>
       <c r="P102" s="2" t="inlineStr"/>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении убытков, причиненных собственнику квартиры при капремонте</t>
+          <t>Взыскание денежных средств с СРО</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>12.06.2019</t>
+          <t>04.03.2022</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9d4fe75-7ca7-41bc-9264-3b1a65d5c572</t>
+          <t>https://kad.arbitr.ru/Card/8597117a-6b00-483e-a837-f6b7c34cfd6b</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А40-276063/2018</t>
+          <t>А40-210103/2021</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>20.11.2018</t>
+          <t>30.09.2021</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРМЬ-УРАЛСТАЛЬКОНСТРУКЦИЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>5902189000</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>500000</v>
+        <v>640544</v>
       </c>
       <c r="P103" s="2" t="n">
-        <v>500000</v>
+        <v>640544</v>
       </c>
       <c r="Q103" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО</t>
+          <t>Взыскание убытков в порядке регресса по факту залива квартиры (договор №КР-002844-19)</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>16.02.2019</t>
+          <t>27.11.2021</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4fe84011-9df0-4916-b9bf-424fa35d469d</t>
+          <t>https://kad.arbitr.ru/Card/06d3c2bf-cda2-4f15-9c9b-3d7e0f29576e</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А40-187229/2018</t>
+          <t>А40-180282/2021</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>13.08.2018</t>
+          <t>24.08.2021</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕСО ИНЖИНИРИНГ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>7727506410</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
-        <v>3000000</v>
+        <v>70362.98</v>
       </c>
       <c r="P104" s="2" t="n">
-        <v>3000000</v>
+        <v>70362.98</v>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 3 000 000 рублей в новую СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО по договору подряда</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>08.11.2019</t>
+          <t>16.11.2021</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b767abdc-38d3-4990-9748-09ace28e0e43</t>
+          <t>https://kad.arbitr.ru/Card/b4bd20f9-be11-4df0-9877-5f80c841dae8</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А40-132920/2018</t>
+          <t>А40-146456/2021</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>13.06.2018</t>
+          <t>12.07.2021</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВОМОСКОВСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>7116128309</t>
+          <t>7703702341</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ТАСК - Т"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7709654648</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Свирин А. А.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
       <c r="P105" s="2" t="inlineStr"/>
-      <c r="Q105" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="R105" s="2" t="inlineStr"/>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>17.10.2018</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4</t>
+          <t>https://kad.arbitr.ru/Card/d8bfde5b-8bfa-4cbd-8fe2-d737876223e7</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А40-131635/2018</t>
+          <t>А40-134984/2021</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>28.06.2021</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАРАТ-В"</t>
+          <t>ООО "СПЕЦСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7722610833</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>СРО МОСО Ассоциация ОборонСтрой</t>
-[...2 lines deleted...]
-      <c r="L106" s="2" t="inlineStr"/>
+          <t>ООО "УК ГАРДАРИКА"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>9718037395</t>
+        </is>
+      </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пахомов Е. А.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
       <c r="P106" s="2" t="inlineStr"/>
-      <c r="Q106" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q106" s="2" t="inlineStr"/>
+      <c r="R106" s="2" t="inlineStr"/>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>29.10.2018</t>
+          <t>29.03.2023</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/129bb760-eeff-4dd0-b8c3-bcb3295c864b</t>
+          <t>https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А40-84793/2018</t>
+          <t>А40-84293/2021</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>20.04.2021</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ООО СПК-ИНЖИНИРИНГ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "СТРОЙМАКС - ПЛЮС"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7106515965</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
-        <v>300000</v>
+        <v>576975</v>
       </c>
       <c r="P107" s="2" t="n">
-        <v>300000</v>
+        <v>576975</v>
       </c>
       <c r="Q107" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в КФ при переходе в другую СРО по региональному принципу (ч.13 ст.3.3 ФЗ-191)</t>
+          <t>Солидарная ответственность СРО за ущерб от залива квартиры, причиненный ее членом при капремонте.</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>09.05.2019</t>
+          <t>15.12.2021</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29</t>
+          <t>https://kad.arbitr.ru/Card/b313ab06-30fe-47ac-b0bb-f063bdba1d53</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А40-68267/2018</t>
+          <t>А40-14951/2021</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>04.04.2018</t>
+          <t>29.01.2021</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СИТИ СТРОЙ СЕРВИС"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>7727232293</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ОКОННАЯ МАНУФАКТУРА"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7719772200</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
-        <v>300000</v>
+        <v>98148.92999999999</v>
       </c>
       <c r="P108" s="2" t="n">
-        <v>200000</v>
+        <v>98148.92999999999</v>
       </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в КФ при смене СРО по региональному принципу и взыскание убытков</t>
+          <t>Регрессное требование ФКР за вред, причиненный членом СРО при капремонте МКД (залив квартиры)</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>02.10.2018</t>
+          <t>01.09.2021</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1721e8dd-0b90-4de1-8977-916a21c08858</t>
+          <t>https://kad.arbitr.ru/Card/ca3b8b62-56f0-47dd-bd46-efffbe53b05c</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А40-34741/2018</t>
+          <t>А40-258685/2020</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>22.02.2018</t>
+          <t>28.12.2020</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФУНДАМЕНТНЫЕ И СТРОИТЕЛЬНЫЕ КОНСТРУКЦИИ"</t>
+          <t>ООО "СТРОЙСИСТЕМА"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>7728853487</t>
+          <t>7202159491</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И ПРОЕКТИРОВАНИЯ"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7704275621</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Дружинина В. Г.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr"/>
+      <c r="P109" s="2" t="inlineStr"/>
+      <c r="Q109" s="2" t="inlineStr"/>
+      <c r="R109" s="2" t="inlineStr"/>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>30.06.2018</t>
+          <t>15.12.2021</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad315908-a5ab-42f1-b3e1-ba085d75269c</t>
+          <t>https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-26864/2018</t>
+          <t>А40-224640/2020</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>17.11.2020</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 12 МЕТРОСТРОЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>7724580172</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>50000</v>
-[...1 lines deleted...]
-      <c r="P110" s="2" t="inlineStr"/>
+        <v>295538.24</v>
+      </c>
+      <c r="P110" s="2" t="n">
+        <v>295538.24</v>
+      </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договору оказания услуг</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО (ООО АРИН) при кап. ремонте.</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>08.08.2018</t>
+          <t>04.09.2021</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/24125ec1-6d15-4936-9565-9690b98bda3e</t>
+          <t>https://kad.arbitr.ru/Card/1f29b226-4662-478e-9d85-5177e13d3259</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А40-17284/2018</t>
+          <t>А40-219528/2020</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>12.11.2020</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФИРМА "СЕВЕРТЕХДИАГНОСТИКА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P111" s="2" t="inlineStr"/>
+        <v>125712.1</v>
+      </c>
+      <c r="P111" s="2" t="n">
+        <v>125712.1</v>
+      </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации истца</t>
+          <t>Субсидиарная ответственность СРО за нарушение обязательств членом СРО (ООО АРИН) по договору подряда</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>04.06.2018</t>
+          <t>01.12.2021</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05</t>
+          <t>https://kad.arbitr.ru/Card/be1677b1-910b-4928-a395-833694637542</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-3002/2018</t>
+          <t>А40-219455/2020</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>12.11.2020</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЫЕ ТЕХНОЛОГИИ-МР"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>7729458024</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P112" s="2" t="inlineStr"/>
+        <v>427204.15</v>
+      </c>
+      <c r="P112" s="2" t="n">
+        <v>427204.15</v>
+      </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 1 000 000 рублей взноса в компенсационный фонд исключенной СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возмещению ущерба от залива</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>10.08.2021</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/24976938-eab6-4df7-acb8-af01c622d252</t>
+          <t>https://kad.arbitr.ru/Card/28db4b5e-f80f-41cb-b53b-6d793c71f326</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А40-236432/2017</t>
+          <t>А40-212603/2020</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>11.12.2017</t>
+          <t>03.11.2020</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ООО "КаскадСтрой"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+          <t>ООО "АРИН"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7717621639</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Ликшиков Э. Б.</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
-        <v>2000000</v>
+        <v>2948779.45</v>
       </c>
       <c r="P113" s="2" t="n">
-        <v>2000000</v>
+        <v>2948779.45</v>
       </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Взыскание убытков в порядке регресса за вред, причиненный собственнику квартиры при капремонте</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>29.06.2018</t>
+          <t>09.10.2021</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d78bc84d-eee3-4184-b62b-932a17b96635</t>
+          <t>https://kad.arbitr.ru/Card/585ac0ce-f592-4326-beb0-f449c41eab56</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А40-234402/2017</t>
+          <t>А40-292091/2019</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>05.11.2019</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУРГУТСКОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>8617014209</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "АСС-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7702839791</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
-        <v>2000000</v>
+        <v>121460.06</v>
       </c>
       <c r="P114" s="2" t="n">
-        <v>2000000</v>
+        <v>121460.06</v>
       </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в КФ при переходе в другую СРО по региональному принципу</t>
+          <t>Регрессное требование за ущерб от залива квартиры при капремонте, совершенный членом СРО</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>09.09.2020</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95</t>
+          <t>https://kad.arbitr.ru/Card/ab95e9bb-c05e-455d-ae8a-c58bf986baca</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А40-215141/2017</t>
+          <t>А40-240633/2019</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>11.09.2019</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИСБЕТОН"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>7724754936</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>ООО "АРИН"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7717621639</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...2 lines deleted...]
-      <c r="O115" s="2" t="inlineStr"/>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="n">
+        <v>163746.8</v>
+      </c>
       <c r="P115" s="2" t="inlineStr"/>
       <c r="Q115" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос</t>
+          <t>Регресс за ущерб от залива квартиры при капремонте по ст. 60 ГрК РФ</t>
         </is>
       </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>17.10.2020</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1f6fe8a-b27e-4ded-be1b-fb31181f2281</t>
+          <t>https://kad.arbitr.ru/Card/81cdf337-f89d-4d98-a192-45af5806b752</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А40-194589/2017</t>
+          <t>А40-214267/2019</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>14.08.2019</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЭМ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>3702100555</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Анушкина Ю. М.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>480088</v>
+      </c>
+      <c r="P116" s="2" t="inlineStr"/>
       <c r="Q116" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (регресс)</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>17.07.2020</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac46cf08-dbc9-4b8c-8b3c-abe597ccfa52</t>
+          <t>https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А40-176304/2017</t>
+          <t>А40-123929/2019</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>17.05.2019</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТОН"</t>
+          <t>ООО "БАЙКОНУРЭНЕРГОЗАЩИТА"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>5528010278</t>
+          <t>9901002828</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="inlineStr"/>
       <c r="P117" s="2" t="inlineStr"/>
       <c r="Q117" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Взыскание задолженности</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>17.12.2017</t>
+          <t>11.12.2019</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08</t>
+          <t>https://kad.arbitr.ru/Card/e75a83d7-2656-4bae-b578-0afabee5f4e7</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А40-170587/2017</t>
+          <t>А40-21115/2019</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>31.01.2019</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ "ЖЕЛЕЗНО"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>4345298272</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ГРАНЬСЕРВИС"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7703797713</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
-        <v>500000</v>
+        <v>127988</v>
       </c>
       <c r="P118" s="2" t="inlineStr"/>
       <c r="Q118" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда</t>
+          <t>Взыскание денежных средств в порядке регресса (возмещение ущерба)</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>02.04.2019</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4</t>
+          <t>https://kad.arbitr.ru/Card/08f61770-a714-474b-9378-14e18020e852</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А40-162844/2017</t>
+          <t>А40-16728/2019</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>28.01.2019</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО Горстрой</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ 17"</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5038070951</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
-        <v>1000000</v>
+        <v>2600000</v>
       </c>
       <c r="P119" s="2" t="inlineStr"/>
       <c r="Q119" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 2600000 рублей в новое СРО</t>
         </is>
       </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>05.12.2019</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/90c32722-f422-4dc2-a0ff-bcf5c53400b4</t>
+          <t>https://kad.arbitr.ru/Card/349c7fa8-8e31-4151-8834-d17387460c96</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А40-156496/2017</t>
+          <t>А40-318175/2018</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>28.12.2018</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЙЛЬМАНН ХАНИЭЛЬ ШАХТОСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>5911057360</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
-        <v>3000000</v>
+        <v>230840</v>
       </c>
       <c r="P120" s="2" t="inlineStr"/>
       <c r="Q120" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Регрессное требование о возмещении убытков, причиненных собственнику квартиры при капремонте</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>12.06.2019</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e</t>
+          <t>https://kad.arbitr.ru/Card/c9d4fe75-7ca7-41bc-9264-3b1a65d5c572</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А40-153181/2017</t>
+          <t>А40-276063/2018</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>20.11.2018</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕРВИСЭНЕРГО"</t>
+          <t>ООО "ПЕРМЬ-УРАЛСТАЛЬКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>3702015170</t>
+          <t>5902189000</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P121" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q121" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>01.10.2017</t>
+          <t>16.02.2019</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14eca611-d5f9-4ec9-b581-e05e42c682d0</t>
+          <t>https://kad.arbitr.ru/Card/4fe84011-9df0-4916-b9bf-424fa35d469d</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А40-149565/2017</t>
+          <t>А40-187229/2018</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>13.08.2018</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>АО "МОСКОВСКИЙ ОБЛАСТНОЙ ИНСТИТУТ "ГИДРОПРОЕКТ"</t>
+          <t>ООО "ТЕСО ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>5017001040</t>
+          <t>7727506410</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
-        <v>300000</v>
+        <v>3000000</v>
       </c>
       <c r="P122" s="2" t="n">
-        <v>300000</v>
+        <v>3000000</v>
       </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Переход в другую СРО по месту регистрации и требование о переводе взноса в компенсационный фонд</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 3 000 000 рублей в новую СРО</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>15.10.2017</t>
+          <t>08.11.2019</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b2e3e77-3673-44ea-a54b-f7d41eefe039</t>
+          <t>https://kad.arbitr.ru/Card/b767abdc-38d3-4990-9748-09ace28e0e43</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А40-141618/2017</t>
+          <t>А40-132920/2018</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>13.06.2018</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТИМИОР-М"</t>
+          <t>ООО "НОВОМОСКОВСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>6732063659</t>
+          <t>7116128309</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P123" s="2" t="inlineStr"/>
       <c r="Q123" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>17.10.2018</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868</t>
+          <t>https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А40-107034/2017</t>
+          <t>А40-131635/2018</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>09.06.2018</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНО-НАЛАДОЧНОЕ УПРАВЛЕНИЕ "ЮГЭНЕРГОИНЖИНИРИНГ"</t>
+          <t>ООО "КАРАТ-В"</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>2308134667</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО МОСО Ассоциация ОборонСтрой</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr"/>
       <c r="M124" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P124" s="2" t="inlineStr"/>
       <c r="Q124" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд в связи с переходом в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос компенсационного фонда в размере 1 000 000 рублей в НОСТРОЙ</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>31.01.2020</t>
+          <t>29.10.2018</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2ea6ef8-4f18-4710-8ff2-b231a23efdea</t>
+          <t>https://kad.arbitr.ru/Card/129bb760-eeff-4dd0-b8c3-bcb3295c864b</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А40-103784/2017</t>
+          <t>А40-84793/2018</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГЭНЕРГОИНЖИНИРИНГ"</t>
+          <t>ООО СПК-ИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>2308129770</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
           <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P125" s="2" t="inlineStr"/>
+      <c r="P125" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q125" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание основания исключения из СРО и требование о переводе 300 000 руб. КФ в новое СРО</t>
+          <t>Перечисление взноса в КФ при переходе в другую СРО по региональному принципу (ч.13 ст.3.3 ФЗ-191)</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>09.05.2019</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4bbf6a7f-71a4-4d1e-8977-2deaec66676e</t>
+          <t>https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А40-84728/2017</t>
+          <t>А40-68267/2018</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>04.04.2018</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>ООО Шахтострой</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СИТИ СТРОЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7727232293</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P126" s="2" t="inlineStr"/>
+      <c r="P126" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q126" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>Обязание перевести денежные средства компенсационного фонда в другую СРО.</t>
+          <t>Перевод взноса в КФ при смене СРО по региональному принципу и взыскание убытков</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>02.10.2018</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a73aad9b-882e-40eb-86da-2f879c8a2768</t>
+          <t>https://kad.arbitr.ru/Card/1721e8dd-0b90-4de1-8977-916a21c08858</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>А46-4925/2017</t>
+          <t>А40-34741/2018</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>05.04.2017</t>
+          <t>22.02.2018</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРО ХИМ ЗАЩИТА"</t>
+          <t>ООО "ФУНДАМЕНТНЫЕ И СТРОИТЕЛЬНЫЕ КОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>5505023859</t>
+          <t>7728853487</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O127" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P127" s="2" t="inlineStr"/>
+        <v>330000</v>
+      </c>
+      <c r="P127" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q127" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>Требование о переводе взноса в компенсационный фонд в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда и взыскание убытков</t>
         </is>
       </c>
       <c r="S127" s="2" t="inlineStr">
         <is>
-          <t>08.04.2017</t>
+          <t>30.06.2018</t>
         </is>
       </c>
       <c r="T127" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U127" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3</t>
+          <t>https://kad.arbitr.ru/Card/ad315908-a5ab-42f1-b3e1-ba085d75269c</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>А62-1699/2017</t>
+          <t>А40-26864/2018</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНСТРОЙ АЛЬЯНС"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 12 МЕТРОСТРОЯ"</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>6732033982</t>
+          <t>7724580172</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>6731073527</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>Савчук Л. А.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>50000</v>
+      </c>
+      <c r="P128" s="2" t="inlineStr"/>
       <c r="Q128" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>Понуждение СРО перечислить взнос в компенсационный фонд в размере 1 000 000 рублей в новую СРО</t>
+          <t>Взыскание задолженности по договору оказания услуг</t>
         </is>
       </c>
       <c r="S128" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>08.08.2018</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U128" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf</t>
+          <t>https://kad.arbitr.ru/Card/24125ec1-6d15-4936-9565-9690b98bda3e</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>А40-43621/2017</t>
+          <t>А40-17284/2018</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>31.01.2018</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСАД"</t>
+          <t>ООО "ФИРМА "СЕВЕРТЕХДИАГНОСТИКА"</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>6325046496</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P129" s="2" t="inlineStr"/>
       <c r="Q129" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другое СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации истца</t>
         </is>
       </c>
       <c r="S129" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>04.06.2018</t>
         </is>
       </c>
       <c r="T129" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U129" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b</t>
+          <t>https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>А40-23689/2017</t>
+          <t>А40-3002/2018</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>11.01.2018</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕСТКОМ"</t>
+          <t>ООО "НОВЫЕ ТЕХНОЛОГИИ-МР"</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>7826060694</t>
+          <t>7729458024</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O130" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P130" s="2" t="inlineStr"/>
       <c r="Q130" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить ранее уплаченный взнос в компенсационный фонд</t>
+          <t>Требование о перечислении 1 000 000 рублей взноса в компенсационный фонд исключенной СРО</t>
         </is>
       </c>
       <c r="S130" s="2" t="inlineStr">
         <is>
-          <t>08.03.2017</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="T130" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U130" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e22319cb-f7ac-46f7-9157-423e77714127</t>
+          <t>https://kad.arbitr.ru/Card/24976938-eab6-4df7-acb8-af01c622d252</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>А40-164506/2016</t>
+          <t>А40-236432/2017</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>04.08.2016</t>
+          <t>11.12.2017</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ КАЛУЖСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "КаскадСтрой"</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>4027084855</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>Чернухин В. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O131" s="2" t="n">
-        <v>1616498.87</v>
-[...1 lines deleted...]
-      <c r="P131" s="2" t="inlineStr"/>
+        <v>2000000</v>
+      </c>
+      <c r="P131" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q131" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>Взыскание из компфонда СРО убытков из-за некачественных работ члена СРО по госконтракту.</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S131" s="2" t="inlineStr">
         <is>
-          <t>27.12.2016</t>
+          <t>29.06.2018</t>
         </is>
       </c>
       <c r="T131" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U131" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1997af4-dc60-4b6f-a4c1-78e10305a5c3</t>
+          <t>https://kad.arbitr.ru/Card/d78bc84d-eee3-4184-b62b-932a17b96635</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>А40-169474/2014</t>
+          <t>А40-234402/2017</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>16.10.2014</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГазИнСтрой Экология"</t>
+          <t>ООО "СУРГУТСКОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>8903020764</t>
+          <t>8617014209</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Объединение генеральных подрядчиков в строительстве"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
           <t>7704275614</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P132" s="2" t="inlineStr"/>
+        <v>2000000</v>
+      </c>
+      <c r="P132" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q132" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности</t>
+          <t>Перечисление взноса в КФ при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S132" s="2" t="inlineStr">
         <is>
-          <t>05.02.2015</t>
+          <t>31.01.2018</t>
         </is>
       </c>
       <c r="T132" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U132" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6fb7d00e-6dc1-427b-a61a-467dca585679</t>
+          <t>https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>А40-168185/2014</t>
+          <t>А40-215141/2017</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>15.10.2014</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГазИнСтрой Экология"</t>
+          <t>ООО "ВИСБЕТОН"</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>8903020764</t>
+          <t>7724754936</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Объединение генеральных подрядчиков в строительстве"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>Башлакова-Николаева Е. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="inlineStr"/>
       <c r="P133" s="2" t="inlineStr"/>
       <c r="Q133" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R133" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос</t>
+        </is>
+      </c>
+      <c r="S133" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2018</t>
+        </is>
+      </c>
+      <c r="T133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U133" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e1f6fe8a-b27e-4ded-be1b-fb31181f2281</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>А40-194589/2017</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2017</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПЭМ"</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>3702100555</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P134" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q134" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R134" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2017</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U134" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac46cf08-dbc9-4b8c-8b3c-abe597ccfa52</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>А40-176304/2017</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2017</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G135" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АТОН"</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr">
+        <is>
+          <t>5528010278</t>
+        </is>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N135" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R133" s="2" t="inlineStr">
+      <c r="R135" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S135" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2017</t>
+        </is>
+      </c>
+      <c r="T135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U135" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>А40-170587/2017</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2017</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G136" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ "ЖЕЛЕЗНО"</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>4345298272</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P136" s="2" t="inlineStr"/>
+      <c r="Q136" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R136" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2017</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U136" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>А40-162844/2017</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2017</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G137" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>ООО Горстрой</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N137" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O137" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P137" s="2" t="inlineStr"/>
+      <c r="Q137" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R137" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S137" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2017</t>
+        </is>
+      </c>
+      <c r="T137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U137" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/90c32722-f422-4dc2-a0ff-bcf5c53400b4</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>А40-156496/2017</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2017</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДАЙЛЬМАНН ХАНИЭЛЬ ШАХТОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>5911057360</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="n">
+        <v>3000000</v>
+      </c>
+      <c r="P138" s="2" t="inlineStr"/>
+      <c r="Q138" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R138" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+        </is>
+      </c>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2018</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>А40-153181/2017</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2017</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G139" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕРВИСЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>3702015170</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N139" s="2" t="inlineStr">
+        <is>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P139" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q139" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R139" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S139" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2017</t>
+        </is>
+      </c>
+      <c r="T139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U139" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/14eca611-d5f9-4ec9-b581-e05e42c682d0</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>А40-149565/2017</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G140" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>АО "МОСКОВСКИЙ ОБЛАСТНОЙ ИНСТИТУТ "ГИДРОПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>5017001040</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P140" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q140" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R140" s="2" t="inlineStr">
+        <is>
+          <t>Переход в другую СРО по месту регистрации и требование о переводе взноса в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2017</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U140" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4b2e3e77-3673-44ea-a54b-f7d41eefe039</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
+          <t>А40-141618/2017</t>
+        </is>
+      </c>
+      <c r="C141" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2017</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F141" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G141" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТИМИОР-М"</t>
+        </is>
+      </c>
+      <c r="I141" s="2" t="inlineStr">
+        <is>
+          <t>6732063659</t>
+        </is>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K141" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L141" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M141" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N141" s="2" t="inlineStr">
+        <is>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O141" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P141" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q141" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R141" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S141" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2017</t>
+        </is>
+      </c>
+      <c r="T141" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U141" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>А40-107034/2017</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2017</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНО-НАЛАДОЧНОЕ УПРАВЛЕНИЕ "ЮГЭНЕРГОИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>2308134667</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P142" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q142" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R142" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в компенсационный фонд в связи с переходом в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2020</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U142" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a2ea6ef8-4f18-4710-8ff2-b231a23efdea</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" s="2" t="inlineStr">
+        <is>
+          <t>А40-103784/2017</t>
+        </is>
+      </c>
+      <c r="C143" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2017</t>
+        </is>
+      </c>
+      <c r="D143" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E143" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F143" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G143" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮГЭНЕРГОИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I143" s="2" t="inlineStr">
+        <is>
+          <t>2308129770</t>
+        </is>
+      </c>
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K143" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L143" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M143" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N143" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O143" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P143" s="2" t="inlineStr"/>
+      <c r="Q143" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R143" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание основания исключения из СРО и требование о переводе 300 000 руб. КФ в новое СРО</t>
+        </is>
+      </c>
+      <c r="S143" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2017</t>
+        </is>
+      </c>
+      <c r="T143" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U143" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4bbf6a7f-71a4-4d1e-8977-2deaec66676e</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" s="2" t="inlineStr">
+        <is>
+          <t>А40-84728/2017</t>
+        </is>
+      </c>
+      <c r="C144" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2017</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>ООО Шахтострой</t>
+        </is>
+      </c>
+      <c r="I144" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K144" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L144" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M144" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N144" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O144" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P144" s="2" t="inlineStr"/>
+      <c r="Q144" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R144" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перевести денежные средства компенсационного фонда в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S144" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2017</t>
+        </is>
+      </c>
+      <c r="T144" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U144" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a73aad9b-882e-40eb-86da-2f879c8a2768</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" s="2" t="inlineStr">
+        <is>
+          <t>А46-4925/2017</t>
+        </is>
+      </c>
+      <c r="C145" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2017</t>
+        </is>
+      </c>
+      <c r="D145" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E145" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F145" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G145" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРО ХИМ ЗАЩИТА"</t>
+        </is>
+      </c>
+      <c r="I145" s="2" t="inlineStr">
+        <is>
+          <t>5505023859</t>
+        </is>
+      </c>
+      <c r="J145" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K145" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L145" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M145" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N145" s="2" t="inlineStr">
+        <is>
+          <t>Краецкая Е. Б.</t>
+        </is>
+      </c>
+      <c r="O145" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P145" s="2" t="inlineStr"/>
+      <c r="Q145" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R145" s="2" t="inlineStr">
+        <is>
+          <t>Требование о переводе взноса в компенсационный фонд в другую СРО</t>
+        </is>
+      </c>
+      <c r="S145" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2017</t>
+        </is>
+      </c>
+      <c r="T145" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U145" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" s="2" t="inlineStr">
+        <is>
+          <t>А62-1699/2017</t>
+        </is>
+      </c>
+      <c r="C146" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D146" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E146" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F146" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G146" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНСТРОЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="I146" s="2" t="inlineStr">
+        <is>
+          <t>6732033982</t>
+        </is>
+      </c>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K146" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
+        </is>
+      </c>
+      <c r="L146" s="2" t="inlineStr">
+        <is>
+          <t>6731073527</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N146" s="2" t="inlineStr">
+        <is>
+          <t>Савчук Л. А.</t>
+        </is>
+      </c>
+      <c r="O146" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P146" s="2" t="n">
+        <v>1086000</v>
+      </c>
+      <c r="Q146" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R146" s="2" t="inlineStr">
+        <is>
+          <t>Понуждение СРО перечислить взнос в компенсационный фонд в размере 1 000 000 рублей в новую СРО</t>
+        </is>
+      </c>
+      <c r="S146" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2017</t>
+        </is>
+      </c>
+      <c r="T146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U146" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" s="2" t="inlineStr">
+        <is>
+          <t>А40-43621/2017</t>
+        </is>
+      </c>
+      <c r="C147" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D147" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E147" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F147" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G147" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСАД"</t>
+        </is>
+      </c>
+      <c r="I147" s="2" t="inlineStr">
+        <is>
+          <t>6325046496</t>
+        </is>
+      </c>
+      <c r="J147" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K147" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L147" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M147" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N147" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O147" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P147" s="2" t="inlineStr"/>
+      <c r="Q147" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R147" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другое СРО</t>
+        </is>
+      </c>
+      <c r="S147" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2017</t>
+        </is>
+      </c>
+      <c r="T147" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U147" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="n">
+        <v>147</v>
+      </c>
+      <c r="B148" s="2" t="inlineStr">
+        <is>
+          <t>А40-23689/2017</t>
+        </is>
+      </c>
+      <c r="C148" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2017</t>
+        </is>
+      </c>
+      <c r="D148" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E148" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F148" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G148" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕСТКОМ"</t>
+        </is>
+      </c>
+      <c r="I148" s="2" t="inlineStr">
+        <is>
+          <t>7826060694</t>
+        </is>
+      </c>
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K148" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L148" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M148" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N148" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P148" s="2" t="inlineStr"/>
+      <c r="Q148" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R148" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить ранее уплаченный взнос в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S148" s="2" t="inlineStr">
+        <is>
+          <t>08.03.2017</t>
+        </is>
+      </c>
+      <c r="T148" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U148" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e22319cb-f7ac-46f7-9157-423e77714127</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="n">
+        <v>148</v>
+      </c>
+      <c r="B149" s="2" t="inlineStr">
+        <is>
+          <t>А40-164506/2016</t>
+        </is>
+      </c>
+      <c r="C149" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2016</t>
+        </is>
+      </c>
+      <c r="D149" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E149" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F149" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G149" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ КАЛУЖСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="I149" s="2" t="inlineStr">
+        <is>
+          <t>4027084855</t>
+        </is>
+      </c>
+      <c r="J149" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K149" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L149" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M149" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N149" s="2" t="inlineStr">
+        <is>
+          <t>Чернухин В. А.</t>
+        </is>
+      </c>
+      <c r="O149" s="2" t="n">
+        <v>1616498.87</v>
+      </c>
+      <c r="P149" s="2" t="inlineStr"/>
+      <c r="Q149" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R149" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание из компфонда СРО убытков из-за некачественных работ члена СРО по госконтракту.</t>
+        </is>
+      </c>
+      <c r="S149" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2016</t>
+        </is>
+      </c>
+      <c r="T149" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U149" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f1997af4-dc60-4b6f-a4c1-78e10305a5c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="n">
+        <v>149</v>
+      </c>
+      <c r="B150" s="2" t="inlineStr">
+        <is>
+          <t>А40-169474/2014</t>
+        </is>
+      </c>
+      <c r="C150" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2014</t>
+        </is>
+      </c>
+      <c r="D150" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E150" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F150" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G150" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГазИнСтрой Экология"</t>
+        </is>
+      </c>
+      <c r="I150" s="2" t="inlineStr">
+        <is>
+          <t>8903020764</t>
+        </is>
+      </c>
+      <c r="J150" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K150" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L150" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M150" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N150" s="2" t="inlineStr">
+        <is>
+          <t>Ведерников М. А.</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P150" s="2" t="inlineStr"/>
+      <c r="Q150" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R150" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности</t>
+        </is>
+      </c>
+      <c r="S150" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2015</t>
+        </is>
+      </c>
+      <c r="T150" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U150" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6fb7d00e-6dc1-427b-a61a-467dca585679</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="n">
+        <v>150</v>
+      </c>
+      <c r="B151" s="2" t="inlineStr">
+        <is>
+          <t>А40-168185/2014</t>
+        </is>
+      </c>
+      <c r="C151" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2014</t>
+        </is>
+      </c>
+      <c r="D151" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G151" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГазИнСтрой Экология"</t>
+        </is>
+      </c>
+      <c r="I151" s="2" t="inlineStr">
+        <is>
+          <t>8903020764</t>
+        </is>
+      </c>
+      <c r="J151" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K151" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L151" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M151" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N151" s="2" t="inlineStr">
+        <is>
+          <t>Башлакова-Николаева Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O151" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P151" s="2" t="inlineStr"/>
+      <c r="Q151" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R151" s="2" t="inlineStr">
         <is>
           <t>Возврат взноса в компенсационный фонд при добровольном выходе из членов СРО</t>
         </is>
       </c>
-      <c r="S133" s="2" t="inlineStr">
+      <c r="S151" s="2" t="inlineStr">
         <is>
           <t>28.03.2015</t>
         </is>
       </c>
-      <c r="T133" s="2" t="inlineStr">
+      <c r="T151" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U133" s="3" t="inlineStr">
+      <c r="U151" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0652ca14-98d6-416a-9b27-b24dfcf183f8</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -13694,44 +15272,62 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U145" r:id="rId144"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U146" r:id="rId145"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U147" r:id="rId146"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U148" r:id="rId147"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U149" r:id="rId148"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U150" r:id="rId149"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U151" r:id="rId150"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>