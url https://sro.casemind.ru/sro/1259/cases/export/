--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e01535db-a750-47cb-aea0-786d03172c69" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ee79904-406b-43cf-9cbd-d88af0196450" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/930b8f94-f890-41ef-89b4-201d659b5d07" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a0cbdb7-25d6-49b3-8407-d0365970c890" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba0f71fc-c0ab-4132-bc8f-c5f2df3f408a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4fa65bb-4627-4dab-893e-50dfa41a63bc" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9626f427-912a-442b-9a80-953570df499c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e733564-844e-42f7-a7bb-4a7770175ede" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b8c703c-7ebe-406c-80fe-63742bbd3b77" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/568e2c97-4e4c-44c7-944e-4c16da5dec83" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40c3e455-5099-4d4d-bd98-0b5dc21afc36" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/089c8a5e-87e7-4bc7-83c7-636bd3f3178d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18323a50-93f0-48fd-8660-070d616a5e89" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/829d89f1-7a79-400a-acdd-0d335f9d52a4" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e269c086-1449-41c7-98a4-e3b8c6a5c83d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc6644ee-4297-4402-924a-4fe33ee2625a" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f661f8b-1405-4023-ba02-82b34651aa3c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c8adf6e-637b-4eb7-a39a-bf27ec7c5040" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11fd56fc-76a0-465c-aba4-6b5bd8e053cb" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0068cebe-6b49-4955-857f-5a89c5d1624e" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a5bc38d-60b1-48b5-8e58-77e39ccd6a64" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/875efdca-845a-4cc8-8762-ddf27dabf9d6" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3ab0d64-83a2-4a65-8eef-b3c2c20330cf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/200d6c7c-6db9-4422-8234-4d3f7fd3d9fc" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ffe3256-3f6d-41b2-85b0-9cf9fa8542ad" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a38d145-bb6d-4b65-bc2d-01f4968d1222" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d788a1d4-903e-491b-b2f1-ce348e3fcdfa" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb27bf0f-da74-48e9-9540-08fcbd6baada" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ac2b1d4-b141-4ce4-85c4-112c43cfab19" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44c5e0e0-f83b-41d6-94f0-a3a5d0d807b8" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df3cc439-e6a7-4895-b366-132e0e726df9" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a624fdc-f92f-4078-adaa-c13575e89739" TargetMode="External" Id="rId32" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/413f5f8e-60a2-4236-b302-82f10c5752b0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e01535db-a750-47cb-aea0-786d03172c69" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ee79904-406b-43cf-9cbd-d88af0196450" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/930b8f94-f890-41ef-89b4-201d659b5d07" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a0cbdb7-25d6-49b3-8407-d0365970c890" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba0f71fc-c0ab-4132-bc8f-c5f2df3f408a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4fa65bb-4627-4dab-893e-50dfa41a63bc" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9626f427-912a-442b-9a80-953570df499c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b8c703c-7ebe-406c-80fe-63742bbd3b77" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e733564-844e-42f7-a7bb-4a7770175ede" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/568e2c97-4e4c-44c7-944e-4c16da5dec83" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/089c8a5e-87e7-4bc7-83c7-636bd3f3178d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40c3e455-5099-4d4d-bd98-0b5dc21afc36" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18323a50-93f0-48fd-8660-070d616a5e89" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/829d89f1-7a79-400a-acdd-0d335f9d52a4" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e269c086-1449-41c7-98a4-e3b8c6a5c83d" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc6644ee-4297-4402-924a-4fe33ee2625a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f661f8b-1405-4023-ba02-82b34651aa3c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c8adf6e-637b-4eb7-a39a-bf27ec7c5040" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11fd56fc-76a0-465c-aba4-6b5bd8e053cb" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0068cebe-6b49-4955-857f-5a89c5d1624e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a5bc38d-60b1-48b5-8e58-77e39ccd6a64" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/875efdca-845a-4cc8-8762-ddf27dabf9d6" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3ab0d64-83a2-4a65-8eef-b3c2c20330cf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/200d6c7c-6db9-4422-8234-4d3f7fd3d9fc" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ffe3256-3f6d-41b2-85b0-9cf9fa8542ad" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a38d145-bb6d-4b65-bc2d-01f4968d1222" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d788a1d4-903e-491b-b2f1-ce348e3fcdfa" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb27bf0f-da74-48e9-9540-08fcbd6baada" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ac2b1d4-b141-4ce4-85c4-112c43cfab19" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44c5e0e0-f83b-41d6-94f0-a3a5d0d807b8" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df3cc439-e6a7-4895-b366-132e0e726df9" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a624fdc-f92f-4078-adaa-c13575e89739" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67a45538-e993-4d52-9103-9c72bd16c6bc" TargetMode="External" Id="rId34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U33"/>
+  <dimension ref="A1:U35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,332 +589,328 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А53-4581/2026</t>
+          <t>А40-220049/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>11.02.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА РОСТОВА-НА-ДОНУ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>6164268488</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ГК ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСВЕННОСТЬЮ " "РЕАЛ"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7703241997</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Алмазова З. П.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>04.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e01535db-a750-47cb-aea0-786d03172c69</t>
+          <t>https://kad.arbitr.ru/Card/413f5f8e-60a2-4236-b302-82f10c5752b0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-187782/2025</t>
+          <t>А53-4581/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>11.02.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА РОСТОВА-НА-ДОНУ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6164268488</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ГК ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСВЕННОСТЬЮ " "РЕАЛ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>7703241997</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Алмазова З. П.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>05.09.2025</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ee79904-406b-43cf-9cbd-d88af0196450</t>
+          <t>https://kad.arbitr.ru/Card/e01535db-a750-47cb-aea0-786d03172c69</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-176540/2025</t>
+          <t>А40-187782/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>10.07.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРУППА КОМПАНИЙ "РЕАЛ"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7703241997</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Кузин М. М.</t>
-[...2 lines deleted...]
-      <c r="O4" s="2" t="inlineStr"/>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="n">
+        <v>646369.75</v>
+      </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R4" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R4" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание 646 369,75 руб. с ООО Ю-КОНКРИТ и СРО.</t>
+        </is>
+      </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>12.04.2026</t>
+          <t>05.09.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/930b8f94-f890-41ef-89b4-201d659b5d07</t>
+          <t>https://kad.arbitr.ru/Card/8ee79904-406b-43cf-9cbd-d88af0196450</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-176546/2025</t>
+          <t>А40-176540/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>10.07.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -943,441 +939,441 @@
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7703241997</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Кузин М. М.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a0cbdb7-25d6-49b3-8407-d0365970c890</t>
+          <t>https://kad.arbitr.ru/Card/930b8f94-f890-41ef-89b4-201d659b5d07</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-301533/2024</t>
+          <t>А40-176546/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>13.12.2024</t>
+          <t>10.07.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7705042179</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО ГРУППА КОМПАНИЙ "РЕАЛ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7703241997</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Кузин М. М.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>08.04.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba0f71fc-c0ab-4132-bc8f-c5f2df3f408a</t>
+          <t>https://kad.arbitr.ru/Card/3a0cbdb7-25d6-49b3-8407-d0365970c890</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-239644/2024</t>
+          <t>А40-301533/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>13.12.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>7705042179</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I7" s="2" t="inlineStr">
+      <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J7" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>16.09.2025</t>
+          <t>08.04.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b4fa65bb-4627-4dab-893e-50dfa41a63bc</t>
+          <t>https://kad.arbitr.ru/Card/ba0f71fc-c0ab-4132-bc8f-c5f2df3f408a</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-231389/2024</t>
+          <t>А40-239644/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Ю-КОНКРИТ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>5003059160</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>475602.12</v>
+        <v>192000</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с члена СРО и СРО в пользу ФКР Москвы</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО (подрядчиком) при заливе квартиры.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>09.11.2024</t>
+          <t>16.09.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9626f427-912a-442b-9a80-953570df499c</t>
+          <t>https://kad.arbitr.ru/Card/b4fa65bb-4627-4dab-893e-50dfa41a63bc</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-77442/2024</t>
+          <t>А40-231389/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>09.04.2024</t>
+          <t>17.09.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРУППА КОМПАНИЙ "РЕАЛ"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7703241997</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Кузин М. М.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Вольская К. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>475602.12</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R9" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств с члена СРО и СРО в пользу ФКР Москвы</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>09.11.2024</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e733564-844e-42f7-a7bb-4a7770175ede</t>
+          <t>https://kad.arbitr.ru/Card/9626f427-912a-442b-9a80-953570df499c</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>А40-77434/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>09.04.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1436,237 +1432,233 @@
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
           <t>20.11.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6b8c703c-7ebe-406c-80fe-63742bbd3b77</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-49306/2024</t>
+          <t>А40-77442/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>11.03.2024</t>
+          <t>09.04.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7713056834</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО ГРУППА КОМПАНИЙ "РЕАЛ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7703241997</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кузин М. М.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>21.09.2024</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/568e2c97-4e4c-44c7-944e-4c16da5dec83</t>
+          <t>https://kad.arbitr.ru/Card/8e733564-844e-42f7-a7bb-4a7770175ede</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-40863/2024</t>
+          <t>А40-49306/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>28.02.2024</t>
+          <t>11.03.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АО КОММЕРЧЕСКИЙ БАНК "РУССКИЙ НАРОДНЫЙ БАНК"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7744002211</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Нариманидзе Н. А.</t>
-[...2 lines deleted...]
-      <c r="O12" s="2" t="inlineStr"/>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>268434</v>
+      </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Требования не раскрыты, так как дело рассматривалось в закрытом судебном заседании.</t>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при капитальном ремонте</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>02.03.2025</t>
+          <t>21.09.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/40c3e455-5099-4d4d-bd98-0b5dc21afc36</t>
+          <t>https://kad.arbitr.ru/Card/568e2c97-4e4c-44c7-944e-4c16da5dec83</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>А40-40871/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>28.02.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1729,634 +1721,638 @@
           <t>Требования не раскрыты (закрытое судебное заседание)</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
           <t>10.02.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/089c8a5e-87e7-4bc7-83c7-636bd3f3178d</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-12478/2023</t>
+          <t>А40-40863/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>25.01.2023</t>
+          <t>28.02.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ю-КОНКРИТ"</t>
+          <t>АО КОММЕРЧЕСКИЙ БАНК "РУССКИЙ НАРОДНЫЙ БАНК"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5003059160</t>
+          <t>7744002211</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Нариманидзе Н. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (ст. 60 ГрК РФ)</t>
+          <t>Требования не раскрыты, так как дело рассматривалось в закрытом судебном заседании.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>09.10.2023</t>
+          <t>02.03.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18323a50-93f0-48fd-8660-070d616a5e89</t>
+          <t>https://kad.arbitr.ru/Card/40c3e455-5099-4d4d-bd98-0b5dc21afc36</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-63232/2022</t>
+          <t>А40-12478/2023</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>29.03.2022</t>
+          <t>25.01.2023</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Ю-КОНКРИТ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>5003059160</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>150000</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>614602.25</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>614602.25</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом (ООО Ю-КОНКРИТ) условий договора капремонта</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (ст. 60 ГрК РФ)</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>21.06.2022</t>
+          <t>09.10.2023</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/829d89f1-7a79-400a-acdd-0d335f9d52a4</t>
+          <t>https://kad.arbitr.ru/Card/18323a50-93f0-48fd-8660-070d616a5e89</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-180279/2021</t>
+          <t>А40-63232/2022</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>24.08.2021</t>
+          <t>29.03.2022</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ОЛИМП"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7701794273</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>67203</v>
+        <v>150000</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за ущерб имуществу собственника из-за скачка напряжения.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом (ООО Ю-КОНКРИТ) условий договора капремонта</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>07.04.2022</t>
+          <t>21.06.2022</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e269c086-1449-41c7-98a4-e3b8c6a5c83d</t>
+          <t>https://kad.arbitr.ru/Card/829d89f1-7a79-400a-acdd-0d335f9d52a4</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А72-19751/2019</t>
+          <t>А40-180279/2021</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>16.12.2019</t>
+          <t>24.08.2021</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Национальная организация Арбитражных управляющих"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7710480611</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Павленко Сергей Александрович</t>
-[...2 lines deleted...]
-      <c r="L17" s="2" t="inlineStr"/>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ОЛИМП"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7701794273</t>
+        </is>
+      </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Тронькина О. Ю.</t>
-[...2 lines deleted...]
-      <c r="O17" s="2" t="inlineStr"/>
+          <t>Киселева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>67203</v>
+      </c>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr"/>
-      <c r="R17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса за ущерб имуществу собственника из-за скачка напряжения.</t>
+        </is>
+      </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>14.10.2020</t>
+          <t>07.04.2022</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc6644ee-4297-4402-924a-4fe33ee2625a</t>
+          <t>https://kad.arbitr.ru/Card/e269c086-1449-41c7-98a4-e3b8c6a5c83d</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-323980/2019</t>
+          <t>А72-19751/2019</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>11.12.2019</t>
+          <t>16.12.2019</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙУНИВЕРСАЛ"</t>
+          <t>Ассоциация "Национальная организация Арбитражных управляющих"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7325058736</t>
+          <t>7710480611</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Павленко Сергей Александрович</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Тронькина О. Ю.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>30.09.2020</t>
+          <t>14.10.2020</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f661f8b-1405-4023-ba02-82b34651aa3c</t>
+          <t>https://kad.arbitr.ru/Card/dc6644ee-4297-4402-924a-4fe33ee2625a</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-248007/2019</t>
+          <t>А40-323980/2019</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>18.09.2019</t>
+          <t>11.12.2019</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "РЕМСТРОЙУНИВЕРСАЛ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7325058736</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ОЛИМП"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7701794273</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
-[...3 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>488255.8</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>488255.8</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R19" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+        </is>
+      </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>12.11.2019</t>
+          <t>30.09.2020</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c8adf6e-637b-4eb7-a39a-bf27ec7c5040</t>
+          <t>https://kad.arbitr.ru/Card/0f661f8b-1405-4023-ba02-82b34651aa3c</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-207060/2019</t>
+          <t>А40-248007/2019</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>07.08.2019</t>
+          <t>18.09.2019</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -2367,1405 +2363,1589 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ОЛИМП"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7701794273</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Ликшиков Э. Б.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>30.10.2019</t>
+          <t>12.11.2019</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11fd56fc-76a0-465c-aba4-6b5bd8e053cb</t>
+          <t>https://kad.arbitr.ru/Card/0c8adf6e-637b-4eb7-a39a-bf27ec7c5040</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-59026/2019</t>
+          <t>А40-207060/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>07.03.2019</t>
+          <t>07.08.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ОЛИМП"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>7701794273</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Ликшиков Э. Б.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>292953.48</v>
+        <v>298678.9</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд в связи с переходом члена в другую СРО</t>
+          <t>Возмещение ущерба, причиненного при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>20.04.2019</t>
+          <t>30.10.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0068cebe-6b49-4955-857f-5a89c5d1624e</t>
+          <t>https://kad.arbitr.ru/Card/11fd56fc-76a0-465c-aba4-6b5bd8e053cb</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-284686/2018</t>
+          <t>А40-59026/2019</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>28.11.2018</t>
+          <t>07.03.2019</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕДИНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7713638529</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>339400</v>
+        <v>292953.48</v>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и взыскание убытков в виде взносов в другой фонд.</t>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд в связи с переходом члена в другую СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>26.09.2019</t>
+          <t>20.04.2019</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a5bc38d-60b1-48b5-8e58-77e39ccd6a64</t>
+          <t>https://kad.arbitr.ru/Card/0068cebe-6b49-4955-857f-5a89c5d1624e</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-247863/2018</t>
+          <t>А40-284686/2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>18.10.2018</t>
+          <t>28.11.2018</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Слобожанина А. М.</t>
+          <t>ООО "ЕДИНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7713638529</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>195302.32</v>
-[...3 lines deleted...]
-      </c>
+        <v>339400</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
+          <t>Признание незаконным исключения из СРО и взыскание убытков в виде взносов в другой фонд.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>04.12.2019</t>
+          <t>26.09.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/875efdca-845a-4cc8-8762-ddf27dabf9d6</t>
+          <t>https://kad.arbitr.ru/Card/2a5bc38d-60b1-48b5-8e58-77e39ccd6a64</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А72-14902/2018</t>
+          <t>А40-247863/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>07.09.2018</t>
+          <t>18.10.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Слобожанин Алексей Михайлович</t>
+          <t>Слобожанина А. М.</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>732801251054</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>А Кнышевский Д. Л.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>195302.32</v>
       </c>
-      <c r="P24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="n">
+        <v>195302.32</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд другой СРО при переходе</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>13.09.2018</t>
+          <t>04.12.2019</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c3ab0d64-83a2-4a65-8eef-b3c2c20330cf</t>
+          <t>https://kad.arbitr.ru/Card/875efdca-845a-4cc8-8762-ddf27dabf9d6</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-140278/2018</t>
+          <t>А72-14902/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>07.09.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛКОМ"</t>
+          <t>Слобожанин Алексей Михайлович</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5043034571</t>
+          <t>732801251054</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>А Кнышевский Д. Л.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
+        <v>195302.32</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в региональную СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд другой СРО при переходе</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>23.01.2019</t>
+          <t>13.09.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/200d6c7c-6db9-4422-8234-4d3f7fd3d9fc</t>
+          <t>https://kad.arbitr.ru/Card/c3ab0d64-83a2-4a65-8eef-b3c2c20330cf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-132224/2018</t>
+          <t>А40-140278/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>13.06.2018</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>ООО "ЭЛКОМ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>0601020428</t>
+          <t>5043034571</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в полном объеме при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в региональную СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>18.05.2019</t>
+          <t>23.01.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ffe3256-3f6d-41b2-85b0-9cf9fa8542ad</t>
+          <t>https://kad.arbitr.ru/Card/200d6c7c-6db9-4422-8234-4d3f7fd3d9fc</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-118575/2018</t>
+          <t>А40-132224/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>29.05.2018</t>
+          <t>13.06.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>АО "КОТЭС"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5402494461</t>
+          <t>0601020428</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>1053023.18</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в полном объеме при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>09.02.2020</t>
+          <t>18.05.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a38d145-bb6d-4b65-bc2d-01f4968d1222</t>
+          <t>https://kad.arbitr.ru/Card/8ffe3256-3f6d-41b2-85b0-9cf9fa8542ad</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-25609/2018</t>
+          <t>А40-118575/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>12.02.2018</t>
+          <t>29.05.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>АО "КОТЭС"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>5402494461</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
         <v>1053023.18</v>
       </c>
-      <c r="P28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="n">
+        <v>976511.59</v>
+      </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда и взыскание убытков</t>
+          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>29.04.2018</t>
+          <t>09.02.2020</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d788a1d4-903e-491b-b2f1-ce348e3fcdfa</t>
+          <t>https://kad.arbitr.ru/Card/9a38d145-bb6d-4b65-bc2d-01f4968d1222</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-220751/2017</t>
+          <t>А40-25609/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>12.02.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХНИКС"</t>
+          <t>АО "КОТЭС"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2464211990</t>
+          <t>5402494461</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1053023.18</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Перечисление средств компенсационного фонда и взыскание убытков</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>18.01.2019</t>
+          <t>29.04.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb27bf0f-da74-48e9-9540-08fcbd6baada</t>
+          <t>https://kad.arbitr.ru/Card/d788a1d4-903e-491b-b2f1-ce348e3fcdfa</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-88653/2017</t>
+          <t>А40-220751/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГАЗСЕРВИС"</t>
+          <t>ООО "СТРОЙТЕХНИКС"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>3254006001</t>
+          <t>2464211990</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="n">
+        <v>976551.59</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
+          <t>Требование о перечислении взноса в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>18.01.2019</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ac2b1d4-b141-4ce4-85c4-112c43cfab19</t>
+          <t>https://kad.arbitr.ru/Card/fb27bf0f-da74-48e9-9540-08fcbd6baada</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-81585/2017</t>
+          <t>А40-88653/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АРТ"</t>
+          <t>ООО "СТРОЙГАЗСЕРВИС"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>1611009048</t>
+          <t>3254006001</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о переводе взноса в компенсационный фонд</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44c5e0e0-f83b-41d6-94f0-a3a5d0d807b8</t>
+          <t>https://kad.arbitr.ru/Card/8ac2b1d4-b141-4ce4-85c4-112c43cfab19</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-30992/2017</t>
+          <t>А40-81585/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КОММУНАЛЬНОГО ЗАКАЗА"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АРТ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>8906006158</t>
+          <t>1611009048</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P32" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при смене СРО по закону № 372-ФЗ</t>
+          <t>Оспаривание исключения из СРО и требование о переводе взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>17.06.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df3cc439-e6a7-4895-b366-132e0e726df9</t>
+          <t>https://kad.arbitr.ru/Card/44c5e0e0-f83b-41d6-94f0-a3a5d0d807b8</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-197839/2016</t>
+          <t>А40-30992/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>28.09.2016</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>АО ТРЕСТ "МОРДОВПРОМСТРОЙ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КОММУНАЛЬНОГО ЗАКАЗА"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>1325000573</t>
+          <t>8906006158</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7702370478</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...2 lines deleted...]
-      <c r="O33" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при смене СРО по закону № 372-ФЗ</t>
+        </is>
+      </c>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2017</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df3cc439-e6a7-4895-b366-132e0e726df9</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А40-197839/2016</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2016</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>АО ТРЕСТ "МОРДОВПРОМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>1325000573</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>7702370478</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R33" s="2" t="inlineStr">
+      <c r="R34" s="2" t="inlineStr">
         <is>
           <t>Признание незаконным исключения из членов СРО и восстановление членства.</t>
         </is>
       </c>
-      <c r="S33" s="2" t="inlineStr">
+      <c r="S34" s="2" t="inlineStr">
         <is>
           <t>27.03.2017</t>
         </is>
       </c>
-      <c r="T33" s="2" t="inlineStr">
+      <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U33" s="3" t="inlineStr">
+      <c r="U34" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2a624fdc-f92f-4078-adaa-c13575e89739</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А82-16927/2014</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2014</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>СПОК "РусьАгроСервис" в лице конкурсного управляющего Пичугина А.С.</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>7627035397</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Радострой"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>7606047680</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Козодой Н. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/67a45538-e993-4d52-9103-9c72bd16c6bc</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>