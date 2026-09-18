--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3c96792-057b-4403-be12-3df7e343dc25" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc9e9d9c-d8ea-4305-8fe0-782b3f5f4f63" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7957fe37-2364-428c-859e-c2730d4842c4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f984013-82ad-4813-b93f-a58045f81e62" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b108d8c5-cfba-40e6-8aaf-4d62a93a2dec" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acc540a6-3d66-4293-9bd3-5add496e778d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/517d7d74-79cd-4a60-bbfc-9626ea95e529" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a7be50c-179b-492f-a4aa-510eeb3a9f19" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18952f11-cb98-4a1f-8143-2587a16cb0db" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f1d0d49-38ee-4e72-8366-906648240edc" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa89e722-478c-4934-b037-a90ae594ecff" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3e1d06e-2893-4ac2-bc55-b99df3767add" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5eb4e414-eb38-4db1-a4f7-e9b2edbb85e5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23205d60-5aea-4a20-b087-6ca1baf0bb2e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bec8db4a-318c-4ce3-bf1e-97ea755d20a1" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e673520d-95b7-433f-bcfd-8e3e14c14f03" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bea193a-9dec-4c80-a392-0437549c0ce2" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddbb270a-0003-4da5-bec3-38f888546b68" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bf5ea93-d5da-4f57-ba6d-d6a7e7b08315" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/239583f5-c3e0-4807-a787-c18c60c371cb" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96f7eb64-bfdc-42c9-8990-d7daa713b7af" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c88b4371-05fe-43de-8de6-dfb87c4d66a0" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52a8a5e2-1e39-4c28-b49c-da1ca669674b" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e97d033b-1efb-48d9-aef4-872931b566bd" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13c207a2-9213-443d-ac66-bdd0baec40ac" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d279b02f-3d2e-4e6d-a6ed-a00c2aabda09" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45799421-8acb-4282-aa5f-6570391485d4" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de392189-f597-413f-83b6-d22f03e99cd9" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb37d4e1-2264-4c82-9511-c754da91c509" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650c4846-1dd1-45c0-8389-90ca9df4de94" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba55e66f-903a-4c5f-b80a-4cfc7f3bae5b" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55482ac5-5a88-443f-92f7-c0b7b3e8e644" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80e99f1c-9ee8-4d74-99a7-377aa870d438" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a03ecb83-12bf-44c1-aa2a-6c717e387bdc" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20be18f3-0e9c-4b74-9459-076bc3cd1dde" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/136e943f-d162-4eb2-bd97-399c480cb929" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e214949-93d3-40eb-8dad-349b342bb74b" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebc6cac8-27b0-4cbd-93c6-acdd30bc9da9" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/997a6f66-e25c-4bdf-a006-e6609131cd49" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea3e117d-9e98-4a8b-8497-2973060f7b7d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6445c871-d8a3-4c1c-bb1a-2b8a80f03e0a" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff4dfb0b-7283-447a-8bbf-b84297945f19" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e334ded7-2d1c-43cb-95dc-8cb5f54acdc2" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b264a490-bb5c-4cad-8530-53a5052ce83d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f37d17b5-1c96-4abc-810a-857e2b01dbaa" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bca0edce-9754-4dac-85a0-7e7761fa4efc" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ac638b8-a20c-4248-8ff4-65e71bfd487d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81c46ab1-0ca2-4d2f-9907-2140c3a2507b" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b79d17b3-7425-43c8-963a-e4bd4855f6a2" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5ede4a7-ce56-4131-bf2b-f4be224b950c" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ae69349-a8a5-40ed-abec-6b6b15f5c7aa" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d68852c3-cdea-4946-8e8f-5c894842184c" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0753f4f5-b344-432c-9b58-23814a3a6383" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/717149c7-bd65-4ade-8b02-a071bd407f66" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d1d0bec-d622-4e62-b543-54f110a6a83e" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf03f130-34f3-46f7-a329-f0376efa0732" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f6608fa-e405-416b-af12-7c172b00ebcf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91adbf7d-db24-47d6-9ba3-fa39345b098a" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9e3140e-2466-4490-99c6-a4ab856caec6" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b37f3c1a-8aeb-4a45-8825-cc010f656de1" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76bde9ce-b808-4e80-8c1b-5eeb65bc6ab7" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd7a795e-8254-44f6-be6a-1f13e98f0ff2" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/513ba283-7173-4b16-959c-a53982a31bce" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a74db01-fad9-49e5-8838-5f3e93bee8f9" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/349968e2-4e7d-45f9-875d-b22436af0695" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cc94e7c-52cd-4e59-a23e-10984b4e893a" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26ba3d7d-06a1-45e9-bd76-346717157d66" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/365e6204-48ce-4f22-b145-f03417f774dd" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1e827c2-d652-4b49-9ad4-82bf41858ed5" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87044d47-d1f8-480d-8a2b-4fd0893ab691" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92582045-b99b-4cb9-8244-63acfcfafe21" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b584550c-58e8-4bc2-b444-b792271772f4" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/938af82e-e4ba-45ef-9d7e-8d4f6ba693d3" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f193c20d-5276-4caf-8a7c-1ed85b43007a" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d845eb5-4c51-4996-b049-5ef51ffea40c" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b88aaa3-bbdc-4fdc-8cec-75e5ffb051d9" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/903b7654-9ec4-4268-ad1f-15fce9fbf682" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9049c72-3250-4b18-a751-a6d19a6ab66a" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/840c7554-456f-469b-8869-b3c2a755a6a8" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f0ab0d6-4504-4d0b-80a7-46184bcb6483" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cb88ca6-6a19-44d6-ac4c-feb000478dc7" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8650c076-34e9-42fe-b14c-7202ec5f6335" TargetMode="External" Id="rId82" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9005b4d2-e53d-433e-b0c1-a3fff60e4168" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edaffa35-636d-4b7d-8434-729395f3b752" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/805d0da2-9f85-40fe-bc86-bac9c1db5f1b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9b07a5f-f735-4eae-aa6a-b48403b432c0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3c96792-057b-4403-be12-3df7e343dc25" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc9e9d9c-d8ea-4305-8fe0-782b3f5f4f63" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/008fd95b-e397-4c26-8bde-e052562d25ea" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f984013-82ad-4813-b93f-a58045f81e62" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7957fe37-2364-428c-859e-c2730d4842c4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b108d8c5-cfba-40e6-8aaf-4d62a93a2dec" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acc540a6-3d66-4293-9bd3-5add496e778d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/517d7d74-79cd-4a60-bbfc-9626ea95e529" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a7be50c-179b-492f-a4aa-510eeb3a9f19" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18952f11-cb98-4a1f-8143-2587a16cb0db" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f1d0d49-38ee-4e72-8366-906648240edc" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa89e722-478c-4934-b037-a90ae594ecff" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3e1d06e-2893-4ac2-bc55-b99df3767add" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5eb4e414-eb38-4db1-a4f7-e9b2edbb85e5" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23205d60-5aea-4a20-b087-6ca1baf0bb2e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bec8db4a-318c-4ce3-bf1e-97ea755d20a1" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e673520d-95b7-433f-bcfd-8e3e14c14f03" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bea193a-9dec-4c80-a392-0437549c0ce2" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddbb270a-0003-4da5-bec3-38f888546b68" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bf5ea93-d5da-4f57-ba6d-d6a7e7b08315" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/239583f5-c3e0-4807-a787-c18c60c371cb" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96f7eb64-bfdc-42c9-8990-d7daa713b7af" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c88b4371-05fe-43de-8de6-dfb87c4d66a0" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52a8a5e2-1e39-4c28-b49c-da1ca669674b" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e97d033b-1efb-48d9-aef4-872931b566bd" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13c207a2-9213-443d-ac66-bdd0baec40ac" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d279b02f-3d2e-4e6d-a6ed-a00c2aabda09" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45799421-8acb-4282-aa5f-6570391485d4" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de392189-f597-413f-83b6-d22f03e99cd9" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb37d4e1-2264-4c82-9511-c754da91c509" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650c4846-1dd1-45c0-8389-90ca9df4de94" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba55e66f-903a-4c5f-b80a-4cfc7f3bae5b" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55482ac5-5a88-443f-92f7-c0b7b3e8e644" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a03ecb83-12bf-44c1-aa2a-6c717e387bdc" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80e99f1c-9ee8-4d74-99a7-377aa870d438" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20be18f3-0e9c-4b74-9459-076bc3cd1dde" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/136e943f-d162-4eb2-bd97-399c480cb929" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e214949-93d3-40eb-8dad-349b342bb74b" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebc6cac8-27b0-4cbd-93c6-acdd30bc9da9" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/997a6f66-e25c-4bdf-a006-e6609131cd49" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea3e117d-9e98-4a8b-8497-2973060f7b7d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5da7a2d9-0cc0-4caa-a2f9-a844af247a80" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6445c871-d8a3-4c1c-bb1a-2b8a80f03e0a" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e334ded7-2d1c-43cb-95dc-8cb5f54acdc2" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff4dfb0b-7283-447a-8bbf-b84297945f19" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b264a490-bb5c-4cad-8530-53a5052ce83d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f37d17b5-1c96-4abc-810a-857e2b01dbaa" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bca0edce-9754-4dac-85a0-7e7761fa4efc" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ac638b8-a20c-4248-8ff4-65e71bfd487d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81c46ab1-0ca2-4d2f-9907-2140c3a2507b" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b79d17b3-7425-43c8-963a-e4bd4855f6a2" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6ea234c-d013-4723-812c-3497367848d7" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5ede4a7-ce56-4131-bf2b-f4be224b950c" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ae69349-a8a5-40ed-abec-6b6b15f5c7aa" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae4fc80b-2c65-4cfe-9e77-9b5269e7b247" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d68852c3-cdea-4946-8e8f-5c894842184c" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0753f4f5-b344-432c-9b58-23814a3a6383" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/717149c7-bd65-4ade-8b02-a071bd407f66" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d1d0bec-d622-4e62-b543-54f110a6a83e" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf03f130-34f3-46f7-a329-f0376efa0732" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91adbf7d-db24-47d6-9ba3-fa39345b098a" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f6608fa-e405-416b-af12-7c172b00ebcf" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b37f3c1a-8aeb-4a45-8825-cc010f656de1" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9e3140e-2466-4490-99c6-a4ab856caec6" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd7a795e-8254-44f6-be6a-1f13e98f0ff2" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76bde9ce-b808-4e80-8c1b-5eeb65bc6ab7" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/349968e2-4e7d-45f9-875d-b22436af0695" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a74db01-fad9-49e5-8838-5f3e93bee8f9" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/513ba283-7173-4b16-959c-a53982a31bce" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cc94e7c-52cd-4e59-a23e-10984b4e893a" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26ba3d7d-06a1-45e9-bd76-346717157d66" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/365e6204-48ce-4f22-b145-f03417f774dd" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1e827c2-d652-4b49-9ad4-82bf41858ed5" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87044d47-d1f8-480d-8a2b-4fd0893ab691" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92582045-b99b-4cb9-8244-63acfcfafe21" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b584550c-58e8-4bc2-b444-b792271772f4" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/938af82e-e4ba-45ef-9d7e-8d4f6ba693d3" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f193c20d-5276-4caf-8a7c-1ed85b43007a" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d845eb5-4c51-4996-b049-5ef51ffea40c" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b88aaa3-bbdc-4fdc-8cec-75e5ffb051d9" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/903b7654-9ec4-4268-ad1f-15fce9fbf682" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9049c72-3250-4b18-a751-a6d19a6ab66a" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/840c7554-456f-469b-8869-b3c2a755a6a8" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f0ab0d6-4504-4d0b-80a7-46184bcb6483" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cb88ca6-6a19-44d6-ac4c-feb000478dc7" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8650c076-34e9-42fe-b14c-7202ec5f6335" TargetMode="External" Id="rId90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U83"/>
+  <dimension ref="A1:U91"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,7953 +589,8665 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-129344/2026</t>
+          <t>А40-262121/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПО ОБЕСПЕЧЕНИЮ ДЕЯТЕЛЬНОСТИ КАЗНАЧЕЙСТВА РОССИИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7709895509</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "К1"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5009110208</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Быхалова А. А.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>16.05.2026</t>
+          <t>01.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3c96792-057b-4403-be12-3df7e343dc25</t>
+          <t>https://kad.arbitr.ru/Card/9005b4d2-e53d-433e-b0c1-a3fff60e4168</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А41-38111/2026</t>
+          <t>А41-81466/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Министерство градостроительства и архитектуры Тамбовской области</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ НИЖЕГОРОДСКАЯ АКАДЕМИЯ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>6829131408</t>
+          <t>5261006743</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>СРО АС МРСА</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ МЕЖРЕГИОНСТРОЙАЛЬЯНС</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7701167434</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
+          <t>Данькин Д. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>12.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc9e9d9c-d8ea-4305-8fe0-782b3f5f4f63</t>
+          <t>https://kad.arbitr.ru/Card/edaffa35-636d-4b7d-8434-729395f3b752</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А36-10672/2025</t>
+          <t>А41-79760/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ ГРУПП БП"</t>
+          <t>ООО ТРАНСРЕГИОНСЕРВИС</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5047247161</t>
+          <t>7715964334</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Хорошилов А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Тарасенко А. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7957fe37-2364-428c-859e-c2730d4842c4</t>
+          <t>https://kad.arbitr.ru/Card/805d0da2-9f85-40fe-bc86-bac9c1db5f1b</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А36-10673/2025</t>
+          <t>А41-71968/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
+          <t>ФКР МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ ГРУПП БП"</t>
+          <t>ООО "ЮГ 2008"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5047247161</t>
+          <t>7724659915</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Хорошилов А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Морозова Е. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f984013-82ad-4813-b93f-a58045f81e62</t>
+          <t>https://kad.arbitr.ru/Card/a9b07a5f-f735-4eae-aa6a-b48403b432c0</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А41-84964/2025</t>
+          <t>А40-129344/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>25.09.2025</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>МУ УКС Г.О ЛЮБЕРЦЫ МО</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПО ОБЕСПЕЧЕНИЮ ДЕЯТЕЛЬНОСТИ КАЗНАЧЕЙСТВА РОССИИ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7709895509</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО СК-ПОЛИМЕР</t>
+          <t>ООО "К1"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5001037370</t>
+          <t>5009110208</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Быхалова А. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b108d8c5-cfba-40e6-8aaf-4d62a93a2dec</t>
+          <t>https://kad.arbitr.ru/Card/b3c96792-057b-4403-be12-3df7e343dc25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А41-67979/2025</t>
+          <t>А41-38111/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>06.08.2025</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО СК-ПОЛИМЕР</t>
+          <t>Министерство градостроительства и архитектуры Тамбовской области</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5001037370</t>
+          <t>6829131408</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДСКОГО ОКРУГА ЛЮБЕРЦЫ МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>СРО АС МРСА</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5027313426</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Миронова М. А.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>05.02.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/acc540a6-3d66-4293-9bd3-5add496e778d</t>
+          <t>https://kad.arbitr.ru/Card/fc9e9d9c-d8ea-4305-8fe0-782b3f5f4f63</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А41-63715/2025</t>
+          <t>А40-60007/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025</t>
+          <t>06.03.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ДАЧНЫЙ "ПОЛЕСЬЕ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5032294497</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО ТРАНСРЕГИОНСЕРВИС</t>
+          <t>ООО "ГЛАВОБЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7715964334</t>
+          <t>5004028510</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/517d7d74-79cd-4a60-bbfc-9626ea95e529</t>
+          <t>https://kad.arbitr.ru/Card/008fd95b-e397-4c26-8bde-e052562d25ea</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А41-62660/2025</t>
+          <t>А36-10673/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО ТРАНСРЕГИОНСЕРВИС</t>
+          <t>ООО "СТРОЙ ГРУПП БП"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7715964334</t>
+          <t>5047247161</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Шиляев А. В.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Хорошилов А. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>83615</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба</t>
+          <t>Взыскание убытков с ООО «Строй Групп БП» в пользу Фонда капитального ремонта.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>16.09.2025</t>
+          <t>19.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a7be50c-179b-492f-a4aa-510eeb3a9f19</t>
+          <t>https://kad.arbitr.ru/Card/2f984013-82ad-4813-b93f-a58045f81e62</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А41-57721/2025</t>
+          <t>А36-10672/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ЗАО ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ СТРОЙРЕСУРС</t>
+          <t>ООО "СТРОЙ ГРУПП БП"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5015010233</t>
+          <t>5047247161</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Демина И. Г.</t>
+          <t>Хорошилов А. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>65599.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>424891.6</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки, причиненные ее членом ООО Стройресурс.</t>
+          <t>Взыскание убытков с ООО «Строй Групп БП» в пользу Фонда капитального ремонта.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>19.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18952f11-cb98-4a1f-8143-2587a16cb0db</t>
+          <t>https://kad.arbitr.ru/Card/7957fe37-2364-428c-859e-c2730d4842c4</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А36-4864/2025</t>
+          <t>А41-84964/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>29.05.2025</t>
+          <t>25.09.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
+          <t>МУ УКС Г.О ЛЮБЕРЦЫ МО</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГРУПП БП"</t>
+          <t>ООО СК-ПОЛИМЕР</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5047247161</t>
+          <t>5001037370</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Коровин А. А.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>309278.52</v>
+        <v>575359680.3099999</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса из-за залития при проведении капитального ремонта крыши</t>
+          <t>Взыскание денежных средств в размере 575 359 680,31 руб. с ООО «СК-Полимер».</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f1d0d49-38ee-4e72-8366-906648240edc</t>
+          <t>https://kad.arbitr.ru/Card/b108d8c5-cfba-40e6-8aaf-4d62a93a2dec</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А41-36882/2025</t>
+          <t>А41-67979/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>06.05.2025</t>
+          <t>06.08.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО СК-ПОЛИМЕР</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7727270309</t>
+          <t>5001037370</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ЗАО ПРОМЖИЛСТРОЙ</t>
+          <t>УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДСКОГО ОКРУГА ЛЮБЕРЦЫ МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5029037242</t>
+          <t>5027313426</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Уваров А. О.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Миронова М. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на земельный участок для погашения долга по исполнительному производству.</t>
+          <t>Признание недействительным отказа от муниципального контракта № 948 и обязание внести изменения</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>09.10.2025</t>
+          <t>05.02.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa89e722-478c-4934-b037-a90ae594ecff</t>
+          <t>https://kad.arbitr.ru/Card/acc540a6-3d66-4293-9bd3-5add496e778d</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А41-21620/2025</t>
+          <t>А41-63715/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>21.03.2025</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ДОРОЖНО-МОСТОВОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7728381587</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>ООО ТРАНСРЕГИОНСЕРВИС</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7715964334</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Узденов А. У.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>9752243.720000001</v>
+        <v>422808.29</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание суммы неотработанного аванса</t>
+          <t>Нарушение гарантийных обязательств по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3e1d06e-2893-4ac2-bc55-b99df3767add</t>
+          <t>https://kad.arbitr.ru/Card/517d7d74-79cd-4a60-bbfc-9626ea95e529</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А41-11023/2025</t>
+          <t>А41-62660/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Биджи Инжиниринг"</t>
+          <t>ООО ТРАНСРЕГИОНСЕРВИС</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5047194537</t>
+          <t>7715964334</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...8 lines deleted...]
-      </c>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Шиляев А. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (ст. 60 ГрК РФ)</t>
+          <t>Возмещение ущерба</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>16.09.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5eb4e414-eb38-4db1-a4f7-e9b2edbb85e5</t>
+          <t>https://kad.arbitr.ru/Card/0a7be50c-179b-492f-a4aa-510eeb3a9f19</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А41-6901/2025</t>
+          <t>А41-57721/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>31.01.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО КОНТИНЕНТ СТРОЙ</t>
+          <t>ЗАО ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ СТРОЙРЕСУРС</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5042129510</t>
+          <t>5015010233</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Демина И. Г.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>218150</v>
+        <v>65599.2</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>218150</v>
+        <v>65599.2</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда в порядке регресса после выплаты ущерба собственникам из-за залития при капремонте</t>
+          <t>Солидарная ответственность СРО за убытки, причиненные ее членом ООО Стройресурс.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>23.04.2025</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23205d60-5aea-4a20-b087-6ca1baf0bb2e</t>
+          <t>https://kad.arbitr.ru/Card/18952f11-cb98-4a1f-8143-2587a16cb0db</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А41-6015/2025</t>
+          <t>А36-4864/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.01.2025</t>
+          <t>29.05.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕСУРС"</t>
+          <t>ООО "СТРОЙГРУПП БП"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5015010233</t>
+          <t>5047247161</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>10 арбитражный апелляционный суд</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Беспалов М. Б.</t>
+          <t>Коровин А. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>407217</v>
+        <v>309278.52</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке суброгации за некачественный капремонт, выполненный членом СРО</t>
+          <t>Возмещение ущерба в порядке регресса из-за залития при проведении капитального ремонта крыши</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bec8db4a-318c-4ce3-bf1e-97ea755d20a1</t>
+          <t>https://kad.arbitr.ru/Card/7f1d0d49-38ee-4e72-8366-906648240edc</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А41-5993/2025</t>
+          <t>А41-36882/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>29.01.2025</t>
+          <t>06.05.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7727270309</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕСУРС"</t>
+          <t>ЗАО ПРОМЖИЛСТРОЙ</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5015010233</t>
+          <t>5029037242</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Уваров А. О.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>893888.98</v>
-[...3 lines deleted...]
-      </c>
+        <v>1254015.96</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков по договору капитального ремонта с члена СРО</t>
+          <t>Обращение взыскания на земельный участок для погашения долга по исполнительному производству.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>01.04.2025</t>
+          <t>09.10.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e673520d-95b7-433f-bcfd-8e3e14c14f03</t>
+          <t>https://kad.arbitr.ru/Card/aa89e722-478c-4934-b037-a90ae594ecff</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А41-110882/2024</t>
+          <t>А41-21620/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>21.03.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ДОРОЖНО-МОСТОВОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7728381587</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИДЖИ ИНЖИНИРИНГ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5047194537</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Данькин Д. Н.</t>
+          <t>Узденов А. У.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>472918.23</v>
+        <v>9752243.720000001</v>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба</t>
+          <t>Взыскание суммы неотработанного аванса</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>31.01.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bea193a-9dec-4c80-a392-0437549c0ce2</t>
+          <t>https://kad.arbitr.ru/Card/b3e1d06e-2893-4ac2-bc55-b99df3767add</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А41-105010/2024</t>
+          <t>А41-11023/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>22.11.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>АНО ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ 2008"</t>
+          <t>ООО "Биджи Инжиниринг"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7724659915</t>
+          <t>5047194537</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr"/>
       <c r="O19" s="2" t="n">
-        <v>1074811.33</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>472918.73</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>472918.73</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание денежных средств с члена СРО и саморегулируемой организации.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (ст. 60 ГрК РФ)</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>15.05.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ddbb270a-0003-4da5-bec3-38f888546b68</t>
+          <t>https://kad.arbitr.ru/Card/5eb4e414-eb38-4db1-a4f7-e9b2edbb85e5</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А41-93949/2024</t>
+          <t>А41-6901/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>18.10.2024</t>
+          <t>31.01.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО ЮГ 2008</t>
+          <t>ООО КОНТИНЕНТ СТРОЙ</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7724659915</t>
+          <t>5042129510</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Демина И. Г.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>540632.91</v>
-[...1 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+        <v>218150</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>218150</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО по обязательствам члена перед Фондом капитального ремонта</t>
+          <t>Возмещение вреда в порядке регресса после выплаты ущерба собственникам из-за залития при капремонте</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025</t>
+          <t>23.04.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7bf5ea93-d5da-4f57-ba6d-d6a7e7b08315</t>
+          <t>https://kad.arbitr.ru/Card/23205d60-5aea-4a20-b087-6ca1baf0bb2e</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-248959/2024</t>
+          <t>А41-6015/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>29.01.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИДЖИ ИНЖИНИРИНГ"</t>
+          <t>ООО "СТРОЙРЕСУРС"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5047194537</t>
+          <t>5015010233</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>10 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Беспалов М. Б.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>472918.73</v>
+        <v>407217</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в рамках обязательств по капитальному ремонту многоквартирных домов</t>
+          <t>Возмещение ущерба в порядке суброгации за некачественный капремонт, выполненный членом СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>02.12.2024</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/239583f5-c3e0-4807-a787-c18c60c371cb</t>
+          <t>https://kad.arbitr.ru/Card/bec8db4a-318c-4ce3-bf1e-97ea755d20a1</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А41-92354/2024</t>
+          <t>А41-5993/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>29.01.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОЙРЕСУРС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>5015010233</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Данькин Д. Н.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>467937.5</v>
+        <v>893888.98</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>467937.5</v>
+        <v>893888.98</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР после возмещения вреда собственнику из-за некачественного капремонта</t>
+          <t>Взыскание убытков по договору капитального ремонта с члена СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96f7eb64-bfdc-42c9-8990-d7daa713b7af</t>
+          <t>https://kad.arbitr.ru/Card/e673520d-95b7-433f-bcfd-8e3e14c14f03</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А41-89097/2024</t>
+          <t>А41-110882/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ЗАО ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ЮГ 2008</t>
+          <t>ООО "БИДЖИ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7724659915</t>
+          <t>5047194537</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Данькин Д. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>504096.58</v>
+        <v>472918.23</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с СРО и ООО ЮГ 2008 в пользу ФКР Москвы</t>
+          <t>Взыскание ущерба</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>23.05.2025</t>
+          <t>31.01.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c88b4371-05fe-43de-8de6-dfb87c4d66a0</t>
+          <t>https://kad.arbitr.ru/Card/5bea193a-9dec-4c80-a392-0437549c0ce2</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А41-88717/2024</t>
+          <t>А41-105010/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>22.11.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АНО ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО КОНТИНЕНТ СТРОЙ</t>
+          <t>ООО "ЮГ 2008"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>5042129510</t>
+          <t>7724659915</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Чекалова Н. А.</t>
+          <t>Данькин Д. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>218150</v>
+        <v>1074811.33</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с ООО КОНТИНЕНТ СТРОЙ и СРО АС МРСА</t>
+          <t>Солидарное взыскание денежных средств с члена СРО и саморегулируемой организации.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>26.12.2024</t>
+          <t>15.05.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52a8a5e2-1e39-4c28-b49c-da1ca669674b</t>
+          <t>https://kad.arbitr.ru/Card/ddbb270a-0003-4da5-bec3-38f888546b68</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-237946/2024</t>
+          <t>А41-93949/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>27.09.2024</t>
+          <t>18.10.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>ООО ЮГ 2008</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7724659915</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>1074811.33</v>
+        <v>540632.91</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание задолженности с СРО и ООО ЮГ 2008</t>
+          <t>Солидарная ответственность СРО по обязательствам члена перед Фондом капитального ремонта</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>18.12.2024</t>
+          <t>22.05.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e97d033b-1efb-48d9-aef4-872931b566bd</t>
+          <t>https://kad.arbitr.ru/Card/7bf5ea93-d5da-4f57-ba6d-d6a7e7b08315</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А27-14115/2024</t>
+          <t>А40-248959/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>24.07.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Алгоритм"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5029209452</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Управление капитального строительства Администрации Мариинского муниципального округа</t>
+          <t>ООО "БИДЖИ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>4213007128</t>
+          <t>5047194537</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>7 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Захаренко С. Г.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>472918.73</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об одностороннем отказе от муниципального контракта.</t>
+          <t>Взыскание задолженности в рамках обязательств по капитальному ремонту многоквартирных домов</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>02.12.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13c207a2-9213-443d-ac66-bdd0baec40ac</t>
+          <t>https://kad.arbitr.ru/Card/239583f5-c3e0-4807-a787-c18c60c371cb</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А27-13109/2024</t>
+          <t>А41-92354/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>10.07.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Алгоритм"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5029209452</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ КУЛЬТУРЫ "КУЛЬТУРНО-ДОСУГОВЫЙ ЦЕНТР "ЮБИЛЕЙНЫЙ"</t>
+          <t>ООО "СТРОЙРЕСУРС"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>4213000732</t>
+          <t>5015010233</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Кемеровской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Душинский А. В.</t>
-[...5 lines deleted...]
-      <c r="R27" s="2" t="inlineStr"/>
+          <t>Данькин Д. Н.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>467937.5</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>467937.5</v>
+      </c>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Регрессное требование ФКР после возмещения вреда собственнику из-за некачественного капремонта</t>
+        </is>
+      </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>22.05.2025</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d279b02f-3d2e-4e6d-a6ed-a00c2aabda09</t>
+          <t>https://kad.arbitr.ru/Card/96f7eb64-bfdc-42c9-8990-d7daa713b7af</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А41-60283/2024</t>
+          <t>А41-89097/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>10.07.2024</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>Мазикова Елена Александровна</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>526310045633</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>ЗАО ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ЮГ 2008</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7724659915</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
-[...2 lines deleted...]
-      <c r="O28" s="2" t="inlineStr"/>
+          <t>Арешкина И. Д.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>504096.58</v>
+      </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Взыскание компенсации за нарушение авторских прав на фотографическое произведение</t>
+          <t>Взыскание денежных средств с СРО и ООО ЮГ 2008 в пользу ФКР Москвы</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>23.05.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45799421-8acb-4282-aa5f-6570391485d4</t>
+          <t>https://kad.arbitr.ru/Card/c88b4371-05fe-43de-8de6-dfb87c4d66a0</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-132087/2023</t>
+          <t>А41-88717/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>13.06.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>Дорджиев Сергей Валерьевич</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>081403047808</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО КОНТИНЕНТ СТРОЙ</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5042129510</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Чекмарева Н. А.</t>
-[...2 lines deleted...]
-      <c r="O29" s="2" t="inlineStr"/>
+          <t>Чекалова Н. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>218150</v>
+      </c>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr"/>
-      <c r="R29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств с ООО КОНТИНЕНТ СТРОЙ и СРО АС МРСА</t>
+        </is>
+      </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>23.01.2025</t>
+          <t>26.12.2024</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de392189-f597-413f-83b6-d22f03e99cd9</t>
+          <t>https://kad.arbitr.ru/Card/52a8a5e2-1e39-4c28-b49c-da1ca669674b</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А41-42329/2023</t>
+          <t>А40-237946/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>18.05.2023</t>
+          <t>27.09.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНТИНЕНТ СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5042129510</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Степаненко А. В.</t>
+          <t>Картавая О. Н.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>274494.9</v>
-[...3 lines deleted...]
-      </c>
+        <v>1074811.33</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР после возмещения вреда собственнику из-за нарушений подрядчика - члена СРО</t>
+          <t>Солидарное взыскание задолженности с СРО и ООО ЮГ 2008</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>17.04.2024</t>
+          <t>18.12.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb37d4e1-2264-4c82-9511-c754da91c509</t>
+          <t>https://kad.arbitr.ru/Card/e97d033b-1efb-48d9-aef4-872931b566bd</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А36-3042/2023</t>
+          <t>А27-14115/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>17.04.2023</t>
+          <t>24.07.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
+          <t>ООО "Алгоритм"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>5029209452</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ ГРУПП БП"</t>
+          <t>Управление капитального строительства Администрации Мариинского муниципального округа</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>5047247161</t>
+          <t>4213007128</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Канаева А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Захаренко С. Г.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
+          <t>Признание недействительным решения об одностороннем отказе от муниципального контракта.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>25.09.2025</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/650c4846-1dd1-45c0-8389-90ca9df4de94</t>
+          <t>https://kad.arbitr.ru/Card/13c207a2-9213-443d-ac66-bdd0baec40ac</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А36-2858/2023</t>
+          <t>А27-13109/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>11.04.2023</t>
+          <t>10.07.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
+          <t>ООО "Алгоритм"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>5029209452</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ ГРУПП БП"</t>
+          <t>МУНИЦИПАЛЬНОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ КУЛЬТУРЫ "КУЛЬТУРНО-ДОСУГОВЫЙ ЦЕНТР "ЮБИЛЕЙНЫЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>5047247161</t>
+          <t>4213000732</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС Кемеровской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Пустохина Е. Ф.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Душинский А. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>05.06.2025</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba55e66f-903a-4c5f-b80a-4cfc7f3bae5b</t>
+          <t>https://kad.arbitr.ru/Card/d279b02f-3d2e-4e6d-a6ed-a00c2aabda09</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-74950/2023</t>
+          <t>А41-60283/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>05.04.2023</t>
+          <t>10.07.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>Дорджиев Сергей Валерьевич</t>
+          <t>Мазикова Елена Александровна</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>081403047808</t>
+          <t>526310045633</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. Э.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба, причиненного заливом квартиры при проведении капитального ремонта системы отопления.</t>
+          <t>Взыскание компенсации за нарушение авторских прав на фотографическое произведение</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>29.12.2024</t>
+          <t>17.09.2024</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55482ac5-5a88-443f-92f7-c0b7b3e8e644</t>
+          <t>https://kad.arbitr.ru/Card/45799421-8acb-4282-aa5f-6570391485d4</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А41-11519/2023</t>
+          <t>А40-132087/2023</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>09.02.2023</t>
+          <t>13.06.2023</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>Дорджиев Сергей Валерьевич</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>081403047808</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНТИНЕНТ СТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>5042129510</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Степаненко А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Чекмарева Н. А.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>27.10.2023</t>
+          <t>23.01.2025</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80e99f1c-9ee8-4d74-99a7-377aa870d438</t>
+          <t>https://kad.arbitr.ru/Card/de392189-f597-413f-83b6-d22f03e99cd9</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А41-11520/2023</t>
+          <t>А41-42329/2023</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>09.02.2023</t>
+          <t>18.05.2023</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>ООО "КОНТИНЕНТ СТРОЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>5042129510</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
+          <t>Степаненко А. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>469124.27</v>
+        <v>274494.9</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>469124.27</v>
+        <v>274494.9</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Регресс к СРО за вред, причиненный ее членом при капремонте МКД (ст. 60 ГрК РФ).</t>
+          <t>Регрессное требование ФКР после возмещения вреда собственнику из-за нарушений подрядчика - члена СРО</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>28.10.2023</t>
+          <t>17.04.2024</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a03ecb83-12bf-44c1-aa2a-6c717e387bdc</t>
+          <t>https://kad.arbitr.ru/Card/eb37d4e1-2264-4c82-9511-c754da91c509</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А41-42990/2022</t>
+          <t>А36-3042/2023</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>14.06.2022</t>
+          <t>17.04.2023</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ГКУ Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
+          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>ООО "СТРОЙ ГРУПП БП"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>5047247161</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
+          <t>Канаева А. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>3200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>19108442.79</v>
+      </c>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту (штраф)</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>06.09.2022</t>
+          <t>25.09.2025</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20be18f3-0e9c-4b74-9459-076bc3cd1dde</t>
+          <t>https://kad.arbitr.ru/Card/650c4846-1dd1-45c0-8389-90ca9df4de94</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А41-95533/2021</t>
+          <t>А36-2858/2023</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>28.12.2021</t>
+          <t>11.04.2023</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ГКУ Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
+          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>ООО "СТРОЙ ГРУПП БП"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>5047247161</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Чекалова Н. А.</t>
+          <t>Пустохина Е. Ф.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>9829888.689999999</v>
+        <v>26375243.22</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>4796618.54</v>
+        <v>26375243.22</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>20.12.2022</t>
+          <t>05.06.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/136e943f-d162-4eb2-bd97-399c480cb929</t>
+          <t>https://kad.arbitr.ru/Card/ba55e66f-903a-4c5f-b80a-4cfc7f3bae5b</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А41-40815/2021</t>
+          <t>А40-74950/2023</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>03.06.2021</t>
+          <t>05.04.2023</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ИП Голубцова Елена Геннадьевна</t>
+          <t>Дорджиев Сергей Валерьевич</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>501109158200</t>
+          <t>081403047808</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Гарькушова Г. А.</t>
+          <t>Михайлова А. Э.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>200000</v>
+        <v>814596.98</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>200000</v>
+        <v>814596.98</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Неосновательное обогащение из-за двойного перечисления взноса в компенсационный фонд СРО</t>
+          <t>Взыскание ущерба, причиненного заливом квартиры при проведении капитального ремонта системы отопления.</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>01.08.2021</t>
+          <t>29.12.2024</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e214949-93d3-40eb-8dad-349b342bb74b</t>
+          <t>https://kad.arbitr.ru/Card/55482ac5-5a88-443f-92f7-c0b7b3e8e644</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А83-12166/2021</t>
+          <t>А41-11520/2023</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>26.05.2021</t>
+          <t>09.02.2023</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОНОМСТРОЙСЕРВИС"</t>
+          <t>ООО "КОНТИНЕНТ СТРОЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7731589176</t>
+          <t>5042129510</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>21 арбитражный апелляционный суд</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Горбунова Н. Ю.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>796676.08</v>
+        <v>469124.27</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>796676.08</v>
+        <v>469124.27</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба за пропавшее оборудование по госконтракту и процентов за пользование чужими средствами</t>
+          <t>Регресс к СРО за вред, причиненный ее членом при капремонте МКД (ст. 60 ГрК РФ).</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>28.10.2023</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebc6cac8-27b0-4cbd-93c6-acdd30bc9da9</t>
+          <t>https://kad.arbitr.ru/Card/a03ecb83-12bf-44c1-aa2a-6c717e387bdc</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А41-17869/2021</t>
+          <t>А41-11519/2023</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>12.03.2021</t>
+          <t>09.02.2023</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬ"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5011017260</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>ООО "КОНТИНЕНТ СТРОЙ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>5042129510</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Степаненко А. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>200000</v>
+        <v>427579.75</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>200000</v>
+        <v>427579.75</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения</t>
+          <t>Регресс за вред, причиненный членом СРО собственнику квартиры при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>16.07.2021</t>
+          <t>27.10.2023</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/997a6f66-e25c-4bdf-a006-e6609131cd49</t>
+          <t>https://kad.arbitr.ru/Card/80e99f1c-9ee8-4d74-99a7-377aa870d438</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А41-6304/2021</t>
+          <t>А41-42990/2022</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>02.02.2021</t>
+          <t>14.06.2022</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "Канва"</t>
+          <t>ГКУ Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5045051205</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>7701167434</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>200000</v>
+        <v>3200000</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>200000</v>
+        <v>3200000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в виде излишне уплаченного взноса в компфонд возмещения вреда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту (штраф)</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>02.04.2021</t>
+          <t>06.09.2022</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea3e117d-9e98-4a8b-8497-2973060f7b7d</t>
+          <t>https://kad.arbitr.ru/Card/20be18f3-0e9c-4b74-9459-076bc3cd1dde</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-156592/2019</t>
+          <t>А41-95533/2021</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>18.06.2019</t>
+          <t>28.12.2021</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ДИРЕКЦИЯ ПО ОБЕСПЕЧЕНИЮ ДЕЯТЕЛЬНОСТИ ОРГАНИЗАЦИЙ ТРУДА И СОЦИАЛЬНОЙ ЗАЩИТЫ НАСЕЛЕНИЯ ГОРОДА МОСКВЫ"</t>
+          <t>ГКУ Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7701827320</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРВАЯ ГАЗОВАЯ КОМПАНИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>5006264993</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Стародуб А. П.</t>
+          <t>Чекалова Н. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>4798432</v>
-[...1 lines deleted...]
-      <c r="P42" s="2" t="inlineStr"/>
+        <v>9829888.689999999</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>4796618.54</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>18.07.2020</t>
+          <t>20.12.2022</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6445c871-d8a3-4c1c-bb1a-2b8a80f03e0a</t>
+          <t>https://kad.arbitr.ru/Card/136e943f-d162-4eb2-bd97-399c480cb929</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-121206/2019</t>
+          <t>А41-40815/2021</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>15.05.2019</t>
+          <t>03.06.2021</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СПЕЦСТРОЙ"</t>
+          <t>ИП Голубцова Елена Геннадьевна</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>5074113456</t>
+          <t>501109158200</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Гарькушова Г. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в размере 1 000 000 руб. в новую СРО</t>
+          <t>Неосновательное обогащение из-за двойного перечисления взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>03.03.2020</t>
+          <t>01.08.2021</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff4dfb0b-7283-447a-8bbf-b84297945f19</t>
+          <t>https://kad.arbitr.ru/Card/2e214949-93d3-40eb-8dad-349b342bb74b</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-121205/2019</t>
+          <t>А83-12166/2021</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>15.05.2019</t>
+          <t>26.05.2021</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМАКС"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>5036128081</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ЭКОНОМСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7731589176</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>21 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Горбунова Н. Ю.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>300000</v>
+        <v>796676.08</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>300000</v>
+        <v>796676.08</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взносов в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание ущерба за пропавшее оборудование по госконтракту и процентов за пользование чужими средствами</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>20.07.2020</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e334ded7-2d1c-43cb-95dc-8cb5f54acdc2</t>
+          <t>https://kad.arbitr.ru/Card/ebc6cac8-27b0-4cbd-93c6-acdd30bc9da9</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А41-51415/2018</t>
+          <t>А41-17869/2021</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>12.03.2021</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энерго С"</t>
+          <t>ООО "СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5032276988</t>
+          <t>5011017260</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L45" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>7701167434</t>
+        </is>
+      </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
-[...5 lines deleted...]
-      <c r="R45" s="2" t="inlineStr"/>
+          <t>Быковских И. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения</t>
+        </is>
+      </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>11.08.2018</t>
+          <t>16.07.2021</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b264a490-bb5c-4cad-8530-53a5052ce83d</t>
+          <t>https://kad.arbitr.ru/Card/997a6f66-e25c-4bdf-a006-e6609131cd49</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А41-49576/2018</t>
+          <t>А41-6304/2021</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>02.02.2021</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДомСвязьСервис"</t>
+          <t>ООО "Канва"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>5009055229</t>
+          <t>5045051205</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>7701167434</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
-[...2 lines deleted...]
-      <c r="O46" s="2" t="inlineStr"/>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="P46" s="2" t="n">
-        <v>3000</v>
+        <v>200000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о доплате 200 000 руб. в компенсационный фонд возмещения вреда</t>
+          <t>Взыскание неосновательного обогащения в виде излишне уплаченного взноса в компфонд возмещения вреда</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>09.08.2018</t>
+          <t>02.04.2021</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f37d17b5-1c96-4abc-810a-857e2b01dbaa</t>
+          <t>https://kad.arbitr.ru/Card/ea3e117d-9e98-4a8b-8497-2973060f7b7d</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-104397/2018</t>
+          <t>А41-58465/2019</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>15.05.2018</t>
+          <t>03.07.2019</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕМИУМ СТАНДАРТ"</t>
+          <t>ООО "КОМЕК МАШИНЕРИ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7710952230</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>ООО "СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>5035044086</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Алчаков В. Х.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>19.08.2018</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bca0edce-9754-4dac-85a0-7e7761fa4efc</t>
+          <t>https://kad.arbitr.ru/Card/5da7a2d9-0cc0-4caa-a2f9-a844af247a80</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-55312/2018</t>
+          <t>А40-156592/2019</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>18.06.2019</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТЕЛЕКОМ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ДИРЕКЦИЯ ПО ОБЕСПЕЧЕНИЮ ДЕЯТЕЛЬНОСТИ ОРГАНИЗАЦИЙ ТРУДА И СОЦИАЛЬНОЙ ЗАЩИТЫ НАСЕЛЕНИЯ ГОРОДА МОСКВЫ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>5012088062</t>
+          <t>7701827320</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "ПЕРВАЯ ГАЗОВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>5006264993</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Стародуб А. П.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>500000</v>
+        <v>4798432</v>
       </c>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей компенсационного фонда.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>20.07.2018</t>
+          <t>18.07.2020</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ac638b8-a20c-4248-8ff4-65e71bfd487d</t>
+          <t>https://kad.arbitr.ru/Card/6445c871-d8a3-4c1c-bb1a-2b8a80f03e0a</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А41-31242/2018</t>
+          <t>А40-121205/2019</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>15.05.2019</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАРАНТ-Л"</t>
+          <t>ООО "СТРОЙМАКС"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>5027157047</t>
+          <t>5036128081</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
-[...2 lines deleted...]
-      <c r="O49" s="2" t="inlineStr"/>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P49" s="2" t="n">
-        <v>3000</v>
+        <v>300000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решений СРО об обязании членов довнести взносы в компенсационный фонд.</t>
+          <t>Обязание СРО перечислить 300 000 руб. взносов в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>19.06.2018</t>
+          <t>20.07.2020</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81c46ab1-0ca2-4d2f-9907-2140c3a2507b</t>
+          <t>https://kad.arbitr.ru/Card/e334ded7-2d1c-43cb-95dc-8cb5f54acdc2</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А41-18993/2018</t>
+          <t>А40-121206/2019</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>15.03.2018</t>
+          <t>15.05.2019</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТИФЕС"</t>
+          <t>ООО "СК СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>5036122280</t>
+          <t>5074113456</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
-[...3 lines deleted...]
-      <c r="P50" s="2" t="inlineStr"/>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения СРО о довнесении взносов в компенсационный фонд возмещения вреда.</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в размере 1 000 000 руб. в новую СРО</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>07.04.2018</t>
+          <t>03.03.2020</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b79d17b3-7425-43c8-963a-e4bd4855f6a2</t>
+          <t>https://kad.arbitr.ru/Card/ff4dfb0b-7283-447a-8bbf-b84297945f19</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А41-16281/2018</t>
+          <t>А41-51415/2018</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>05.03.2018</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альтернативастрой"</t>
+          <t>ООО "Энерго С"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>5040124837</t>
+          <t>5032276988</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr"/>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr"/>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>11.08.2018</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5ede4a7-ce56-4131-bf2b-f4be224b950c</t>
+          <t>https://kad.arbitr.ru/Card/b264a490-bb5c-4cad-8530-53a5052ce83d</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А41-15427/2018</t>
+          <t>А41-49576/2018</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>01.03.2018</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ"</t>
+          <t>ООО "ДомСвязьСервис"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>5032265016</t>
+          <t>5009055229</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L52" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>7701167434</t>
+        </is>
+      </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr"/>
-      <c r="P52" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="R52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="Q52" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения СРО о доплате 200 000 руб. в компенсационный фонд возмещения вреда</t>
+        </is>
+      </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>16.08.2019</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ae69349-a8a5-40ed-abec-6b6b15f5c7aa</t>
+          <t>https://kad.arbitr.ru/Card/f37d17b5-1c96-4abc-810a-857e2b01dbaa</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А41-12346/2018</t>
+          <t>А40-104397/2018</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>19.02.2018</t>
+          <t>15.05.2018</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО РегионСтройПроект</t>
+          <t>ООО "ПРЕМИУМ СТАНДАРТ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>5036113783</t>
+          <t>7710952230</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
-[...2 lines deleted...]
-      <c r="O53" s="2" t="inlineStr"/>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P53" s="2" t="n">
-        <v>3000</v>
+        <v>500000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о довнесении 400000 руб. в компенсационный фонд</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд новой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>05.06.2018</t>
+          <t>19.08.2018</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d68852c3-cdea-4946-8e8f-5c894842184c</t>
+          <t>https://kad.arbitr.ru/Card/bca0edce-9754-4dac-85a0-7e7761fa4efc</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А41-108092/2017</t>
+          <t>А56-55312/2018</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>АО "Научно-производственная корпорация "Конструкторское бюро машиностроения"</t>
+          <t>ООО "ЭНЕРГОТЕЛЕКОМ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>5022039177</t>
+          <t>5012088062</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L54" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>7811290215</t>
+        </is>
+      </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Криворучко Е. С.</t>
-[...2 lines deleted...]
-      <c r="O54" s="2" t="inlineStr"/>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P54" s="2" t="inlineStr"/>
-      <c r="Q54" s="2" t="inlineStr"/>
-      <c r="R54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 500 000 рублей компенсационного фонда.</t>
+        </is>
+      </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>15.03.2018</t>
+          <t>20.07.2018</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0753f4f5-b344-432c-9b58-23814a3a6383</t>
+          <t>https://kad.arbitr.ru/Card/7ac638b8-a20c-4248-8ff4-65e71bfd487d</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А41-106422/2017</t>
+          <t>А41-31242/2018</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "КИРБЕТ-ЛИФТ"</t>
+          <t>ООО "ГАРАНТ-Л"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>5040126168</t>
+          <t>5027157047</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L55" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>7701167434</t>
+        </is>
+      </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr"/>
-      <c r="P55" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="R55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="Q55" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R55" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконными решений СРО об обязании членов довнести взносы в компенсационный фонд.</t>
+        </is>
+      </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>03.02.2018</t>
+          <t>19.06.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/717149c7-bd65-4ade-8b02-a071bd407f66</t>
+          <t>https://kad.arbitr.ru/Card/81c46ab1-0ca2-4d2f-9907-2140c3a2507b</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А41-106167/2017</t>
+          <t>А41-18993/2018</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>15.03.2018</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАУМА"</t>
+          <t>ООО "АРТИФЕС"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>5022051248</t>
+          <t>5036122280</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L56" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7701167434</t>
+        </is>
+      </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Досова М. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
-      <c r="Q56" s="2" t="inlineStr"/>
-      <c r="R56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным решения СРО о довнесении взносов в компенсационный фонд возмещения вреда.</t>
+        </is>
+      </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>20.03.2018</t>
+          <t>07.04.2018</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d1d0bec-d622-4e62-b543-54f110a6a83e</t>
+          <t>https://kad.arbitr.ru/Card/b79d17b3-7425-43c8-963a-e4bd4855f6a2</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-241429/2017</t>
+          <t>А41-18340/2018</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАДИНВЕСТ"</t>
+          <t>ООО "СПЕЦСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7729609724</t>
+          <t>5009048736</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ «ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ «РУССТРОЙ»</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7705046624</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сороченкова Т. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>09.02.2018</t>
+          <t>19.06.2018</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf03f130-34f3-46f7-a329-f0376efa0732</t>
+          <t>https://kad.arbitr.ru/Card/c6ea234c-d013-4723-812c-3497367848d7</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-241432/2017</t>
+          <t>А41-16281/2018</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>05.03.2018</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>АО "ЗЕМПРОЕКТСТРОЙ"</t>
+          <t>ООО "Альтернативастрой"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7722639085</t>
+          <t>5040124837</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ «ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ «РУССТРОЙ»</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>22.02.2018</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f6608fa-e405-416b-af12-7c172b00ebcf</t>
+          <t>https://kad.arbitr.ru/Card/f5ede4a7-ce56-4131-bf2b-f4be224b950c</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-241425/2017</t>
+          <t>А41-15427/2018</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>01.03.2018</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "БРУК"</t>
+          <t>ООО "ЮГ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7706737864</t>
+          <t>5032265016</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ «ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ «РУССТРОЙ»</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr"/>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Дубровская Е. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>15.10.2018</t>
+          <t>16.08.2019</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91adbf7d-db24-47d6-9ba3-fa39345b098a</t>
+          <t>https://kad.arbitr.ru/Card/3ae69349-a8a5-40ed-abec-6b6b15f5c7aa</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А41-100605/2017</t>
+          <t>А41-14322/2018</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>26.02.2018</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРТУНА-СТРОЙ"</t>
+          <t>ООО "ЭЛТЭКО"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7705857982</t>
+          <t>5077016429</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L60" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>7701167434</t>
+        </is>
+      </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr"/>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr"/>
       <c r="R60" s="2" t="inlineStr"/>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>26.07.2018</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9e3140e-2466-4490-99c6-a4ab856caec6</t>
+          <t>https://kad.arbitr.ru/Card/ae4fc80b-2c65-4cfe-9e77-9b5269e7b247</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А41-100612/2017</t>
+          <t>А41-12346/2018</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>19.02.2018</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛ СТРОЙ"</t>
+          <t>ООО РегионСтройПроект</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>5024152379</t>
+          <t>5036113783</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L61" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>7701167434</t>
+        </is>
+      </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr"/>
-      <c r="P61" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="R61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения СРО о довнесении 400000 руб. в компенсационный фонд</t>
+        </is>
+      </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>05.06.2018</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b37f3c1a-8aeb-4a45-8825-cc010f656de1</t>
+          <t>https://kad.arbitr.ru/Card/d68852c3-cdea-4946-8e8f-5c894842184c</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А41-100230/2017</t>
+          <t>А41-108092/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "АССТРОЙ"</t>
+          <t>АО "Научно-производственная корпорация "Конструкторское бюро машиностроения"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>5029179568</t>
+          <t>5022039177</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr"/>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Криворучко Е. С.</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr"/>
       <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr"/>
       <c r="R62" s="2" t="inlineStr"/>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>31.05.2018</t>
+          <t>15.03.2018</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76bde9ce-b808-4e80-8c1b-5eeb65bc6ab7</t>
+          <t>https://kad.arbitr.ru/Card/0753f4f5-b344-432c-9b58-23814a3a6383</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А41-100193/2017</t>
+          <t>А41-106422/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛАДОКС"</t>
+          <t>ООО "КИРБЕТ-ЛИФТ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>5029110904</t>
+          <t>5040126168</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr"/>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>Досова М. В.</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr"/>
       <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr"/>
       <c r="R63" s="2" t="inlineStr"/>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>16.02.2018</t>
+          <t>03.02.2018</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd7a795e-8254-44f6-be6a-1f13e98f0ff2</t>
+          <t>https://kad.arbitr.ru/Card/717149c7-bd65-4ade-8b02-a071bd407f66</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А41-99782/2017</t>
+          <t>А41-106167/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛ-ЭС"</t>
+          <t>ООО "БАУМА"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>5032219669</t>
+          <t>5022051248</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr"/>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr"/>
       <c r="P64" s="2" t="inlineStr"/>
       <c r="Q64" s="2" t="inlineStr"/>
       <c r="R64" s="2" t="inlineStr"/>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>20.03.2018</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/513ba283-7173-4b16-959c-a53982a31bce</t>
+          <t>https://kad.arbitr.ru/Card/7d1d0bec-d622-4e62-b543-54f110a6a83e</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А41-99802/2017</t>
+          <t>А40-241429/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "Велтерм"</t>
+          <t>ООО "ГРАДИНВЕСТ"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>5029200386</t>
+          <t>7729609724</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L65" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ «ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ «РУССТРОЙ»</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>7705046624</t>
+        </is>
+      </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
-[...5 lines deleted...]
-      <c r="R65" s="2" t="inlineStr"/>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q65" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R65" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>10.04.2018</t>
+          <t>09.02.2018</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a74db01-fad9-49e5-8838-5f3e93bee8f9</t>
+          <t>https://kad.arbitr.ru/Card/bf03f130-34f3-46f7-a329-f0376efa0732</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А41-99762/2017</t>
+          <t>А40-241425/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "Градтех"</t>
+          <t>ООО "БРУК"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>5001049777</t>
+          <t>7706737864</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L66" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ «ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ «РУССТРОЙ»</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>7705046624</t>
+        </is>
+      </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
-[...5 lines deleted...]
-      <c r="R66" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="n">
+        <v>8000000</v>
+      </c>
+      <c r="P66" s="2" t="n">
+        <v>8000000</v>
+      </c>
+      <c r="Q66" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R66" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить 8 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
+        </is>
+      </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>17.03.2018</t>
+          <t>15.10.2018</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/349968e2-4e7d-45f9-875d-b22436af0695</t>
+          <t>https://kad.arbitr.ru/Card/91adbf7d-db24-47d6-9ba3-fa39345b098a</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А41-98645/2017</t>
+          <t>А40-241432/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗЭНЕРГОСТРОЙ"</t>
+          <t>АО "ЗЕМПРОЕКТСТРОЙ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>7724859270</t>
+          <t>7722639085</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ «ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ «РУССТРОЙ»</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7705046624</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
-[...3 lines deleted...]
-      <c r="P67" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P67" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения СРО об обязании члена довнести 200 000 руб. в компенсационный фонд</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>10.04.2018</t>
+          <t>22.02.2018</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0cc94e7c-52cd-4e59-a23e-10984b4e893a</t>
+          <t>https://kad.arbitr.ru/Card/0f6608fa-e405-416b-af12-7c172b00ebcf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-228002/2017</t>
+          <t>А41-100612/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК СТРОЙ"</t>
+          <t>ООО "КАПИТАЛ СТРОЙ"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>5027168458</t>
+          <t>5024152379</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация строителей "Альянс строителей профессионалов"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr"/>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Досова М. В.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>03.05.2018</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26ba3d7d-06a1-45e9-bd76-346717157d66</t>
+          <t>https://kad.arbitr.ru/Card/b37f3c1a-8aeb-4a45-8825-cc010f656de1</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А41-97660/2017</t>
+          <t>А41-100605/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "Армада"</t>
+          <t>ООО "ФОРТУНА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>5027229076</t>
+          <t>7705857982</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr"/>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr"/>
       <c r="P69" s="2" t="inlineStr"/>
       <c r="Q69" s="2" t="inlineStr"/>
       <c r="R69" s="2" t="inlineStr"/>
       <c r="S69" s="2" t="inlineStr">
         <is>
           <t>07.02.2018</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/365e6204-48ce-4f22-b145-f03417f774dd</t>
+          <t>https://kad.arbitr.ru/Card/f9e3140e-2466-4490-99c6-a4ab856caec6</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А41-97609/2017</t>
+          <t>А41-100193/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энерго С"</t>
+          <t>ООО "АЛАДОКС"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>5032276988</t>
+          <t>5029110904</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr"/>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Досова М. В.</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr"/>
       <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr"/>
       <c r="R70" s="2" t="inlineStr"/>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>16.03.2018</t>
+          <t>16.02.2018</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1e827c2-d652-4b49-9ad4-82bf41858ed5</t>
+          <t>https://kad.arbitr.ru/Card/bd7a795e-8254-44f6-be6a-1f13e98f0ff2</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-223302/2017</t>
+          <t>А41-100230/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮМИКС ТМ"</t>
+          <t>ООО "АССТРОЙ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7716156805</t>
+          <t>5029179568</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕДГРИНВАЙТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr"/>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Дубровская Е. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
       <c r="P71" s="2" t="inlineStr"/>
-      <c r="Q71" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>31.05.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/87044d47-d1f8-480d-8a2b-4fd0893ab691</t>
+          <t>https://kad.arbitr.ru/Card/76bde9ce-b808-4e80-8c1b-5eeb65bc6ab7</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-216119/2017</t>
+          <t>А41-99762/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛТЭКО"</t>
+          <t>ООО "Градтех"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>5077016429</t>
+          <t>5001049777</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "ЦЕНТРСТРОЙЭКСПЕРТИЗА-СТАТУС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr"/>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>21.05.2018</t>
+          <t>17.03.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92582045-b99b-4cb9-8244-63acfcfafe21</t>
+          <t>https://kad.arbitr.ru/Card/349968e2-4e7d-45f9-875d-b22436af0695</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А56-85453/2017</t>
+          <t>А41-99802/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ №7"</t>
+          <t>ООО "Велтерм"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>5049017244</t>
+          <t>5029200386</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr"/>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Горшкова М. П.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>29.12.2017</t>
+          <t>10.04.2018</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b584550c-58e8-4bc2-b444-b792271772f4</t>
+          <t>https://kad.arbitr.ru/Card/1a74db01-fad9-49e5-8838-5f3e93bee8f9</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-199493/2017</t>
+          <t>А41-99782/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖНО-СТРОИТЕЛЬНАЯ ФИРМА "ЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "ЭЛ-ЭС"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>5049021032</t>
+          <t>5032219669</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr"/>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Гузеева О. С.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/938af82e-e4ba-45ef-9d7e-8d4f6ba693d3</t>
+          <t>https://kad.arbitr.ru/Card/513ba283-7173-4b16-959c-a53982a31bce</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-169802/2017</t>
+          <t>А41-98645/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТИФЕС"</t>
+          <t>ООО "СОЮЗЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>5036122280</t>
+          <t>7724859270</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7701167434</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Горшкова М. П.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе члена в другую организацию</t>
+          <t>Признание незаконным решения СРО об обязании члена довнести 200 000 руб. в компенсационный фонд</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>08.02.2018</t>
+          <t>10.04.2018</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f193c20d-5276-4caf-8a7c-1ed85b43007a</t>
+          <t>https://kad.arbitr.ru/Card/0cc94e7c-52cd-4e59-a23e-10984b4e893a</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-165006/2017</t>
+          <t>А40-228002/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>АО "НАУЧНО-ПРОИЗВОДСТВЕННАЯ КОРПОРАЦИЯ "КОНСТРУКТОРСКОЕ БЮРО МАШИНОСТРОЕНИЯ"</t>
+          <t>ООО "СТК СТРОЙ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>5008060716</t>
+          <t>5027168458</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО Ассоциация строителей "Альянс строителей профессионалов"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr"/>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="P76" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при смене членства</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>22.03.2018</t>
+          <t>03.05.2018</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d845eb5-4c51-4996-b049-5ef51ffea40c</t>
+          <t>https://kad.arbitr.ru/Card/26ba3d7d-06a1-45e9-bd76-346717157d66</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-146733/2017</t>
+          <t>А41-97660/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАУМА"</t>
+          <t>ООО "Армада"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>5022051248</t>
+          <t>5027229076</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr"/>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Досова М. В.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b88aaa3-bbdc-4fdc-8cec-75e5ffb051d9</t>
+          <t>https://kad.arbitr.ru/Card/365e6204-48ce-4f22-b145-f03417f774dd</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-144912/2017</t>
+          <t>А41-97609/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>07.08.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСАНТЕХМОНТАЖ"</t>
+          <t>ООО "Энерго С"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>5012048091</t>
+          <t>5032276988</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr"/>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>16.03.2018</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/903b7654-9ec4-4268-ad1f-15fce9fbf682</t>
+          <t>https://kad.arbitr.ru/Card/f1e827c2-d652-4b49-9ad4-82bf41858ed5</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-144079/2017</t>
+          <t>А40-223302/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>27.11.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЗК ТЕХНОЛОГИЯ"</t>
+          <t>ООО "ЮМИКС ТМ"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>5044090219</t>
+          <t>7716156805</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>ООО "РЕДГРИНВАЙТ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>6027172495</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>62291.2</v>
+      </c>
+      <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Взыскание задолженности по договору № БД7487 от 06.07.2017 и акту сверки.</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9049c72-3250-4b18-a751-a6d19a6ab66a</t>
+          <t>https://kad.arbitr.ru/Card/87044d47-d1f8-480d-8a2b-4fd0893ab691</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А56-57814/2017</t>
+          <t>А40-216119/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТЕЛЕКОМ"</t>
+          <t>ООО "ЭЛТЭКО"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>5012088062</t>
+          <t>5077016429</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "ЦЕНТРСТРОЙЭКСПЕРТИЗА-СТАТУС"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7704275597</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и перечисление 500 000 рублей компенсационного фонда</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>01.02.2018</t>
+          <t>21.05.2018</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/840c7554-456f-469b-8869-b3c2a755a6a8</t>
+          <t>https://kad.arbitr.ru/Card/92582045-b99b-4cb9-8244-63acfcfafe21</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-139209/2017</t>
+          <t>А56-85453/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПОДОЛЬЕ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ №7"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>5036127779</t>
+          <t>5049017244</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P81" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>29.12.2017</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f0ab0d6-4504-4d0b-80a7-46184bcb6483</t>
+          <t>https://kad.arbitr.ru/Card/b584550c-58e8-4bc2-b444-b792271772f4</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-237467/2016</t>
+          <t>А40-199493/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>28.11.2016</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОЕКТМОНТАЖ"</t>
+          <t>ООО "МОНТАЖНО-СТРОИТЕЛЬНАЯ ФИРМА "ЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>7708284602</t>
+          <t>5049021032</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7701167434</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>100000</v>
+        <v>300000</v>
       </c>
       <c r="P82" s="2" t="n">
-        <v>100000</v>
+        <v>300000</v>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Уклонение от перечисления взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7cb88ca6-6a19-44d6-ac4c-feb000478dc7</t>
+          <t>https://kad.arbitr.ru/Card/938af82e-e4ba-45ef-9d7e-8d4f6ba693d3</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А40-223497/2016</t>
+          <t>А40-169802/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>08.11.2016</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОГРЕСС СТРОЙ"</t>
+          <t>ООО "АРТИФЕС"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>7743913476</t>
+          <t>5036122280</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МОСКОВСКИЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7714322221</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R83" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе члена в другую организацию</t>
+        </is>
+      </c>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2018</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f193c20d-5276-4caf-8a7c-1ed85b43007a</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А40-165006/2017</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2017</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>АО "НАУЧНО-ПРОИЗВОДСТВЕННАЯ КОРПОРАЦИЯ "КОНСТРУКТОРСКОЕ БЮРО МАШИНОСТРОЕНИЯ"</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>5008060716</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P84" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q84" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R84" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при смене членства</t>
+        </is>
+      </c>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2018</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7d845eb5-4c51-4996-b049-5ef51ffea40c</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А40-146733/2017</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2017</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАУМА"</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>5022051248</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>7713430030</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P85" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q85" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R85" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2017</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b88aaa3-bbdc-4fdc-8cec-75e5ffb051d9</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А40-144912/2017</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2017</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОСАНТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>5012048091</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P86" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q86" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R86" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+        </is>
+      </c>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2017</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/903b7654-9ec4-4268-ad1f-15fce9fbf682</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А40-144079/2017</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2017</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МЗК ТЕХНОЛОГИЯ"</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>5044090219</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>7743089650</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P87" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q87" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R87" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2017</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c9049c72-3250-4b18-a751-a6d19a6ab66a</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А56-57814/2017</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2017</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОТЕЛЕКОМ"</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>5012088062</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>7816290018</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R88" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным исключения из СРО и перечисление 500 000 рублей компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2018</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/840c7554-456f-469b-8869-b3c2a755a6a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А40-139209/2017</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2017</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПОДОЛЬЕ"</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>5036127779</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>7722400160</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P89" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q89" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R89" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2017</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7f0ab0d6-4504-4d0b-80a7-46184bcb6483</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А40-237467/2016</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2016</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙПРОЕКТМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>7708284602</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "МЕЖРЕГИОНСТРОЙАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>7701167434</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P90" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="Q90" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R90" s="2" t="inlineStr">
+        <is>
+          <t>Уклонение от перечисления взноса в компенсационный фонд при переходе в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2017</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7cb88ca6-6a19-44d6-ac4c-feb000478dc7</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А40-223497/2016</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2016</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОГРЕСС СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>7743913476</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МОСКОВСКИЙ СТРОИТЕЛЬНЫЙ СОЮЗ"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>7714322221</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R83" s="2" t="inlineStr">
+      <c r="R91" s="2" t="inlineStr">
         <is>
           <t>Признание незаконным бездействия СРО по неперечислению 300000 руб. взноса в фонд другой организации.</t>
         </is>
       </c>
-      <c r="S83" s="2" t="inlineStr">
+      <c r="S91" s="2" t="inlineStr">
         <is>
           <t>04.05.2017</t>
         </is>
       </c>
-      <c r="T83" s="2" t="inlineStr">
+      <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U83" s="3" t="inlineStr">
+      <c r="U91" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8650c076-34e9-42fe-b14c-7202ec5f6335</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -8582,44 +9294,52 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>