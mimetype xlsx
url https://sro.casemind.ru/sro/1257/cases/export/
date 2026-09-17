--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a03f55ab-4cd9-4b15-82c5-96d7a9a65ca2" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f1b0a9a-6ad1-43c9-bcfb-f9d467c9c134" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1d96916-c246-49e2-852f-2a14d570572d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a42dc0a0-ed0b-4ab4-af84-6d80d3ab5b21" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b02130e-01b1-4f80-a690-f36bf040ee94" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64e9a955-1c6d-4a97-bfa8-1f463738c6d3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de532639-90d0-49df-a5ae-c161a7e09cd5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4d462df-0e5b-46c7-91f2-927382b74817" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0b43f6a-1231-4745-8352-15ae1eb32920" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/859a99c2-93b3-4e96-8d4f-9a2cc990bb5f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/487233b6-e80a-47af-8ff9-e4c6ca90086b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dbca900-c670-42f0-9ec4-e4590d8879c0" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9b59fbe-3928-4481-ab3b-87c37ffeb2a2" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6625b210-b5dd-454c-adc2-d726e9f994cb" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/858520ae-d1e4-47fb-8087-92b153c43f80" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1b1f751-5816-4575-a557-8d6a98d17dd1" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35cb4198-cf82-441a-9e38-c341c1f33b68" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0b8905d-dd12-44e1-94f7-100347e1fcd1" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1353f43b-f06d-4cc7-a471-453f2b43929d" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7289f38b-ab4b-4cb5-b090-c27104049791" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cea7472-ef5f-4c2e-838c-1b1a7636c3ff" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4f4b012-6387-4e05-b6b9-650586696381" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c411dbb-897f-4c0e-9911-f74ec1c0aeb8" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5404b76e-3350-44fb-8d0f-8cfb0d5a8dee" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0756268-59f2-4551-8649-6b322034052b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d2f674e-e3f3-41b7-9aad-351029a31b4d" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1dee72fb-2c91-4313-89b3-aa8a895b1371" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bb03cfe-2264-4c09-9ed5-518654edcb1d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e00cf44a-6d60-43f2-83ae-230ebb3188fc" TargetMode="External" Id="rId29" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02e33446-e94f-4e6a-9c6a-29fb8d20cdf0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a03f55ab-4cd9-4b15-82c5-96d7a9a65ca2" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f1b0a9a-6ad1-43c9-bcfb-f9d467c9c134" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1d96916-c246-49e2-852f-2a14d570572d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a42dc0a0-ed0b-4ab4-af84-6d80d3ab5b21" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b02130e-01b1-4f80-a690-f36bf040ee94" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64e9a955-1c6d-4a97-bfa8-1f463738c6d3" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de532639-90d0-49df-a5ae-c161a7e09cd5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4d462df-0e5b-46c7-91f2-927382b74817" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0b43f6a-1231-4745-8352-15ae1eb32920" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/859a99c2-93b3-4e96-8d4f-9a2cc990bb5f" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/487233b6-e80a-47af-8ff9-e4c6ca90086b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dbca900-c670-42f0-9ec4-e4590d8879c0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9b59fbe-3928-4481-ab3b-87c37ffeb2a2" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6625b210-b5dd-454c-adc2-d726e9f994cb" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/858520ae-d1e4-47fb-8087-92b153c43f80" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1b1f751-5816-4575-a557-8d6a98d17dd1" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35cb4198-cf82-441a-9e38-c341c1f33b68" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0b8905d-dd12-44e1-94f7-100347e1fcd1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1353f43b-f06d-4cc7-a471-453f2b43929d" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7289f38b-ab4b-4cb5-b090-c27104049791" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cea7472-ef5f-4c2e-838c-1b1a7636c3ff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4f4b012-6387-4e05-b6b9-650586696381" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c411dbb-897f-4c0e-9911-f74ec1c0aeb8" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5404b76e-3350-44fb-8d0f-8cfb0d5a8dee" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0756268-59f2-4551-8649-6b322034052b" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d2f674e-e3f3-41b7-9aad-351029a31b4d" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1dee72fb-2c91-4313-89b3-aa8a895b1371" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8ed17a6-aed8-4133-8d28-ce71d135ece2" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bb03cfe-2264-4c09-9ed5-518654edcb1d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5469b057-0d99-4648-a842-2e7fce63b2d0" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e00cf44a-6d60-43f2-83ae-230ebb3188fc" TargetMode="External" Id="rId32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:U33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,412 +589,412 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А59-4057/2026</t>
+          <t>А59-4692/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>17.06.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГОСТРОИТЕЛЬСТВА"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ЕДИНОГО ЗАКАЗЧИКА" ХОЛМСКОГО МУНИЦИПАЛЬНОГО ОКРУГА САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6509023851</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7701054751</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Есин Р. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>20.06.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a03f55ab-4cd9-4b15-82c5-96d7a9a65ca2</t>
+          <t>https://kad.arbitr.ru/Card/02e33446-e94f-4e6a-9c6a-29fb8d20cdf0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А59-3811/2026</t>
+          <t>А59-4057/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>08.06.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Областное казенное учреждение " Дирекция по реализации программ строительства Сахалинской области"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГОСТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>6501279940</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7701054751</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
+          <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f1b0a9a-6ad1-43c9-bcfb-f9d467c9c134</t>
+          <t>https://kad.arbitr.ru/Card/a03f55ab-4cd9-4b15-82c5-96d7a9a65ca2</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А59-3806/2026</t>
+          <t>А59-3811/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>08.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
+          <t>Областное казенное учреждение " Дирекция по реализации программ строительства Сахалинской области"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6501153778</t>
+          <t>6501279940</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7701054751</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1d96916-c246-49e2-852f-2a14d570572d</t>
+          <t>https://kad.arbitr.ru/Card/9f1b0a9a-6ad1-43c9-bcfb-f9d467c9c134</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А59-3404/2026</t>
+          <t>А59-3806/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>25.05.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6501153778</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7701054751</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a42dc0a0-ed0b-4ab4-af84-6d80d3ab5b21</t>
+          <t>https://kad.arbitr.ru/Card/f1d96916-c246-49e2-852f-2a14d570572d</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А59-1446/2026</t>
+          <t>А59-3404/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>11.03.2026</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
@@ -1005,85 +1005,85 @@
           <t>6501238975</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7701054751</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b02130e-01b1-4f80-a690-f36bf040ee94</t>
+          <t>https://kad.arbitr.ru/Card/a42dc0a0-ed0b-4ab4-af84-6d80d3ab5b21</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А59-47/2026</t>
+          <t>А59-1446/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>11.03.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
@@ -1094,2330 +1094,2600 @@
           <t>6501238975</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7701054751</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Есин Р. В.</t>
+          <t>Веретенников И. Н.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.03.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64e9a955-1c6d-4a97-bfa8-1f463738c6d3</t>
+          <t>https://kad.arbitr.ru/Card/2b02130e-01b1-4f80-a690-f36bf040ee94</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А59-6015/2025</t>
+          <t>А59-47/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>17.10.2025</t>
+          <t>13.01.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>6501025800</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7701054751</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Кучкина С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Есин Р. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de532639-90d0-49df-a5ae-c161a7e09cd5</t>
+          <t>https://kad.arbitr.ru/Card/64e9a955-1c6d-4a97-bfa8-1f463738c6d3</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-78600/2025</t>
+          <t>А59-6015/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>02.04.2025</t>
+          <t>17.10.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО " УНИСЕРВИС "</t>
+          <t>УПРАВЛЕНИЕ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>0560029394</t>
+          <t>6501025800</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>7701054751</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Кузин М. М.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Кучкина С. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>5046297.88</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R9" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за невозврат подрядчиком неосновательного обогащения по госконтракту</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>02.04.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4d462df-0e5b-46c7-91f2-927382b74817</t>
+          <t>https://kad.arbitr.ru/Card/de532639-90d0-49df-a5ae-c161a7e09cd5</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А59-7329/2024</t>
+          <t>А40-78600/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>14.11.2024</t>
+          <t>02.04.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ИМУЩЕСТВЕННЫХ ОТНОШЕНИЙ АДМИНИСТРАЦИИ КОРСАКОВСКОГО ГОРОДСКОГО ОКРУГА</t>
+          <t>ООО " УНИСЕРВИС "</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6504016434</t>
+          <t>0560029394</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ГОРОДСКОЙ ДВОР"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>6504006595</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Логинова Е. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кузин М. М.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>28.05.2025</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0b43f6a-1231-4745-8352-15ae1eb32920</t>
+          <t>https://kad.arbitr.ru/Card/e4d462df-0e5b-46c7-91f2-927382b74817</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А59-2971/2024</t>
+          <t>А59-7329/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>16.05.2024</t>
+          <t>14.11.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>ДЕПАРТАМЕНТ ИМУЩЕСТВЕННЫХ ОТНОШЕНИЙ АДМИНИСТРАЦИИ КОРСАКОВСКОГО ГОРОДСКОГО ОКРУГА</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6501025800</t>
+          <t>6504016434</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ ДИЗАЙНЕРСКАЯ КОМПАНИЯ "МАЛЕР"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ГОРОДСКОЙ ДВОР"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>6501163455</t>
+          <t>6504006595</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Жамнова М. С.</t>
+          <t>Логинова Е. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>320321.99</v>
+        <v>102520</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения и устранение дефектов работ по строительству спецприёмника</t>
+          <t>Субсидиарная ответственность СРО за возврат излишне выплаченной субсидии членом ассоциации.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>28.05.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/859a99c2-93b3-4e96-8d4f-9a2cc990bb5f</t>
+          <t>https://kad.arbitr.ru/Card/d0b43f6a-1231-4745-8352-15ae1eb32920</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А59-740/2023</t>
+          <t>А59-2971/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>06.02.2023</t>
+          <t>16.05.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТЭК"</t>
+          <t>УПРАВЛЕНИЕ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6501191269</t>
+          <t>6501025800</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА "ЗАКАЗЧИК" "МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ" ТЫМОВСКИЙ ГОРОДСКОЙ ОКРУГ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ ДИЗАЙНЕРСКАЯ КОМПАНИЯ "МАЛЕР"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>6517008769</t>
+          <t>6501163455</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Аникина Н. А.</t>
-[...2 lines deleted...]
-      <c r="O12" s="2" t="inlineStr"/>
+          <t>Жамнова М. С.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>320321.99</v>
+      </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об одностороннем отказе от контракта на строительство школы-сада</t>
+          <t>Взыскание неосновательного обогащения и устранение дефектов работ по строительству спецприёмника</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>16.10.2024</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/487233b6-e80a-47af-8ff9-e4c6ca90086b</t>
+          <t>https://kad.arbitr.ru/Card/859a99c2-93b3-4e96-8d4f-9a2cc990bb5f</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А59-5521/2021</t>
+          <t>А59-740/2023</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>07.10.2021</t>
+          <t>06.02.2023</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СТЭК"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6501153778</t>
+          <t>6501191269</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Алси Строй"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА "ЗАКАЗЧИК" "МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ" ТЫМОВСКИЙ ГОРОДСКОЙ ОКРУГ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6501267133</t>
+          <t>6517008769</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Дремова Ю. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Аникина Н. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку выполнения строительных работ по государственному контракту.</t>
+          <t>Признание недействительным решения об одностороннем отказе от контракта на строительство школы-сада</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>21.05.2022</t>
+          <t>16.10.2024</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2dbca900-c670-42f0-9ec4-e4590d8879c0</t>
+          <t>https://kad.arbitr.ru/Card/487233b6-e80a-47af-8ff9-e4c6ca90086b</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А59-5192/2021</t>
+          <t>А59-5521/2021</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>20.09.2021</t>
+          <t>07.10.2021</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>6501153778</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРВАРД-ДВ"</t>
+          <t>ООО "Алси Строй"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>6501272775</t>
+          <t>6501267133</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Пономарева Г. Х.</t>
-[...2 lines deleted...]
-      <c r="O14" s="2" t="inlineStr"/>
+          <t>Дремова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>14551394.87</v>
+      </c>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr"/>
-      <c r="R14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки за просрочку выполнения строительных работ по государственному контракту.</t>
+        </is>
+      </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>08.12.2022</t>
+          <t>21.05.2022</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9b59fbe-3928-4481-ab3b-87c37ffeb2a2</t>
+          <t>https://kad.arbitr.ru/Card/2dbca900-c670-42f0-9ec4-e4590d8879c0</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А59-1530/2021</t>
+          <t>А59-5192/2021</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>30.03.2021</t>
+          <t>20.09.2021</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>6501153778</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стратегия"</t>
+          <t>ООО "ФОРВАРД-ДВ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>6511005440</t>
+          <t>6501272775</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Дремова Ю. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пономарева Г. Х.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>30.07.2021</t>
+          <t>08.12.2022</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6625b210-b5dd-454c-adc2-d726e9f994cb</t>
+          <t>https://kad.arbitr.ru/Card/a9b59fbe-3928-4481-ab3b-87c37ffeb2a2</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А59-1289/2021</t>
+          <t>А59-1530/2021</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>18.03.2021</t>
+          <t>30.03.2021</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>6501153778</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Форвард-ДВ"</t>
+          <t>ООО "Стратегия"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>6501272775</t>
+          <t>6511005440</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Дремова Ю. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>3266090.84</v>
-[...3 lines deleted...]
-      </c>
+        <v>3921796.66</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание аванса, неустойки и штрафа по госконтракту на строительство жилых домов на о. Кунашир.</t>
+          <t>Взыскание неустойки за просрочку исполнения обязательств по госконтракту на строительство жилья</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>26.12.2023</t>
+          <t>30.07.2021</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/858520ae-d1e4-47fb-8087-92b153c43f80</t>
+          <t>https://kad.arbitr.ru/Card/6625b210-b5dd-454c-adc2-d726e9f994cb</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А59-588/2021</t>
+          <t>А59-1289/2021</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>10.02.2021</t>
+          <t>18.03.2021</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стратегия"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6511005440</t>
+          <t>6501153778</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ГКУ "Дирекция по реализации Федеральной программы социально-экономического развития Курильских островов Сахалинской области"</t>
-[...2 lines deleted...]
-      <c r="L17" s="2" t="inlineStr"/>
+          <t>ООО "Форвард-ДВ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>6501272775</t>
+        </is>
+      </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
-[...5 lines deleted...]
-      <c r="R17" s="2" t="inlineStr"/>
+          <t>Веретенников И. Н.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>3266090.84</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>3429890.31</v>
+      </c>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание аванса, неустойки и штрафа по госконтракту на строительство жилых домов на о. Кунашир.</t>
+        </is>
+      </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>27.10.2021</t>
+          <t>26.12.2023</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1b1f751-5816-4575-a557-8d6a98d17dd1</t>
+          <t>https://kad.arbitr.ru/Card/858520ae-d1e4-47fb-8087-92b153c43f80</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А59-3571/2020</t>
+          <t>А59-588/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>15.07.2020</t>
+          <t>10.02.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК" "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА И БЛАГОУСТРОЙСТВА"</t>
+          <t>ООО "Стратегия"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>6501294521</t>
+          <t>6511005440</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСТРОВ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ГКУ "Дирекция по реализации Федеральной программы социально-экономического развития Курильских островов Сахалинской области"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Ким С. И.</t>
+          <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.12.2020</t>
+          <t>27.10.2021</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35cb4198-cf82-441a-9e38-c341c1f33b68</t>
+          <t>https://kad.arbitr.ru/Card/d1b1f751-5816-4575-a557-8d6a98d17dd1</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-242668/2019</t>
+          <t>А59-3571/2020</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>12.09.2019</t>
+          <t>15.07.2020</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙАЛЬЯНС"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК" "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА И БЛАГОУСТРОЙСТВА"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7840470974</t>
+          <t>6501294521</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ОСТРОВ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>2724126717</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Григорьева И. М.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ким С. И.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>27.07.2020</t>
+          <t>08.12.2020</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0b8905d-dd12-44e1-94f7-100347e1fcd1</t>
+          <t>https://kad.arbitr.ru/Card/35cb4198-cf82-441a-9e38-c341c1f33b68</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-168587/2019</t>
+          <t>А40-242668/2019</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>01.07.2019</t>
+          <t>12.09.2019</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛСИ СТРОЙ"</t>
+          <t>ООО "СТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6501267133</t>
+          <t>7840470974</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Григорьева И. М.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд новой СРО в размере 3 000 000 руб.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>16.08.2019</t>
+          <t>27.07.2020</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1353f43b-f06d-4cc7-a471-453f2b43929d</t>
+          <t>https://kad.arbitr.ru/Card/e0b8905d-dd12-44e1-94f7-100347e1fcd1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-168533/2019</t>
+          <t>А40-168587/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>01.07.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЛЕЯ"</t>
+          <t>ООО "АЛСИ СТРОЙ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6501262569</t>
+          <t>6501267133</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>22.08.2019</t>
+          <t>16.08.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7289f38b-ab4b-4cb5-b090-c27104049791</t>
+          <t>https://kad.arbitr.ru/Card/1353f43b-f06d-4cc7-a471-453f2b43929d</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А59-3817/2019</t>
+          <t>А40-168533/2019</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>21.06.2019</t>
+          <t>01.07.2019</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Первый хладокомбинат"</t>
+          <t>ООО "АЛЛЕЯ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6501208890</t>
+          <t>6501262569</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО Фирма "Скутер"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>6501008516</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
-[...5 lines deleted...]
-      <c r="R22" s="2" t="inlineStr"/>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>14.09.2021</t>
+          <t>22.08.2019</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0cea7472-ef5f-4c2e-838c-1b1a7636c3ff</t>
+          <t>https://kad.arbitr.ru/Card/7289f38b-ab4b-4cb5-b090-c27104049791</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А78-16915/2018</t>
+          <t>А59-3817/2019</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>31.10.2018</t>
+          <t>21.06.2019</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
+          <t>ООО "Первый хладокомбинат"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7701054751</t>
+          <t>6501208890</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель МОСП по ИПРДИР УФССП России по Забайкальскому краю Попова Ольга Анатольевна</t>
-[...2 lines deleted...]
-      <c r="L23" s="2" t="inlineStr"/>
+          <t>ООО Фирма "Скутер"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>6501008516</t>
+        </is>
+      </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Забайкальского края</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Курбатова А. А.</t>
+          <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>14.12.2018</t>
+          <t>14.09.2021</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4f4b012-6387-4e05-b6b9-650586696381</t>
+          <t>https://kad.arbitr.ru/Card/0cea7472-ef5f-4c2e-838c-1b1a7636c3ff</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А59-5466/2017</t>
+          <t>А78-16915/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>31.10.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промышленное снабжение и комплектация"</t>
+          <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7534016296</t>
+          <t>7701054751</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "СпецСтройРеконструкция"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Судебный пристав-исполнитель МОСП по ИПРДИР УФССП России по Забайкальскому краю Попова Ольга Анатольевна</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС Забайкальского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Дудина С. Ф.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Курбатова А. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО по месту регистрации</t>
+          <t>Оспаривание постановления судебного пристава-исполнителя о предоставлении информации</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>14.12.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c411dbb-897f-4c0e-9911-f74ec1c0aeb8</t>
+          <t>https://kad.arbitr.ru/Card/a4f4b012-6387-4e05-b6b9-650586696381</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-181960/2017</t>
+          <t>А59-5466/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДальЭнергоИнвест"</t>
+          <t>ООО "Промышленное снабжение и комплектация"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7534016296</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>Ассоциация "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7701054751</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Дудина С. Ф.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5404b76e-3350-44fb-8d0f-8cfb0d5a8dee</t>
+          <t>https://kad.arbitr.ru/Card/7c411dbb-897f-4c0e-9911-f74ec1c0aeb8</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-70416/2017</t>
+          <t>А40-181960/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ СКА"</t>
+          <t>ООО "ДальЭнергоИнвест"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>6501272077</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7814290904</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Пивцаев Е. И.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>26.01.2019</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0756268-59f2-4551-8649-6b322034052b</t>
+          <t>https://kad.arbitr.ru/Card/5404b76e-3350-44fb-8d0f-8cfb0d5a8dee</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-141266/2017</t>
+          <t>А56-70416/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ГРУППА КОМПАНИЙ СКА"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7701319704</t>
+          <t>6501272077</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ-САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "СПЕЦСТРОЙРЕКОНСТРУКЦИЯ"</t>
+          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7701054751</t>
+          <t>7814290904</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Пивцаев Е. И.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>13000</v>
+        <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>13000</v>
+        <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков представления сведений для индивидуального учета в ПФР за август 2016 г.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>26.01.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d2f674e-e3f3-41b7-9aad-351029a31b4d</t>
+          <t>https://kad.arbitr.ru/Card/a0756268-59f2-4551-8649-6b322034052b</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-92751/2017</t>
+          <t>А40-141266/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "САХСТРОЙМАСТЕР"</t>
+          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>6501272743</t>
+          <t>7701319704</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ-САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "СПЕЦСТРОЙРЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7701054751</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>500000</v>
+        <v>13000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>500000</v>
+        <v>13000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Нарушение сроков представления сведений для индивидуального учета в ПФР за август 2016 г.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>13.03.2020</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1dee72fb-2c91-4313-89b3-aa8a895b1371</t>
+          <t>https://kad.arbitr.ru/Card/3d2f674e-e3f3-41b7-9aad-351029a31b4d</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А51-22731/2012</t>
+          <t>А40-92751/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>26.09.2012</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>МИФНС РФ № 10 по Приморскому краю</t>
+          <t>ООО "САХСТРОЙМАСТЕР"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6501272743</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО ВостокСпецСтрой</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>2502037625</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Филатова А. П.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>4440359.72</v>
+        <v>500000</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>4440359.72</v>
+        <v>500000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Привлечение бывшего руководителя должника к субсидиарной ответственности в рамках дела о банкротстве</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>28.04.2015</t>
+          <t>13.03.2020</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0bb03cfe-2264-4c09-9ed5-518654edcb1d</t>
+          <t>https://kad.arbitr.ru/Card/1dee72fb-2c91-4313-89b3-aa8a895b1371</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А65-16451/2012</t>
+          <t>А51-28450/2014</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>13.06.2012</t>
+          <t>06.10.2014</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Уральский научно-технологический комплекс", г. Нижний Тагил</t>
+          <t>ООО "НПО "ГИДРОТЕКС"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>6667001522</t>
+          <t>2536104460</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Конвента Ре-Ком", г. Екатеринбург</t>
+          <t>ООО "НПО "ГИДРОТЕКС"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6664066899</t>
+          <t>2536104460</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Иванов О. И.</t>
+          <t>Саломай В. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
+          <t>04.03.2023</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a8ed17a6-aed8-4133-8d28-ce71d135ece2</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А51-22731/2012</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2012</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>МИФНС РФ № 10 по Приморскому краю</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО ВостокСпецСтрой</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>2502037625</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Филатова А. П.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>4440359.72</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>4440359.72</v>
+      </c>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Привлечение бывшего руководителя должника к субсидиарной ответственности в рамках дела о банкротстве</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2015</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0bb03cfe-2264-4c09-9ed5-518654edcb1d</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А45-24281/2012</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2012</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройремсервис"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>5404410080</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строительная компания "Новосибирскстройпроект"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>5405269390</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Бродская М. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2015</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5469b057-0d99-4648-a842-2e7fce63b2d0</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А65-16451/2012</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2012</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Уральский научно-технологический комплекс", г. Нижний Тагил</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>6667001522</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Конвента Ре-Ком", г. Екатеринбург</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>6664066899</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Иванов О. И.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
           <t>20.03.2013</t>
         </is>
       </c>
-      <c r="T30" s="2" t="inlineStr">
+      <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U30" s="3" t="inlineStr">
+      <c r="U33" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e00cf44a-6d60-43f2-83ae-230ebb3188fc</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>