--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8be66cb6-7ea7-440d-88c6-9264ef0f1666" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b404ea0-64f9-4d07-b9a1-e4429344513f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37d6af3e-9c40-4c87-8851-420124d3d549" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59d45c41-53a0-47fd-b987-0b23811ffe25" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0908220-a4d5-482c-96bd-bbb52d8ed498" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a72ec26-bbb5-4d64-9bd6-53a915b39279" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4caa1ad9-ce1e-482f-b621-5119120fefad" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f6964e2-5e7e-4750-9b89-158cfe479d87" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/683825f0-f3af-49c9-8b69-5a500a17a9c5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d9cd063-9c2c-4777-85a6-3ad1680baefd" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d73ccc6-8254-445f-96e0-cbcf02ef4326" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ebe2995-663a-4a70-8e6b-613ccbd68ea4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b8500ce-b69f-42f6-9b2c-f88670ae3cb6" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d00462-e18d-4b79-9da1-d94372a76814" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b43280c-485e-4106-adea-5dffc9a988c0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3bf1440-550c-4350-8981-8c2c23542086" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1637a90-c7ca-4415-81ba-c8a5ff770d97" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bf45cc0-ec99-416a-9c1d-09fc4d34940a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efd0eae0-609c-41c4-ba19-2cfc851ed04c" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a84ab17-f8b4-467f-8fa1-ad2dfa46ae6a" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04e2cd48-4569-403b-b89e-3930cc75cf0a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e14c93f-7b1d-47a3-ae96-10ef67781fa4" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bc552f7-3a7a-4887-a712-f608cd94e0bd" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abe6c7cd-b198-4a78-9e78-b52cc65c432f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3015e13-7c9a-4bd2-a46d-bdd986cef019" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f363cc19-d8e0-4cd4-951b-257415d5f828" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc7ee2f9-1c1c-49db-a30f-cd1ed380fdf3" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f28cca64-aec4-41c0-b35e-72af6dd46d0d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f74abf6-d330-4438-bab2-6d7c7df26dce" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ad788cb-f82f-42f6-9da3-9d4c640490d0" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5421160-a433-4096-869b-677819a13d8e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fe56473-d882-493c-88aa-0b20b7af16a9" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00e343c9-25fe-4316-b8e9-e2f02ac9a051" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ba49765-a6a6-4d92-b838-6fe3f31e2fb0" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56a8fd25-f8ec-4010-8eb8-72849c5cf4b1" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/724e39d9-20f6-49d7-bdf3-1083b05257b3" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fc283b7-fa0e-40a1-a384-616c1ddca72d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c325d47-f6df-479c-91f4-6f4ad2c74de3" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2111d1b-3996-40ef-b37f-c6dcf71afed1" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8881d112-1f1e-4b37-9cc7-5ecd0490814a" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a250947f-36b7-45c9-9aed-c80673e4bef1" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbbb6ff7-79c5-4fc8-9ab7-f1a2f2b62d97" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c11f6713-dbc5-49ec-9e2b-2829ea404a1f" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1ac1411-9870-4f80-b55a-c67b79a4e41d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e15ede1c-3836-4582-8057-79467b5293d4" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/015d481a-d5a6-46a7-8edc-86e29325940a" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11f8e7bd-3f35-4247-8415-88cf26b0c56e" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44ed4d88-9284-4d32-a2f9-1591c34a0f20" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8124ef11-0080-49cf-bd01-af9ddf912aa3" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcace492-4768-412d-b1f5-41ae3f44c77b" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58d1e3fb-4131-431f-ab1b-5ee2a5555b8b" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/259b07fc-70cb-416f-a427-cae5b4d3ba32" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6c23eeb-6aa8-45f8-a584-b8fa9bf042cc" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3b7219d-1f35-4c56-b22a-89a82020ddac" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bf0de9d-df5d-4eeb-a196-9866a97828f8" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3ac9419-9d87-49db-bc05-a35e1a4ebb32" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1dce978-5051-4921-9ca5-009c2ee4bc06" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bbca6545-cc86-41bb-823b-1600b2c4595f" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3bf1bc1-30e3-442b-9702-e488485be674" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32d8456c-79ad-448e-aaf6-b60323d1fa45" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4658aa1f-12d3-4d2a-ac66-a674adad8b42" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dfa6818-c328-4bf9-914a-6ce3aa433100" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2503420b-16e1-48b5-9dfd-fd1a084d46bd" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c301de60-84bc-422b-bfc8-d96d1f860c67" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3734a579-bcf9-496d-9cde-6429f1ab66c3" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aec9e08f-89ad-47da-85e6-91cdca749171" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4449f9d-e628-4ef6-9187-a98ff7b840c6" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/475656da-da82-4651-869e-2092163521c8" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d758cf0-72d9-4b8d-a8d9-921dc525c7cb" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83da5fa3-9401-4300-aab8-d19464f994ae" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6c0caad-2ee2-40a1-934b-c48841e6d233" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/728f9003-1aff-4f26-8956-5fe2f3ad327e" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d9f2b57-282e-4722-b516-e7b723ec3f3e" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c10b9ec-bbcd-4fb0-9876-7e80e9473ab5" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/758ef9ce-0532-466e-8066-7743fcfc279b" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96bc80e5-3723-4a94-b0be-d4d53e22a68f" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a15f78-428d-4a1c-8eaf-84c9f24866b5" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca9be2db-5df1-47f8-abb7-15bcc935ffe0" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/500012e5-14e4-44cb-bcbf-395b0a25a0ad" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c46c4421-ac4f-4208-9dbd-9caaa07bc8ad" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6201e77-689c-4a23-982f-d0bf271d4911" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9783d163-1729-4ff5-a118-6969adf33ccc" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb61992a-55dc-4e37-89dd-7c0adc46069d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/834a9e5a-5183-41f5-88e4-5e25cc1891d6" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfcaec65-f571-49f9-a5cc-e338634bcfa1" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2492ccc6-faa9-4f50-97a7-8b687c134c59" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32829925-0fdb-4e94-b9c2-39e45d922336" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24b70549-90cb-40f1-978d-5fcd87f05f6a" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b19a66c-2aaf-4a74-9343-63741edc0373" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ea59045-01c6-42af-9c20-354005ad0bef" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3a74974-807e-47df-ac7d-3eaed75d7b73" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec2fac25-07ad-4944-8d0b-3ed3aa0d06af" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d69a9f70-5b65-4266-80c2-5bdfcc4c38f9" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed76253-d9f3-420a-a694-b7fa75d25728" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c070212-63a7-47da-b025-19be7a97e253" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e5e21c8-cec7-4233-98f9-c7db52a1e0d1" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dcc24cd-d003-49b6-8034-a98aed47c61e" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ce55794-d119-4866-8dab-472e18774aa0" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ab55a12-600b-48da-af71-5310bec33d0f" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bdb998-3b9b-424f-877c-dac152ad6d97" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6484872-a962-4062-bb97-c7898024a342" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/758788e9-14b0-494b-a85f-d38cce6a62cb" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f98e648-4353-4916-990d-c888f5044032" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de4823fd-ecba-46d5-82bc-5680db2a33a5" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf82bbb0-fb0b-402a-9bec-8c91e684b3d2" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f8b8af0-9657-400a-9349-823a4fa665b6" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a907e018-9ab5-4880-81b3-d1a8c0f378b3" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2be23872-1396-47a0-bb0d-bc4cfecbba51" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18fdf7e6-e779-486c-b9f1-cb85603eade1" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5deeb36c-f41f-4a20-8179-e1a2c359c0ec" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8971f9f-08b4-4232-b57c-f4ad23e6b9b3" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9a62821-3797-4a48-b722-ed1930625bac" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc2d6920-7354-429c-9f62-f605924adb88" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41cf9820-3b13-465b-a0b5-67dca4301e6d" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/693c6650-46ec-4113-9559-2bca51287f27" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aac485c-8545-4154-b138-79221920fd87" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65c1801b-3d8a-4c28-9ce6-fe4e90e3aae7" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/661e1768-06eb-4b8b-b7f6-bd821c6e6664" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/daa2bcf1-31cf-4b82-824f-69555ef87676" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0e5f862-cd1d-42c7-bde0-731c9e19e459" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/762fc55c-86aa-4c50-ad0f-152cd0b1b6f3" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d46f7f25-f98c-4168-bbbf-0ae126ce9095" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/574d6ad0-7b58-4006-96c9-485e3e6489af" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c2588c6-13da-4fd0-99c7-06578e7ff3ae" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b93a1e67-ebfc-47f8-8abf-ca06b1291aa7" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d60dd98-1b40-4b20-ab72-e912e254d51b" TargetMode="External" Id="rId126" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/280204b8-d20a-4f28-8445-8cfff01df1b0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af4b2ba9-d7f4-40fd-9e60-8c56c2a46bb0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83dd8ac1-42ae-4677-afd0-e5f3fa692b8e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d765929-08dc-4a2b-b0c9-80809038102c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e701bd7-5c93-441f-9b3a-28c96eebae4b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03afb28f-595a-425e-8d8d-5709c48278db" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b45b87b-67a3-4a55-9aff-620d13ccc8d5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0c1eec6-8be3-46c3-ba97-5ce4caa92c7a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/882e0a01-7eea-4d98-ac5b-c68d3e43e051" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18dc6e2f-3262-41f2-bad8-eb7937033aeb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b0a98e7-e5b3-43e3-a8ed-8a051f63c244" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35fc3d06-e518-4ed3-9651-54f9045492c5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a16ed232-d3a0-456d-9cea-9d9436847a48" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0b75085-341c-44a0-8e6c-ff61f63e3216" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc13c4ba-e1be-4e97-83f6-89714db6878e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93afe63b-272b-418b-8cd2-20663a7e14bb" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8be66cb6-7ea7-440d-88c6-9264ef0f1666" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b404ea0-64f9-4d07-b9a1-e4429344513f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27c4802b-2cfb-434c-a3ed-bbafc080c2c4" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37d6af3e-9c40-4c87-8851-420124d3d549" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59d45c41-53a0-47fd-b987-0b23811ffe25" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0908220-a4d5-482c-96bd-bbb52d8ed498" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a72ec26-bbb5-4d64-9bd6-53a915b39279" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4caa1ad9-ce1e-482f-b621-5119120fefad" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f6964e2-5e7e-4750-9b89-158cfe479d87" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/683825f0-f3af-49c9-8b69-5a500a17a9c5" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d9cd063-9c2c-4777-85a6-3ad1680baefd" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d73ccc6-8254-445f-96e0-cbcf02ef4326" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ebe2995-663a-4a70-8e6b-613ccbd68ea4" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b8500ce-b69f-42f6-9b2c-f88670ae3cb6" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d00462-e18d-4b79-9da1-d94372a76814" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3bf1440-550c-4350-8981-8c2c23542086" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b43280c-485e-4106-adea-5dffc9a988c0" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efd0eae0-609c-41c4-ba19-2cfc851ed04c" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bf45cc0-ec99-416a-9c1d-09fc4d34940a" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1637a90-c7ca-4415-81ba-c8a5ff770d97" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04e2cd48-4569-403b-b89e-3930cc75cf0a" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a84ab17-f8b4-467f-8fa1-ad2dfa46ae6a" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e14c93f-7b1d-47a3-ae96-10ef67781fa4" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bc552f7-3a7a-4887-a712-f608cd94e0bd" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abe6c7cd-b198-4a78-9e78-b52cc65c432f" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3015e13-7c9a-4bd2-a46d-bdd986cef019" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f363cc19-d8e0-4cd4-951b-257415d5f828" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc7ee2f9-1c1c-49db-a30f-cd1ed380fdf3" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f28cca64-aec4-41c0-b35e-72af6dd46d0d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ad788cb-f82f-42f6-9da3-9d4c640490d0" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f74abf6-d330-4438-bab2-6d7c7df26dce" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5421160-a433-4096-869b-677819a13d8e" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fe56473-d882-493c-88aa-0b20b7af16a9" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00e343c9-25fe-4316-b8e9-e2f02ac9a051" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ba49765-a6a6-4d92-b838-6fe3f31e2fb0" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56a8fd25-f8ec-4010-8eb8-72849c5cf4b1" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fc283b7-fa0e-40a1-a384-616c1ddca72d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/724e39d9-20f6-49d7-bdf3-1083b05257b3" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c325d47-f6df-479c-91f4-6f4ad2c74de3" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2111d1b-3996-40ef-b37f-c6dcf71afed1" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8881d112-1f1e-4b37-9cc7-5ecd0490814a" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a250947f-36b7-45c9-9aed-c80673e4bef1" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbbb6ff7-79c5-4fc8-9ab7-f1a2f2b62d97" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/011a66be-e9b6-4b73-b83d-c699c74ad7fd" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c11f6713-dbc5-49ec-9e2b-2829ea404a1f" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fdd1597-fb4f-4b39-8fb0-ce9c4fa73e72" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1ac1411-9870-4f80-b55a-c67b79a4e41d" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e15ede1c-3836-4582-8057-79467b5293d4" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/015d481a-d5a6-46a7-8edc-86e29325940a" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11f8e7bd-3f35-4247-8415-88cf26b0c56e" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44ed4d88-9284-4d32-a2f9-1591c34a0f20" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8124ef11-0080-49cf-bd01-af9ddf912aa3" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcace492-4768-412d-b1f5-41ae3f44c77b" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58d1e3fb-4131-431f-ab1b-5ee2a5555b8b" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/259b07fc-70cb-416f-a427-cae5b4d3ba32" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6c23eeb-6aa8-45f8-a584-b8fa9bf042cc" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3ac9419-9d87-49db-bc05-a35e1a4ebb32" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1dce978-5051-4921-9ca5-009c2ee4bc06" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bbca6545-cc86-41bb-823b-1600b2c4595f" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3b7219d-1f35-4c56-b22a-89a82020ddac" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bf0de9d-df5d-4eeb-a196-9866a97828f8" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3bf1bc1-30e3-442b-9702-e488485be674" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32d8456c-79ad-448e-aaf6-b60323d1fa45" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4658aa1f-12d3-4d2a-ac66-a674adad8b42" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dfa6818-c328-4bf9-914a-6ce3aa433100" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2503420b-16e1-48b5-9dfd-fd1a084d46bd" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3734a579-bcf9-496d-9cde-6429f1ab66c3" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aec9e08f-89ad-47da-85e6-91cdca749171" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c301de60-84bc-422b-bfc8-d96d1f860c67" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4449f9d-e628-4ef6-9187-a98ff7b840c6" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/475656da-da82-4651-869e-2092163521c8" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d758cf0-72d9-4b8d-a8d9-921dc525c7cb" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83da5fa3-9401-4300-aab8-d19464f994ae" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6c0caad-2ee2-40a1-934b-c48841e6d233" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/728f9003-1aff-4f26-8956-5fe2f3ad327e" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d9f2b57-282e-4722-b516-e7b723ec3f3e" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c10b9ec-bbcd-4fb0-9876-7e80e9473ab5" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/758ef9ce-0532-466e-8066-7743fcfc279b" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96bc80e5-3723-4a94-b0be-d4d53e22a68f" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a15f78-428d-4a1c-8eaf-84c9f24866b5" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca9be2db-5df1-47f8-abb7-15bcc935ffe0" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/500012e5-14e4-44cb-bcbf-395b0a25a0ad" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c46c4421-ac4f-4208-9dbd-9caaa07bc8ad" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6201e77-689c-4a23-982f-d0bf271d4911" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb61992a-55dc-4e37-89dd-7c0adc46069d" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9783d163-1729-4ff5-a118-6969adf33ccc" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/834a9e5a-5183-41f5-88e4-5e25cc1891d6" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfcaec65-f571-49f9-a5cc-e338634bcfa1" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2492ccc6-faa9-4f50-97a7-8b687c134c59" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32829925-0fdb-4e94-b9c2-39e45d922336" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b19a66c-2aaf-4a74-9343-63741edc0373" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24b70549-90cb-40f1-978d-5fcd87f05f6a" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ea59045-01c6-42af-9c20-354005ad0bef" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3a74974-807e-47df-ac7d-3eaed75d7b73" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec2fac25-07ad-4944-8d0b-3ed3aa0d06af" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d69a9f70-5b65-4266-80c2-5bdfcc4c38f9" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed76253-d9f3-420a-a694-b7fa75d25728" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c070212-63a7-47da-b025-19be7a97e253" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e5e21c8-cec7-4233-98f9-c7db52a1e0d1" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dcc24cd-d003-49b6-8034-a98aed47c61e" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ce55794-d119-4866-8dab-472e18774aa0" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ab55a12-600b-48da-af71-5310bec33d0f" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bdb998-3b9b-424f-877c-dac152ad6d97" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6484872-a962-4062-bb97-c7898024a342" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/758788e9-14b0-494b-a85f-d38cce6a62cb" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f98e648-4353-4916-990d-c888f5044032" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de4823fd-ecba-46d5-82bc-5680db2a33a5" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f8b8af0-9657-400a-9349-823a4fa665b6" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf82bbb0-fb0b-402a-9bec-8c91e684b3d2" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a907e018-9ab5-4880-81b3-d1a8c0f378b3" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7c63ae4-883a-4a79-b207-c69bb5e264a6" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2be23872-1396-47a0-bb0d-bc4cfecbba51" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18fdf7e6-e779-486c-b9f1-cb85603eade1" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5deeb36c-f41f-4a20-8179-e1a2c359c0ec" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8971f9f-08b4-4232-b57c-f4ad23e6b9b3" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9a62821-3797-4a48-b722-ed1930625bac" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc2d6920-7354-429c-9f62-f605924adb88" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41cf9820-3b13-465b-a0b5-67dca4301e6d" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/693c6650-46ec-4113-9559-2bca51287f27" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aac485c-8545-4154-b138-79221920fd87" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65c1801b-3d8a-4c28-9ce6-fe4e90e3aae7" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/661e1768-06eb-4b8b-b7f6-bd821c6e6664" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/daa2bcf1-31cf-4b82-824f-69555ef87676" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59f4ab74-ee27-4083-8db7-df1c7621d1f7" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0e5f862-cd1d-42c7-bde0-731c9e19e459" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/762fc55c-86aa-4c50-ad0f-152cd0b1b6f3" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d46f7f25-f98c-4168-bbbf-0ae126ce9095" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/574d6ad0-7b58-4006-96c9-485e3e6489af" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c2588c6-13da-4fd0-99c7-06578e7ff3ae" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b93a1e67-ebfc-47f8-8abf-ca06b1291aa7" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d60dd98-1b40-4b20-ab72-e912e254d51b" TargetMode="External" Id="rId147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U127"/>
+  <dimension ref="A1:U148"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,3265 +589,3049 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-69573/2026</t>
+          <t>А40-282101/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>16.03.2026</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "ВЫСТАВКА ДОСТИЖЕНИЙ НАРОДНОГО ХОЗЯЙСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7717037582</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>СПИ Царицынского ОСП ГУФССП России по Москве Кузнецова И.В.</t>
-[...2 lines deleted...]
-      <c r="L2" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>7701054053</t>
+        </is>
+      </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Гилаев Д. А.</t>
+          <t>Воложбенская Д. И.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>14.05.2026</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8be66cb6-7ea7-440d-88c6-9264ef0f1666</t>
+          <t>https://kad.arbitr.ru/Card/280204b8-d20a-4f28-8445-8cfff01df1b0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А43-7114/2026</t>
+          <t>А40-282091/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>10.03.2026</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>АО "Транснефть - Верхняя Волга"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТЕХИНЖИНИРИНГ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7713617920</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Давыдова Ю. О.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b404ea0-64f9-4d07-b9a1-e4429344513f</t>
+          <t>https://kad.arbitr.ru/Card/af4b2ba9-d7f4-40fd-9e60-8c56c2a46bb0</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А44-658/2026</t>
+          <t>А40-279587/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>16.02.2026</t>
+          <t>02.09.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ГОКУ "Новгородавтодор"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5321047240</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юнистрой"</t>
+          <t>ООО "ЦЕНТРРЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>6950120949</t>
+          <t>7727704490</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Нестерова И. В.</t>
+          <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37d6af3e-9c40-4c87-8851-420124d3d549</t>
+          <t>https://kad.arbitr.ru/Card/83dd8ac1-42ae-4677-afd0-e5f3fa692b8e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А14-2420/2026</t>
+          <t>А40-276051/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>16.02.2026</t>
+          <t>01.09.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Министерство строительства Воронежской области</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>3664095238</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ПРОЕКТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7715889408</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Семенов Г. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59d45c41-53a0-47fd-b987-0b23811ffe25</t>
+          <t>https://kad.arbitr.ru/Card/7d765929-08dc-4a2b-b0c9-80809038102c</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-20139/2026</t>
+          <t>А36-8486/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>31.08.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ДОРОЖНО-МОСТОВОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7728381587</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "МЕТЕОР СИГМА ЛИФТ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7722794309</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Данковцева А. Г.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
-      <c r="S6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S6" s="2" t="inlineStr"/>
+      <c r="T6" s="2" t="inlineStr"/>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0908220-a4d5-482c-96bd-bbb52d8ed498</t>
+          <t>https://kad.arbitr.ru/Card/3e701bd7-5c93-441f-9b3a-28c96eebae4b</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-356911/2025</t>
+          <t>А40-269377/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>28.08.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСАЛТИНГ. УЧЕТ. БИЗНЕСКОНСУЛЬТИРОВАНИЕ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7709907465</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a72ec26-bbb5-4d64-9bd6-53a915b39279</t>
+          <t>https://kad.arbitr.ru/Card/03afb28f-595a-425e-8d8d-5709c48278db</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-352825/2025</t>
+          <t>А40-258723/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>22.12.2025</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7451383800</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Быхалова А. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr"/>
+      <c r="T8" s="2" t="inlineStr"/>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4caa1ad9-ce1e-482f-b621-5119120fefad</t>
+          <t>https://kad.arbitr.ru/Card/9b45b87b-67a3-4a55-9aff-620d13ccc8d5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-351149/2025</t>
+          <t>А40-252773/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИННОВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>9721031315</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Сорокин В. П.</t>
         </is>
       </c>
-      <c r="O9" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr"/>
+      <c r="T9" s="2" t="inlineStr"/>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f6964e2-5e7e-4750-9b89-158cfe479d87</t>
+          <t>https://kad.arbitr.ru/Card/c0c1eec6-8be3-46c3-ba97-5ce4caa92c7a</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-351353/2025</t>
+          <t>А40-230976/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>10.08.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИННОВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>9721031315</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>29.03.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/683825f0-f3af-49c9-8b69-5a500a17a9c5</t>
+          <t>https://kad.arbitr.ru/Card/882e0a01-7eea-4d98-ac5b-c68d3e43e051</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-329692/2025</t>
+          <t>А40-224585/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>03.08.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕБ"</t>
+          <t>АО "МОСКОВСКАЯ ОБЛАСТНАЯ ЭНЕРГОСЕТЕВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7722721646</t>
+          <t>5032137342</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Шуваева М. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d9cd063-9c2c-4777-85a6-3ad1680baefd</t>
+          <t>https://kad.arbitr.ru/Card/18dc6e2f-3262-41f2-bad8-eb7937033aeb</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-321100/2025</t>
+          <t>А40-222092/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ПСКОВСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6027028290</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Шуваева М. В.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>08.08.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d73ccc6-8254-445f-96e0-cbcf02ef4326</t>
+          <t>https://kad.arbitr.ru/Card/8b0a98e7-e5b3-43e3-a8ed-8a051f63c244</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-298550/2025</t>
+          <t>А40-222767/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТВЕРСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6950981521</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7838290396</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N13" s="2" t="inlineStr"/>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>08.08.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ebe2995-663a-4a70-8e6b-613ccbd68ea4</t>
+          <t>https://kad.arbitr.ru/Card/35fc3d06-e518-4ed3-9651-54f9045492c5</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-224862/2025</t>
+          <t>А40-199883/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПУЛЬС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7725508838</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Быхалова А. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b8500ce-b69f-42f6-9b2c-f88670ae3cb6</t>
+          <t>https://kad.arbitr.ru/Card/a16ed232-d3a0-456d-9cea-9d9436847a48</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-74469/2025</t>
+          <t>А40-198713/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТВЕРСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>6950981521</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ ГРУППА "МЕНЕДЖМЕНТ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7838290396</t>
+          <t>7701810415</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Михайлов П. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Быхалова А. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16d00462-e18d-4b79-9da1-d94372a76814</t>
+          <t>https://kad.arbitr.ru/Card/b0b75085-341c-44a0-8e6c-ff61f63e3216</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-189063/2025</t>
+          <t>А40-198795/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПСТРОЙЛИДЕР"</t>
+          <t>ООО "ЦЕНТРРЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7725390840</t>
+          <t>7727704490</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Картавая О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>13.09.2025</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b43280c-485e-4106-adea-5dffc9a988c0</t>
+          <t>https://kad.arbitr.ru/Card/fc13c4ba-e1be-4e97-83f6-89714db6878e</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-188792/2025</t>
+          <t>А67-2658/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>25.03.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Управление капитального строительства Администрации ЗАТО Северск</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7024028872</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "Профи-С"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7725366929</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Соколов Д. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3bf1440-550c-4350-8981-8c2c23542086</t>
+          <t>https://kad.arbitr.ru/Card/93afe63b-272b-418b-8cd2-20663a7e14bb</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-187323/2025</t>
+          <t>А40-69573/2026</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>16.03.2026</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "ВЫСТАВКА ДОСТИЖЕНИЙ НАРОДНОГО ХОЗЯЙСТВА"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7717037582</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ Царицынского ОСП ГУФССП России по Москве Кузнецова И.В.</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Гилаев Д. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>14.05.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1637a90-c7ca-4415-81ba-c8a5ff770d97</t>
+          <t>https://kad.arbitr.ru/Card/8be66cb6-7ea7-440d-88c6-9264ef0f1666</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-187723/2025</t>
+          <t>А43-7114/2026</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>10.03.2026</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "Транснефть - Верхняя Волга"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНОЛИТ"</t>
+          <t>ООО "ПРОМТЕХИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7716787737</t>
+          <t>7713617920</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Давыдова Ю. О.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>06.12.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9bf45cc0-ec99-416a-9c1d-09fc4d34940a</t>
+          <t>https://kad.arbitr.ru/Card/6b404ea0-64f9-4d07-b9a1-e4429344513f</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-187616/2025</t>
+          <t>А40-47825/2026</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ДОРОЖНО-МОСТОВОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7728381587</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "РУССТРОЙ ГРУПП"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7743164259</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Агеева М. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>11.10.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efd0eae0-609c-41c4-ba19-2cfc851ed04c</t>
+          <t>https://kad.arbitr.ru/Card/27c4802b-2cfb-434c-a3ed-bbafc080c2c4</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-175268/2025</t>
+          <t>А44-658/2026</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>16.02.2026</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОКУ "Новгородавтодор"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5321047240</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ ИМПЕРИЯ"</t>
+          <t>ООО "Юнистрой"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7709891590</t>
+          <t>6950120949</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Нестерова И. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>21.09.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a84ab17-f8b4-467f-8fa1-ad2dfa46ae6a</t>
+          <t>https://kad.arbitr.ru/Card/37d6af3e-9c40-4c87-8851-420124d3d549</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-175281/2025</t>
+          <t>А14-2420/2026</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>16.02.2026</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Министерство строительства Воронежской области</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "СТРОЙ-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7715889408</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Новикова Е. М.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Семенов Г. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04e2cd48-4569-403b-b89e-3930cc75cf0a</t>
+          <t>https://kad.arbitr.ru/Card/59d45c41-53a0-47fd-b987-0b23811ffe25</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-174404/2025</t>
+          <t>А40-20139/2026</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ДОРОЖНО-МОСТОВОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7728381587</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова Е. Е.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>20.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e14c93f-7b1d-47a3-ae96-10ef67781fa4</t>
+          <t>https://kad.arbitr.ru/Card/c0908220-a4d5-482c-96bd-bbb52d8ed498</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-170088/2025</t>
+          <t>А40-356911/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>03.07.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ТЕХНИЧЕСКОГО ЗАКАЗЧИКА" ФЕДЕРАЛЬНОГО МЕДИКО-БИОЛОГИЧЕСКОГО АГЕНТСТВА</t>
+          <t>ООО "КОНСАЛТИНГ. УЧЕТ. БИЗНЕСКОНСУЛЬТИРОВАНИЕ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>3524015088</t>
+          <t>7709907465</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК-55"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7722769415</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафов за нарушение условий госконтракта на строительство и проектирование ФОК</t>
+          <t>Оспаривание решения правления СРО и требование об обязании</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>14.06.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2bc552f7-3a7a-4887-a712-f608cd94e0bd</t>
+          <t>https://kad.arbitr.ru/Card/9a72ec26-bbb5-4d64-9bd6-53a915b39279</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-154005/2025</t>
+          <t>А40-352825/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>19.06.2025</t>
+          <t>22.12.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ТЕХНИЧЕСКОГО ЗАКАЗЧИКА" ФЕДЕРАЛЬНОГО МЕДИКО-БИОЛОГИЧЕСКОГО АГЕНТСТВА</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3524015088</t>
+          <t>7451383800</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК-55"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7722769415</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>197664999.98</v>
+        <v>23945138.02</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения и процентов по госконтракту, встречный иск о приемке работ</t>
+          <t>Взыскание денежных средств в размере 23 945 138,02 руб.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/abe6c7cd-b198-4a78-9e78-b52cc65c432f</t>
+          <t>https://kad.arbitr.ru/Card/4caa1ad9-ce1e-482f-b621-5119120fefad</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-134928/2025</t>
+          <t>А40-351149/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>30.05.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "РИННОВО"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>9721031315</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>800037.11</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность по обязательствам ООО СК Мир по договору на выполнение работ</t>
+          <t>Солидарное взыскание денежных средств с члена СРО и саморегулируемой организации</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>24.10.2025</t>
+          <t>25.05.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3015e13-7c9a-4bd2-a46d-bdd986cef019</t>
+          <t>https://kad.arbitr.ru/Card/8f6964e2-5e7e-4750-9b89-158cfe479d87</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-131362/2025</t>
+          <t>А40-351353/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>28.05.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>3235002178</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "РИННОВО"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>9721031315</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Козловский В. Э.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>1101955.34</v>
-[...3 lines deleted...]
-      </c>
+        <v>275721.46</v>
+      </c>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба</t>
+          <t>Солидарная ответственность СРО по обязательствам члена (ООО РИННОВО) перед ФКР Москвы.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>14.09.2025</t>
+          <t>29.03.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f363cc19-d8e0-4cd4-951b-257415d5f828</t>
+          <t>https://kad.arbitr.ru/Card/683825f0-f3af-49c9-8b69-5a500a17a9c5</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-126572/2025</t>
+          <t>А40-329692/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>26.05.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ИНТЕБ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7722721646</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Взыскание суммы убытков</t>
+          <t>Привлечение СРО к субсидиарной ответственности по обязательствам ООО «Интеб»</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>12.09.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc7ee2f9-1c1c-49db-a30f-cd1ed380fdf3</t>
+          <t>https://kad.arbitr.ru/Card/3d9cd063-9c2c-4777-85a6-3ad1680baefd</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-122749/2025</t>
+          <t>А40-321100/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>21.05.2025</t>
+          <t>21.11.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>УПРАВЛЕНИЕ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ПСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6027028290</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОЛИМПСТРОЙПРОЕКТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7736275141</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки при проведении капитального ремонта</t>
+          <t>Привлечение СРО к субсидиарной ответственности по обязательствам члена СРО ООО АЗС-Строй</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>14.08.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f28cca64-aec4-41c0-b35e-72af6dd46d0d</t>
+          <t>https://kad.arbitr.ru/Card/3d73ccc6-8254-445f-96e0-cbcf02ef4326</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-87579/2025</t>
+          <t>А40-298550/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТВЕРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6950981521</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7838290396</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
-[...22 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr"/>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>13.08.2025</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f74abf6-d330-4438-bab2-6d7c7df26dce</t>
+          <t>https://kad.arbitr.ru/Card/6ebe2995-663a-4a70-8e6b-613ccbd68ea4</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-88139/2025</t>
+          <t>А40-224862/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7725508838</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>22463</v>
+        <v>261848</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>22463</v>
+        <v>261848</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание суммы ущерба</t>
+          <t>Солидарная ответственность СРО за неисполнение обязательств членом СРО (ООО Импульс).</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>27.07.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ad788cb-f82f-42f6-9da3-9d4c640490d0</t>
+          <t>https://kad.arbitr.ru/Card/1b8500ce-b69f-42f6-9b2c-f88670ae3cb6</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-66758/2025</t>
+          <t>А56-74469/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>21.03.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ "СОКОЛ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТВЕРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7714100500</t>
+          <t>6950981521</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7838290396</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...2 lines deleted...]
-      <c r="O32" s="2" t="inlineStr"/>
+          <t>Михайлов П. Л.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>344762.22</v>
+      </c>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капитального ремонта фасада и цоколя МКД и взыскание судебной неустойки</t>
+          <t>Стоимость устранения дефектов по гарантийному ремонту МКД по договору № ПС-014/18 от 19.09.2018</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>22.01.2026</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5421160-a433-4096-869b-677819a13d8e</t>
+          <t>https://kad.arbitr.ru/Card/16d00462-e18d-4b79-9da1-d94372a76814</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-54239/2025</t>
+          <t>А40-188792/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>11.03.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7451383800</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>23945138.02</v>
+        <v>458341.81</v>
       </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам ООО КАПИТАЛ РАЗВИТИЕ.</t>
+          <t>Взыскание задолженности с СРО в порядке субсидиарной ответственности за действия члена СРО.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>15.11.2025</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8fe56473-d882-493c-88aa-0b20b7af16a9</t>
+          <t>https://kad.arbitr.ru/Card/d3bf1440-550c-4350-8981-8c2c23542086</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-47613/2025</t>
+          <t>А40-189063/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "КАПСТРОЙЛИДЕР"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7725390840</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Картавая О. Н.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>328785.45</v>
-[...3 lines deleted...]
-      </c>
+        <v>6107.75</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР после возмещения ущерба собственнику за залив квартиры при капремонте членом СРО</t>
+          <t>Взыскание задолженности с члена СРО и СРО в порядке субсидиарной ответственности.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>13.09.2025</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/00e343c9-25fe-4316-b8e9-e2f02ac9a051</t>
+          <t>https://kad.arbitr.ru/Card/5b43280c-485e-4106-adea-5dffc9a988c0</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-47668/2025</t>
+          <t>А40-187616/2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -3858,1188 +3642,1194 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>282662.87</v>
-[...3 lines deleted...]
-      </c>
+        <v>375600</v>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за неисполнение обязательств членом СРО по договору с ФКР.</t>
+          <t>Взыскание солидарно ущерба с СРО и ООО ЭНЕРГОПОЖСЕРВИС</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>17.08.2025</t>
+          <t>11.10.2025</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ba49765-a6a6-4d92-b838-6fe3f31e2fb0</t>
+          <t>https://kad.arbitr.ru/Card/efd0eae0-609c-41c4-ba19-2cfc851ed04c</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-15103/2025</t>
+          <t>А40-187723/2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЫШЛЕННЫЙ УЧАСТОК"</t>
+          <t>ООО "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7729705643</t>
+          <t>7716787737</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>597900</v>
+        <v>88296</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>597900</v>
+        <v>88296</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба от залива квартиры при проведении капитального ремонта членом СРО</t>
+          <t>Возмещение вреда в порядке регресса из-за залития квартиры при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>06.12.2025</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56a8fd25-f8ec-4010-8eb8-72849c5cf4b1</t>
+          <t>https://kad.arbitr.ru/Card/9bf45cc0-ec99-416a-9c1d-09fc4d34940a</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-15100/2025</t>
+          <t>А40-187323/2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СВМ-СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7106524790</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>438529.76</v>
+        <v>50968.96</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>438529.76</v>
+        <v>48968.96</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при выполнении работ по капремонту</t>
+          <t>Взыскание ущерба</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>19.01.2026</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/724e39d9-20f6-49d7-bdf3-1083b05257b3</t>
+          <t>https://kad.arbitr.ru/Card/f1637a90-c7ca-4415-81ba-c8a5ff770d97</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-15176/2025</t>
+          <t>А40-175281/2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАРВИНГРУПП"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7727269494</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
-[...2 lines deleted...]
-      <c r="O38" s="2" t="inlineStr"/>
+          <t>Новикова Е. М.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>76670.12</v>
+      </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R38" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+        </is>
+      </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>08.11.2025</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fc283b7-fa0e-40a1-a384-616c1ddca72d</t>
+          <t>https://kad.arbitr.ru/Card/04e2cd48-4569-403b-b89e-3930cc75cf0a</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-9073/2025</t>
+          <t>А40-175268/2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>21.01.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОСТАНДАРТ"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ ИМПЕРИЯ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7721741590</t>
+          <t>7709891590</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>82735.05</v>
+        <v>140688.56</v>
       </c>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залива квартиры при проведении капитального ремонта</t>
+          <t>Взыскание денежных средств с ООО ГК ИМПЕРИЯ и СРО АСО ПОСО.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>21.09.2025</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c325d47-f6df-479c-91f4-6f4ad2c74de3</t>
+          <t>https://kad.arbitr.ru/Card/7a84ab17-f8b4-467f-8fa1-ad2dfa46ae6a</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-4779/2025</t>
+          <t>А40-174404/2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>16.01.2025</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Кузнецова Е. Е.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>160034.63</v>
+        <v>390639.15</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>160034.63</v>
+        <v>390639.15</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный ликвидированным членом при капремонте кровли</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капремонте (залив квартиры)</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>10.07.2025</t>
+          <t>20.04.2026</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2111d1b-3996-40ef-b37f-c6dcf71afed1</t>
+          <t>https://kad.arbitr.ru/Card/2e14c93f-7b1d-47a3-ae96-10ef67781fa4</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-296988/2024</t>
+          <t>А40-170088/2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>03.07.2025</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ТЕХНИЧЕСКОГО ЗАКАЗЧИКА" ФЕДЕРАЛЬНОГО МЕДИКО-БИОЛОГИЧЕСКОГО АГЕНТСТВА</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3524015088</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ ГРУППА "МЕНЕДЖМЕНТ"</t>
+          <t>ООО "СК-55"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7701810415</t>
+          <t>7722769415</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>718516</v>
-[...3 lines deleted...]
-      </c>
+        <v>1042700</v>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного залитием при капремонте членом СРО.</t>
+          <t>Взыскание штрафов за нарушение условий госконтракта на строительство и проектирование ФОК</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>01.08.2025</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8881d112-1f1e-4b37-9cc7-5ecd0490814a</t>
+          <t>https://kad.arbitr.ru/Card/2bc552f7-3a7a-4887-a712-f608cd94e0bd</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-295859/2024</t>
+          <t>А40-154005/2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>09.12.2024</t>
+          <t>19.06.2025</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ТЕХНИЧЕСКОГО ЗАКАЗЧИКА" ФЕДЕРАЛЬНОГО МЕДИКО-БИОЛОГИЧЕСКОГО АГЕНТСТВА</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3524015088</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРМАДА"</t>
+          <t>ООО "СК-55"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7721856721</t>
+          <t>7722769415</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>373658</v>
+        <v>197664999.98</v>
       </c>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание денежных средств по обязательствам члена СРО</t>
+          <t>Взыскание неосновательного обогащения и процентов по госконтракту, встречный иск о приемке работ</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>01.03.2025</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a250947f-36b7-45c9-9aed-c80673e4bef1</t>
+          <t>https://kad.arbitr.ru/Card/abe6c7cd-b198-4a78-9e78-b52cc65c432f</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А76-41532/2024</t>
+          <t>А40-134928/2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>05.12.2024</t>
+          <t>30.05.2025</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7451383800</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ООО "Капитал Развитие"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7724329138</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Шафиков А. Т.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту № 34/2024.</t>
+          <t>Субсидиарная ответственность по обязательствам ООО СК Мир по договору на выполнение работ</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>18.02.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbbb6ff7-79c5-4fc8-9ab7-f1a2f2b62d97</t>
+          <t>https://kad.arbitr.ru/Card/b3015e13-7c9a-4bd2-a46d-bdd986cef019</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-280237/2024</t>
+          <t>А40-131362/2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>28.05.2025</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3235002178</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВП-ХОЛДИНГ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7733791885</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Козловский В. Э.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>129833.25</v>
-[...1 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+        <v>1101955.34</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>1101955.34</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по обязательствам члена СРО перед ФКР Москвы</t>
+          <t>Взыскание ущерба</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>09.02.2025</t>
+          <t>14.09.2025</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c11f6713-dbc5-49ec-9e2b-2829ea404a1f</t>
+          <t>https://kad.arbitr.ru/Card/f363cc19-d8e0-4cd4-951b-257415d5f828</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-254391/2024</t>
+          <t>А40-126572/2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>22.10.2024</t>
+          <t>26.05.2025</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОСТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7721741590</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>82735.05</v>
-[...1 lines deleted...]
-      <c r="P45" s="2" t="inlineStr"/>
+        <v>83371.99000000001</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>83371.99000000001</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по договору № ПКР-004793-19</t>
+          <t>Взыскание суммы убытков</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>12.09.2025</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1ac1411-9870-4f80-b55a-c67b79a4e41d</t>
+          <t>https://kad.arbitr.ru/Card/cc7ee2f9-1c1c-49db-a30f-cd1ed380fdf3</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-252834/2024</t>
+          <t>А40-122749/2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>21.10.2024</t>
+          <t>21.05.2025</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "ОЛИМПСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7736275141</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>166370.75</v>
-[...1 lines deleted...]
-      <c r="P46" s="2" t="inlineStr"/>
+        <v>261404.25</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>147262.84</v>
+      </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с члена СРО и СРО в порядке субсидиарной ответственности</t>
+          <t>Солидарная ответственность СРО за убытки при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>16.01.2025</t>
+          <t>14.08.2025</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e15ede1c-3836-4582-8057-79467b5293d4</t>
+          <t>https://kad.arbitr.ru/Card/f28cca64-aec4-41c0-b35e-72af6dd46d0d</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-253903/2024</t>
+          <t>А40-88139/2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>21.10.2024</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -5050,95 +4840,97 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>684371.76</v>
-[...1 lines deleted...]
-      <c r="P47" s="2" t="inlineStr"/>
+        <v>22463</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>22463</v>
+      </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договору капстроительства в порядке субсидиарной ответственности СРО.</t>
+          <t>Взыскание суммы ущерба</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>07.12.2024</t>
+          <t>05.07.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/015d481a-d5a6-46a7-8edc-86e29325940a</t>
+          <t>https://kad.arbitr.ru/Card/2ad788cb-f82f-42f6-9da3-9d4c640490d0</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-252004/2024</t>
+          <t>А40-87579/2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>18.10.2024</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -5149,295 +4941,293 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>718516</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>22901.3</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>20901.3</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности с члена СРО и СРО АСО ПОСО в рамках обязательств по капремонту</t>
+          <t>Регресс ФКР к подрядчику и СРО из-за ущерба от залива квартиры при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>25.02.2025</t>
+          <t>13.08.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11f8e7bd-3f35-4247-8415-88cf26b0c56e</t>
+          <t>https://kad.arbitr.ru/Card/0f74abf6-d330-4438-bab2-6d7c7df26dce</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-251961/2024</t>
+          <t>А40-66758/2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>18.10.2024</t>
+          <t>21.03.2025</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
+          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ "СОКОЛ"</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>7714100500</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I49" s="2" t="inlineStr">
+      <c r="L49" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J49" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договору № ПКР-003281-19.</t>
+          <t>Обязание устранить недостатки капитального ремонта фасада и цоколя МКД и взыскание судебной неустойки</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>07.11.2024</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44ed4d88-9284-4d32-a2f9-1591c34a0f20</t>
+          <t>https://kad.arbitr.ru/Card/a5421160-a433-4096-869b-677819a13d8e</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-251527/2024</t>
+          <t>А40-54239/2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>11.03.2025</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7451383800</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>949267.4399999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>23945138.02</v>
+      </c>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР о возмещении убытков, выплаченных за ущерб от работ ликвидированного члена СРО</t>
+          <t>Субсидиарная ответственность СРО по обязательствам ООО КАПИТАЛ РАЗВИТИЕ.</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>05.05.2025</t>
+          <t>15.11.2025</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8124ef11-0080-49cf-bd01-af9ddf912aa3</t>
+          <t>https://kad.arbitr.ru/Card/8fe56473-d882-493c-88aa-0b20b7af16a9</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-251394/2024</t>
+          <t>А40-47613/2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -5448,95 +5238,97 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>373153</v>
-[...1 lines deleted...]
-      <c r="P51" s="2" t="inlineStr"/>
+        <v>328785.45</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>328785.56</v>
+      </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО Армада) перед ФКР Москвы</t>
+          <t>Регресс ФКР после возмещения ущерба собственнику за залив квартиры при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>07.12.2024</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcace492-4768-412d-b1f5-41ae3f44c77b</t>
+          <t>https://kad.arbitr.ru/Card/00e343c9-25fe-4316-b8e9-e2f02ac9a051</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-249039/2024</t>
+          <t>А40-47668/2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -5547,1198 +5339,1160 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>385900</v>
-[...1 lines deleted...]
-      <c r="P52" s="2" t="inlineStr"/>
+        <v>282662.87</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>282662.87</v>
+      </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с СРО АСО ПОСО и ООО РИННОВО</t>
+          <t>Солидарная ответственность СРО за неисполнение обязательств членом СРО по договору с ФКР.</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>29.12.2024</t>
+          <t>17.08.2025</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58d1e3fb-4131-431f-ab1b-5ee2a5555b8b</t>
+          <t>https://kad.arbitr.ru/Card/9ba49765-a6a6-4d92-b838-6fe3f31e2fb0</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-246241/2024</t>
+          <t>А40-15103/2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>10.10.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "ПРОМЫШЛЕННЫЙ УЧАСТОК"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7729705643</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>289686.57</v>
-[...1 lines deleted...]
-      <c r="P53" s="2" t="inlineStr"/>
+        <v>597900</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>597900</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса ущерба при проведении капитального ремонта</t>
+          <t>Возмещение ущерба от залива квартиры при проведении капитального ремонта членом СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>05.04.2025</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/259b07fc-70cb-416f-a427-cae5b4d3ba32</t>
+          <t>https://kad.arbitr.ru/Card/56a8fd25-f8ec-4010-8eb8-72849c5cf4b1</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-246779/2024</t>
+          <t>А40-15176/2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>10.10.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
+          <t>ООО "МАРВИНГРУПП"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7713056834</t>
+          <t>7727269494</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>01.12.2024</t>
+          <t>08.11.2025</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f6c23eeb-6aa8-45f8-a584-b8fa9bf042cc</t>
+          <t>https://kad.arbitr.ru/Card/0fc283b7-fa0e-40a1-a384-616c1ddca72d</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-239164/2024</t>
+          <t>А40-15100/2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВП-ХОЛДИНГ"</t>
+          <t>ООО "СВМ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7733791885</t>
+          <t>7106524790</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>369377.92</v>
+        <v>438529.76</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>369377.92</v>
+        <v>438529.76</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при выполнении работ по капремонту</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>02.07.2025</t>
+          <t>19.01.2026</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c3b7219d-1f35-4c56-b22a-89a82020ddac</t>
+          <t>https://kad.arbitr.ru/Card/724e39d9-20f6-49d7-bdf3-1083b05257b3</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-239394/2024</t>
+          <t>А40-9073/2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>21.01.2025</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "ЭКОСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7721741590</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>480619.46</v>
-[...3 lines deleted...]
-      </c>
+        <v>82735.05</v>
+      </c>
+      <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>02.06.2025</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3bf0de9d-df5d-4eeb-a196-9866a97828f8</t>
+          <t>https://kad.arbitr.ru/Card/9c325d47-f6df-479c-91f4-6f4ad2c74de3</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-239471/2024</t>
+          <t>А40-4779/2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>16.01.2025</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>1142568.67</v>
+        <v>160034.63</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>1142568.67</v>
+        <v>160034.63</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда в порядке регресса за ликвидированного члена СРО (залив квартиры при капремонте)</t>
+          <t>Солидарная ответственность СРО за вред, причиненный ликвидированным членом при капремонте кровли</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>10.07.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3ac9419-9d87-49db-bc05-a35e1a4ebb32</t>
+          <t>https://kad.arbitr.ru/Card/b2111d1b-3996-40ef-b37f-c6dcf71afed1</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-239745/2024</t>
+          <t>А40-296988/2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ ГРУППА "МЕНЕДЖМЕНТ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7701810415</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>66604.60000000001</v>
+        <v>718516</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>66604.60000000001</v>
+        <v>718516</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Регрессное требование о возмещении вреда, причиненного залитием при капремонте членом СРО.</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>02.06.2025</t>
+          <t>01.08.2025</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1dce978-5051-4921-9ca5-009c2ee4bc06</t>
+          <t>https://kad.arbitr.ru/Card/8881d112-1f1e-4b37-9cc7-5ecd0490814a</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-239287/2024</t>
+          <t>А40-295859/2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>09.12.2024</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "АРМАДА"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7721856721</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>129833.25</v>
+        <v>373658</v>
       </c>
       <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с ООО ВП-ХОЛДИНГ и СРО АСО ПОСО.</t>
+          <t>Солидарное взыскание денежных средств по обязательствам члена СРО</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>09.11.2024</t>
+          <t>01.03.2025</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bbca6545-cc86-41bb-823b-1600b2c4595f</t>
+          <t>https://kad.arbitr.ru/Card/a250947f-36b7-45c9-9aed-c80673e4bef1</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-238766/2024</t>
+          <t>А76-41532/2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>05.12.2024</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7451383800</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "Капитал Развитие"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7724329138</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Шафиков А. Т.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>370906.98</v>
+        <v>23945138.02</v>
       </c>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, причиненного членом СРО ООО ДОМ-СТРОЙ</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту № 34/2024.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>26.10.2024</t>
+          <t>18.02.2025</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3bf1bc1-30e3-442b-9702-e488485be674</t>
+          <t>https://kad.arbitr.ru/Card/dbbb6ff7-79c5-4fc8-9ab7-f1a2f2b62d97</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-238946/2024</t>
+          <t>А40-280825/2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>22.11.2024</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ОМСКСТРОЙБЕТОН"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5507250920</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОСТАНДАРТ"</t>
+          <t>ООО "КАПИТАЛ РАЗВИТИЕ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7721741590</t>
+          <t>7724329138</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ларина Г. М.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>19.07.2026</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32d8456c-79ad-448e-aaf6-b60323d1fa45</t>
+          <t>https://kad.arbitr.ru/Card/011a66be-e9b6-4b73-b83d-c699c74ad7fd</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-235665/2024</t>
+          <t>А40-280237/2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>21.11.2024</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "ВП-ХОЛДИНГ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7733791885</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>458839.71</v>
-[...3 lines deleted...]
-      </c>
+        <v>129833.25</v>
+      </c>
+      <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса из-за некачественного капремонта членом СРО</t>
+          <t>Взыскание задолженности по обязательствам члена СРО перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>27.09.2025</t>
+          <t>09.02.2025</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4658aa1f-12d3-4d2a-ac66-a674adad8b42</t>
+          <t>https://kad.arbitr.ru/Card/c11f6713-dbc5-49ec-9e2b-2829ea404a1f</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-234836/2024</t>
+          <t>А40-269635/2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>08.11.2024</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr"/>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "УНГС ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7728523979</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТСП"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ МОСП по ИПН ГУФССП России по г. Москве Гуров А.В.</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr"/>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кукина С. М.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>28.02.2025</t>
+          <t>17.05.2026</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0dfa6818-c328-4bf9-914a-6ce3aa433100</t>
+          <t>https://kad.arbitr.ru/Card/9fdd1597-fb4f-4b39-8fb0-ce9c4fa73e72</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-233002/2024</t>
+          <t>А40-254391/2024</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>20.09.2024</t>
+          <t>22.10.2024</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -6749,1000 +6503,988 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭКОСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
           <t>7721741590</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>1115554.41</v>
-[...3 lines deleted...]
-      </c>
+        <v>82735.05</v>
+      </c>
+      <c r="P64" s="2" t="inlineStr"/>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при проведении капитального ремонта</t>
+          <t>Взыскание денежных средств по договору № ПКР-004793-19</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>25.06.2025</t>
+          <t>03.12.2024</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2503420b-16e1-48b5-9dfd-fd1a084d46bd</t>
+          <t>https://kad.arbitr.ru/Card/a1ac1411-9870-4f80-b55a-c67b79a4e41d</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-232019/2024</t>
+          <t>А40-252834/2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>21.10.2024</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>167206</v>
+        <v>166370.75</v>
       </c>
       <c r="P65" s="2" t="inlineStr"/>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке регресса за залив квартиры при капремонте.</t>
+          <t>Взыскание денежных средств с члена СРО и СРО в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>29.07.2025</t>
+          <t>16.01.2025</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c301de60-84bc-422b-bfc8-d96d1f860c67</t>
+          <t>https://kad.arbitr.ru/Card/e15ede1c-3836-4582-8057-79467b5293d4</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-231818/2024</t>
+          <t>А40-253903/2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>21.10.2024</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСТРА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7721771531</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>386603.1</v>
-[...3 lines deleted...]
-      </c>
+        <v>684371.76</v>
+      </c>
+      <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте МКД</t>
+          <t>Взыскание задолженности по договору капстроительства в порядке субсидиарной ответственности СРО.</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>06.09.2025</t>
+          <t>07.12.2024</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3734a579-bcf9-496d-9cde-6429f1ab66c3</t>
+          <t>https://kad.arbitr.ru/Card/015d481a-d5a6-46a7-8edc-86e29325940a</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-232092/2024</t>
+          <t>А40-252004/2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>18.10.2024</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>ООО "КС СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>9710020022</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>545405.66</v>
-[...3 lines deleted...]
-      </c>
+        <v>718516</v>
+      </c>
+      <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда в порядке регресса за ущерб, причиненный членом СРО при капремонте МКД</t>
+          <t>Взыскание задолженности с члена СРО и СРО АСО ПОСО в рамках обязательств по капремонту</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>26.06.2025</t>
+          <t>25.02.2025</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aec9e08f-89ad-47da-85e6-91cdca749171</t>
+          <t>https://kad.arbitr.ru/Card/11f8e7bd-3f35-4247-8415-88cf26b0c56e</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-231562/2024</t>
+          <t>А40-251961/2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>18.10.2024</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>ООО "КС СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>9710020022</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>546113.5600000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>358429.69</v>
+      </c>
+      <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Возмещение в порядке регресса ущерба, причиненного членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание задолженности по договору № ПКР-003281-19.</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>06.09.2025</t>
+          <t>07.11.2024</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4449f9d-e628-4ef6-9187-a98ff7b840c6</t>
+          <t>https://kad.arbitr.ru/Card/44ed4d88-9284-4d32-a2f9-1591c34a0f20</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А40-231310/2024</t>
+          <t>А40-251527/2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ ПРЕДПРИЯТИЕ "ПРАКТИКА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7726334528</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>637060.48</v>
+        <v>949267.4399999999</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>506820.48</v>
+        <v>949267.4399999999</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса из-за залива квартиры при проведении капремонта</t>
+          <t>Регрессное требование ФКР о возмещении убытков, выплаченных за ущерб от работ ликвидированного члена СРО</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>30.05.2025</t>
+          <t>05.05.2025</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/475656da-da82-4651-869e-2092163521c8</t>
+          <t>https://kad.arbitr.ru/Card/8124ef11-0080-49cf-bd01-af9ddf912aa3</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-201292/2024</t>
+          <t>А40-251394/2024</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>26.08.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>5275662</v>
-[...3 lines deleted...]
-      </c>
+        <v>373153</v>
+      </c>
+      <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба от залива помещений при капремонте в порядке регресса к СРО за члена (подрядчика)</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО Армада) перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>07.12.2024</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d758cf0-72d9-4b8d-a8d9-921dc525c7cb</t>
+          <t>https://kad.arbitr.ru/Card/bcace492-4768-412d-b1f5-41ae3f44c77b</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-141272/2024</t>
+          <t>А40-249039/2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>24.06.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Козленкова О. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>30590483.98</v>
-[...3 lines deleted...]
-      </c>
+        <v>385900</v>
+      </c>
+      <c r="P71" s="2" t="inlineStr"/>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по договорам подряда.</t>
+          <t>Взыскание денежных средств с СРО АСО ПОСО и ООО РИННОВО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>05.08.2025</t>
+          <t>29.12.2024</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83da5fa3-9401-4300-aab8-d19464f994ae</t>
+          <t>https://kad.arbitr.ru/Card/58d1e3fb-4131-431f-ab1b-5ee2a5555b8b</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-7402/2024</t>
+          <t>А40-246241/2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>18.01.2024</t>
+          <t>10.10.2024</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАША УК"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>9728040020</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Ламонова Т. А.</t>
-[...2 lines deleted...]
-      <c r="O72" s="2" t="inlineStr"/>
+          <t>Киселева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>289686.57</v>
+      </c>
       <c r="P72" s="2" t="inlineStr"/>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капитального ремонта фасада и балконных плит многоквартирного дома</t>
+          <t>Взыскание в порядке регресса ущерба при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>25.02.2025</t>
+          <t>05.04.2025</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6c0caad-2ee2-40a1-934b-c48841e6d233</t>
+          <t>https://kad.arbitr.ru/Card/259b07fc-70cb-416f-a427-cae5b4d3ba32</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А56-116564/2023</t>
+          <t>А40-246779/2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>10.10.2024</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>"ФОНД ЗАЩИТЫ ПРАВ ГРАЖДАН - УЧАСТНИКОВ ДОЛЕВОГО СТРОИТЕЛЬСТВА ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>4703168325</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНОЛИТСЕРВИС"</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7704356824</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>400344102.77</v>
-[...3 lines deleted...]
-      </c>
+        <v>270988</v>
+      </c>
+      <c r="P73" s="2" t="inlineStr"/>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом неосвоенного аванса по договорам подряда</t>
+          <t>Взыскание ущерба в порядке регресса</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>01.12.2024</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/728f9003-1aff-4f26-8956-5fe2f3ad327e</t>
+          <t>https://kad.arbitr.ru/Card/f6c23eeb-6aa8-45f8-a584-b8fa9bf042cc</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-270916/2023</t>
+          <t>А40-239471/2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -7753,1901 +7495,1905 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>247038.78</v>
+        <v>1142568.67</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>247038.78</v>
+        <v>1142568.67</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте МКД</t>
+          <t>Возмещение вреда в порядке регресса за ликвидированного члена СРО (залив квартиры при капремонте)</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>19.06.2024</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d9f2b57-282e-4722-b516-e7b723ec3f3e</t>
+          <t>https://kad.arbitr.ru/Card/d3ac9419-9d87-49db-bc05-a35e1a4ebb32</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-231309/2023</t>
+          <t>А40-239745/2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>11.10.2023</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ОМСКОЙ ОБЛАСТИ "ОМСКОБЛСТРОЙЗАКАЗЧИК"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>5503007795</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ АНТИМОНОПОЛЬНАЯ СЛУЖБА</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7703516539</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Нариманидзе Н. А.</t>
-[...3 lines deleted...]
-      <c r="P75" s="2" t="inlineStr"/>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="n">
+        <v>66604.60000000001</v>
+      </c>
+      <c r="P75" s="2" t="n">
+        <v>66604.60000000001</v>
+      </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения ФАС об отказе во включении ООО «КАПИТАЛ РАЗВИТИЕ» в РНП</t>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>02.06.2025</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c10b9ec-bbcd-4fb0-9876-7e80e9473ab5</t>
+          <t>https://kad.arbitr.ru/Card/d1dce978-5051-4921-9ca5-009c2ee4bc06</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-203140/2023</t>
+          <t>А40-239287/2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>08.09.2023</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>1782652.18</v>
-[...3 lines deleted...]
-      </c>
+        <v>129833.25</v>
+      </c>
+      <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Взыскание денежных средств с ООО ВП-ХОЛДИНГ и СРО АСО ПОСО.</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>12.08.2024</t>
+          <t>09.11.2024</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/758ef9ce-0532-466e-8066-7743fcfc279b</t>
+          <t>https://kad.arbitr.ru/Card/bbca6545-cc86-41bb-823b-1600b2c4595f</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А41-75456/2023</t>
+          <t>А40-239164/2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>06.09.2023</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ГУ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛРЕЗЕРВ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>5027183336</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>ООО ВП-ХОЛДИНГ</t>
+          <t>ООО "ВП-ХОЛДИНГ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>7733791885</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
-        <v>5000</v>
+        <v>369377.92</v>
       </c>
       <c r="P77" s="2" t="n">
-        <v>5000</v>
+        <v>369377.92</v>
       </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Исполнение гарантийных обязательств по устранению строительных дефектов и взыскание штрафа</t>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>06.07.2024</t>
+          <t>02.07.2025</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96bc80e5-3723-4a94-b0be-d4d53e22a68f</t>
+          <t>https://kad.arbitr.ru/Card/c3b7219d-1f35-4c56-b22a-89a82020ddac</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-200133/2023</t>
+          <t>А40-239394/2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>05.09.2023</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>3664999635</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>235773.04</v>
+        <v>480619.46</v>
       </c>
       <c r="P78" s="2" t="n">
-        <v>235773.04</v>
+        <v>480619.46</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом (ООО Лифтек) по договору подряда</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>06.08.2024</t>
+          <t>02.06.2025</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25a15f78-428d-4a1c-8eaf-84c9f24866b5</t>
+          <t>https://kad.arbitr.ru/Card/3bf0de9d-df5d-4eeb-a196-9866a97828f8</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-185327/2023</t>
+          <t>А40-238766/2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>17.08.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬ 60"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7704608912</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>433316</v>
-[...3 lines deleted...]
-      </c>
+        <v>370906.98</v>
+      </c>
+      <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, причиненного членом СРО при капремонте МКД, выплаченного истцом собственникам.</t>
+          <t>Возмещение ущерба, причиненного членом СРО ООО ДОМ-СТРОЙ</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>07.09.2024</t>
+          <t>26.10.2024</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca9be2db-5df1-47f8-abb7-15bcc935ffe0</t>
+          <t>https://kad.arbitr.ru/Card/e3bf1bc1-30e3-442b-9702-e488485be674</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-158412/2023</t>
+          <t>А40-238946/2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>14.07.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>ООО "СФ+ДАР"</t>
+          <t>ООО "ЭКОСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7720289357</t>
+          <t>7721741590</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>666711.66</v>
+        <v>194743.56</v>
       </c>
       <c r="P80" s="2" t="n">
-        <v>666711.66</v>
+        <v>194743.56</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>12.10.2024</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/500012e5-14e4-44cb-bcbf-395b0a25a0ad</t>
+          <t>https://kad.arbitr.ru/Card/32d8456c-79ad-448e-aaf6-b60323d1fa45</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-146106/2023</t>
+          <t>А40-235665/2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>30.06.2023</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>7707067683</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>70837.12</v>
+        <v>458839.71</v>
       </c>
       <c r="P81" s="2" t="n">
-        <v>70837.12</v>
+        <v>458839.71</v>
       </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке суброгации ущерба от залива квартиры из-за дефекта труб после капремонта</t>
+          <t>Возмещение убытков в порядке регресса из-за некачественного капремонта членом СРО</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>14.05.2024</t>
+          <t>27.09.2025</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c46c4421-ac4f-4208-9dbd-9caaa07bc8ad</t>
+          <t>https://kad.arbitr.ru/Card/4658aa1f-12d3-4d2a-ac66-a674adad8b42</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-124595/2023</t>
+          <t>А40-234836/2024</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>02.06.2023</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>Дорджиев Сергей Валерьевич</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>081403047808</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ТСП"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7724305881</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>196030</v>
-[...1 lines deleted...]
-      <c r="P82" s="2" t="inlineStr"/>
+        <v>271481.02</v>
+      </c>
+      <c r="P82" s="2" t="n">
+        <v>271481.02</v>
+      </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба от затопления квартиры после проведения капитального ремонта кровли</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (залив квартиры).</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>23.07.2024</t>
+          <t>28.02.2025</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6201e77-689c-4a23-982f-d0bf271d4911</t>
+          <t>https://kad.arbitr.ru/Card/0dfa6818-c328-4bf9-914a-6ce3aa433100</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А40-111161/2023</t>
+          <t>А40-233002/2024</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>18.05.2023</t>
+          <t>20.09.2024</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭКОСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
           <t>7721741590</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>337835.73</v>
-[...1 lines deleted...]
-      <c r="P83" s="2" t="inlineStr"/>
+        <v>1115554.41</v>
+      </c>
+      <c r="P83" s="2" t="n">
+        <v>1115554.41</v>
+      </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при выполнении работ по капремонту.</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>07.12.2023</t>
+          <t>25.06.2025</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9783d163-1729-4ff5-a118-6969adf33ccc</t>
+          <t>https://kad.arbitr.ru/Card/2503420b-16e1-48b5-9dfd-fd1a084d46bd</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-111198/2023</t>
+          <t>А40-231818/2024</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>18.05.2023</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХОЛДИНГГАЗАВТОМАТИКА"</t>
+          <t>ООО "АСТРА"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7710902373</t>
+          <t>7721771531</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>525088.4300000001</v>
+        <v>386603.1</v>
       </c>
       <c r="P84" s="2" t="n">
-        <v>525088.4300000001</v>
+        <v>386603.1</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (протечка кровли).</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте МКД</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>03.04.2024</t>
+          <t>06.09.2025</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb61992a-55dc-4e37-89dd-7c0adc46069d</t>
+          <t>https://kad.arbitr.ru/Card/3734a579-bcf9-496d-9cde-6429f1ab66c3</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А70-10312/2023</t>
+          <t>А40-232092/2024</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>16.05.2023</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тюмень Водоканал"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>7204095194</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>ООО "Газэкспертстрой"</t>
+          <t>ООО "КС СТРОЙ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7726451609</t>
+          <t>9710020022</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>1046597.88</v>
-[...1 lines deleted...]
-      <c r="P85" s="2" t="inlineStr"/>
+        <v>545405.66</v>
+      </c>
+      <c r="P85" s="2" t="n">
+        <v>545405.66</v>
+      </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору подряда.</t>
+          <t>Возмещение вреда в порядке регресса за ущерб, причиненный членом СРО при капремонте МКД</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>12.02.2025</t>
+          <t>26.06.2025</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/834a9e5a-5183-41f5-88e4-5e25cc1891d6</t>
+          <t>https://kad.arbitr.ru/Card/aec9e08f-89ad-47da-85e6-91cdca749171</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А40-46997/2023</t>
+          <t>А40-232019/2024</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>09.03.2023</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>ООО "КС СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>9710020022</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>788327.28</v>
-[...3 lines deleted...]
-      </c>
+        <v>167206</v>
+      </c>
+      <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание ущерба в порядке регресса за залив квартиры при капремонте.</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>25.09.2023</t>
+          <t>29.07.2025</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfcaec65-f571-49f9-a5cc-e338634bcfa1</t>
+          <t>https://kad.arbitr.ru/Card/c301de60-84bc-422b-bfc8-d96d1f860c67</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А40-39216/2023</t>
+          <t>А40-231562/2024</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>28.02.2023</t>
+          <t>17.09.2024</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>7703702341</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТСК СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "КС СТРОЙ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7701278617</t>
+          <t>9710020022</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>1485408.98</v>
-[...1 lines deleted...]
-      <c r="P87" s="2" t="inlineStr"/>
+        <v>546113.5600000001</v>
+      </c>
+      <c r="P87" s="2" t="n">
+        <v>546113.5600000001</v>
+      </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору подряда.</t>
+          <t>Возмещение в порядке регресса ущерба, причиненного членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>07.10.2023</t>
+          <t>06.09.2025</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2492ccc6-faa9-4f50-97a7-8b687c134c59</t>
+          <t>https://kad.arbitr.ru/Card/f4449f9d-e628-4ef6-9187-a98ff7b840c6</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А40-20203/2023</t>
+          <t>А40-231310/2024</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>03.02.2023</t>
+          <t>17.09.2024</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>ООО "КС СТРОЙ"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ ПРЕДПРИЯТИЕ "ПРАКТИКА"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>9710020022</t>
+          <t>7726334528</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
-        <v>778697</v>
+        <v>637060.48</v>
       </c>
       <c r="P88" s="2" t="n">
-        <v>778697</v>
+        <v>506820.48</v>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ по капремонту</t>
+          <t>Возмещение убытков в порядке регресса из-за залива квартиры при проведении капремонта</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>18.11.2023</t>
+          <t>30.05.2025</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32829925-0fdb-4e94-b9c2-39e45d922336</t>
+          <t>https://kad.arbitr.ru/Card/475656da-da82-4651-869e-2092163521c8</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-258944/2022</t>
+          <t>А40-201292/2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>24.11.2022</t>
+          <t>26.08.2024</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>ООО "КС СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>9710020022</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>286575.39</v>
+        <v>5275662</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>286575.39</v>
+        <v>5275662</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Возмещение ущерба от залива помещений при капремонте в порядке регресса к СРО за члена (подрядчика)</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>19.07.2023</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/24b70549-90cb-40f1-978d-5fcd87f05f6a</t>
+          <t>https://kad.arbitr.ru/Card/4d758cf0-72d9-4b8d-a8d9-921dc525c7cb</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-258936/2022</t>
+          <t>А40-141272/2024</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>24.11.2022</t>
+          <t>24.06.2024</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСКОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ СТРОЙ-ТЕК"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7727849047</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
-        <v>482821.92</v>
+        <v>30590483.98</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>482821.92</v>
+        <v>30590483.98</v>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при выполнении работ по капремонту МКД</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по договорам подряда.</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>20.04.2023</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b19a66c-2aaf-4a74-9343-63741edc0373</t>
+          <t>https://kad.arbitr.ru/Card/83da5fa3-9401-4300-aab8-d19464f994ae</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-152315/2022</t>
+          <t>А40-7402/2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>18.07.2022</t>
+          <t>18.01.2024</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+          <t>ООО "НАША УК"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>7712040285</t>
+          <t>9728040020</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7727719640</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ламонова Т. А.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору (ст. 60.1 ГрК РФ)</t>
+          <t>Обязание устранить недостатки капитального ремонта фасада и балконных плит многоквартирного дома</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>03.02.2024</t>
+          <t>25.02.2025</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ea59045-01c6-42af-9c20-354005ad0bef</t>
+          <t>https://kad.arbitr.ru/Card/a6c0caad-2ee2-40a1-934b-c48841e6d233</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А40-147751/2022</t>
+          <t>А56-116564/2023</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>11.07.2022</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГЕНТСТВО ПРОЕКТНОГО СОПРОВОЖДЕНИЯ"</t>
+          <t>"ФОНД ЗАЩИТЫ ПРАВ ГРАЖДАН - УЧАСТНИКОВ ДОЛЕВОГО СТРОИТЕЛЬСТВА ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>7717782587</t>
+          <t>4703168325</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "СТРОЙМОНОЛИТСЕРВИС"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7704356824</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Сергеева О. Н.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
-        <v>290820</v>
-[...1 lines deleted...]
-      <c r="P92" s="2" t="inlineStr"/>
+        <v>400344102.77</v>
+      </c>
+      <c r="P92" s="2" t="n">
+        <v>400344102.77</v>
+      </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба автомобилю из-за падения штукатурки при капремонте фасада членом СРО</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом неосвоенного аванса по договорам подряда</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>20.06.2023</t>
+          <t>29.04.2026</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f3a74974-807e-47df-ac7d-3eaed75d7b73</t>
+          <t>https://kad.arbitr.ru/Card/728f9003-1aff-4f26-8956-5fe2f3ad327e</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-79098/2022</t>
+          <t>А40-270916/2023</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>14.04.2022</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -9658,3414 +9404,5497 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>1910680.57</v>
-[...1 lines deleted...]
-      <c r="P93" s="2" t="inlineStr"/>
+        <v>247038.78</v>
+      </c>
+      <c r="P93" s="2" t="n">
+        <v>247038.78</v>
+      </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капремонте МКД</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>06.10.2022</t>
+          <t>19.06.2024</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec2fac25-07ad-4944-8d0b-3ed3aa0d06af</t>
+          <t>https://kad.arbitr.ru/Card/6d9f2b57-282e-4722-b516-e7b723ec3f3e</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-38252/2022</t>
+          <t>А40-231309/2023</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>11.10.2023</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ОМСКОЙ ОБЛАСТИ "ОМСКОБЛСТРОЙЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5503007795</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ФЕДЕРАЛЬНАЯ АНТИМОНОПОЛЬНАЯ СЛУЖБА</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7703516539</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Нариманидзе Н. А.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
       <c r="P94" s="2" t="inlineStr"/>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по ведению журналов работ</t>
+          <t>Оспаривание решения ФАС об отказе во включении ООО «КАПИТАЛ РАЗВИТИЕ» в РНП</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>07.06.2022</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d69a9f70-5b65-4266-80c2-5bdfcc4c38f9</t>
+          <t>https://kad.arbitr.ru/Card/7c10b9ec-bbcd-4fb0-9876-7e80e9473ab5</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А40-38306/2022</t>
+          <t>А40-203140/2023</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>08.09.2023</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P95" s="2" t="inlineStr"/>
+        <v>1782652.18</v>
+      </c>
+      <c r="P95" s="2" t="n">
+        <v>1782652.18</v>
+      </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение качества работ по договору капремонта из средств компфонда СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>22.07.2022</t>
+          <t>12.08.2024</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ed76253-d9f3-420a-a694-b7fa75d25728</t>
+          <t>https://kad.arbitr.ru/Card/758ef9ce-0532-466e-8066-7743fcfc279b</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А40-38593/2022</t>
+          <t>А41-75456/2023</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>06.09.2023</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГУ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛРЕЗЕРВ</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5027183336</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО ВП-ХОЛДИНГ</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7733791885</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...3 lines deleted...]
-      <c r="P96" s="2" t="inlineStr"/>
+          <t>Дубровская Е. В.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="P96" s="2" t="n">
+        <v>5000</v>
+      </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в связи с неисполнением обязательств членом СРО</t>
+          <t>Исполнение гарантийных обязательств по устранению строительных дефектов и взыскание штрафа</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>17.05.2022</t>
+          <t>06.07.2024</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c070212-63a7-47da-b025-19be7a97e253</t>
+          <t>https://kad.arbitr.ru/Card/96bc80e5-3723-4a94-b0be-d4d53e22a68f</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А40-37960/2022</t>
+          <t>А40-200133/2023</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>05.09.2023</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3664999635</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P97" s="2" t="inlineStr"/>
+        <v>235773.04</v>
+      </c>
+      <c r="P97" s="2" t="n">
+        <v>235773.04</v>
+      </c>
       <c r="Q97" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушения подрядчиком обязательств по договору капремонта в гарантийный срок</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом (ООО Лифтек) по договору подряда</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>11.06.2022</t>
+          <t>06.08.2024</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e5e21c8-cec7-4233-98f9-c7db52a1e0d1</t>
+          <t>https://kad.arbitr.ru/Card/25a15f78-428d-4a1c-8eaf-84c9f24866b5</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А40-280183/2021</t>
+          <t>А40-185327/2023</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>21.12.2021</t>
+          <t>17.08.2023</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "СТРОИТЕЛЬ 60"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7704608912</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
-[...3 lines deleted...]
-      <c r="P98" s="2" t="inlineStr"/>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>433316</v>
+      </c>
+      <c r="P98" s="2" t="n">
+        <v>433316</v>
+      </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков</t>
+          <t>Возмещение ущерба, причиненного членом СРО при капремонте МКД, выплаченного истцом собственникам.</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>04.02.2022</t>
+          <t>07.09.2024</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5dcc24cd-d003-49b6-8034-a98aed47c61e</t>
+          <t>https://kad.arbitr.ru/Card/ca9be2db-5df1-47f8-abb7-15bcc935ffe0</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А40-233068/2021</t>
+          <t>А40-158412/2023</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>27.10.2021</t>
+          <t>14.07.2023</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "СФ+ДАР"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7720289357</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
-        <v>2357288.54</v>
-[...1 lines deleted...]
-      <c r="P99" s="2" t="inlineStr"/>
+        <v>666711.66</v>
+      </c>
+      <c r="P99" s="2" t="n">
+        <v>666711.66</v>
+      </c>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
+          <t>Возмещение ущерба в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>21.04.2022</t>
+          <t>12.10.2024</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ce55794-d119-4866-8dab-472e18774aa0</t>
+          <t>https://kad.arbitr.ru/Card/500012e5-14e4-44cb-bcbf-395b0a25a0ad</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А40-223380/2021</t>
+          <t>А40-146106/2023</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>15.10.2021</t>
+          <t>30.06.2023</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
+          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>7707067683</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I100" s="2" t="inlineStr">
+      <c r="L100" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J100" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Титова Е. В.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
-        <v>163990.08</v>
-[...1 lines deleted...]
-      <c r="P100" s="2" t="inlineStr"/>
+        <v>70837.12</v>
+      </c>
+      <c r="P100" s="2" t="n">
+        <v>70837.12</v>
+      </c>
       <c r="Q100" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Взыскание в порядке суброгации ущерба от залива квартиры из-за дефекта труб после капремонта</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>03.12.2021</t>
+          <t>14.05.2024</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ab55a12-600b-48da-af71-5310bec33d0f</t>
+          <t>https://kad.arbitr.ru/Card/c46c4421-ac4f-4208-9dbd-9caaa07bc8ad</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А40-191939/2021</t>
+          <t>А40-124595/2023</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>08.09.2021</t>
+          <t>02.06.2023</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
+          <t>Дорджиев Сергей Валерьевич</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>081403047808</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I101" s="2" t="inlineStr">
+      <c r="L101" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J101" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>68686.75999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>196030</v>
+      </c>
+      <c r="P101" s="2" t="inlineStr"/>
       <c r="Q101" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный ее членом при проведении работ по капремонту.</t>
+          <t>Взыскание ущерба от затопления квартиры после проведения капитального ремонта кровли</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>21.07.2024</t>
+          <t>23.07.2024</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60bdb998-3b9b-424f-877c-dac152ad6d97</t>
+          <t>https://kad.arbitr.ru/Card/e6201e77-689c-4a23-982f-d0bf271d4911</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А40-133893/2021</t>
+          <t>А40-111198/2023</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>24.06.2021</t>
+          <t>18.05.2023</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСТЭК"</t>
+          <t>ООО "ХОЛДИНГГАЗАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>7723793763</t>
+          <t>7710902373</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
-        <v>234949.57</v>
-[...1 lines deleted...]
-      <c r="P102" s="2" t="inlineStr"/>
+        <v>525088.4300000001</v>
+      </c>
+      <c r="P102" s="2" t="n">
+        <v>525088.4300000001</v>
+      </c>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание денежных средств (убытков)</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (протечка кровли).</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>26.08.2021</t>
+          <t>03.04.2024</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6484872-a962-4062-bb97-c7898024a342</t>
+          <t>https://kad.arbitr.ru/Card/eb61992a-55dc-4e37-89dd-7c0adc46069d</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А40-74241/2021</t>
+          <t>А40-111161/2023</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>08.04.2021</t>
+          <t>18.05.2023</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРМАДА"</t>
+          <t>ООО "ЭКОСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>7721856721</t>
+          <t>7721741590</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>163990.08</v>
+        <v>337835.73</v>
       </c>
       <c r="P103" s="2" t="inlineStr"/>
       <c r="Q103" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при выполнении работ по капремонту.</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>11.08.2021</t>
+          <t>07.12.2023</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/758788e9-14b0-494b-a85f-d38cce6a62cb</t>
+          <t>https://kad.arbitr.ru/Card/9783d163-1729-4ff5-a118-6969adf33ccc</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А40-45731/2021</t>
+          <t>А70-10312/2023</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>05.03.2021</t>
+          <t>16.05.2023</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГЛАВЭНЕРГОСТРОЙ"</t>
+          <t>ООО "Тюмень Водоканал"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>1435145860</t>
+          <t>7204095194</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "Газэкспертстрой"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7726451609</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
-        <v>500000</v>
+        <v>1046597.88</v>
       </c>
       <c r="P104" s="2" t="inlineStr"/>
       <c r="Q104" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Взыскание излишне уплаченного взноса в компенсационный фонд обеспечения договорных обязательств</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору подряда.</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>11.04.2022</t>
+          <t>28.04.2026</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f98e648-4353-4916-990d-c888f5044032</t>
+          <t>https://kad.arbitr.ru/Card/834a9e5a-5183-41f5-88e4-5e25cc1891d6</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А40-34366/2021</t>
+          <t>А40-46997/2023</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>19.02.2021</t>
+          <t>09.03.2023</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "КС СТРОЙ"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>9710020022</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
-        <v>429675.57</v>
-[...1 lines deleted...]
-      <c r="P105" s="2" t="inlineStr"/>
+        <v>788327.28</v>
+      </c>
+      <c r="P105" s="2" t="n">
+        <v>788327.28</v>
+      </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залива квартиры, причиненного членом СРО.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>08.06.2021</t>
+          <t>25.09.2023</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de4823fd-ecba-46d5-82bc-5680db2a33a5</t>
+          <t>https://kad.arbitr.ru/Card/dfcaec65-f571-49f9-a5cc-e338634bcfa1</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А40-14947/2021</t>
+          <t>А40-39216/2023</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>29.01.2021</t>
+          <t>28.02.2023</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7703702341</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ ТРЕСТ 39"</t>
+          <t>ООО "ТСК СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>7714836964</t>
+          <t>7701278617</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
-        <v>143000</v>
+        <v>1485408.98</v>
       </c>
       <c r="P106" s="2" t="inlineStr"/>
       <c r="Q106" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору подряда.</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>05.02.2022</t>
+          <t>07.10.2023</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf82bbb0-fb0b-402a-9bec-8c91e684b3d2</t>
+          <t>https://kad.arbitr.ru/Card/2492ccc6-faa9-4f50-97a7-8b687c134c59</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А40-15047/2021</t>
+          <t>А40-20203/2023</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>29.01.2021</t>
+          <t>03.02.2023</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ-СТРОЙ"</t>
+          <t>ООО "КС СТРОЙ"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>7716851277</t>
+          <t>9710020022</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
-        <v>171883.09</v>
-[...1 lines deleted...]
-      <c r="P107" s="2" t="inlineStr"/>
+        <v>778697</v>
+      </c>
+      <c r="P107" s="2" t="n">
+        <v>778697</v>
+      </c>
       <c r="Q107" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба от залива квартиры при капремонте в порядке регресса из средств компфонда.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ по капремонту</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>18.11.2023</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f8b8af0-9657-400a-9349-823a4fa665b6</t>
+          <t>https://kad.arbitr.ru/Card/32829925-0fdb-4e94-b9c2-39e45d922336</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А40-219446/2020</t>
+          <t>А40-258936/2022</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>12.11.2020</t>
+          <t>24.11.2022</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "МОСКОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ СТРОЙ-ТЕК"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7727849047</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
-        <v>622909</v>
+        <v>482821.92</v>
       </c>
       <c r="P108" s="2" t="n">
-        <v>622909</v>
+        <v>482821.92</v>
       </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, выплаченных ФКР собственнику из-за залива квартиры членом СРО</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при выполнении работ по капремонту МКД</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>20.01.2022</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a907e018-9ab5-4880-81b3-d1a8c0f378b3</t>
+          <t>https://kad.arbitr.ru/Card/5b19a66c-2aaf-4a74-9343-63741edc0373</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А40-50474/2020</t>
+          <t>А40-258944/2022</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>16.03.2020</t>
+          <t>24.11.2022</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+          <t>ООО "КС СТРОЙ"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>9710020022</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
-        <v>140069.15</v>
+        <v>286575.39</v>
       </c>
       <c r="P109" s="2" t="n">
-        <v>140069.15</v>
+        <v>286575.39</v>
       </c>
       <c r="Q109" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса из-за вреда, причиненного членом СРО при капремонте (протечка)</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>08.02.2022</t>
+          <t>19.07.2023</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2be23872-1396-47a0-bb0d-bc4cfecbba51</t>
+          <t>https://kad.arbitr.ru/Card/24b70549-90cb-40f1-978d-5fcd87f05f6a</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-40780/2020</t>
+          <t>А40-152315/2022</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>03.03.2020</t>
+          <t>18.07.2022</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7712040285</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>СПИ ОСП по ЦАО № 1 УФССП России по Москве Котовский З.А.</t>
-[...2 lines deleted...]
-      <c r="L110" s="2" t="inlineStr"/>
+          <t>ООО "ТЕХСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr">
+        <is>
+          <t>7727719640</t>
+        </is>
+      </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Сизова О. В.</t>
-[...5 lines deleted...]
-      <c r="R110" s="2" t="inlineStr"/>
+          <t>Романов О. В.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="n">
+        <v>79230168.53</v>
+      </c>
+      <c r="P110" s="2" t="n">
+        <v>79230168.53</v>
+      </c>
+      <c r="Q110" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R110" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору (ст. 60.1 ГрК РФ)</t>
+        </is>
+      </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>25.08.2020</t>
+          <t>03.02.2024</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18fdf7e6-e779-486c-b9f1-cb85603eade1</t>
+          <t>https://kad.arbitr.ru/Card/4ea59045-01c6-42af-9c20-354005ad0bef</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А40-343690/2019</t>
+          <t>А40-147751/2022</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>31.12.2019</t>
+          <t>11.07.2022</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "АГЕНТСТВО ПРОЕКТНОГО СОПРОВОЖДЕНИЯ"</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7717782587</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Федорова Д. Н.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>525939.65</v>
+        <v>290820</v>
       </c>
       <c r="P111" s="2" t="inlineStr"/>
       <c r="Q111" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред из-за некачественного капремонта членом СРО (ст. 60 ГрК РФ)</t>
+          <t>Возмещение ущерба автомобилю из-за падения штукатурки при капремонте фасада членом СРО</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>06.04.2021</t>
+          <t>20.06.2023</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5deeb36c-f41f-4a20-8179-e1a2c359c0ec</t>
+          <t>https://kad.arbitr.ru/Card/f3a74974-807e-47df-ac7d-3eaed75d7b73</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-328883/2019</t>
+          <t>А40-79098/2022</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>17.12.2019</t>
+          <t>14.04.2022</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕРВИС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>2004001190</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>210044.53</v>
+        <v>1910680.57</v>
       </c>
       <c r="P112" s="2" t="inlineStr"/>
       <c r="Q112" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса денежных средств по обязательствам члена СРО.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>05.05.2020</t>
+          <t>06.10.2022</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8971f9f-08b4-4232-b57c-f4ad23e6b9b3</t>
+          <t>https://kad.arbitr.ru/Card/ec2fac25-07ad-4944-8d0b-3ed3aa0d06af</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А40-301555/2019</t>
+          <t>А40-38252/2022</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>15.11.2019</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ-СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7716851277</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
-        <v>202547</v>
+        <v>50000</v>
       </c>
       <c r="P113" s="2" t="inlineStr"/>
       <c r="Q113" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Регресс по возмещению ущерба от залива квартиры при проведении капитального ремонта подрядчиком.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по ведению журналов работ</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>01.07.2020</t>
+          <t>07.06.2022</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9a62821-3797-4a48-b722-ed1930625bac</t>
+          <t>https://kad.arbitr.ru/Card/d69a9f70-5b65-4266-80c2-5bdfcc4c38f9</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А40-243453/2019</t>
+          <t>А40-38306/2022</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>12.09.2019</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО "МСБР ГРУПП"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>7717722612</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
-        <v>400000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P114" s="2" t="inlineStr"/>
       <c r="Q114" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Требование о возврате излишне уплаченных взносов в компенсационные фонды СРО</t>
+          <t>Взыскание неустойки за нарушение качества работ по договору капремонта из средств компфонда СРО</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>22.06.2020</t>
+          <t>22.07.2022</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc2d6920-7354-429c-9f62-f605924adb88</t>
+          <t>https://kad.arbitr.ru/Card/8ed76253-d9f3-420a-a694-b7fa75d25728</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А40-240715/2019</t>
+          <t>А40-38593/2022</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>11.09.2019</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ-СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>7716851277</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Стародуб А. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
       <c r="P115" s="2" t="inlineStr"/>
       <c r="Q115" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке ст. 60 ГрК РФ из-за некачественного капремонта (залив квартиры)</t>
+          <t>Взыскание денежных средств в связи с неисполнением обязательств членом СРО</t>
         </is>
       </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>23.04.2020</t>
+          <t>17.05.2022</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41cf9820-3b13-465b-a0b5-67dca4301e6d</t>
+          <t>https://kad.arbitr.ru/Card/8c070212-63a7-47da-b025-19be7a97e253</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А40-234633/2019</t>
+          <t>А40-37960/2022</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>05.09.2019</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Козленкова О. В.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
-        <v>225415.05</v>
+        <v>300000</v>
       </c>
       <c r="P116" s="2" t="inlineStr"/>
       <c r="Q116" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Регресс в связи с возмещением ущерба от залива квартиры при проведении капитального ремонта.</t>
+          <t>Взыскание неустойки за нарушения подрядчиком обязательств по договору капремонта в гарантийный срок</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>10.07.2020</t>
+          <t>11.06.2022</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/693c6650-46ec-4113-9559-2bca51287f27</t>
+          <t>https://kad.arbitr.ru/Card/2e5e21c8-cec7-4233-98f9-c7db52a1e0d1</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А40-217401/2019</t>
+          <t>А40-280183/2021</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>19.08.2019</t>
+          <t>21.12.2021</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ-СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>7716851277</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Козленкова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ведерников М. А.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="inlineStr"/>
       <c r="P117" s="2" t="inlineStr"/>
       <c r="Q117" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО в порядке регресса за ущерб от залива квартиры при капремонте.</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>27.12.2019</t>
+          <t>04.02.2022</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8aac485c-8545-4154-b138-79221920fd87</t>
+          <t>https://kad.arbitr.ru/Card/5dcc24cd-d003-49b6-8034-a98aed47c61e</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А40-130431/2019</t>
+          <t>А40-233068/2021</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>24.05.2019</t>
+          <t>27.10.2021</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВПРОК-ИНВЕСТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>7707743003</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2357288.54</v>
+      </c>
+      <c r="P118" s="2" t="inlineStr"/>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (излишне уплаченный взнос в компенсационный фонд)</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>25.07.2019</t>
+          <t>21.04.2022</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65c1801b-3d8a-4c28-9ce6-fe4e90e3aae7</t>
+          <t>https://kad.arbitr.ru/Card/8ce55794-d119-4866-8dab-472e18774aa0</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А56-27259/2019</t>
+          <t>А40-223380/2021</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>11.03.2019</t>
+          <t>15.10.2021</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТЕХСТРОЙКОНТРАКТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>4401104325</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕТРОСПЕЦЭНЕРГО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>7810320957</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Антипинская М. В.</t>
-[...2 lines deleted...]
-      <c r="O119" s="2" t="inlineStr"/>
+          <t>Титова Е. В.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="n">
+        <v>163990.08</v>
+      </c>
       <c r="P119" s="2" t="inlineStr"/>
-      <c r="Q119" s="2" t="inlineStr"/>
-      <c r="R119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R119" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств</t>
+        </is>
+      </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>03.04.2020</t>
+          <t>03.12.2021</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/661e1768-06eb-4b8b-b7f6-bd821c6e6664</t>
+          <t>https://kad.arbitr.ru/Card/6ab55a12-600b-48da-af71-5310bec33d0f</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А40-170647/2018</t>
+          <t>А40-191939/2021</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>24.07.2018</t>
+          <t>08.09.2021</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРСПЕЦГРУПП"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>7704310932</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "МОСКОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ СТРОЙ-ТЕК"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7727849047</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
-        <v>1500000</v>
-[...1 lines deleted...]
-      <c r="P120" s="2" t="inlineStr"/>
+        <v>68686.75999999999</v>
+      </c>
+      <c r="P120" s="2" t="n">
+        <v>68686.75999999999</v>
+      </c>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить средства компенсационного фонда в размере 1 500 000 рублей</t>
+          <t>Солидарная ответственность СРО за вред, причиненный ее членом при проведении работ по капремонту.</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>26.09.2019</t>
+          <t>21.07.2024</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/daa2bcf1-31cf-4b82-824f-69555ef87676</t>
+          <t>https://kad.arbitr.ru/Card/60bdb998-3b9b-424f-877c-dac152ad6d97</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А40-135473/2018</t>
+          <t>А40-133893/2021</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>15.06.2018</t>
+          <t>24.06.2021</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО ГК АЛЬЯНС</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИИ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
-[...2 lines deleted...]
-      <c r="L121" s="2" t="inlineStr"/>
+          <t>ООО "АСТЭК"</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr">
+        <is>
+          <t>7723793763</t>
+        </is>
+      </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
-        <v>500000</v>
+        <v>234949.57</v>
       </c>
       <c r="P121" s="2" t="inlineStr"/>
       <c r="Q121" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в размере 500 000 руб. при смене СРО</t>
+          <t>Солидарное взыскание денежных средств (убытков)</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>08.08.2018</t>
+          <t>26.08.2021</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0e5f862-cd1d-42c7-bde0-731c9e19e459</t>
+          <t>https://kad.arbitr.ru/Card/d6484872-a962-4062-bb97-c7898024a342</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А58-3476/2018</t>
+          <t>А40-74241/2021</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>03.05.2018</t>
+          <t>08.04.2021</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Главэнергострой"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>1435145860</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
+          <t>ООО "АРМАДА"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>1435210848</t>
+          <t>7721856721</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Семёнова У. Н.</t>
+          <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>163990.08</v>
+      </c>
+      <c r="P122" s="2" t="inlineStr"/>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 2 000 000 рублей в другую СРО</t>
+          <t>Солидарная ответственность за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>21.03.2020</t>
+          <t>11.08.2021</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/762fc55c-86aa-4c50-ad0f-152cd0b1b6f3</t>
+          <t>https://kad.arbitr.ru/Card/758788e9-14b0-494b-a85f-d38cce6a62cb</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А56-114086/2017</t>
+          <t>А40-45731/2021</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>22.12.2017</t>
+          <t>05.03.2021</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНГС ИНЖИНИРИНГ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГЛАВЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>7728523979</t>
+          <t>1435145860</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>7811154396</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
-        <v>1040000</v>
+        <v>500000</v>
       </c>
       <c r="P123" s="2" t="inlineStr"/>
       <c r="Q123" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 040 000 рублей взноса в компенсационный фонд СРО при смене организации</t>
+          <t>Взыскание излишне уплаченного взноса в компенсационный фонд обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>30.01.2019</t>
+          <t>11.04.2022</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d46f7f25-f98c-4168-bbbf-0ae126ce9095</t>
+          <t>https://kad.arbitr.ru/Card/8f98e648-4353-4916-990d-c888f5044032</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А56-111588/2017</t>
+          <t>А40-34366/2021</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>19.02.2021</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОСЕТЕВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>7702755460</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>7811154396</t>
+          <t>7701054053</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...2 lines deleted...]
-      <c r="O124" s="2" t="inlineStr"/>
+          <t>Киселева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="n">
+        <v>429675.57</v>
+      </c>
       <c r="P124" s="2" t="inlineStr"/>
-      <c r="Q124" s="2" t="inlineStr"/>
-      <c r="R124" s="2" t="inlineStr"/>
+      <c r="Q124" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R124" s="2" t="inlineStr">
+        <is>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры, причиненного членом СРО.</t>
+        </is>
+      </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>04.08.2018</t>
+          <t>08.06.2021</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/574d6ad0-7b58-4006-96c9-485e3e6489af</t>
+          <t>https://kad.arbitr.ru/Card/de4823fd-ecba-46d5-82bc-5680db2a33a5</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А56-57131/2017</t>
+          <t>А40-15047/2021</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>29.01.2021</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>АО "ЦЕНТР ИНЖИНИРИНГА И УПРАВЛЕНИЯ СТРОИТЕЛЬСТВОМ ЕДИНОЙ ЭНЕРГЕТИЧЕСКОЙ СИСТЕМЫ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>7728645409</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>ООО "АМ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>7811154396</t>
+          <t>7716851277</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
-        <v>5200000</v>
+        <v>171883.09</v>
       </c>
       <c r="P125" s="2" t="inlineStr"/>
       <c r="Q125" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Возмещение ущерба от залива квартиры при капремонте в порядке регресса из средств компфонда.</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c2588c6-13da-4fd0-99c7-06578e7ff3ae</t>
+          <t>https://kad.arbitr.ru/Card/9f8b8af0-9657-400a-9349-823a4fa665b6</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А56-32367/2013</t>
+          <t>А40-14947/2021</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>07.06.2013</t>
+          <t>29.01.2021</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>Компания с ограниченной ответственностью ВОРЛИНА ЛИМИТЕД</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Некоммерческое партнерство поддержки организаций строительной отрасли</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ ТРЕСТ 39"</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>7701054053</t>
+          <t>7714836964</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Киселев А. В.</t>
+          <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
-        <v>4584392</v>
+        <v>143000</v>
       </c>
       <c r="P126" s="2" t="inlineStr"/>
       <c r="Q126" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>Взыскание материального ущерба из-за нарушения подрядчиком строительных норм и правил</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>05.02.2014</t>
+          <t>05.02.2022</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b93a1e67-ebfc-47f8-8abf-ca06b1291aa7</t>
+          <t>https://kad.arbitr.ru/Card/bf82bbb0-fb0b-402a-9bec-8c91e684b3d2</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
+          <t>А40-219446/2020</t>
+        </is>
+      </c>
+      <c r="C127" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2020</t>
+        </is>
+      </c>
+      <c r="D127" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E127" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F127" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G127" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I127" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K127" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+        </is>
+      </c>
+      <c r="L127" s="2" t="inlineStr">
+        <is>
+          <t>7701054053</t>
+        </is>
+      </c>
+      <c r="M127" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N127" s="2" t="inlineStr">
+        <is>
+          <t>Лихачева О. В.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="n">
+        <v>622909</v>
+      </c>
+      <c r="P127" s="2" t="n">
+        <v>622909</v>
+      </c>
+      <c r="Q127" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R127" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание в порядке регресса убытков, выплаченных ФКР собственнику из-за залива квартиры членом СРО</t>
+        </is>
+      </c>
+      <c r="S127" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2022</t>
+        </is>
+      </c>
+      <c r="T127" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U127" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a907e018-9ab5-4880-81b3-d1a8c0f378b3</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="n">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="inlineStr">
+        <is>
+          <t>А40-199338/2020</t>
+        </is>
+      </c>
+      <c r="C128" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2020</t>
+        </is>
+      </c>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G128" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "ГЛАВНОЕ ВОЕННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 5"</t>
+        </is>
+      </c>
+      <c r="I128" s="2" t="inlineStr">
+        <is>
+          <t>6453050402</t>
+        </is>
+      </c>
+      <c r="J128" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K128" s="2" t="inlineStr">
+        <is>
+          <t>АО ЦЕНТРАЛЬНОЕ НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "КАСКАД"</t>
+        </is>
+      </c>
+      <c r="L128" s="2" t="inlineStr">
+        <is>
+          <t>7710022114</t>
+        </is>
+      </c>
+      <c r="M128" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N128" s="2" t="inlineStr">
+        <is>
+          <t>Пахомов Е. А.</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="inlineStr"/>
+      <c r="P128" s="2" t="inlineStr"/>
+      <c r="Q128" s="2" t="inlineStr"/>
+      <c r="R128" s="2" t="inlineStr"/>
+      <c r="S128" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2026</t>
+        </is>
+      </c>
+      <c r="T128" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U128" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e7c63ae4-883a-4a79-b207-c69bb5e264a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="n">
+        <v>128</v>
+      </c>
+      <c r="B129" s="2" t="inlineStr">
+        <is>
+          <t>А40-50474/2020</t>
+        </is>
+      </c>
+      <c r="C129" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2020</t>
+        </is>
+      </c>
+      <c r="D129" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E129" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F129" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G129" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I129" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K129" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr">
+        <is>
+          <t>7701054053</t>
+        </is>
+      </c>
+      <c r="M129" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N129" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O129" s="2" t="n">
+        <v>140069.15</v>
+      </c>
+      <c r="P129" s="2" t="n">
+        <v>140069.15</v>
+      </c>
+      <c r="Q129" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R129" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение убытков в порядке регресса из-за вреда, причиненного членом СРО при капремонте (протечка)</t>
+        </is>
+      </c>
+      <c r="S129" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2022</t>
+        </is>
+      </c>
+      <c r="T129" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U129" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2be23872-1396-47a0-bb0d-bc4cfecbba51</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>А40-40780/2020</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2020</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G130" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="I130" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>СПИ ОСП по ЦАО № 1 УФССП России по Москве Котовский З.А.</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr"/>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr">
+        <is>
+          <t>Сизова О. В.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr"/>
+      <c r="P130" s="2" t="inlineStr"/>
+      <c r="Q130" s="2" t="inlineStr"/>
+      <c r="R130" s="2" t="inlineStr"/>
+      <c r="S130" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2020</t>
+        </is>
+      </c>
+      <c r="T130" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U130" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/18fdf7e6-e779-486c-b9f1-cb85603eade1</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>А40-343690/2019</t>
+        </is>
+      </c>
+      <c r="C131" s="2" t="inlineStr">
+        <is>
+          <t>31.12.2019</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G131" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I131" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+        </is>
+      </c>
+      <c r="L131" s="2" t="inlineStr">
+        <is>
+          <t>7701054053</t>
+        </is>
+      </c>
+      <c r="M131" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N131" s="2" t="inlineStr">
+        <is>
+          <t>Федорова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O131" s="2" t="n">
+        <v>525939.65</v>
+      </c>
+      <c r="P131" s="2" t="inlineStr"/>
+      <c r="Q131" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R131" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред из-за некачественного капремонта членом СРО (ст. 60 ГрК РФ)</t>
+        </is>
+      </c>
+      <c r="S131" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2021</t>
+        </is>
+      </c>
+      <c r="T131" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U131" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5deeb36c-f41f-4a20-8179-e1a2c359c0ec</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>А40-328883/2019</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2019</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I132" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr">
+        <is>
+          <t>2004001190</t>
+        </is>
+      </c>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>Киселева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="n">
+        <v>210044.53</v>
+      </c>
+      <c r="P132" s="2" t="inlineStr"/>
+      <c r="Q132" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R132" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание в порядке регресса денежных средств по обязательствам члена СРО.</t>
+        </is>
+      </c>
+      <c r="S132" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2020</t>
+        </is>
+      </c>
+      <c r="T132" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U132" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b8971f9f-08b4-4232-b57c-f4ad23e6b9b3</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="n">
+        <v>132</v>
+      </c>
+      <c r="B133" s="2" t="inlineStr">
+        <is>
+          <t>А40-301555/2019</t>
+        </is>
+      </c>
+      <c r="C133" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2019</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E133" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F133" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G133" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I133" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K133" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АМ-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L133" s="2" t="inlineStr">
+        <is>
+          <t>7716851277</t>
+        </is>
+      </c>
+      <c r="M133" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N133" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="n">
+        <v>202547</v>
+      </c>
+      <c r="P133" s="2" t="inlineStr"/>
+      <c r="Q133" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R133" s="2" t="inlineStr">
+        <is>
+          <t>Регресс по возмещению ущерба от залива квартиры при проведении капитального ремонта подрядчиком.</t>
+        </is>
+      </c>
+      <c r="S133" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2020</t>
+        </is>
+      </c>
+      <c r="T133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U133" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e9a62821-3797-4a48-b722-ed1930625bac</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>А40-243453/2019</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2019</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МСБР ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>7717722612</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>7701054053</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P134" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q134" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R134" s="2" t="inlineStr">
+        <is>
+          <t>Требование о возврате излишне уплаченных взносов в компенсационные фонды СРО</t>
+        </is>
+      </c>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2020</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U134" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bc2d6920-7354-429c-9f62-f605924adb88</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>А40-240715/2019</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2019</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G135" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АМ-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>7716851277</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N135" s="2" t="inlineStr">
+        <is>
+          <t>Стародуб А. П.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="n">
+        <v>262475.79</v>
+      </c>
+      <c r="P135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R135" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение убытков в порядке ст. 60 ГрК РФ из-за некачественного капремонта (залив квартиры)</t>
+        </is>
+      </c>
+      <c r="S135" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2020</t>
+        </is>
+      </c>
+      <c r="T135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U135" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/41cf9820-3b13-465b-a0b5-67dca4301e6d</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>А40-234633/2019</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G136" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>7701054053</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>Козленкова О. В.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="n">
+        <v>225415.05</v>
+      </c>
+      <c r="P136" s="2" t="inlineStr"/>
+      <c r="Q136" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R136" s="2" t="inlineStr">
+        <is>
+          <t>Регресс в связи с возмещением ущерба от залива квартиры при проведении капитального ремонта.</t>
+        </is>
+      </c>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2020</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U136" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/693c6650-46ec-4113-9559-2bca51287f27</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>А40-217401/2019</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2019</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G137" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АМ-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>7716851277</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N137" s="2" t="inlineStr">
+        <is>
+          <t>Козленкова О. В.</t>
+        </is>
+      </c>
+      <c r="O137" s="2" t="n">
+        <v>109359.61</v>
+      </c>
+      <c r="P137" s="2" t="inlineStr"/>
+      <c r="Q137" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R137" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО в порядке регресса за ущерб от залива квартиры при капремонте.</t>
+        </is>
+      </c>
+      <c r="S137" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2019</t>
+        </is>
+      </c>
+      <c r="T137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U137" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8aac485c-8545-4154-b138-79221920fd87</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>А40-130431/2019</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2019</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВПРОК-ИНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>7707743003</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПОДДЕРЖКИ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ"</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>7701054053</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P138" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q138" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R138" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения (излишне уплаченный взнос в компенсационный фонд)</t>
+        </is>
+      </c>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2019</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65c1801b-3d8a-4c28-9ce6-fe4e90e3aae7</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>А56-27259/2019</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2019</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G139" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТЕХСТРОЙКОНТРАКТ"</t>
+        </is>
+      </c>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>4401104325</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПЕТРОСПЕЦЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
+          <t>7810320957</t>
+        </is>
+      </c>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N139" s="2" t="inlineStr">
+        <is>
+          <t>Антипинская М. В.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="inlineStr"/>
+      <c r="P139" s="2" t="inlineStr"/>
+      <c r="Q139" s="2" t="inlineStr"/>
+      <c r="R139" s="2" t="inlineStr"/>
+      <c r="S139" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2020</t>
+        </is>
+      </c>
+      <c r="T139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U139" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/661e1768-06eb-4b8b-b7f6-bd821c6e6664</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>А40-170647/2018</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2018</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G140" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕВЕРСПЕЦГРУПП"</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>7704310932</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="P140" s="2" t="inlineStr"/>
+      <c r="Q140" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R140" s="2" t="inlineStr">
+        <is>
+          <t>Обязание НОСТРОЙ перечислить средства компенсационного фонда в размере 1 500 000 рублей</t>
+        </is>
+      </c>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2019</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U140" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/daa2bcf1-31cf-4b82-824f-69555ef87676</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
+          <t>А40-163705/2018</t>
+        </is>
+      </c>
+      <c r="C141" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2018</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F141" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G141" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Банк России в лице Банка России по ЦФО</t>
+        </is>
+      </c>
+      <c r="I141" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K141" s="2" t="inlineStr">
+        <is>
+          <t>АО МОСКОВСКО-УРАЛЬСКИЙ АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК</t>
+        </is>
+      </c>
+      <c r="L141" s="2" t="inlineStr">
+        <is>
+          <t>7707083011</t>
+        </is>
+      </c>
+      <c r="M141" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N141" s="2" t="inlineStr">
+        <is>
+          <t>Луговик Е. В.</t>
+        </is>
+      </c>
+      <c r="O141" s="2" t="inlineStr"/>
+      <c r="P141" s="2" t="inlineStr"/>
+      <c r="Q141" s="2" t="inlineStr"/>
+      <c r="R141" s="2" t="inlineStr"/>
+      <c r="S141" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2026</t>
+        </is>
+      </c>
+      <c r="T141" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U141" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/59f4ab74-ee27-4083-8db7-df1c7621d1f7</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>А40-135473/2018</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2018</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>ООО ГК АЛЬЯНС</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИИ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr"/>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P142" s="2" t="inlineStr"/>
+      <c r="Q142" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R142" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд в размере 500 000 руб. при смене СРО</t>
+        </is>
+      </c>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2018</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U142" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f0e5f862-cd1d-42c7-bde0-731c9e19e459</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" s="2" t="inlineStr">
+        <is>
+          <t>А58-3476/2018</t>
+        </is>
+      </c>
+      <c r="C143" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2018</t>
+        </is>
+      </c>
+      <c r="D143" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E143" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F143" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G143" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строительная компания "Главэнергострой"</t>
+        </is>
+      </c>
+      <c r="I143" s="2" t="inlineStr">
+        <is>
+          <t>1435145860</t>
+        </is>
+      </c>
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K143" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Саморегулируемая организация "Союз строителей Якутии"</t>
+        </is>
+      </c>
+      <c r="L143" s="2" t="inlineStr">
+        <is>
+          <t>1435210848</t>
+        </is>
+      </c>
+      <c r="M143" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Саха</t>
+        </is>
+      </c>
+      <c r="N143" s="2" t="inlineStr">
+        <is>
+          <t>Семёнова У. Н.</t>
+        </is>
+      </c>
+      <c r="O143" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P143" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q143" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R143" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 2 000 000 рублей в другую СРО</t>
+        </is>
+      </c>
+      <c r="S143" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2020</t>
+        </is>
+      </c>
+      <c r="T143" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U143" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/762fc55c-86aa-4c50-ad0f-152cd0b1b6f3</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" s="2" t="inlineStr">
+        <is>
+          <t>А56-114086/2017</t>
+        </is>
+      </c>
+      <c r="C144" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2017</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УНГС ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I144" s="2" t="inlineStr">
+        <is>
+          <t>7728523979</t>
+        </is>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K144" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L144" s="2" t="inlineStr">
+        <is>
+          <t>7811154396</t>
+        </is>
+      </c>
+      <c r="M144" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N144" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O144" s="2" t="n">
+        <v>1040000</v>
+      </c>
+      <c r="P144" s="2" t="inlineStr"/>
+      <c r="Q144" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R144" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 1 040 000 рублей взноса в компенсационный фонд СРО при смене организации</t>
+        </is>
+      </c>
+      <c r="S144" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2019</t>
+        </is>
+      </c>
+      <c r="T144" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U144" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d46f7f25-f98c-4168-bbbf-0ae126ce9095</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" s="2" t="inlineStr">
+        <is>
+          <t>А56-111588/2017</t>
+        </is>
+      </c>
+      <c r="C145" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2017</t>
+        </is>
+      </c>
+      <c r="D145" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E145" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F145" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G145" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРОСЕТЕВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I145" s="2" t="inlineStr">
+        <is>
+          <t>7702755460</t>
+        </is>
+      </c>
+      <c r="J145" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K145" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L145" s="2" t="inlineStr">
+        <is>
+          <t>7811154396</t>
+        </is>
+      </c>
+      <c r="M145" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N145" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O145" s="2" t="inlineStr"/>
+      <c r="P145" s="2" t="inlineStr"/>
+      <c r="Q145" s="2" t="inlineStr"/>
+      <c r="R145" s="2" t="inlineStr"/>
+      <c r="S145" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2018</t>
+        </is>
+      </c>
+      <c r="T145" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U145" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/574d6ad0-7b58-4006-96c9-485e3e6489af</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" s="2" t="inlineStr">
+        <is>
+          <t>А56-57131/2017</t>
+        </is>
+      </c>
+      <c r="C146" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2017</t>
+        </is>
+      </c>
+      <c r="D146" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E146" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F146" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G146" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="inlineStr">
+        <is>
+          <t>АО "ЦЕНТР ИНЖИНИРИНГА И УПРАВЛЕНИЯ СТРОИТЕЛЬСТВОМ ЕДИНОЙ ЭНЕРГЕТИЧЕСКОЙ СИСТЕМЫ"</t>
+        </is>
+      </c>
+      <c r="I146" s="2" t="inlineStr">
+        <is>
+          <t>7728645409</t>
+        </is>
+      </c>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K146" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L146" s="2" t="inlineStr">
+        <is>
+          <t>7811154396</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N146" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O146" s="2" t="n">
+        <v>5200000</v>
+      </c>
+      <c r="P146" s="2" t="inlineStr"/>
+      <c r="Q146" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R146" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S146" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2018</t>
+        </is>
+      </c>
+      <c r="T146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U146" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0c2588c6-13da-4fd0-99c7-06578e7ff3ae</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" s="2" t="inlineStr">
+        <is>
+          <t>А56-32367/2013</t>
+        </is>
+      </c>
+      <c r="C147" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2013</t>
+        </is>
+      </c>
+      <c r="D147" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E147" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F147" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G147" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="inlineStr">
+        <is>
+          <t>Компания с ограниченной ответственностью ВОРЛИНА ЛИМИТЕД</t>
+        </is>
+      </c>
+      <c r="I147" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J147" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K147" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Некоммерческое партнерство поддержки организаций строительной отрасли</t>
+        </is>
+      </c>
+      <c r="L147" s="2" t="inlineStr">
+        <is>
+          <t>7701054053</t>
+        </is>
+      </c>
+      <c r="M147" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N147" s="2" t="inlineStr">
+        <is>
+          <t>Киселев А. В.</t>
+        </is>
+      </c>
+      <c r="O147" s="2" t="n">
+        <v>4584392</v>
+      </c>
+      <c r="P147" s="2" t="inlineStr"/>
+      <c r="Q147" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R147" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание материального ущерба из-за нарушения подрядчиком строительных норм и правил</t>
+        </is>
+      </c>
+      <c r="S147" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2014</t>
+        </is>
+      </c>
+      <c r="T147" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U147" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b93a1e67-ebfc-47f8-8abf-ca06b1291aa7</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="n">
+        <v>147</v>
+      </c>
+      <c r="B148" s="2" t="inlineStr">
+        <is>
           <t>А56-9423/2013</t>
         </is>
       </c>
-      <c r="C127" s="2" t="inlineStr">
+      <c r="C148" s="2" t="inlineStr">
         <is>
           <t>21.02.2013</t>
         </is>
       </c>
-      <c r="D127" s="2" t="inlineStr">
+      <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E127" s="2" t="inlineStr">
+      <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F127" s="2" t="inlineStr">
+      <c r="F148" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G127" s="2" t="inlineStr">
+      <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H127" s="2" t="inlineStr">
+      <c r="H148" s="2" t="inlineStr">
         <is>
           <t>Компания с ограниченной ответственностью "ВОРЛИНА ЛИМИТЕД"</t>
         </is>
       </c>
-      <c r="I127" s="2" t="inlineStr">
+      <c r="I148" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J127" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K127" s="2" t="inlineStr">
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K148" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Некоммерческое партнерство поддержки организаций строительной отрасли"</t>
         </is>
       </c>
-      <c r="L127" s="2" t="inlineStr">
+      <c r="L148" s="2" t="inlineStr">
         <is>
           <t>7701054053</t>
         </is>
       </c>
-      <c r="M127" s="2" t="inlineStr">
+      <c r="M148" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N127" s="2" t="inlineStr">
+      <c r="N148" s="2" t="inlineStr">
         <is>
           <t>Константинова Е. В.</t>
         </is>
       </c>
-      <c r="O127" s="2" t="n">
+      <c r="O148" s="2" t="n">
         <v>5273429.7</v>
       </c>
-      <c r="P127" s="2" t="inlineStr"/>
-      <c r="Q127" s="2" t="inlineStr">
+      <c r="P148" s="2" t="inlineStr"/>
+      <c r="Q148" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R127" s="2" t="inlineStr">
+      <c r="R148" s="2" t="inlineStr">
         <is>
           <t>Солидарная ответственность СРО за нарушение членом сроков работ по договору подряда</t>
         </is>
       </c>
-      <c r="S127" s="2" t="inlineStr">
+      <c r="S148" s="2" t="inlineStr">
         <is>
           <t>12.06.2014</t>
         </is>
       </c>
-      <c r="T127" s="2" t="inlineStr">
+      <c r="T148" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U127" s="3" t="inlineStr">
+      <c r="U148" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3d60dd98-1b40-4b20-ab72-e912e254d51b</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -13156,44 +14985,65 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U145" r:id="rId144"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U146" r:id="rId145"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U147" r:id="rId146"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U148" r:id="rId147"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>