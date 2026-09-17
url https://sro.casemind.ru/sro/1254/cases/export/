--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650a28cf-fae4-4789-bcf2-1a19b6615e23" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8d2304a-8725-447d-a5fa-573e0020cb76" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f456ff91-8489-4b5e-8e7c-001346e6ac9d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a7da5fe-e701-406c-9df5-2ed7723a6606" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ab77c3d-ab62-4c73-9127-239ae6069198" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/007c8427-c870-47ed-ad7d-e6c751247921" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1028ac68-d5d6-4a72-ad4f-48040f164213" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aaa41fc-9f2c-49e0-9c78-25b2ca33924b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/269af350-a77c-4454-8a91-a7d6860c53a9" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9661cb3-12e5-426f-9033-765f9f98ed77" TargetMode="External" Id="rId10" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650a28cf-fae4-4789-bcf2-1a19b6615e23" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8d2304a-8725-447d-a5fa-573e0020cb76" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f456ff91-8489-4b5e-8e7c-001346e6ac9d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a7da5fe-e701-406c-9df5-2ed7723a6606" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ab77c3d-ab62-4c73-9127-239ae6069198" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1c52538-e3b0-4f7c-9c32-2af35d3bdc30" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/007c8427-c870-47ed-ad7d-e6c751247921" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1028ac68-d5d6-4a72-ad4f-48040f164213" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aaa41fc-9f2c-49e0-9c78-25b2ca33924b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/269af350-a77c-4454-8a91-a7d6860c53a9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9661cb3-12e5-426f-9033-765f9f98ed77" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U11"/>
+  <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -747,51 +747,51 @@
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТРАНСПОРТНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7701053317</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>11.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e8d2304a-8725-447d-a5fa-573e0020cb76</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-331280/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>01.12.2025</t>
@@ -844,51 +844,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Шуваева М. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Требования о признании и об обязании</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f456ff91-8489-4b5e-8e7c-001346e6ac9d</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-100242/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>03.05.2023</t>
@@ -1066,548 +1066,638 @@
           <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
           <t>18.05.2023</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0ab77c3d-ab62-4c73-9127-239ae6069198</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-219515/2020</t>
+          <t>А40-304172/2022</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>12.11.2020</t>
+          <t>30.12.2022</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФГБУ КУЛЬТУРЫ "АГЕНТСТВО ПО УПРАВЛЕНИЮ И ИСПОЛЬЗОВАНИЮ ПАМЯТНИКОВ ИСТОРИИ И КУЛЬТУРЫ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7705395248</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТРАНСПОРТНОГО КОМПЛЕКСА"</t>
+          <t>ОАО "РОССИЙСКИЕ ЖЕЛЕЗНЫЕ ДОРОГИ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7701053317</t>
+          <t>7708503727</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московского округа</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Козленкова О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Воронина Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.05.2021</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/007c8427-c870-47ed-ad7d-e6c751247921</t>
+          <t>https://kad.arbitr.ru/Card/e1c52538-e3b0-4f7c-9c32-2af35d3bdc30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-324050/2019</t>
+          <t>А40-219515/2020</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>11.12.2019</t>
+          <t>12.11.2020</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТРАНСПОРТНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7701053317</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>501777.44</v>
-[...1 lines deleted...]
-      <c r="P8" s="2" t="inlineStr"/>
+        <v>400550</v>
+      </c>
+      <c r="P8" s="2" t="n">
+        <v>400550</v>
+      </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Регресс ФКР к СРО за ущерб от залива квартиры при капремонте, выполненном членом СРО.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО (банкротом).</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>22.02.2020</t>
+          <t>19.05.2021</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1028ac68-d5d6-4a72-ad4f-48040f164213</t>
+          <t>https://kad.arbitr.ru/Card/007c8427-c870-47ed-ad7d-e6c751247921</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-214231/2019</t>
+          <t>А40-324050/2019</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>14.08.2019</t>
+          <t>11.12.2019</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТРАНСПОРТНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7701053317</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>617188.12</v>
+        <v>501777.44</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте МКД</t>
+          <t>Регресс ФКР к СРО за ущерб от залива квартиры при капремонте, выполненном членом СРО.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>29.12.2020</t>
+          <t>22.02.2020</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8aaa41fc-9f2c-49e0-9c78-25b2ca33924b</t>
+          <t>https://kad.arbitr.ru/Card/1028ac68-d5d6-4a72-ad4f-48040f164213</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-219959/2018</t>
+          <t>А40-214231/2019</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>17.09.2018</t>
+          <t>14.08.2019</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7701945116</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТРАНСПОРТНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7701053317</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>500000</v>
+        <v>617188.12</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа НОСТРОЙ перечислить 500 000 руб. взноса в компенсационный фонд.</t>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте МКД</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>03.06.2020</t>
+          <t>29.12.2020</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/269af350-a77c-4454-8a91-a7d6860c53a9</t>
+          <t>https://kad.arbitr.ru/Card/8aaa41fc-9f2c-49e0-9c78-25b2ca33924b</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-820/2018</t>
+          <t>А40-219959/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>09.01.2018</t>
+          <t>17.09.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАДСТРОЙ-1256"</t>
+          <t>ООО "КАПИТАЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7721778689</t>
+          <t>7701945116</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
+          <t>Признание незаконным отказа НОСТРОЙ перечислить 500 000 руб. взноса в компенсационный фонд.</t>
+        </is>
+      </c>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2020</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/269af350-a77c-4454-8a91-a7d6860c53a9</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А40-820/2018</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>09.01.2018</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРАДСТРОЙ-1256"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>7721778689</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
           <t>Обязание перечислить 400 000 руб. взноса в компфонд новой СРО и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
-      <c r="S11" s="2" t="inlineStr">
+      <c r="S12" s="2" t="inlineStr">
         <is>
           <t>20.08.2018</t>
         </is>
       </c>
-      <c r="T11" s="2" t="inlineStr">
+      <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U11" s="3" t="inlineStr">
+      <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f9661cb3-12e5-426f-9033-765f9f98ed77</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>