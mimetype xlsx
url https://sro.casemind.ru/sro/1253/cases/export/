--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd4b4bb8-e7ab-45ce-bcea-3972fb5d308a" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1014914d-3fe9-4f5f-9f92-3237a9fcfb1c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef0881c6-c4bf-45b6-afc7-16b7c78c1361" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/168310f1-17f2-4370-b100-d1b17ab01205" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35084812-a1d2-4694-9de9-3e1c22fa7732" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c6a0b6-6cfd-4753-87ba-4a4565589e16" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a411516-beec-4607-975c-666ece7d5909" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69802f16-2a3a-4dc1-bdd8-4e8cdb3eb528" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0963cde-3e98-4c77-ae45-53f9eb33917f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/487f0eaa-61b2-487c-b837-4f4a4995fe1b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a6c8cc3-2b3e-45d3-b234-954d6161a89b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/951a19ef-96fb-45fb-827e-3f463c966d56" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7517bda-1624-460f-a3ef-b03ccb2cac63" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9429a33e-dadf-4735-b255-0f22adeeb561" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff062ba4-2ff0-486f-9403-debc1f72664c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85c509cb-411a-44a8-b35e-ce75947cbb93" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb802d41-8b7d-4460-a168-996a0c944cd6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8417e0d0-1405-4e37-8f41-a6851e67219c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a6a3249-9f79-4c13-a974-81c8d4edc9c6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b737ee6-89df-4c8a-b0c6-9e460e78625e" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/144f8a0a-238b-4b9f-9ed0-b72abd7998d4" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92b0c9d6-a36c-45e5-a670-bdbbdd081d0f" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77b78461-19e9-441c-bffe-5451e0d4a428" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/939486b3-936c-419f-9798-48f18ade0505" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c02a58f7-c69c-4252-a571-67cf61496099" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/739a7404-6bb7-4dd9-8c6e-4d795b3001c1" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09d81ffb-224d-4450-a66c-e22e6f882412" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d1f19a-a93c-4e5e-991c-6ce497153bcb" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa5e0ad1-9c48-4f03-a450-a2e9762ae402" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f081887f-9587-49c1-a9fd-ef35b23c6e8a" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51e97ac5-4583-4fe8-b36c-350962e0211d" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b922683f-bfac-4d9e-8d7e-ddea82be5925" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10da14fe-90dc-41c6-b6be-06fb978d6e51" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82191557-2249-497c-bd89-653532083f9f" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b3ebb12-9230-4001-b222-d2d3a807397c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f28726e7-ec9f-44ea-b876-af12922f907f" TargetMode="External" Id="rId36" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c6e96c6-023c-404b-908e-ef8fae659e1e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd4b4bb8-e7ab-45ce-bcea-3972fb5d308a" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1014914d-3fe9-4f5f-9f92-3237a9fcfb1c" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef0881c6-c4bf-45b6-afc7-16b7c78c1361" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/168310f1-17f2-4370-b100-d1b17ab01205" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35084812-a1d2-4694-9de9-3e1c22fa7732" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c6a0b6-6cfd-4753-87ba-4a4565589e16" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a411516-beec-4607-975c-666ece7d5909" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69802f16-2a3a-4dc1-bdd8-4e8cdb3eb528" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0963cde-3e98-4c77-ae45-53f9eb33917f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/487f0eaa-61b2-487c-b837-4f4a4995fe1b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a6c8cc3-2b3e-45d3-b234-954d6161a89b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/951a19ef-96fb-45fb-827e-3f463c966d56" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7517bda-1624-460f-a3ef-b03ccb2cac63" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f1bbbfd-3a4d-4f30-9721-aea29f928938" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9429a33e-dadf-4735-b255-0f22adeeb561" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37593c93-98de-4093-83a8-14c9b5ccbae2" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff062ba4-2ff0-486f-9403-debc1f72664c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85c509cb-411a-44a8-b35e-ce75947cbb93" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb802d41-8b7d-4460-a168-996a0c944cd6" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8417e0d0-1405-4e37-8f41-a6851e67219c" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a6a3249-9f79-4c13-a974-81c8d4edc9c6" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b737ee6-89df-4c8a-b0c6-9e460e78625e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/144f8a0a-238b-4b9f-9ed0-b72abd7998d4" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92b0c9d6-a36c-45e5-a670-bdbbdd081d0f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77b78461-19e9-441c-bffe-5451e0d4a428" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/939486b3-936c-419f-9798-48f18ade0505" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c02a58f7-c69c-4252-a571-67cf61496099" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/739a7404-6bb7-4dd9-8c6e-4d795b3001c1" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09d81ffb-224d-4450-a66c-e22e6f882412" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d1f19a-a93c-4e5e-991c-6ce497153bcb" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa5e0ad1-9c48-4f03-a450-a2e9762ae402" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f081887f-9587-49c1-a9fd-ef35b23c6e8a" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b922683f-bfac-4d9e-8d7e-ddea82be5925" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51e97ac5-4583-4fe8-b36c-350962e0211d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10da14fe-90dc-41c6-b6be-06fb978d6e51" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82191557-2249-497c-bd89-653532083f9f" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b3ebb12-9230-4001-b222-d2d3a807397c" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f28726e7-ec9f-44ea-b876-af12922f907f" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f97695af-2224-4b70-9e8d-41dcb5452623" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e910a290-76d2-4988-857b-631f41c47893" TargetMode="External" Id="rId41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U37"/>
+  <dimension ref="A1:U42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,3661 +589,4107 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-304551/2025</t>
+          <t>А40-198693/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ ОРЛОВСКОЙ ОБЛАСТИ "ОРЛОВСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ ЗАКАЗЧИК"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>5752030770</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>05.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd4b4bb8-e7ab-45ce-bcea-3972fb5d308a</t>
+          <t>https://kad.arbitr.ru/Card/1c6e96c6-023c-404b-908e-ef8fae659e1e</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А41-75201/2025</t>
+          <t>А40-304551/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>27.08.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ ОРЛОВСКОЙ ОБЛАСТИ "ОРЛОВСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ ЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5752030770</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНЫЙ КОМПЛЕКС АРХИТЕКТУРА, СЕТИ, ДОРОГИ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7717742150</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Худгарян М. А.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
-        <v>123031.7</v>
+        <v>290318037.74</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с СРО как соответчика по обязательствам ее члена ООО СК «АСД» перед Фондом капитального ремонта Москвы.</t>
+          <t>Исковое заявление КУ ОО «Орелгосзаказчик» о взыскании денежных средств в размере 290 318 037 руб. 74 коп.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1014914d-3fe9-4f5f-9f92-3237a9fcfb1c</t>
+          <t>https://kad.arbitr.ru/Card/bd4b4bb8-e7ab-45ce-bcea-3972fb5d308a</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-3522/2025</t>
+          <t>А41-75201/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>14.01.2025</t>
+          <t>27.08.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ПАО "ГАЗПРОМ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7736050003</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНЫЙ КОМПЛЕКС АРХИТЕКТУРА, СЕТИ, ДОРОГИ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>7717742150</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Худгарян М. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>125400000</v>
-[...3 lines deleted...]
-      </c>
+        <v>123031.7</v>
+      </c>
+      <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО «ПО «Трансгаз») обязательств по договору строительного подряда, заключенному с использованием конкурентных способов, в части возврата неотработанного аванса после расторжения договора.</t>
+          <t>Взыскание денежных средств с СРО как соответчика по обязательствам ее члена ООО СК «АСД» перед Фондом капитального ремонта Москвы.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>31.12.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef0881c6-c4bf-45b6-afc7-16b7c78c1361</t>
+          <t>https://kad.arbitr.ru/Card/1014914d-3fe9-4f5f-9f92-3237a9fcfb1c</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-253241/2022</t>
+          <t>А40-3522/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>18.11.2022</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ОАО ОРДЕНА ТРУДОВОГО КРАСНОГО ЗНАМЕНИ СЕВЕРО-КАВКАЗСКОЕ ПО СТРОИТЕЛЬСТВУ АВТОМОБИЛЬНЫХ ДОРОГ И АЭРОДРОМОВ</t>
+          <t>ПАО "ГАЗПРОМ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2632002528</t>
+          <t>7736050003</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>3000000</v>
+        <v>125400000</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>3000000</v>
+        <v>125400000</v>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Требование о возврате взноса в компенсационный фонд в связи с прекращением членства в СРО и не вступлением в иную СРО в соответствии с ч. 14 ст. 3.3 Закона № 191-ФЗ.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО «ПО «Трансгаз») обязательств по договору строительного подряда, заключенному с использованием конкурентных способов, в части возврата неотработанного аванса после расторжения договора.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>19.04.2023</t>
+          <t>31.12.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/168310f1-17f2-4370-b100-d1b17ab01205</t>
+          <t>https://kad.arbitr.ru/Card/ef0881c6-c4bf-45b6-afc7-16b7c78c1361</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-168463/2022</t>
+          <t>А40-253241/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>05.08.2022</t>
+          <t>18.11.2022</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕФАНТ"</t>
+          <t>ОАО ОРДЕНА ТРУДОВОГО КРАСНОГО ЗНАМЕНИ СЕВЕРО-КАВКАЗСКОЕ ПО СТРОИТЕЛЬСТВУ АВТОМОБИЛЬНЫХ ДОРОГ И АЭРОДРОМОВ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3903017339</t>
+          <t>2632002528</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>306402</v>
+        <v>3000000</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>300000</v>
+        <v>3000000</v>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
+          <t>Требование о возврате взноса в компенсационный фонд в связи с прекращением членства в СРО и не вступлением в иную СРО в соответствии с ч. 14 ст. 3.3 Закона № 191-ФЗ.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>17.03.2023</t>
+          <t>19.04.2023</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35084812-a1d2-4694-9de9-3e1c22fa7732</t>
+          <t>https://kad.arbitr.ru/Card/168310f1-17f2-4370-b100-d1b17ab01205</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-27423/2022</t>
+          <t>А40-168463/2022</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>15.02.2022</t>
+          <t>05.08.2022</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛ-СТРОЙ"</t>
+          <t>ООО "ЭЛЕФАНТ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>3444176724</t>
+          <t>3903017339</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>300000</v>
+        <v>306402</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО (ч. 4 ст. 3.2 ФЗ-191).</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>16.03.2022</t>
+          <t>17.03.2023</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09c6a0b6-6cfd-4753-87ba-4a4565589e16</t>
+          <t>https://kad.arbitr.ru/Card/35084812-a1d2-4694-9de9-3e1c22fa7732</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-19015/2022</t>
+          <t>А40-27423/2022</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>04.02.2022</t>
+          <t>15.02.2022</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ЭНЕРГИЯ"</t>
+          <t>ООО "КАПИТАЛ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>3906127072</t>
+          <t>3444176724</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства по ФЗ № 191-ФЗ</t>
+          <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО (ч. 4 ст. 3.2 ФЗ-191).</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>23.02.2022</t>
+          <t>16.03.2022</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a411516-beec-4607-975c-666ece7d5909</t>
+          <t>https://kad.arbitr.ru/Card/09c6a0b6-6cfd-4753-87ba-4a4565589e16</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-11859/2022</t>
+          <t>А40-19015/2022</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>25.01.2022</t>
+          <t>04.02.2022</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО " ДЕГЕМ "</t>
+          <t>ООО "ПРОЕКТНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ЭНЕРГИЯ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>3902005700</t>
+          <t>3906127072</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>310697</v>
+        <v>300000</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>310697</v>
+        <v>300000</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО.</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства по ФЗ № 191-ФЗ</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>19.11.2022</t>
+          <t>23.02.2022</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69802f16-2a3a-4dc1-bdd8-4e8cdb3eb528</t>
+          <t>https://kad.arbitr.ru/Card/7a411516-beec-4607-975c-666ece7d5909</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-286929/2021</t>
+          <t>А40-11859/2022</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>28.12.2021</t>
+          <t>25.01.2022</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДИАГЕН"</t>
+          <t>ООО " ДЕГЕМ "</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>3906079887</t>
+          <t>3902005700</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>1027219</v>
+        <v>310697</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>1027219</v>
+        <v>310697</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства и правопреемством СРО</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>05.05.2022</t>
+          <t>19.11.2022</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0963cde-3e98-4c77-ae45-53f9eb33917f</t>
+          <t>https://kad.arbitr.ru/Card/69802f16-2a3a-4dc1-bdd8-4e8cdb3eb528</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-283973/2021</t>
+          <t>А40-286929/2021</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>24.12.2021</t>
+          <t>28.12.2021</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОДОР-ПЛАТНЫЕ ДОРОГИ"</t>
+          <t>ООО "ДИАГЕН"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7710965662</t>
+          <t>3906079887</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>3500000</v>
+        <v>1027219</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>3500000</v>
+        <v>1027219</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к зачету взносов в компенсационные фонды в порядке правопреемства при реорганизации</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства и правопреемством СРО</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>10.03.2022</t>
+          <t>05.05.2022</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/487f0eaa-61b2-487c-b837-4f4a4995fe1b</t>
+          <t>https://kad.arbitr.ru/Card/a0963cde-3e98-4c77-ae45-53f9eb33917f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-276795/2021</t>
+          <t>А40-283973/2021</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>17.12.2021</t>
+          <t>24.12.2021</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАС"</t>
+          <t>ООО "АВТОДОР-ПЛАТНЫЕ ДОРОГИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>3444140132</t>
+          <t>7710965662</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>300000</v>
+        <v>3500000</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>300000</v>
+        <v>3500000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства по ч. 14 ст. 3.3 ФЗ № 191-ФЗ</t>
+          <t>Понуждение к зачету взносов в компенсационные фонды в порядке правопреемства при реорганизации</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>23.02.2022</t>
+          <t>10.03.2022</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a6c8cc3-2b3e-45d3-b234-954d6161a89b</t>
+          <t>https://kad.arbitr.ru/Card/487f0eaa-61b2-487c-b837-4f4a4995fe1b</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-189206/2021</t>
+          <t>А40-276795/2021</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>03.09.2021</t>
+          <t>17.12.2021</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОСИСТЕМА-2000"</t>
+          <t>ООО "КОМПАС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7718991872</t>
+          <t>3444140132</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>СУДЕБНЫЙ ПРИСТАВ-ИСПОЛНИТЕЛЬ ПРЕОБРАЖЕНСКОГО РОСП УФССП РОССИИ ПО МОСКВЕ МЯМЛИН В В</t>
-[...2 lines deleted...]
-      <c r="L13" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7701016700</t>
+        </is>
+      </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Ласкина С. О.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>24063.34</v>
+        <v>300000</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>24063.34</v>
+        <v>300000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание постановления пристава о взыскании исполнительского сбора в размере 24 063,34 руб.</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства по ч. 14 ст. 3.3 ФЗ № 191-ФЗ</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>13.04.2022</t>
+          <t>23.02.2022</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/951a19ef-96fb-45fb-827e-3f463c966d56</t>
+          <t>https://kad.arbitr.ru/Card/7a6c8cc3-2b3e-45d3-b234-954d6161a89b</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-24723/2021</t>
+          <t>А40-189206/2021</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>09.02.2021</t>
+          <t>03.09.2021</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ЭКОСИСТЕМА-2000"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7718991872</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНЫЙ КОМПЛЕКС "АРХИТЕКТУРА, СЕТИ, ДОРОГИ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СУДЕБНЫЙ ПРИСТАВ-ИСПОЛНИТЕЛЬ ПРЕОБРАЖЕНСКОГО РОСП УФССП РОССИИ ПО МОСКВЕ МЯМЛИН В В</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Ласкина С. О.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>520235.16</v>
-[...1 lines deleted...]
-      <c r="P14" s="2" t="inlineStr"/>
+        <v>24063.34</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>24063.34</v>
+      </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса после выплаты ущерба жильцам за залив квартиры.</t>
+          <t>Оспаривание постановления пристава о взыскании исполнительского сбора в размере 24 063,34 руб.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>08.12.2021</t>
+          <t>13.04.2022</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7517bda-1624-460f-a3ef-b03ccb2cac63</t>
+          <t>https://kad.arbitr.ru/Card/951a19ef-96fb-45fb-827e-3f463c966d56</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А79-9319/2020</t>
+          <t>А40-24723/2021</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>30.09.2020</t>
+          <t>09.02.2021</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Элитстрой"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2130067070</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
+          <t>ООО СТРОИТЕЛЬНЫЙ КОМПЛЕКС "АРХИТЕКТУРА, СЕТИ, ДОРОГИ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2130058950</t>
+          <t>7717742150</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Чувашской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Манеева О. В.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>3000000</v>
+        <v>520235.16</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 3 000 000 рублей взносов в компфонд в адрес СРО СоюзДорстрой</t>
+          <t>Возмещение убытков в порядке регресса после выплаты ущерба жильцам за залив квартиры.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>23.12.2021</t>
+          <t>08.12.2021</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9429a33e-dadf-4735-b255-0f22adeeb561</t>
+          <t>https://kad.arbitr.ru/Card/c7517bda-1624-460f-a3ef-b03ccb2cac63</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-338367/2019</t>
+          <t>А40-233597/2020</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>26.12.2019</t>
+          <t>30.11.2020</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>ИФНС России №16 по г.Москве</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7701319704</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>ЗАО "КАСКАД-ТЕЛЕКОМ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>7702353031</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Суставова О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Марасанов В. М.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>04.03.2020</t>
+          <t>31.05.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff062ba4-2ff0-486f-9403-debc1f72664c</t>
+          <t>https://kad.arbitr.ru/Card/5f1bbbfd-3a4d-4f30-9721-aea29f928938</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-285610/2019</t>
+          <t>А79-9319/2020</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>28.10.2019</t>
+          <t>30.09.2020</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "СОЮЗ-ЛЕС"</t>
+          <t>ООО "Элитстрой"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7711012133</t>
+          <t>2130067070</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>СПИ КОПТЕВСКОГО ОТДЕЛА СУДЕБНЫХ ПРИСТАВОВ УФССП РОССИИ ПО МОСКВЕ АШИРОВ ЭЛЬВИН ЭЛМАН ОГЛЫ</t>
-[...2 lines deleted...]
-      <c r="L17" s="2" t="inlineStr"/>
+          <t>Ассоциация "Саморегулируемая организация "Строители Чувашии"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>2130058950</t>
+        </is>
+      </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Дранко Л. А.</t>
+          <t>Манеева О. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>14521.99</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание постановления и действий пристава по взысканию исполнительского сбора 14521.99 руб.</t>
+          <t>Обязание ответчика перечислить 3 000 000 рублей взносов в компфонд в адрес СРО СоюзДорстрой</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>23.01.2020</t>
+          <t>23.12.2021</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85c509cb-411a-44a8-b35e-ce75947cbb93</t>
+          <t>https://kad.arbitr.ru/Card/9429a33e-dadf-4735-b255-0f22adeeb561</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-246270/2019</t>
+          <t>А75-2859/2020</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>16.09.2019</t>
+          <t>25.02.2020</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО ТРИО-ТРАК</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7701319704</t>
+          <t>7203421208</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>ООО СТК "ИНТЕРСТРОЙТРАНСАВТО"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>8608052494</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Каленюк В. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Финогенов А. Н.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>12.10.2019</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb802d41-8b7d-4460-a168-996a0c944cd6</t>
+          <t>https://kad.arbitr.ru/Card/37593c93-98de-4093-83a8-14c9b5ccbae2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-17082/2018</t>
+          <t>А40-338367/2019</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>26.12.2019</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО Владтехносервис</t>
+          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701319704</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Суставова О. Ю.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>329047.96</v>
+        <v>11000</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>300000</v>
+        <v>1100</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание процентов</t>
+          <t>Взыскание штрафа за несвоевременную подачу сведений в ПФР за январь 2019 года</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>09.07.2018</t>
+          <t>04.03.2020</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8417e0d0-1405-4e37-8f41-a6851e67219c</t>
+          <t>https://kad.arbitr.ru/Card/ff062ba4-2ff0-486f-9403-debc1f72664c</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-211989/2017</t>
+          <t>А40-285610/2019</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>28.10.2019</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНЫЙ СТРОИТЕЛЬНЫЙ ЦЕНТР"</t>
+          <t>ЗАО "СОЮЗ-ЛЕС"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5262256425</t>
+          <t>7711012133</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ КОПТЕВСКОГО ОТДЕЛА СУДЕБНЫХ ПРИСТАВОВ УФССП РОССИИ ПО МОСКВЕ АШИРОВ ЭЛЬВИН ЭЛМАН ОГЛЫ</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr"/>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...3 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+          <t>Дранко Л. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>14521.99</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>14521.99</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание совершить необходимые действия</t>
+          <t>Оспаривание постановления и действий пристава по взысканию исполнительского сбора 14521.99 руб.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>23.01.2020</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a6a3249-9f79-4c13-a974-81c8d4edc9c6</t>
+          <t>https://kad.arbitr.ru/Card/85c509cb-411a-44a8-b35e-ce75947cbb93</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-156509/2017</t>
+          <t>А40-246270/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>16.09.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИНТО"</t>
+          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ №10 ПО Г.МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7604079550</t>
+          <t>7701319704</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O21" s="2" t="inlineStr"/>
+          <t>Каленюк В. С.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>11000</v>
+      </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда</t>
+          <t>Штраф ПФР за несвоевременную подачу сведений за январь 2019 года</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>12.10.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b737ee6-89df-4c8a-b0c6-9e460e78625e</t>
+          <t>https://kad.arbitr.ru/Card/bb802d41-8b7d-4460-a168-996a0c944cd6</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-154463/2017</t>
+          <t>А40-17082/2018</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИЖЕГОРОДСЕТЬКАБЕЛЬ"</t>
+          <t>ООО Владтехносервис</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5258125540</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>329047.96</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в КФ при переходе истца в другую СРО по региональному принципу.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание процентов</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>09.07.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/144f8a0a-238b-4b9f-9ed0-b72abd7998d4</t>
+          <t>https://kad.arbitr.ru/Card/8417e0d0-1405-4e37-8f41-a6851e67219c</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-133422/2017</t>
+          <t>А40-211989/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРСТРОЙСЕРВИС"</t>
+          <t>ООО "ИНЖЕНЕРНЫЙ СТРОИТЕЛЬНЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>0323122366</t>
+          <t>5262256425</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗДОРСТРОЙ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов за задержку перечисления взноса в компфонд при переходе в другую СРО</t>
+          <t>Признание незаконным бездействия СРО и обязание совершить необходимые действия</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92b0c9d6-a36c-45e5-a670-bdbbdd081d0f</t>
+          <t>https://kad.arbitr.ru/Card/2a6a3249-9f79-4c13-a974-81c8d4edc9c6</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-128453/2017</t>
+          <t>А40-156509/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТЕОРПЛЮС"</t>
+          <t>ООО "СИНТО"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7813412109</t>
+          <t>7604079550</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>Жданова Ю. А.</t>
         </is>
       </c>
-      <c r="O24" s="2" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>06.04.2018</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/77b78461-19e9-441c-bffe-5451e0d4a428</t>
+          <t>https://kad.arbitr.ru/Card/3b737ee6-89df-4c8a-b0c6-9e460e78625e</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-128454/2017</t>
+          <t>А40-154463/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТТЭК"</t>
+          <t>ООО "НИЖЕГОРОДСЕТЬКАБЕЛЬ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5404523005</t>
+          <t>5258125540</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Неперечисление взноса в КФ при переходе истца в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>10.04.2018</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/939486b3-936c-419f-9798-48f18ade0505</t>
+          <t>https://kad.arbitr.ru/Card/144f8a0a-238b-4b9f-9ed0-b72abd7998d4</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-127496/2017</t>
+          <t>А40-133422/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ХИМПРОМПРОЕКТ"</t>
+          <t>ООО "ДОРСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7606061220</t>
+          <t>0323122366</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>СРО СОЮЗДОРСТРОЙ</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>15000</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда</t>
+          <t>Взыскание процентов за задержку перечисления взноса в компфонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c02a58f7-c69c-4252-a571-67cf61496099</t>
+          <t>https://kad.arbitr.ru/Card/92b0c9d6-a36c-45e5-a670-bdbbdd081d0f</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-114489/2017</t>
+          <t>А40-128453/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕТРОЗАВОДСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ООО "МЕТЕОРПЛЮС"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>1020177103</t>
+          <t>7813412109</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>37360</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда (200000 руб.) и иных средств (100000 руб.).</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>17.09.2017</t>
+          <t>06.04.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/739a7404-6bb7-4dd9-8c6e-4d795b3001c1</t>
+          <t>https://kad.arbitr.ru/Card/77b78461-19e9-441c-bffe-5451e0d4a428</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-72790/2017</t>
+          <t>А40-128454/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАВРИДА ЭЛЕКТРИК ПОВОЛЖЬЕ"</t>
+          <t>ООО "ИНВЕСТТЭК"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5258096560</t>
+          <t>5404523005</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>342060</v>
+        <v>300000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление средств компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>10.04.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09d81ffb-224d-4450-a66c-e22e6f882412</t>
+          <t>https://kad.arbitr.ru/Card/939486b3-936c-419f-9798-48f18ade0505</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-72428/2017</t>
+          <t>А40-127496/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИЖЕГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "АИСТ"</t>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ХИМПРОМПРОЕКТ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5259036701</t>
+          <t>7606061220</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО в порядке регионализации</t>
+          <t>Обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71d1f19a-a93c-4e5e-991c-6ce497153bcb</t>
+          <t>https://kad.arbitr.ru/Card/c02a58f7-c69c-4252-a571-67cf61496099</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-53478/2017</t>
+          <t>А40-114489/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "ПЕТРОЗАВОДСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>5257135680</t>
+          <t>1020177103</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Перечисление средств компенсационного фонда (200000 руб.) и иных средств (100000 руб.).</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>17.09.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa5e0ad1-9c48-4f03-a450-a2e9762ae402</t>
+          <t>https://kad.arbitr.ru/Card/739a7404-6bb7-4dd9-8c6e-4d795b3001c1</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-52529/2017</t>
+          <t>А40-72790/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЧЕЛЯБИНСКИЙ ЗАВОД МОБИЛЬНЫХ ЭНЕРГОУСТАНОВОК И КОНСТРУКЦИЙ"</t>
+          <t>ООО "ТАВРИДА ЭЛЕКТРИК ПОВОЛЖЬЕ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7450061013</t>
+          <t>5258096560</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>300000</v>
+        <v>342060</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по месту регистрации (ФЗ № 372-ФЗ).</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f081887f-9587-49c1-a9fd-ef35b23c6e8a</t>
+          <t>https://kad.arbitr.ru/Card/09d81ffb-224d-4450-a66c-e22e6f882412</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А43-5753/2017</t>
+          <t>А40-72428/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТ ГРУПП НН"</t>
+          <t>ООО "НИЖЕГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "АИСТ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>5263063666</t>
+          <t>5259036701</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемаяорганизация Союздорстрой</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Полозова Д. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО в порядке регионализации</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51e97ac5-4583-4fe8-b36c-350962e0211d</t>
+          <t>https://kad.arbitr.ru/Card/71d1f19a-a93c-4e5e-991c-6ce497153bcb</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А43-5760/2017</t>
+          <t>А40-53478/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬБИОН"</t>
+          <t>ООО "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>5243033864</t>
+          <t>5257135680</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союздорстрой</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Полозова Д. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компфонд при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>16.08.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b922683f-bfac-4d9e-8d7e-ddea82be5925</t>
+          <t>https://kad.arbitr.ru/Card/aa5e0ad1-9c48-4f03-a450-a2e9762ae402</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-18270/2017</t>
+          <t>А40-52529/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>30.01.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАРАНТ-СТРОЙ НН"</t>
+          <t>ООО "ЧЕЛЯБИНСКИЙ ЗАВОД МОБИЛЬНЫХ ЭНЕРГОУСТАНОВОК И КОНСТРУКЦИЙ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5250056968</t>
+          <t>7450061013</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>НП "Единое Межрегиональное Строительное Объединение"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7729440852</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия по неперечислению средств в компенсационный фонд</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по месту регистрации (ФЗ № 372-ФЗ).</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10da14fe-90dc-41c6-b6be-06fb978d6e51</t>
+          <t>https://kad.arbitr.ru/Card/f081887f-9587-49c1-a9fd-ef35b23c6e8a</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-7220/2017</t>
+          <t>А43-5760/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>13.01.2017</t>
+          <t>07.03.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРАУДИТСЕРВИС"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬБИОН"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7702773389</t>
+          <t>5243033864</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО ИЗДАТЕЛЬСКИЙ ДОМ "МАСТЕР"</t>
+          <t>Саморегулируемая организация Союздорстрой</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7729468400</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Чекмарева Н. А.</t>
+          <t>Полозова Д. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в виде неотработанного аванса по договору на издание книги.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
           <t>15.06.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82191557-2249-497c-bd89-653532083f9f</t>
+          <t>https://kad.arbitr.ru/Card/b922683f-bfac-4d9e-8d7e-ddea82be5925</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-237335/2016</t>
+          <t>А43-5753/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>28.11.2016</t>
+          <t>07.03.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГИДРОСПЕЦСТРОЙ"</t>
+          <t>ООО "ИНВЕСТ ГРУПП НН"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5247049350</t>
+          <t>5263063666</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>НП "Единое Межрегиональное Строительное Объединение"</t>
+          <t>Саморегулируемаяорганизация Союздорстрой</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7729440852</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Полозова Д. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>344871</v>
+        <v>300000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>334871</v>
+        <v>300000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и судебные расходы</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b3ebb12-9230-4001-b222-d2d3a807397c</t>
+          <t>https://kad.arbitr.ru/Card/51e97ac5-4583-4fe8-b36c-350962e0211d</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А72-8023/2015</t>
+          <t>А40-18270/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>03.06.2015</t>
+          <t>30.01.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "УЛЬЯНОВСК - АВТОМОСТ"</t>
+          <t>ООО "ГАРАНТ-СТРОЙ НН"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7303024814</t>
+          <t>5250056968</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭСТАКАДА"</t>
+          <t>НП "Единое Межрегиональное Строительное Объединение"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7327027388</t>
+          <t>7729440852</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Макаров Д. П.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr"/>
       <c r="P37" s="2" t="inlineStr"/>
-      <c r="Q37" s="2" t="inlineStr"/>
-      <c r="R37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия по неперечислению средств в компенсационный фонд</t>
+        </is>
+      </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
+          <t>29.05.2017</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10da14fe-90dc-41c6-b6be-06fb978d6e51</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А40-7220/2017</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2017</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОРАУДИТСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>7702773389</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО ИЗДАТЕЛЬСКИЙ ДОМ "МАСТЕР"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>7729468400</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Чекмарева Н. А.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения в виде неотработанного аванса по договору на издание книги.</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2017</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82191557-2249-497c-bd89-653532083f9f</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А40-237335/2016</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2016</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГИДРОСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>5247049350</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>НП "Единое Межрегиональное Строительное Объединение"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7729440852</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>344871</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>334871</v>
+      </c>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R39" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и судебные расходы</t>
+        </is>
+      </c>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2017</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b3ebb12-9230-4001-b222-d2d3a807397c</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А72-8023/2015</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2015</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "УЛЬЯНОВСК - АВТОМОСТ"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>7303024814</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭСТАКАДА"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>7327027388</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Ульяновской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Макаров Д. П.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
           <t>07.04.2017</t>
         </is>
       </c>
-      <c r="T37" s="2" t="inlineStr">
+      <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U37" s="3" t="inlineStr">
+      <c r="U40" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f28726e7-ec9f-44ea-b876-af12922f907f</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А45-8403/2015</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2015</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕКТОР"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>7017215286</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дорстроймост"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Сорокина Е. А.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2020</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f97695af-2224-4b70-9e8d-41dcb5452623</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А72-17344/2013</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2013</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ООО Симбирскавтодор</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>7325108514</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Ульяновскавтодор"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>7327059848</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Ульяновской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Рипка А. С.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2016</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e910a290-76d2-4988-857b-631f41c47893</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>