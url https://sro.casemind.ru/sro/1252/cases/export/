--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e60fa7d-f615-4497-9011-2c68a0836acb" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df2eac57-59e0-4b91-9a99-13b1ad3f35a0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fbfb2c5-2bec-457f-86ec-18d45a9083e4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35c69bb0-e573-4e26-93e1-5b0c0e8b7482" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ae98740-56cb-4f6d-bcff-1fa5a6f4363b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e6aaf89-7371-473f-85c6-e09228159a01" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe8e559f-73cc-44f6-b0d7-1bffce7d657d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35798100-2e64-4738-b157-dfb0f91d4394" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26a2132b-42e0-498f-b242-aab669607333" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f58a42f-5869-4e2e-920b-395720f412c0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ae33e37-0e25-4302-89f8-e7b8ffa10a2a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d32d9c83-8279-4cf6-ace6-dad29deb8a90" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c93dced3-5525-45d4-8bf8-ad964c95b4eb" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2a00f5b-d44f-423d-a3e1-73e93bbcf8ee" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22f933a3-f286-4d33-997f-963266676544" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b100eb2-242d-41c4-b5c5-c5c7f311edcf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3afc1af-e3bc-4ea4-acdf-5a8677b70938" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79ff8ca0-3749-46b6-9cb6-6c6196c79068" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c3d3c4a-ec00-4fa5-afbe-2723c217abb3" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4e31d62-c7cd-4f17-9564-a7e35e7b0b17" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9db46f21-c86e-4ec1-b01c-949fc7b067bd" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cf799f0-a069-475b-842e-30d22241e228" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28ef71a5-1851-4228-954c-3c6c7f38762e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62b8ea41-9cdb-4d74-9e66-4afd442dcf99" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac862270-fb5e-4db5-bf33-308edbfd5fb0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a455aebb-0a48-4853-b5a2-c98d38b2c21f" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca862999-adcb-42c3-899a-41fac20b3ca6" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e1ed563-ac9a-4e58-8fd4-eb3d30523309" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bc66ec4-56aa-4dda-b018-717146127262" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb00e5f3-d73b-448f-b4a9-5a0f8e6480c1" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/267e7ea8-dd92-46eb-ae51-677689088706" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0addaa4c-31cf-47dd-b59f-b014c9df8932" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2920e751-27da-45d6-9942-00475833c12f" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47f26fd1-e424-44d0-a125-e60195ed26c3" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfcbae25-382c-4619-a394-bc90fe030767" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb2c76e-4b26-4724-aa62-2ee98383261e" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b737ee6-89df-4c8a-b0c6-9e460e78625e" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/947eaf67-30ec-4dfb-8381-3c1d76278ae1" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea07d1c0-2074-479d-8e3d-7f516280637b" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d599ca3-e208-47a4-b772-06aa3650f557" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ec71b37-a5f4-4cae-a8f6-e73f752869fe" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2425d6bf-6964-4c2c-a8b4-fdcb604f351d" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d02295d6-0671-4290-96cf-15bfcb686f19" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bff9a810-7b9f-4144-b922-393c9919ab78" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb79f5c1-a532-4847-bb38-7688c603613e" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c02a58f7-c69c-4252-a571-67cf61496099" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc5ad424-7311-48a5-9359-3f80c4b813a9" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba912600-4c54-4ffb-912d-d3840d974616" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/681f766d-7f72-45dc-ada3-6725bfcc0396" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a05522a-366c-41a5-8b9d-43a6f6a04de4" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd529b1e-1834-4b74-a089-03d4681f8ec6" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b74feaf6-18a2-48ae-becb-0e73b898e78f" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81cc86fe-2474-4127-a97b-cb2b3d04abcd" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bde74dd-8100-4a77-8f7a-c872b4760b3c" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/488b323d-a6df-45ab-a6ac-07f994f5c20c" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61dd5131-f396-475d-b9a7-7133d7c99ed2" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/689ac700-f98e-483c-8aa9-716a37eb4c2a" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a8b1cea-cf6c-4127-8813-f88e42ed0b4f" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/406b02b8-50ee-43e1-97fd-1df3a7b34bbc" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3c7fd82-9814-49d2-bca3-96150103517b" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5717bc01-582a-4c20-8fe3-c9e52839650d" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14933aec-6086-4afe-ad38-87b37d8b9fc1" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0d57dc1-3331-4f4f-8396-c5981356c1a2" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3d8036a-94a9-4b49-a0ca-4b699fcc467d" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed81dca-8a97-479a-9a2c-63af519e48d0" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/585c4beb-ffff-4e61-967d-4f702284f625" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41cad5e6-bdbc-41bf-92ef-ec8f63b93650" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63849435-02ad-4dbd-8c0d-a335e4c7bab8" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b30bb74f-70cc-4971-9491-5867cf42a47a" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c64e0747-fbe4-4b0f-9082-e3e219ad8311" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07a867d1-9c9e-4e8f-8d76-5c5ec57d86ff" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfdf367c-ed56-403d-8816-03a2f027899d" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/167b94ae-fe4b-4d39-a91d-cf3cf3fe5964" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77ab4c98-e0c0-4375-8ffa-fd7be07e488b" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97d74353-94c8-410f-82f1-2f01ef2a6dab" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/696d1011-d99e-4f72-ab1f-b06dc4059b94" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99272d2c-eebd-4ce1-9f83-d6198221b966" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84c86d0b-c6a8-413d-b7d9-5a7bb7da104a" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/640c8070-884e-4786-95cc-5caf907927b4" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6669e4ba-a999-4ad6-8f15-46132c64fc8e" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70fd3d1d-1034-4533-a051-687c6e7681f5" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b880af4-67bb-40e9-adf6-563c10cbded7" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d91f6d21-956b-4420-9881-0da55dce6524" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83fcd59b-c696-4943-a6cc-79c88a8338ca" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80f532f5-168c-4d3e-bcc0-cfe3a5c8795f" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd742c5f-0a7f-45b1-9f8f-88aecbaf8396" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ce1b621-d7ee-4a02-9a34-dc23fe0e1d72" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe52ce3-6b89-4acd-ae5e-914751af6b59" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c9676aa-8367-4c46-9e30-e5a5ef2383a8" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12221d52-58ec-4557-90a1-aa3520b9b351" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64b17e5a-54e5-4a32-b53c-03a897ccacc1" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7b472f7-d023-40ce-81c3-3fb464d99f1b" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/633cc517-7549-4205-aeb4-8eaad4aa1151" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe1b741b-2e31-40a7-a771-fc1f4b11f47a" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/010e0355-b12b-401a-9f96-bc5906270811" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b64fe5c-3427-47cc-8503-504807c0d72f" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/baeffffe-16d1-4bcd-9bb6-c6abff1720e9" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b50bec73-8162-4409-b811-eca18b5f6c44" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb6eccc4-bcb1-4357-b0aa-a40b3fd2f8a9" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cfccb42-46f8-4b7b-916c-cc458839d173" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c7db093-5aee-410e-abc2-e3b69a0e0fad" TargetMode="External" Id="rId101" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e60fa7d-f615-4497-9011-2c68a0836acb" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df2eac57-59e0-4b91-9a99-13b1ad3f35a0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fbfb2c5-2bec-457f-86ec-18d45a9083e4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35c69bb0-e573-4e26-93e1-5b0c0e8b7482" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f2580d5-b7b1-4d09-9c5a-36d6bea1b6ee" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ae98740-56cb-4f6d-bcff-1fa5a6f4363b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e6aaf89-7371-473f-85c6-e09228159a01" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe8e559f-73cc-44f6-b0d7-1bffce7d657d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b38bfcfc-941f-443d-b4d7-b34a4eab7052" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8635d4e0-f557-4aea-9bcd-856d4c9b2d31" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35798100-2e64-4738-b157-dfb0f91d4394" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26a2132b-42e0-498f-b242-aab669607333" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36b9e584-927c-4be1-9ac3-7dfb1d5ae036" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f58a42f-5869-4e2e-920b-395720f412c0" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd034952-e9c7-48a0-bef5-6de56561942c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ae33e37-0e25-4302-89f8-e7b8ffa10a2a" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/148f8e04-cd85-4bf4-8527-15c46e48f130" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aab83655-2547-49a7-a449-76667641c6b9" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d32d9c83-8279-4cf6-ace6-dad29deb8a90" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c93dced3-5525-45d4-8bf8-ad964c95b4eb" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2a00f5b-d44f-423d-a3e1-73e93bbcf8ee" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22f933a3-f286-4d33-997f-963266676544" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4fc271e-4b78-4cca-bf11-cbf5d3887794" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b100eb2-242d-41c4-b5c5-c5c7f311edcf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c035a0f8-92d9-4c05-8b20-d854ae6c688a" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3afc1af-e3bc-4ea4-acdf-5a8677b70938" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79ff8ca0-3749-46b6-9cb6-6c6196c79068" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a30740b3-fd18-4b22-a113-93ef1628651a" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c3d3c4a-ec00-4fa5-afbe-2723c217abb3" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4e31d62-c7cd-4f17-9564-a7e35e7b0b17" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9db46f21-c86e-4ec1-b01c-949fc7b067bd" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f262aa8e-4d4e-4992-872b-23253a29c32d" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93702bac-d591-4c8f-b0ea-b92ba32d30a3" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac862270-fb5e-4db5-bf33-308edbfd5fb0" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28ef71a5-1851-4228-954c-3c6c7f38762e" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cf799f0-a069-475b-842e-30d22241e228" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62b8ea41-9cdb-4d74-9e66-4afd442dcf99" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a455aebb-0a48-4853-b5a2-c98d38b2c21f" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca862999-adcb-42c3-899a-41fac20b3ca6" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e1ed563-ac9a-4e58-8fd4-eb3d30523309" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bc66ec4-56aa-4dda-b018-717146127262" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb00e5f3-d73b-448f-b4a9-5a0f8e6480c1" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/267e7ea8-dd92-46eb-ae51-677689088706" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0addaa4c-31cf-47dd-b59f-b014c9df8932" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2920e751-27da-45d6-9942-00475833c12f" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47f26fd1-e424-44d0-a125-e60195ed26c3" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfcbae25-382c-4619-a394-bc90fe030767" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb2c76e-4b26-4724-aa62-2ee98383261e" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b737ee6-89df-4c8a-b0c6-9e460e78625e" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/947eaf67-30ec-4dfb-8381-3c1d76278ae1" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d599ca3-e208-47a4-b772-06aa3650f557" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea07d1c0-2074-479d-8e3d-7f516280637b" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ec71b37-a5f4-4cae-a8f6-e73f752869fe" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2425d6bf-6964-4c2c-a8b4-fdcb604f351d" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d02295d6-0671-4290-96cf-15bfcb686f19" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bff9a810-7b9f-4144-b922-393c9919ab78" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb79f5c1-a532-4847-bb38-7688c603613e" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c02a58f7-c69c-4252-a571-67cf61496099" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc5ad424-7311-48a5-9359-3f80c4b813a9" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba912600-4c54-4ffb-912d-d3840d974616" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/681f766d-7f72-45dc-ada3-6725bfcc0396" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd529b1e-1834-4b74-a089-03d4681f8ec6" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a05522a-366c-41a5-8b9d-43a6f6a04de4" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bde74dd-8100-4a77-8f7a-c872b4760b3c" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b74feaf6-18a2-48ae-becb-0e73b898e78f" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81cc86fe-2474-4127-a97b-cb2b3d04abcd" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/488b323d-a6df-45ab-a6ac-07f994f5c20c" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61dd5131-f396-475d-b9a7-7133d7c99ed2" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/689ac700-f98e-483c-8aa9-716a37eb4c2a" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a8b1cea-cf6c-4127-8813-f88e42ed0b4f" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/406b02b8-50ee-43e1-97fd-1df3a7b34bbc" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5717bc01-582a-4c20-8fe3-c9e52839650d" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3c7fd82-9814-49d2-bca3-96150103517b" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14933aec-6086-4afe-ad38-87b37d8b9fc1" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3d8036a-94a9-4b49-a0ca-4b699fcc467d" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0d57dc1-3331-4f4f-8396-c5981356c1a2" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed81dca-8a97-479a-9a2c-63af519e48d0" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/585c4beb-ffff-4e61-967d-4f702284f625" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41cad5e6-bdbc-41bf-92ef-ec8f63b93650" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63849435-02ad-4dbd-8c0d-a335e4c7bab8" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b30bb74f-70cc-4971-9491-5867cf42a47a" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c64e0747-fbe4-4b0f-9082-e3e219ad8311" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07a867d1-9c9e-4e8f-8d76-5c5ec57d86ff" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfdf367c-ed56-403d-8816-03a2f027899d" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/167b94ae-fe4b-4d39-a91d-cf3cf3fe5964" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97d74353-94c8-410f-82f1-2f01ef2a6dab" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77ab4c98-e0c0-4375-8ffa-fd7be07e488b" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/696d1011-d99e-4f72-ab1f-b06dc4059b94" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99272d2c-eebd-4ce1-9f83-d6198221b966" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84c86d0b-c6a8-413d-b7d9-5a7bb7da104a" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/640c8070-884e-4786-95cc-5caf907927b4" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6669e4ba-a999-4ad6-8f15-46132c64fc8e" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b880af4-67bb-40e9-adf6-563c10cbded7" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70fd3d1d-1034-4533-a051-687c6e7681f5" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80f532f5-168c-4d3e-bcc0-cfe3a5c8795f" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83fcd59b-c696-4943-a6cc-79c88a8338ca" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d91f6d21-956b-4420-9881-0da55dce6524" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd742c5f-0a7f-45b1-9f8f-88aecbaf8396" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ce1b621-d7ee-4a02-9a34-dc23fe0e1d72" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe52ce3-6b89-4acd-ae5e-914751af6b59" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c9676aa-8367-4c46-9e30-e5a5ef2383a8" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12221d52-58ec-4557-90a1-aa3520b9b351" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64b17e5a-54e5-4a32-b53c-03a897ccacc1" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7b472f7-d023-40ce-81c3-3fb464d99f1b" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/633cc517-7549-4205-aeb4-8eaad4aa1151" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe1b741b-2e31-40a7-a771-fc1f4b11f47a" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/010e0355-b12b-401a-9f96-bc5906270811" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2032d3d6-78eb-47d6-9ad8-3e4583a1e72f" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b64fe5c-3427-47cc-8503-504807c0d72f" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/baeffffe-16d1-4bcd-9bb6-c6abff1720e9" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8c4e441-199e-4ab4-b724-4ea067b1c72f" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb6eccc4-bcb1-4357-b0aa-a40b3fd2f8a9" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b50bec73-8162-4409-b811-eca18b5f6c44" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b6b269f-c6a1-4b9f-9780-0c7d776a487f" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cfccb42-46f8-4b7b-916c-cc458839d173" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c7db093-5aee-410e-abc2-e3b69a0e0fad" TargetMode="External" Id="rId116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U102"/>
+  <dimension ref="A1:U117"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>Ассоциация "Саморегулируемая организация "Объединение строителей Ярославской области"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7604164710</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Кузьмичев А. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5e60fa7d-f615-4497-9011-2c68a0836acb</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А17-2705/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>26.03.2026</t>
@@ -747,51 +747,51 @@
         <is>
           <t>Сергунин Денис Евгеньевич</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>370257464021</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Ивановской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Егорова А. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/df2eac57-59e0-4b91-9a99-13b1ad3f35a0</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А82-25/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>28.12.2024</t>
@@ -965,9680 +965,11015 @@
           <t>Взыскание денежных средств в размере 205709 рублей.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
           <t>10.12.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/35c69bb0-e573-4e26-93e1-5b0c0e8b7482</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-133599/2023</t>
+          <t>А82-13759/2023</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>14.06.2023</t>
+          <t>14.08.2023</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛИЩНИК"</t>
+          <t>ООО "ЭкспрессСтройМонтаж"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7721707688</t>
+          <t>7602073552</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "Элсат"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7604267546</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Романенкова С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кокурина Н. О.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>16.08.2023</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ae98740-56cb-4f6d-bcff-1fa5a6f4363b</t>
+          <t>https://kad.arbitr.ru/Card/8f2580d5-b7b1-4d09-9c5a-36d6bea1b6ee</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А82-6590/2023</t>
+          <t>А40-133599/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>18.04.2023</t>
+          <t>14.06.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНИЦИАТОР"</t>
+          <t>ООО "ЖИЛИЩНИК"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7609001500</t>
+          <t>7721707688</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной службы судебных приставов по Ярославской области</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7604071938</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Марусин В. А.</t>
+          <t>Романенкова С. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>10000</v>
+        <v>191616.83</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание постановления пристава о взыскании исполнительского сбора в размере 10000 рублей.</t>
+          <t>Взыскание суммы регрессных требований</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>23.06.2023</t>
+          <t>16.08.2023</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e6aaf89-7371-473f-85c6-e09228159a01</t>
+          <t>https://kad.arbitr.ru/Card/9ae98740-56cb-4f6d-bcff-1fa5a6f4363b</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А82-3734/2023</t>
+          <t>А82-6590/2023</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>06.03.2023</t>
+          <t>18.04.2023</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>АО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ГОРСТРОЙЗАКАЗЧИК"</t>
+          <t>ООО "ИНИЦИАТОР"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7604142106</t>
+          <t>7609001500</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Объединение строителей Ярославской области"</t>
+          <t>Управление Федеральной службы судебных приставов по Ярославской области</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7604164710</t>
+          <t>7604071938</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Танцева В. А.</t>
+          <t>Марусин В. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>44936512.34</v>
-[...3 lines deleted...]
-      </c>
+        <v>10000</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом (ООО Элсат) сроков работ по договорам подряда</t>
+          <t>Оспаривание постановления пристава о взыскании исполнительского сбора в размере 10000 рублей.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>10.10.2024</t>
+          <t>23.06.2023</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe8e559f-73cc-44f6-b0d7-1bffce7d657d</t>
+          <t>https://kad.arbitr.ru/Card/0e6aaf89-7371-473f-85c6-e09228159a01</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А82-13644/2022</t>
+          <t>А82-3734/2023</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>18.08.2022</t>
+          <t>06.03.2023</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ РЕГИОНАЛЬНЫЙ ЦЕНТР СТАНДАРТИЗАЦИИ, МЕТРОЛОГИИ И ИСПЫТАНИЙ В СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>АО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ГОРСТРОЙЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6662005668</t>
+          <t>7604142106</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Объединение строителей Ярославской области"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7604164710</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Танцева В. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>2464466.57</v>
+        <v>44936512.34</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>2464466.57</v>
+        <v>16474736.86</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом (ООО Элсат) сроков работ по договорам подряда</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>02.12.2023</t>
+          <t>10.10.2024</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35798100-2e64-4738-b157-dfb0f91d4394</t>
+          <t>https://kad.arbitr.ru/Card/fe8e559f-73cc-44f6-b0d7-1bffce7d657d</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А82-12039/2022</t>
+          <t>А82-1946/2023</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>25.07.2022</t>
+          <t>06.02.2023</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО *** "СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "БАШКРАН"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7604355400</t>
+          <t>3702716440</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПУЛЬС-НЕФТЕСТРОЙ"</t>
+          <t>ООО "СТРОЙКОНСАЛТИНГ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7606077710</t>
+          <t>7604244644</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Соловьев А. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Белякова В. Д.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>27.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26a2132b-42e0-498f-b242-aab669607333</t>
+          <t>https://kad.arbitr.ru/Card/b38bfcfc-941f-443d-b4d7-b34a4eab7052</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А60-39612/2021</t>
+          <t>А82-18655/2022</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>06.08.2021</t>
+          <t>09.11.2022</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ГУ ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОСУДАРСТВЕННЫЙ РЕГИОНАЛЬНЫЙ ЦЕНТР СТАНДАРТИЗАЦИИ, МЕТРОЛОГИИ И ИСПЫТАНИЙ В СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "НАСЛЕДИЕ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6662005668</t>
+          <t>7727309556</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСАЛТИНГ СТРОЙ ИНВЕСТ"</t>
+          <t>ООО "СПЕЦРЕМСТРОЙ-21"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7604097206</t>
+          <t>7608020010</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Яковлева Ю. Е.</t>
+          <t>Канивец А. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>23.06.2022</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f58a42f-5869-4e2e-920b-395720f412c0</t>
+          <t>https://kad.arbitr.ru/Card/8635d4e0-f557-4aea-9bcd-856d4c9b2d31</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А82-3273/2021</t>
+          <t>А82-13644/2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>10.03.2021</t>
+          <t>18.08.2022</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Инспекция федеральной налоговой службы по Дзержинскому району г.Ярослалвя</t>
+          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ РЕГИОНАЛЬНЫЙ ЦЕНТР СТАНДАРТИЗАЦИИ, МЕТРОЛОГИИ И ИСПЫТАНИЙ В СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6662005668</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Городской дорожный центр"</t>
+          <t>Ассоциация "Саморегулируемая организация "Объединение строителей Ярославской области"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7602127335</t>
+          <t>7604164710</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Яцко И. В.</t>
+          <t>Танцева В. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>248121.1</v>
+        <v>2464466.57</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>234891.73</v>
+        <v>2464466.57</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание вознаграждения арбитражного управляющего, судебных расходов и процентов по ст. 395 ГК РФ</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.07.2024</t>
+          <t>02.12.2023</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ae33e37-0e25-4302-89f8-e7b8ffa10a2a</t>
+          <t>https://kad.arbitr.ru/Card/35798100-2e64-4738-b157-dfb0f91d4394</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А82-18250/2020</t>
+          <t>А82-12039/2022</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>30.10.2020</t>
+          <t>25.07.2022</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Пошехонский районный отдел судебных приставов УФССП России по Ярославской области</t>
+          <t>ООО *** "СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7604355400</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО Управляющая компания "Стройжилпром"</t>
+          <t>ООО "ИМПУЛЬС-НЕФТЕСТРОЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7602072397</t>
+          <t>7606077710</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Секерина С. Е.</t>
+          <t>Соловьев А. Н.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>1561820.5</v>
-[...1 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+        <v>66729664</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>24576864</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на земельный участок должника для погашения долга по исполнительному производству.</t>
+          <t>Оспаривание сделок должника и взыскание убытков в рамках дела о банкротстве.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>27.02.2021</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d32d9c83-8279-4cf6-ace6-dad29deb8a90</t>
+          <t>https://kad.arbitr.ru/Card/26a2132b-42e0-498f-b242-aab669607333</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-217448/2019</t>
+          <t>А82-15032/2021</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>19.08.2019</t>
+          <t>06.09.2021</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО Сбербанк России</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АО "ГРУППА КОМПАНИЙ "ЕКС"</t>
+          <t>ООО "Интерстрой"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5012000639</t>
+          <t>7604251923</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Харламова О. С.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>27.09.2019</t>
+          <t>19.01.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c93dced3-5525-45d4-8bf8-ad964c95b4eb</t>
+          <t>https://kad.arbitr.ru/Card/36b9e584-927c-4be1-9ac3-7dfb1d5ae036</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-207070/2019</t>
+          <t>А60-39612/2021</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>07.08.2019</t>
+          <t>06.08.2021</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГУ ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОСУДАРСТВЕННЫЙ РЕГИОНАЛЬНЫЙ ЦЕНТР СТАНДАРТИЗАЦИИ, МЕТРОЛОГИИ И ИСПЫТАНИЙ В СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6662005668</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЯРОСЛАВСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "КОНСАЛТИНГ СТРОЙ ИНВЕСТ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7604164710</t>
+          <t>7604097206</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Яковлева Ю. Е.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>14.09.2019</t>
+          <t>23.06.2022</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f2a00f5b-d44f-423d-a3e1-73e93bbcf8ee</t>
+          <t>https://kad.arbitr.ru/Card/3f58a42f-5869-4e2e-920b-395720f412c0</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А82-13638/2019</t>
+          <t>А82-8137/2021</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>12.07.2019</t>
+          <t>25.05.2021</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Трансстрой"</t>
+          <t>Пружанский Лаврентий Маркович</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7606110269</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Объединение строителей Ярославской области"</t>
+          <t>ООО "Специализированный застройщик "Мойдом 2014"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7604164710</t>
+          <t>7604260621</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Каширина Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кокурина Н. О.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>08.12.2019</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22f933a3-f286-4d33-997f-963266676544</t>
+          <t>https://kad.arbitr.ru/Card/cd034952-e9c7-48a0-bef5-6de56561942c</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А82-11762/2019</t>
+          <t>А82-3273/2021</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>24.06.2019</t>
+          <t>10.03.2021</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственно-коммерческая фирма "Согласие-2"</t>
+          <t>Инспекция федеральной налоговой службы по Дзержинскому району г.Ярослалвя</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7610040649</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЯРОСЛАВСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Городской дорожный центр"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7604164710</t>
+          <t>7602127335</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Гущев В. В.</t>
+          <t>Яцко И. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>435500</v>
-[...1 lines deleted...]
-      <c r="P17" s="2" t="inlineStr"/>
+        <v>248121.1</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>234891.73</v>
+      </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Незаконное исключение из СРО, возврат взноса в компфонд и излишне уплаченных членских взносов</t>
+          <t>Взыскание вознаграждения арбитражного управляющего, судебных расходов и процентов по ст. 395 ГК РФ</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>29.06.2020</t>
+          <t>21.07.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b100eb2-242d-41c4-b5c5-c5c7f311edcf</t>
+          <t>https://kad.arbitr.ru/Card/7ae33e37-0e25-4302-89f8-e7b8ffa10a2a</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-151485/2018</t>
+          <t>А82-1156/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>30.01.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-СЕРВИС"</t>
+          <t>АО "Военторг-Москва"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7602117640</t>
+          <t>9721002000</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "Русь"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7627050853</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Козодой Н. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
-      <c r="S18" s="2" t="inlineStr"/>
-      <c r="T18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2026</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c3afc1af-e3bc-4ea4-acdf-5a8677b70938</t>
+          <t>https://kad.arbitr.ru/Card/148f8e04-cd85-4bf4-8527-15c46e48f130</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А82-24908/2018</t>
+          <t>А82-20433/2020</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>28.11.2018</t>
+          <t>04.12.2020</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строй Сервис"</t>
+          <t>ООО "СМУ-8"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7602060105</t>
+          <t>2309168228</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Объединение строителей Ярославской области"</t>
+          <t>ООО "КОМПСЕРВИС"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7604164710</t>
+          <t>7606091697</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Овечкина Е. А.</t>
+          <t>Соловьев А. Н.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>13.04.2019</t>
+          <t>19.05.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79ff8ca0-3749-46b6-9cb6-6c6196c79068</t>
+          <t>https://kad.arbitr.ru/Card/aab83655-2547-49a7-a449-76667641c6b9</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А08-8920/2018</t>
+          <t>А82-18250/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>22.08.2018</t>
+          <t>30.10.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСФАЛЬТОВЫЕ ДОРОГИ"</t>
+          <t>Пошехонский районный отдел судебных приставов УФССП России по Ярославской области</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7604131584</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО Управляющая компания "Стройжилпром"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7602072397</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Секерина С. Е.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1561820.5</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе истца в другую СРО</t>
+          <t>Обращение взыскания на земельный участок должника для погашения долга по исполнительному производству.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>02.11.2018</t>
+          <t>27.02.2021</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c3d3c4a-ec00-4fa5-afbe-2723c217abb3</t>
+          <t>https://kad.arbitr.ru/Card/d32d9c83-8279-4cf6-ace6-dad29deb8a90</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А82-17187/2018</t>
+          <t>А40-217448/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>20.08.2018</t>
+          <t>19.08.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Асфальтстрой"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7610112822</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная Компания "Автотранс"</t>
+          <t>АО "ГРУППА КОМПАНИЙ "ЕКС"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7604272610</t>
+          <t>5012000639</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Белякова В. Д.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>43506028</v>
-[...3 lines deleted...]
-      </c>
+        <v>299857.56</v>
+      </c>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Привлечение КДЛ к субсидиарной ответственности и взыскание убытков за непередачу имущества.</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>27.09.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4e31d62-c7cd-4f17-9564-a7e35e7b0b17</t>
+          <t>https://kad.arbitr.ru/Card/c93dced3-5525-45d4-8bf8-ad964c95b4eb</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-190877/2018</t>
+          <t>А40-207070/2019</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>15.08.2018</t>
+          <t>07.08.2019</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОССТРОЙ СВ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>3320004828</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЯРОСЛАВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7604164710</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>358000</v>
-[...3 lines deleted...]
-      </c>
+        <v>432129.42</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
+          <t>Взыскание 432 129,42 руб. с АО ГК ЕКС и СРО в порядке субсидиарной ответственности.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>03.10.2018</t>
+          <t>14.09.2019</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9db46f21-c86e-4ec1-b01c-949fc7b067bd</t>
+          <t>https://kad.arbitr.ru/Card/f2a00f5b-d44f-423d-a3e1-73e93bbcf8ee</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-48261/2018</t>
+          <t>А82-13638/2019</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>12.07.2019</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО Компания зевс</t>
+          <t>ООО "Трансстрой"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7606110269</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Объединение строителей Ярославской области"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7604164710</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Каширина Н. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>154000</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Взыскание неосновательного обогащения: возврат взноса в компфонд и переплаты по членским взносам</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>11.07.2018</t>
+          <t>08.12.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6cf799f0-a069-475b-842e-30d22241e228</t>
+          <t>https://kad.arbitr.ru/Card/22f933a3-f286-4d33-997f-963266676544</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-48408/2018</t>
+          <t>А82-12700/2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>03.07.2019</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО НОВЫЙ ДОМ</t>
+          <t>ИП * Костылев Василий Николаевич</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>760308385181</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>ООО "Строительная компания Авангард"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7604282431</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Белякова В. Д.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>26.05.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28ef71a5-1851-4228-954c-3c6c7f38762e</t>
+          <t>https://kad.arbitr.ru/Card/c4fc271e-4b78-4cca-bf11-cbf5d3887794</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А82-4759/2018</t>
+          <t>А82-11762/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>24.06.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СПЕЦСТРОЙ"</t>
+          <t>ООО Производственно-коммерческая фирма "Согласие-2"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7604198109</t>
+          <t>7610040649</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТАТАРСТАНА"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЯРОСЛАВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7604164710</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Овечкина Е. А.</t>
+          <t>Гущев В. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
+        <v>435500</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (средств компенсационного фонда)</t>
+          <t>Незаконное исключение из СРО, возврат взноса в компфонд и излишне уплаченных членских взносов</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>13.07.2018</t>
+          <t>29.06.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62b8ea41-9cdb-4d74-9e66-4afd442dcf99</t>
+          <t>https://kad.arbitr.ru/Card/1b100eb2-242d-41c4-b5c5-c5c7f311edcf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-48335/2018</t>
+          <t>А82-27067/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>25.12.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО Стройсервис</t>
+          <t>ООО "АСТ - Надежные машины"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3023005240</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>ООО "Электра"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7604215266</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Фроловичева М. Б.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>27.04.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac862270-fb5e-4db5-bf33-308edbfd5fb0</t>
+          <t>https://kad.arbitr.ru/Card/c035a0f8-92d9-4c05-8b20-d854ae6c688a</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А82-4302/2018</t>
+          <t>А56-151485/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>06.03.2018</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Боб-Строй"</t>
+          <t>ООО "СТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7627024042</t>
+          <t>7602117640</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЯРОСЛАВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7604164710</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Овечкина Е. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr"/>
+      <c r="T27" s="2" t="inlineStr"/>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a455aebb-0a48-4853-b5a2-c98d38b2c21f</t>
+          <t>https://kad.arbitr.ru/Card/c3afc1af-e3bc-4ea4-acdf-5a8677b70938</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-24530/2018</t>
+          <t>А82-24908/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>28.11.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-СЕРВИС"</t>
+          <t>ООО "Строй Сервис"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7602117640</t>
+          <t>7602060105</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Объединение строителей Ярославской области"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7604164710</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Овечкина Е. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений СРО о взносе и исключении, перевод 300000 руб. компфонда</t>
+          <t>Оспаривание решения об исключении из членов СРО из-за неуплаты взносов</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>26.03.2019</t>
+          <t>13.04.2019</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca862999-adcb-42c3-899a-41fac20b3ca6</t>
+          <t>https://kad.arbitr.ru/Card/79ff8ca0-3749-46b6-9cb6-6c6196c79068</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-35772/2018</t>
+          <t>А82-23011/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>26.02.2018</t>
+          <t>02.11.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
+          <t>ИП Гудков Сергей Николаевич</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7717163636</t>
+          <t>761202165438</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Дорогомиловский отдел судебных приставов УФССП России по г. Москве</t>
-[...2 lines deleted...]
-      <c r="L29" s="2" t="inlineStr"/>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ СЕВЕРНОГО ЖИЛОГО РАЙОНА"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7612039991</t>
+        </is>
+      </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Дранко Л. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Еремычева И. И.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>09.07.2018</t>
+          <t>31.10.2023</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e1ed563-ac9a-4e58-8fd4-eb3d30523309</t>
+          <t>https://kad.arbitr.ru/Card/a30740b3-fd18-4b22-a113-93ef1628651a</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-4379/2018</t>
+          <t>А08-8920/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>22.08.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-СЕРВИС"</t>
+          <t>ООО "АСФАЛЬТОВЫЕ ДОРОГИ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7602117640</t>
+          <t>7604131584</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7811290712</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Танделова З. М.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений собраний СРО и перевод 300 000 руб. компенсационного фонда</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>24.01.2018</t>
+          <t>02.11.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3bc66ec4-56aa-4dda-b018-717146127262</t>
+          <t>https://kad.arbitr.ru/Card/2c3d3c4a-ec00-4fa5-afbe-2723c217abb3</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А56-3885/2018</t>
+          <t>А82-17187/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>12.01.2018</t>
+          <t>20.08.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ СЕРВИС"</t>
+          <t>ООО "Асфальтстрой"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7602060105</t>
+          <t>7610112822</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "Строительная Компания "Автотранс"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7604272610</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Белякова В. Д.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+        <v>43506028</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>41573200</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+          <t>Привлечение КДЛ к субсидиарной ответственности и взыскание убытков за непередачу имущества.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>04.02.2022</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb00e5f3-d73b-448f-b4a9-5a0f8e6480c1</t>
+          <t>https://kad.arbitr.ru/Card/d4e31d62-c7cd-4f17-9564-a7e35e7b0b17</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-211791/2017</t>
+          <t>А40-190877/2018</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>15.08.2018</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОРИГИНАЛ"</t>
+          <t>ООО "ГОССТРОЙ СВ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7608021303</t>
+          <t>3320004828</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>300000</v>
+        <v>358000</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>300000</v>
+        <v>358000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>03.10.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/267e7ea8-dd92-46eb-ae51-677689088706</t>
+          <t>https://kad.arbitr.ru/Card/9db46f21-c86e-4ec1-b01c-949fc7b067bd</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А50-32848/2017</t>
+          <t>А82-8744/2018</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОИНВЕСТСТРОЙ"</t>
+          <t>ООО Коммерческий банк "Еврокапитал-Альянс"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7602092146</t>
+          <t>0541012405</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>ООО "РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7604227600</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Соловьева Т. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>26.01.2018</t>
+          <t>26.01.2021</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0addaa4c-31cf-47dd-b59f-b014c9df8932</t>
+          <t>https://kad.arbitr.ru/Card/f262aa8e-4d4e-4992-872b-23253a29c32d</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-177905/2017</t>
+          <t>А82-7348/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>22.09.2017</t>
+          <t>13.04.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНДСИТИ"</t>
+          <t>ООО "СИБСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7604105168</t>
+          <t>2464259342</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>ООО "СТРОИТЕЛЬНЫЙ ЦЕНТР "КВОЛИТИ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>4250000931</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Фроловичева М. Б.</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr"/>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>20.11.2019</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2920e751-27da-45d6-9942-00475833c12f</t>
+          <t>https://kad.arbitr.ru/Card/93702bac-d591-4c8f-b0ea-b92ba32d30a3</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А53-27598/2017</t>
+          <t>А40-48335/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>11.09.2017</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕДИНСТРОЙ"</t>
+          <t>ООО Стройсервис</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7604243270</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47f26fd1-e424-44d0-a125-e60195ed26c3</t>
+          <t>https://kad.arbitr.ru/Card/ac862270-fb5e-4db5-bf33-308edbfd5fb0</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-169638/2017</t>
+          <t>А40-48408/2018</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРИЖ"</t>
+          <t>ООО НОВЫЙ ДОМ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7611020684</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P36" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>20.01.2018</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bfcbae25-382c-4619-a394-bc90fe030767</t>
+          <t>https://kad.arbitr.ru/Card/28ef71a5-1851-4228-954c-3c6c7f38762e</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-159918/2017</t>
+          <t>А40-48261/2018</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>28.08.2017</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО ГК Промышленный союз</t>
+          <t>ООО Компания зевс</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО Генеральный альянс строительных организаций</t>
-[...2 lines deleted...]
-      <c r="L37" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>7721278125</t>
+        </is>
+      </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неперечисления ответчиком взноса в компенсационный фонд при переходе в СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>11.07.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efb2c76e-4b26-4724-aa62-2ee98383261e</t>
+          <t>https://kad.arbitr.ru/Card/6cf799f0-a069-475b-842e-30d22241e228</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-156509/2017</t>
+          <t>А82-4759/2018</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИНТО"</t>
+          <t>ООО СК "СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>7604079550</t>
+          <t>7604198109</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ТАТАРСТАНА"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O38" s="2" t="inlineStr"/>
+          <t>Овечкина Е. А.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Об обязании перечислить средства компенсационного фонда</t>
+          <t>Взыскание неосновательного обогащения (средств компенсационного фонда)</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>13.07.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b737ee6-89df-4c8a-b0c6-9e460e78625e</t>
+          <t>https://kad.arbitr.ru/Card/62b8ea41-9cdb-4d74-9e66-4afd442dcf99</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А65-25421/2017</t>
+          <t>А82-4302/2018</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>06.03.2018</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Инженерные сети", г.Ярославль</t>
+          <t>ООО "Боб-Строй"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7604077866</t>
+          <t>7627024042</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЯРОСЛАВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7604164710</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Мубаракшина Э. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Овечкина Е. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание перевести денежные средства компенсационного фонда</t>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>11.09.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/947eaf67-30ec-4dfb-8381-3c1d76278ae1</t>
+          <t>https://kad.arbitr.ru/Card/a455aebb-0a48-4853-b5a2-c98d38b2c21f</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А56-59871/2017</t>
+          <t>А56-24530/2018</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>28.02.2018</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРМОКАБЕЛЬ - МП"</t>
+          <t>ООО "СТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7603044868</t>
+          <t>7602117640</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P40" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным отказа в выходе из СРО и перевод взноса в компенсационный фонд 300000 руб.</t>
+          <t>Признание недействительными решений СРО о взносе и исключении, перевод 300000 руб. компфонда</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>30.12.2017</t>
+          <t>26.03.2019</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea07d1c0-2074-479d-8e3d-7f516280637b</t>
+          <t>https://kad.arbitr.ru/Card/ca862999-adcb-42c3-899a-41fac20b3ca6</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-147793/2017</t>
+          <t>А40-35772/2018</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>26.02.2018</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "В-СТРОЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7604275811</t>
+          <t>7717163636</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Дорогомиловский отдел судебных приставов УФССП России по г. Москве</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Дранко Л. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>800000</v>
+        <v>50000</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>500000</v>
+        <v>21000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Оспаривание постановления о взыскании исполнительского сбора в размере 50 000 рублей</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>09.07.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d599ca3-e208-47a4-b772-06aa3650f557</t>
+          <t>https://kad.arbitr.ru/Card/6e1ed563-ac9a-4e58-8fd4-eb3d30523309</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-146952/2017</t>
+          <t>А56-4379/2018</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "МЕРИДИАН"</t>
+          <t>ООО "СТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7610094122</t>
+          <t>7602117640</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>7811290712</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P42" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Признание недействительными решений собраний СРО и перевод 300 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>24.01.2018</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ec71b37-a5f4-4cae-a8f6-e73f752869fe</t>
+          <t>https://kad.arbitr.ru/Card/3bc66ec4-56aa-4dda-b018-717146127262</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-142334/2017</t>
+          <t>А56-3885/2018</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>12.01.2018</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСТРОЙПРОЕКТ"</t>
+          <t>ООО "СТРОЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7604078683</t>
+          <t>7602060105</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>08.02.2018</t>
+          <t>04.02.2022</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2425d6bf-6964-4c2c-a8b4-fdcb604f351d</t>
+          <t>https://kad.arbitr.ru/Card/eb00e5f3-d73b-448f-b4a9-5a0f8e6480c1</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А08-6821/2017</t>
+          <t>А40-211791/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОЮЗ"</t>
+          <t>ООО "ОРИГИНАЛ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7604261720</t>
+          <t>7608021303</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Мирошникова Ю. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>16.12.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d02295d6-0671-4290-96cf-15bfcb686f19</t>
+          <t>https://kad.arbitr.ru/Card/267e7ea8-dd92-46eb-ae51-677689088706</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-131295/2017</t>
+          <t>А50-32848/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>17.07.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ВСК"</t>
+          <t>ООО "ТЕХНОИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7627043535</t>
+          <t>7602092146</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P45" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в размере 500 000 руб. при переходе в СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>26.01.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bff9a810-7b9f-4144-b922-393c9919ab78</t>
+          <t>https://kad.arbitr.ru/Card/0addaa4c-31cf-47dd-b59f-b014c9df8932</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А56-50072/2017</t>
+          <t>А40-177905/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>12.07.2017</t>
+          <t>22.09.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТПРОФИ"</t>
+          <t>ООО "ГРАНДСИТИ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7608014514</t>
+          <t>7604105168</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>28.02.2018</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb79f5c1-a532-4847-bb38-7688c603613e</t>
+          <t>https://kad.arbitr.ru/Card/2920e751-27da-45d6-9942-00475833c12f</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-127496/2017</t>
+          <t>А53-27598/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>11.09.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ХИМПРОМПРОЕКТ"</t>
+          <t>ООО "МЕДИНСТРОЙ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7606061220</t>
+          <t>7604243270</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...3 lines deleted...]
-      <c r="P47" s="2" t="inlineStr"/>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>О перечислении средств компенсационного фонда саморегулируемой организации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c02a58f7-c69c-4252-a571-67cf61496099</t>
+          <t>https://kad.arbitr.ru/Card/47f26fd1-e424-44d0-a125-e60195ed26c3</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-43932/2017</t>
+          <t>А40-169638/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭТАЛОН"</t>
+          <t>ООО "СТРИЖ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>7604222305</t>
+          <t>7611020684</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>155444.39</v>
+        <v>300000</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>173444.39</v>
+        <v>300000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Признание членства в СРО прекращенным и перевод взноса в компенсационный фонд новой организации.</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>20.01.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc5ad424-7311-48a5-9359-3f80c4b813a9</t>
+          <t>https://kad.arbitr.ru/Card/bfcbae25-382c-4619-a394-bc90fe030767</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-43769/2017</t>
+          <t>А40-159918/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>28.08.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>АО "ПРОМСВЯЗЬ"</t>
+          <t>ООО ГК Промышленный союз</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>7605015100</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация СРО Генеральный альянс строительных организаций</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Взыскание убытков из-за неперечисления ответчиком взноса в компенсационный фонд при переходе в СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>07.07.2018</t>
+          <t>28.02.2018</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba912600-4c54-4ffb-912d-d3840d974616</t>
+          <t>https://kad.arbitr.ru/Card/efb2c76e-4b26-4724-aa62-2ee98383261e</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-108336/2017</t>
+          <t>А40-156509/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПСЕРВИС"</t>
+          <t>ООО "СИНТО"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7606091697</t>
+          <t>7604079550</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Об обязании перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/681f766d-7f72-45dc-ada3-6725bfcc0396</t>
+          <t>https://kad.arbitr.ru/Card/3b737ee6-89df-4c8a-b0c6-9e460e78625e</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А53-16369/2017</t>
+          <t>А65-25421/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ПРОТЕЙ"</t>
+          <t>ООО "Инженерные сети", г.Ярославль</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>7604249498</t>
+          <t>7604077866</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Губенко М. И.</t>
+          <t>Мубаракшина Э. Г.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в другую СРО</t>
+          <t>Обязание перевести денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>26.07.2018</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a05522a-366c-41a5-8b9d-43a6f6a04de4</t>
+          <t>https://kad.arbitr.ru/Card/947eaf67-30ec-4dfb-8381-3c1d76278ae1</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-106364/2017</t>
+          <t>А40-147793/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ ГРУППА "ПРОМСТРОЙ"</t>
+          <t>ООО "В-СТРОЙ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7602131275</t>
+          <t>7604275811</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>300000</v>
+        <v>800000</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd529b1e-1834-4b74-a089-03d4681f8ec6</t>
+          <t>https://kad.arbitr.ru/Card/2d599ca3-e208-47a4-b772-06aa3650f557</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А56-40605/2017</t>
+          <t>А56-59871/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗСТРОЙПРОЕКТ"</t>
+          <t>ООО "ТЕРМОКАБЕЛЬ - МП"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7604230874</t>
+          <t>7603044868</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в размере 300 000 рублей</t>
+          <t>Признание недействительным отказа в выходе из СРО и перевод взноса в компенсационный фонд 300000 руб.</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>30.12.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b74feaf6-18a2-48ae-becb-0e73b898e78f</t>
+          <t>https://kad.arbitr.ru/Card/ea07d1c0-2074-479d-8e3d-7f516280637b</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-102981/2017</t>
+          <t>А40-146952/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>Малкин Михаил Львович</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "МЕРИДИАН"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7610094122</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81cc86fe-2474-4127-a97b-cb2b3d04abcd</t>
+          <t>https://kad.arbitr.ru/Card/2ec71b37-a5f4-4cae-a8f6-e73f752869fe</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А65-16472/2017</t>
+          <t>А40-142334/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ведич", г.Ярославль</t>
+          <t>ООО "ИНСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>7604208068</t>
+          <t>7604078683</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г.Казань</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Королева Э. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей в компенсационный фонд СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>08.02.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0bde74dd-8100-4a77-8f7a-c872b4760b3c</t>
+          <t>https://kad.arbitr.ru/Card/2425d6bf-6964-4c2c-a8b4-fdcb604f351d</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А53-15549/2017</t>
+          <t>А08-6821/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>05.06.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ФОРСТРЕЙД"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОЮЗ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>7604261488</t>
+          <t>7604261720</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Мирошникова Ю. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>25.06.2019</t>
+          <t>16.12.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/488b323d-a6df-45ab-a6ac-07f994f5c20c</t>
+          <t>https://kad.arbitr.ru/Card/d02295d6-0671-4290-96cf-15bfcb686f19</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А56-37176/2017</t>
+          <t>А40-131295/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>17.07.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛЕГИОН"</t>
+          <t>ООО СК "ВСК"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7604184561</t>
+          <t>7627043535</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда в размере 500 000 руб. при переходе в СРО</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>09.08.2018</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61dd5131-f396-475d-b9a7-7133d7c99ed2</t>
+          <t>https://kad.arbitr.ru/Card/bff9a810-7b9f-4144-b922-393c9919ab78</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-94812/2017</t>
+          <t>А56-50072/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>25.05.2017</t>
+          <t>12.07.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛАЙТ ХАУС"</t>
+          <t>ООО "ПРОЕКТПРОФИ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7604098418</t>
+          <t>7608014514</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811154702</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P58" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Признание прекращения членства в СРО и обязание перечислить взнос в компенсационный фонд 300000 руб.</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/689ac700-f98e-483c-8aa9-716a37eb4c2a</t>
+          <t>https://kad.arbitr.ru/Card/eb79f5c1-a532-4847-bb38-7688c603613e</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-87397/2017</t>
+          <t>А40-127496/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРА"</t>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ХИМПРОМПРОЕКТ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7604215266</t>
+          <t>7606061220</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>О перечислении средств компенсационного фонда саморегулируемой организации</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a8b1cea-cf6c-4127-8813-f88e42ed0b4f</t>
+          <t>https://kad.arbitr.ru/Card/c02a58f7-c69c-4252-a571-67cf61496099</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-86473/2017</t>
+          <t>А56-43932/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОПРОМЫШЛЕННАЯ КОМПАНИЯ"</t>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭТАЛОН"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7602065382</t>
+          <t>7604222305</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>300000</v>
+        <v>155444.39</v>
       </c>
       <c r="P60" s="2" t="n">
-        <v>300000</v>
+        <v>173444.39</v>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Признание членства в СРО прекращенным и перевод взноса в компенсационный фонд новой организации.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>03.04.2018</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/406b02b8-50ee-43e1-97fd-1df3a7b34bbc</t>
+          <t>https://kad.arbitr.ru/Card/bc5ad424-7311-48a5-9359-3f80c4b813a9</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-83863/2017</t>
+          <t>А56-43769/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО Стройдеталь</t>
+          <t>АО "ПРОМСВЯЗЬ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7605015100</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P61" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>07.07.2018</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3c7fd82-9814-49d2-bca3-96150103517b</t>
+          <t>https://kad.arbitr.ru/Card/ba912600-4c54-4ffb-912d-d3840d974616</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-84418/2017</t>
+          <t>А40-108336/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО ЛИД</t>
+          <t>ООО "КОМПСЕРВИС"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7606091697</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P62" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5717bc01-582a-4c20-8fe3-c9e52839650d</t>
+          <t>https://kad.arbitr.ru/Card/681f766d-7f72-45dc-ada3-6725bfcc0396</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-83187/2017</t>
+          <t>А40-106364/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>05.05.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРИКОЛОР"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ ГРУППА "ПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>7602042498</t>
+          <t>7602131275</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P63" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд в размере 300000 рублей</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14933aec-6086-4afe-ad38-87b37d8b9fc1</t>
+          <t>https://kad.arbitr.ru/Card/cd529b1e-1834-4b74-a089-03d4681f8ec6</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-82027/2017</t>
+          <t>А53-16369/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМИНДУСТРИЯ"</t>
+          <t>ООО "СК ПРОТЕЙ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>7603056863</t>
+          <t>7604249498</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Губенко М. И.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P64" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в другую СРО</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>12.08.2017</t>
+          <t>26.07.2018</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0d57dc1-3331-4f4f-8396-c5981356c1a2</t>
+          <t>https://kad.arbitr.ru/Card/3a05522a-366c-41a5-8b9d-43a6f6a04de4</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-82264/2017</t>
+          <t>А65-16472/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЯРЖИЛДОРСТРОЙ"</t>
+          <t>ООО "Ведич", г.Ярославль</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>7604241403</t>
+          <t>7604208068</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г.Казань</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Королева Э. А.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе члена организации</t>
+          <t>Обязание ответчика перечислить 300 000 рублей в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3d8036a-94a9-4b49-a0ca-4b699fcc467d</t>
+          <t>https://kad.arbitr.ru/Card/0bde74dd-8100-4a77-8f7a-c872b4760b3c</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А56-30480/2017</t>
+          <t>А56-40605/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕКТР-ТРЕЙД"</t>
+          <t>ООО "ГАЗСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>7604037895</t>
+          <t>7604230874</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P66" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>20.07.2023</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ed81dca-8a97-479a-9a2c-63af519e48d0</t>
+          <t>https://kad.arbitr.ru/Card/b74feaf6-18a2-48ae-becb-0e73b898e78f</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А56-30388/2017</t>
+          <t>А40-102981/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 1"</t>
+          <t>Малкин Михаил Львович</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>7611020356</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "ОСНОВАСТРОЙ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>5321800431</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей в Ассоциацию СРО МОСО</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>09.09.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/585c4beb-ffff-4e61-967d-4f702284f625</t>
+          <t>https://kad.arbitr.ru/Card/81cc86fe-2474-4127-a97b-cb2b3d04abcd</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А53-11568/2017</t>
+          <t>А53-15549/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>02.05.2017</t>
+          <t>05.06.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛСАТ"</t>
+          <t>ООО СК "ФОРСТРЕЙД"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>7604267546</t>
+          <t>7604261488</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
           <t>7842290871</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>05.08.2017</t>
+          <t>25.06.2019</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41cad5e6-bdbc-41bf-92ef-ec8f63b93650</t>
+          <t>https://kad.arbitr.ru/Card/488b323d-a6df-45ab-a6ac-07f994f5c20c</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А53-11258/2017</t>
+          <t>А56-37176/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНЫЙ ЦЕНТР "ЭКОЛОГИЧЕСКОЙ И ЭНЕРГЕТИЧЕСКОЙ ЭФФЕКТИВНОСТИ"</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛЕГИОН"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>7604245937</t>
+          <t>7604184561</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7841017502</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>306000</v>
+        <v>300000</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию.</t>
+          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>19.06.2019</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63849435-02ad-4dbd-8c0d-a335e4c7bab8</t>
+          <t>https://kad.arbitr.ru/Card/61dd5131-f396-475d-b9a7-7133d7c99ed2</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А56-28343/2017</t>
+          <t>А40-94812/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>25.05.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИСО"</t>
+          <t>ООО "ЛАЙТ ХАУС"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>7603060250</t>
+          <t>7604098418</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>229560.86</v>
+        <v>300000</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>194444.46</v>
+        <v>300000</v>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о переводе взноса в компенсационный фонд.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>14.11.2017</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b30bb74f-70cc-4971-9491-5867cf42a47a</t>
+          <t>https://kad.arbitr.ru/Card/689ac700-f98e-483c-8aa9-716a37eb4c2a</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-72934/2017</t>
+          <t>А40-87397/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТЕЛЬ"</t>
+          <t>ООО "ЭЛЕКТРА"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7603052121</t>
+          <t>7604215266</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>18.06.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c64e0747-fbe4-4b0f-9082-e3e219ad8311</t>
+          <t>https://kad.arbitr.ru/Card/2a8b1cea-cf6c-4127-8813-f88e42ed0b4f</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-70703/2017</t>
+          <t>А40-86473/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>18.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО ЯрВент-Ресурс</t>
+          <t>ООО "ЭНЕРГОПРОМЫШЛЕННАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7602065382</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P72" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>01.07.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07a867d1-9c9e-4e8f-8d76-5c5ec57d86ff</t>
+          <t>https://kad.arbitr.ru/Card/406b02b8-50ee-43e1-97fd-1df3a7b34bbc</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-70786/2017</t>
+          <t>А40-84418/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>18.04.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО Группа компаний Макком</t>
+          <t>ООО ЛИД</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7717163636</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>13.11.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cfdf367c-ed56-403d-8816-03a2f027899d</t>
+          <t>https://kad.arbitr.ru/Card/5717bc01-582a-4c20-8fe3-c9e52839650d</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-68236/2017</t>
+          <t>А40-83863/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>Рощектаев Иван Петрович</t>
+          <t>ООО Стройдеталь</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>29.07.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/167b94ae-fe4b-4d39-a91d-cf3cf3fe5964</t>
+          <t>https://kad.arbitr.ru/Card/e3c7fd82-9814-49d2-bca3-96150103517b</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-64473/2017</t>
+          <t>А40-83187/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>10.04.2017</t>
+          <t>05.05.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСУРС"</t>
+          <t>ООО "ТРИКОЛОР"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7602042498</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд в размере 300000 рублей</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>26.05.2020</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/77ab4c98-e0c0-4375-8ffa-fd7be07e488b</t>
+          <t>https://kad.arbitr.ru/Card/14933aec-6086-4afe-ad38-87b37d8b9fc1</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А56-23373/2017</t>
+          <t>А40-82264/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>10.04.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО производственно-коммерческая фирма "Стратег-Э"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЯРЖИЛДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>7604034830</t>
+          <t>7604241403</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P76" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P76" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд (300 000 руб.) при переходе в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе члена организации</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97d74353-94c8-410f-82f1-2f01ef2a6dab</t>
+          <t>https://kad.arbitr.ru/Card/d3d8036a-94a9-4b49-a0ca-4b699fcc467d</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-63862/2017</t>
+          <t>А40-82027/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭСО</t>
+          <t>ООО "РЕМИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7603056863</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>АСРО РегионСтройОбъединение</t>
-[...2 lines deleted...]
-      <c r="L77" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="P77" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>17.06.2017</t>
+          <t>12.08.2017</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/696d1011-d99e-4f72-ab1f-b06dc4059b94</t>
+          <t>https://kad.arbitr.ru/Card/b0d57dc1-3331-4f4f-8396-c5981356c1a2</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А56-21610/2017</t>
+          <t>А56-30480/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>03.04.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХЭЙЛУНЦЗЯНСКАЯ КОМПАНИЯ "ЭНЕРГО СТРОЙ"</t>
+          <t>ООО "СПЕКТР-ТРЕЙД"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>7606087644</t>
+          <t>7604037895</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>7842290102</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>3000000</v>
+        <v>300000</v>
       </c>
       <c r="P78" s="2" t="n">
-        <v>3000000</v>
+        <v>300000</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 3 000 000 руб. компенсационного фонда в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую организацию</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>03.11.2019</t>
+          <t>20.07.2023</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99272d2c-eebd-4ce1-9f83-d6198221b966</t>
+          <t>https://kad.arbitr.ru/Card/8ed81dca-8a97-479a-9a2c-63af519e48d0</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-58446/2017</t>
+          <t>А56-30388/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>30.03.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 1"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>7602092403</t>
+          <t>7611020356</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "ОСНОВАСТРОЙ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>5321800431</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации.</t>
+          <t>Обязание ответчика перечислить 300 000 рублей в Ассоциацию СРО МОСО</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>09.09.2017</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84c86d0b-c6a8-413d-b7d9-5a7bb7da104a</t>
+          <t>https://kad.arbitr.ru/Card/585c4beb-ffff-4e61-967d-4f702284f625</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-57815/2017</t>
+          <t>А53-11568/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>30.03.2017</t>
+          <t>02.05.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОРБИТА-76"</t>
+          <t>ООО "ЭЛСАТ"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>7604271704</t>
+          <t>7604267546</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Батурина Е. А.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P80" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>06.09.2019</t>
+          <t>05.08.2017</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/640c8070-884e-4786-95cc-5caf907927b4</t>
+          <t>https://kad.arbitr.ru/Card/41cad5e6-bdbc-41bf-92ef-ec8f63b93650</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А53-8068/2017</t>
+          <t>А53-11258/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФСТРОЙКОМ"</t>
+          <t>ООО "ИНЖЕНЕРНЫЙ ЦЕНТР "ЭКОЛОГИЧЕСКОЙ И ЭНЕРГЕТИЧЕСКОЙ ЭФФЕКТИВНОСТИ"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>7604254120</t>
+          <t>7604245937</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
           <t>7842290871</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P81" s="2" t="n">
-        <v>500000</v>
+        <v>306000</v>
       </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>19.06.2019</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6669e4ba-a999-4ad6-8f15-46132c64fc8e</t>
+          <t>https://kad.arbitr.ru/Card/63849435-02ad-4dbd-8c0d-a335e4c7bab8</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А56-19572/2017</t>
+          <t>А56-28343/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "БИСО"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>7627046920</t>
+          <t>7603060250</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>188888.88</v>
+        <v>229560.86</v>
       </c>
       <c r="P82" s="2" t="n">
-        <v>188888.88</v>
+        <v>194444.46</v>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд 188888.88 руб.</t>
+          <t>Оспаривание исключения из СРО и требование о переводе взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70fd3d1d-1034-4533-a051-687c6e7681f5</t>
+          <t>https://kad.arbitr.ru/Card/b30bb74f-70cc-4971-9491-5867cf42a47a</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А40-54038/2017</t>
+          <t>А40-72934/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "САФТ"</t>
+          <t>ООО "КАПИТЕЛЬ"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>7604240350</t>
+          <t>7603052121</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P83" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>18.06.2017</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b880af4-67bb-40e9-adf6-563c10cbded7</t>
+          <t>https://kad.arbitr.ru/Card/c64e0747-fbe4-4b0f-9082-e3e219ad8311</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-52998/2017</t>
+          <t>А40-70703/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>18.04.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>Ядренов Денис Владимирович</t>
+          <t>ООО ЯрВент-Ресурс</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P84" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другое СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>01.07.2017</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d91f6d21-956b-4420-9881-0da55dce6524</t>
+          <t>https://kad.arbitr.ru/Card/07a867d1-9c9e-4e8f-8d76-5c5ec57d86ff</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-52933/2017</t>
+          <t>А40-70786/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>18.04.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРОПТИМУС"</t>
+          <t>ООО Группа компаний Макком</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>7604199504</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7717163636</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P85" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить 300 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>13.11.2017</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83fcd59b-c696-4943-a6cc-79c88a8338ca</t>
+          <t>https://kad.arbitr.ru/Card/cfdf367c-ed56-403d-8816-03a2f027899d</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А40-53070/2017</t>
+          <t>А40-68236/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>Семёнов Алексей Николаевич</t>
+          <t>Рощектаев Иван Петрович</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить денежные средства компенсационного фонда.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>29.07.2017</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80f532f5-168c-4d3e-bcc0-cfe3a5c8795f</t>
+          <t>https://kad.arbitr.ru/Card/167b94ae-fe4b-4d39-a91d-cf3cf3fe5964</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А40-51914/2017</t>
+          <t>А56-23373/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>10.04.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "РЕМПУТЬ"</t>
+          <t>ООО производственно-коммерческая фирма "Стратег-Э"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>7627016605</t>
+          <t>7604034830</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P87" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P87" s="2" t="inlineStr"/>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при смене организации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд (300 000 руб.) при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd742c5f-0a7f-45b1-9f8f-88aecbaf8396</t>
+          <t>https://kad.arbitr.ru/Card/97d74353-94c8-410f-82f1-2f01ef2a6dab</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А56-18295/2017</t>
+          <t>А40-64473/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>10.04.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХМОНТАЖ"</t>
+          <t>ООО "РЕСУРС"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>7603034676</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P88" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Признание прекращения членства в СРО и перевод 500 000 руб. взноса в фонд другой организации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>26.05.2020</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ce1b621-d7ee-4a02-9a34-dc23fe0e1d72</t>
+          <t>https://kad.arbitr.ru/Card/77ab4c98-e0c0-4375-8ffa-fd7be07e488b</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-51298/2017</t>
+          <t>А40-63862/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>07.04.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО Ярославль Газ Сервис</t>
+          <t>ООО ЭСО</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Объединение инженеров строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АСРО РегионСтройОбъединение</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr"/>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>17.06.2017</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4fe52ce3-6b89-4acd-ae5e-914751af6b59</t>
+          <t>https://kad.arbitr.ru/Card/696d1011-d99e-4f72-ab1f-b06dc4059b94</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-49529/2017</t>
+          <t>А56-21610/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>03.04.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРТИКАЛЬ-СЕРВИС"</t>
+          <t>ООО "ХЭЙЛУНЦЗЯНСКАЯ КОМПАНИЯ "ЭНЕРГО СТРОЙ"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>7604093402</t>
+          <t>7606087644</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P90" s="2" t="inlineStr"/>
+        <v>3000000</v>
+      </c>
+      <c r="P90" s="2" t="n">
+        <v>3000000</v>
+      </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при смене СРО.</t>
+          <t>Обязание ответчика перечислить 3 000 000 руб. компенсационного фонда в другую СРО.</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>03.11.2019</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c9676aa-8367-4c46-9e30-e5a5ef2383a8</t>
+          <t>https://kad.arbitr.ru/Card/99272d2c-eebd-4ce1-9f83-d6198221b966</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-43655/2017</t>
+          <t>А40-58446/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>30.03.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО КИТ монтаж</t>
+          <t>ООО "СТРОИТЕЛЬНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7602092403</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P91" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P91" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей при смене СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12221d52-58ec-4557-90a1-aa3520b9b351</t>
+          <t>https://kad.arbitr.ru/Card/84c86d0b-c6a8-413d-b7d9-5a7bb7da104a</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А40-41463/2017</t>
+          <t>А40-57815/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>30.03.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО СПО "АДЕПТ-СТРОЙ"</t>
+          <t>ООО "ОРБИТА-76"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>7622017549</t>
+          <t>7604271704</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>306000</v>
+        <v>300000</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>06.09.2019</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64b17e5a-54e5-4a32-b53c-03a897ccacc1</t>
+          <t>https://kad.arbitr.ru/Card/640c8070-884e-4786-95cc-5caf907927b4</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-40754/2017</t>
+          <t>А53-8068/2017</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙСЕРВИС"</t>
+          <t>ООО "ПРОФСТРОЙКОМ"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>7604285305</t>
+          <t>7604254120</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P93" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7b472f7-d023-40ce-81c3-3fb464d99f1b</t>
+          <t>https://kad.arbitr.ru/Card/6669e4ba-a999-4ad6-8f15-46132c64fc8e</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А56-13427/2017</t>
+          <t>А40-54038/2017</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСНОВА"</t>
+          <t>ООО "САФТ"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>7610097927</t>
+          <t>7604240350</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P94" s="2" t="n">
-        <v>596420.8</v>
+        <v>300000</v>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Обязание исключить из членов СРО и перечислить взнос в компенсационный фонд в размере 1 000 000 руб.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/633cc517-7549-4205-aeb4-8eaad4aa1151</t>
+          <t>https://kad.arbitr.ru/Card/6b880af4-67bb-40e9-adf6-563c10cbded7</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А56-11122/2017</t>
+          <t>А56-19572/2017</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АБСОЛЮТ"</t>
+          <t>ООО "ТЕПЛОЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>7602071474</t>
+          <t>7627046920</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
-        <v>300000</v>
+        <v>188888.88</v>
       </c>
       <c r="P95" s="2" t="n">
-        <v>300000</v>
+        <v>188888.88</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>О прекращении членства в СРО и перечислении 300 000 руб. взноса в компенсационный фонд новой СРО.</t>
+          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд 188888.88 руб.</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe1b741b-2e31-40a7-a771-fc1f4b11f47a</t>
+          <t>https://kad.arbitr.ru/Card/70fd3d1d-1034-4533-a051-687c6e7681f5</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А70-203/2017</t>
+          <t>А40-53070/2017</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>11.01.2017</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВАНТ-С"</t>
+          <t>Семёнов Алексей Николаевич</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>7604251338</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P96" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P96" s="2" t="inlineStr"/>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить денежные средства компенсационного фонда.</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/010e0355-b12b-401a-9f96-bc5906270811</t>
+          <t>https://kad.arbitr.ru/Card/80f532f5-168c-4d3e-bcc0-cfe3a5c8795f</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А82-15698/2013</t>
+          <t>А40-52933/2017</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>22.11.2013</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремед Джи Би Эс"</t>
+          <t>ООО "ЯРОПТИМУС"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7604199504</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Медтехника"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>7604124555</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Фроловичева М. Б.</t>
-[...5 lines deleted...]
-      <c r="R97" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P97" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q97" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R97" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b64fe5c-3427-47cc-8503-504807c0d72f</t>
+          <t>https://kad.arbitr.ru/Card/83fcd59b-c696-4943-a6cc-79c88a8338ca</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А82-4471/2012</t>
+          <t>А40-52998/2017</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>18.04.2012</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проспект-Капитал"</t>
+          <t>Ядренов Денис Владимирович</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>7604131841</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Специализированное строительно-монтажное управление - 7 трест "Ярстрой"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>7604164710</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова Т. Г.</t>
-[...3 lines deleted...]
-      <c r="P98" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P98" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R98" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R98" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другое СРО</t>
+        </is>
+      </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>13.08.2016</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/baeffffe-16d1-4bcd-9bb6-c6abff1720e9</t>
+          <t>https://kad.arbitr.ru/Card/d91f6d21-956b-4420-9881-0da55dce6524</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А71-18223/2011</t>
+          <t>А40-51914/2017</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>22.12.2011</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>Мерзляков Владимир Александрович</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "РЕМПУТЬ"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>183508145118</t>
+          <t>7627016605</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>ООО "Меркурий"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>1831075416</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Ломаева Е. И.</t>
-[...5 lines deleted...]
-      <c r="R99" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P99" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q99" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R99" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при смене организации</t>
+        </is>
+      </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>19.03.2014</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b50bec73-8162-4409-b811-eca18b5f6c44</t>
+          <t>https://kad.arbitr.ru/Card/cd742c5f-0a7f-45b1-9f8f-88aecbaf8396</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А82-17494/2011</t>
+          <t>А56-18295/2017</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>22.12.2011</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проспект-Капитал"</t>
+          <t>ООО "ТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>7604131841</t>
+          <t>7603034676</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>ООО "Нормастрой"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7604131841</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Еремычева И. И.</t>
-[...5 lines deleted...]
-      <c r="R100" s="2" t="inlineStr"/>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P100" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q100" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R100" s="2" t="inlineStr">
+        <is>
+          <t>Признание прекращения членства в СРО и перевод 500 000 руб. взноса в фонд другой организации</t>
+        </is>
+      </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>17.08.2023</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb6eccc4-bcb1-4357-b0aa-a40b3fd2f8a9</t>
+          <t>https://kad.arbitr.ru/Card/2ce1b621-d7ee-4a02-9a34-dc23fe0e1d72</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А82-14273/2011</t>
+          <t>А40-51298/2017</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>17.11.2011</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проспект-Капитал"</t>
+          <t>ООО Ярославль Газ Сервис</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>7604131841</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Специализированное строительно-монтажное управление-7 трест "Ярстрой"</t>
+          <t>саморегулируемая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7604164710</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Соловьева Т. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>619625</v>
+        <v>500000</v>
       </c>
       <c r="P101" s="2" t="n">
-        <v>619625</v>
+        <v>500000</v>
       </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по договору займа № 62 от 16.02.2010, проценты и пени</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>03.02.2012</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7cfccb42-46f8-4b7b-916c-cc458839d173</t>
+          <t>https://kad.arbitr.ru/Card/4fe52ce3-6b89-4acd-ae5e-914751af6b59</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
+          <t>А40-49529/2017</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2017</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕРТИКАЛЬ-СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>7604093402</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>7734270814</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P102" s="2" t="inlineStr"/>
+      <c r="Q102" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R102" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при смене СРО.</t>
+        </is>
+      </c>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2017</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4c9676aa-8367-4c46-9e30-e5a5ef2383a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А40-43655/2017</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>ООО КИТ монтаж</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>7713430030</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P103" s="2" t="inlineStr"/>
+      <c r="Q103" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R103" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей при смене СРО</t>
+        </is>
+      </c>
+      <c r="S103" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2017</t>
+        </is>
+      </c>
+      <c r="T103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12221d52-58ec-4557-90a1-aa3520b9b351</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А40-41463/2017</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>09.03.2017</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>ООО СПО "АДЕПТ-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>7622017549</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>7722400160</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P104" s="2" t="n">
+        <v>306000</v>
+      </c>
+      <c r="Q104" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R104" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+        </is>
+      </c>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2017</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/64b17e5a-54e5-4a32-b53c-03a897ccacc1</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А40-40754/2017</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>09.03.2017</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМСТРОЙСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>7604285305</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P105" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q105" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R105" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2017</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c7b472f7-d023-40ce-81c3-3fb464d99f1b</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>А56-13427/2017</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>06.03.2017</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОСНОВА"</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>7610097927</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>7811290215</t>
+        </is>
+      </c>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P106" s="2" t="n">
+        <v>596420.8</v>
+      </c>
+      <c r="Q106" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R106" s="2" t="inlineStr">
+        <is>
+          <t>Обязание исключить из членов СРО и перечислить взнос в компенсационный фонд в размере 1 000 000 руб.</t>
+        </is>
+      </c>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>24.04.2018</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U106" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/633cc517-7549-4205-aeb4-8eaad4aa1151</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>А56-11122/2017</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2017</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E107" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G107" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "АБСОЛЮТ"</t>
+        </is>
+      </c>
+      <c r="I107" s="2" t="inlineStr">
+        <is>
+          <t>7602071474</t>
+        </is>
+      </c>
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K107" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+        </is>
+      </c>
+      <c r="L107" s="2" t="inlineStr">
+        <is>
+          <t>7811154702</t>
+        </is>
+      </c>
+      <c r="M107" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N107" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P107" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q107" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R107" s="2" t="inlineStr">
+        <is>
+          <t>О прекращении членства в СРО и перечислении 300 000 руб. взноса в компенсационный фонд новой СРО.</t>
+        </is>
+      </c>
+      <c r="S107" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2017</t>
+        </is>
+      </c>
+      <c r="T107" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U107" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fe1b741b-2e31-40a7-a771-fc1f4b11f47a</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>А70-203/2017</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2017</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КВАНТ-С"</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>7604251338</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>7729441302</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>Маркова Н. Л.</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P108" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q108" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R108" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S108" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2017</t>
+        </is>
+      </c>
+      <c r="T108" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U108" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/010e0355-b12b-401a-9f96-bc5906270811</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>А82-1628/2014</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2014</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО фирма "Ярстрой"</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>7606024250</t>
+        </is>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Союз"</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>7606045002</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr">
+        <is>
+          <t>Менько И. И.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr"/>
+      <c r="P109" s="2" t="inlineStr"/>
+      <c r="Q109" s="2" t="inlineStr"/>
+      <c r="R109" s="2" t="inlineStr"/>
+      <c r="S109" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2015</t>
+        </is>
+      </c>
+      <c r="T109" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U109" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2032d3d6-78eb-47d6-9ad8-3e4583a1e72f</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>А82-15698/2013</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2013</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G110" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ремед Джи Би Эс"</t>
+        </is>
+      </c>
+      <c r="I110" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Медтехника"</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr">
+        <is>
+          <t>7604124555</t>
+        </is>
+      </c>
+      <c r="M110" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N110" s="2" t="inlineStr">
+        <is>
+          <t>Фроловичева М. Б.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr"/>
+      <c r="P110" s="2" t="inlineStr"/>
+      <c r="Q110" s="2" t="inlineStr"/>
+      <c r="R110" s="2" t="inlineStr"/>
+      <c r="S110" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2018</t>
+        </is>
+      </c>
+      <c r="T110" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U110" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3b64fe5c-3427-47cc-8503-504807c0d72f</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>А82-4471/2012</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2012</t>
+        </is>
+      </c>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F111" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G111" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проспект-Капитал"</t>
+        </is>
+      </c>
+      <c r="I111" s="2" t="inlineStr">
+        <is>
+          <t>7604131841</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K111" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Специализированное строительно-монтажное управление - 7 трест "Ярстрой"</t>
+        </is>
+      </c>
+      <c r="L111" s="2" t="inlineStr">
+        <is>
+          <t>7604164710</t>
+        </is>
+      </c>
+      <c r="M111" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N111" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецова Т. Г.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="inlineStr"/>
+      <c r="P111" s="2" t="inlineStr"/>
+      <c r="Q111" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R111" s="2" t="inlineStr"/>
+      <c r="S111" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2016</t>
+        </is>
+      </c>
+      <c r="T111" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U111" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/baeffffe-16d1-4bcd-9bb6-c6abff1720e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>А82-2146/2012</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2012</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F112" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G112" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проспект-Капитал"</t>
+        </is>
+      </c>
+      <c r="I112" s="2" t="inlineStr">
+        <is>
+          <t>7604131841</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Пирамида"</t>
+        </is>
+      </c>
+      <c r="L112" s="2" t="inlineStr">
+        <is>
+          <t>7602049415</t>
+        </is>
+      </c>
+      <c r="M112" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N112" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецова Т. Г.</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr"/>
+      <c r="P112" s="2" t="inlineStr"/>
+      <c r="Q112" s="2" t="inlineStr"/>
+      <c r="R112" s="2" t="inlineStr"/>
+      <c r="S112" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2015</t>
+        </is>
+      </c>
+      <c r="T112" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U112" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f8c4e441-199e-4ab4-b724-4ea067b1c72f</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>А82-17494/2011</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2011</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F113" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G113" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проспект-Капитал"</t>
+        </is>
+      </c>
+      <c r="I113" s="2" t="inlineStr">
+        <is>
+          <t>7604131841</t>
+        </is>
+      </c>
+      <c r="J113" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K113" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Нормастрой"</t>
+        </is>
+      </c>
+      <c r="L113" s="2" t="inlineStr">
+        <is>
+          <t>7604131841</t>
+        </is>
+      </c>
+      <c r="M113" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N113" s="2" t="inlineStr">
+        <is>
+          <t>Еремычева И. И.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
+      <c r="S113" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2023</t>
+        </is>
+      </c>
+      <c r="T113" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U113" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eb6eccc4-bcb1-4357-b0aa-a40b3fd2f8a9</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>А71-18223/2011</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2011</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>Мерзляков Владимир Александрович</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>183508145118</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Меркурий"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr">
+        <is>
+          <t>1831075416</t>
+        </is>
+      </c>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>Ломаева Е. И.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="inlineStr"/>
+      <c r="P114" s="2" t="inlineStr"/>
+      <c r="Q114" s="2" t="inlineStr"/>
+      <c r="R114" s="2" t="inlineStr"/>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2014</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b50bec73-8162-4409-b811-eca18b5f6c44</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>А82-17488/2011</t>
+        </is>
+      </c>
+      <c r="C115" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2011</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E115" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F115" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G115" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проспект-капитал"</t>
+        </is>
+      </c>
+      <c r="I115" s="2" t="inlineStr">
+        <is>
+          <t>7604131841</t>
+        </is>
+      </c>
+      <c r="J115" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K115" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Грэйт-Строй"</t>
+        </is>
+      </c>
+      <c r="L115" s="2" t="inlineStr">
+        <is>
+          <t>7603020338</t>
+        </is>
+      </c>
+      <c r="M115" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N115" s="2" t="inlineStr">
+        <is>
+          <t>Лапочкина И. М.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
+      <c r="P115" s="2" t="inlineStr"/>
+      <c r="Q115" s="2" t="inlineStr"/>
+      <c r="R115" s="2" t="inlineStr"/>
+      <c r="S115" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2012</t>
+        </is>
+      </c>
+      <c r="T115" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U115" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b6b269f-c6a1-4b9f-9780-0c7d776a487f</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>А82-14273/2011</t>
+        </is>
+      </c>
+      <c r="C116" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2011</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E116" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G116" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проспект-Капитал"</t>
+        </is>
+      </c>
+      <c r="I116" s="2" t="inlineStr">
+        <is>
+          <t>7604131841</t>
+        </is>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K116" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Специализированное строительно-монтажное управление-7 трест "Ярстрой"</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr">
+        <is>
+          <t>7604164710</t>
+        </is>
+      </c>
+      <c r="M116" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N116" s="2" t="inlineStr">
+        <is>
+          <t>Соловьева Т. А.</t>
+        </is>
+      </c>
+      <c r="O116" s="2" t="n">
+        <v>619625</v>
+      </c>
+      <c r="P116" s="2" t="n">
+        <v>619625</v>
+      </c>
+      <c r="Q116" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R116" s="2" t="inlineStr">
+        <is>
+          <t>Задолженность по договору займа № 62 от 16.02.2010, проценты и пени</t>
+        </is>
+      </c>
+      <c r="S116" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2012</t>
+        </is>
+      </c>
+      <c r="T116" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U116" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7cfccb42-46f8-4b7b-916c-cc458839d173</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
           <t>А82-10951/2011</t>
         </is>
       </c>
-      <c r="C102" s="2" t="inlineStr">
+      <c r="C117" s="2" t="inlineStr">
         <is>
           <t>21.09.2011</t>
         </is>
       </c>
-      <c r="D102" s="2" t="inlineStr">
+      <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E102" s="2" t="inlineStr">
+      <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F102" s="2" t="inlineStr">
+      <c r="F117" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G102" s="2" t="inlineStr">
+      <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H102" s="2" t="inlineStr">
+      <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Общероссийская негосударственная некоммерческая организация "Национальное объединение саморегулируемых организаций, основанных на членстве лиц, осуществляющих строительство"</t>
         </is>
       </c>
-      <c r="I102" s="2" t="inlineStr">
+      <c r="I117" s="2" t="inlineStr">
         <is>
           <t>7710478130</t>
         </is>
       </c>
-      <c r="J102" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K102" s="2" t="inlineStr">
+      <c r="J117" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K117" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство "Межрегиональное объединение строительных организаций"</t>
         </is>
       </c>
-      <c r="L102" s="2" t="inlineStr">
+      <c r="L117" s="2" t="inlineStr">
         <is>
           <t>7604164710</t>
         </is>
       </c>
-      <c r="M102" s="2" t="inlineStr">
+      <c r="M117" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
-      <c r="N102" s="2" t="inlineStr">
+      <c r="N117" s="2" t="inlineStr">
         <is>
           <t>Бессонова И. Ю.</t>
         </is>
       </c>
-      <c r="O102" s="2" t="n">
+      <c r="O117" s="2" t="n">
         <v>815000</v>
       </c>
-      <c r="P102" s="2" t="n">
+      <c r="P117" s="2" t="n">
         <v>815000</v>
       </c>
-      <c r="Q102" s="2" t="inlineStr">
+      <c r="Q117" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R102" s="2" t="inlineStr">
+      <c r="R117" s="2" t="inlineStr">
         <is>
           <t>Задолженность по вступительному и членским взносам в НОСТРОЙ.</t>
         </is>
       </c>
-      <c r="S102" s="2" t="inlineStr">
+      <c r="S117" s="2" t="inlineStr">
         <is>
           <t>25.02.2012</t>
         </is>
       </c>
-      <c r="T102" s="2" t="inlineStr">
+      <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U102" s="3" t="inlineStr">
+      <c r="U117" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4c7db093-5aee-410e-abc2-e3b69a0e0fad</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -10704,44 +12039,59 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>