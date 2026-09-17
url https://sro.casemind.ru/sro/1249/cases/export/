--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -666,51 +666,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Швец О. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Устранение недостатков выполненных работ в гарантийный срок и взыскание судебной неустойки</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f006deac-72ec-493d-b76a-71540da7bfa1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А78-3341/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>08.04.2025</t>
@@ -864,51 +864,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Забайкальского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Эпова Д. Д.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Исполнение гарантийных обязательств по замене инженерной системы теплоснабжения в жилом доме</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/07022a2a-d840-41ee-a6be-97a69eed9b72</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А78-10814/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>04.10.2024</t>
@@ -961,51 +961,51 @@
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Подшивалова Н. С.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Расторжение договора №Д/КР/2024-128 о проведении капитального ремонта крыши многоквартирного дома</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>25.02.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0725030c-296d-4677-8883-ba2ab685e827</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А78-10221/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>16.09.2024</t>
@@ -1844,51 +1844,51 @@
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Забайкальского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Галицкая А. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6a660ae9-0e82-46a7-b63f-95ed22412517</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>А78-13665/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>14.09.2017</t>