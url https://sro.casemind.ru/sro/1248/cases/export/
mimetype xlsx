--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9187f37f-bc8d-49c0-bccd-78a2dcb1fafc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a84d8d12-0b91-48f1-9f0c-7ba0794f90be" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5911bc41-cc15-404c-b220-b9511f68da7e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a7754f9-2a30-4d92-af3b-b954bbc0e8a8" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c302ea3c-df58-418a-8d74-a2c316143fa8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbed4e00-c637-4145-b194-f9bc7464fafa" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ff47423-62a5-4b18-b050-3f5efddf68a4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/899e31ca-4567-4c8a-a4ec-9512fd36b05c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a836073c-e4ce-49d7-be8c-ca62179c566c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95efd53d-6a92-497c-972e-3b2c6cc65566" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc1b0f0a-87d9-4bc0-99c0-1d6215a73be7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec4808b9-ceed-4708-861c-67563c1c9083" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a30c841-b2af-4369-9515-29f82e37f3d9" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71e544f1-100d-41ff-ae26-0bf7bdf195be" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41108481-d3dc-4638-84c1-1332afaee1bf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53a1321f-b9f0-4d19-880f-241277b24935" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b5b636f-7ba2-49a2-81a0-f162371fe16b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33ed4b48-a178-4d84-b83c-8a1e14eb87c7" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c79887cf-784c-4152-8261-e6b31c75ffed" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd0a140c-2b05-4c2a-a8ba-04364085e429" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab89f2e2-e369-4f4a-85a7-c62df5b395c3" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f0ca236-b7a5-4657-b131-7c87b4df2d59" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/679656e3-847c-430a-8dce-54f3dd03af3a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc011b31-39bc-4942-a6d1-e6521620bc9f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/715bc2cd-5751-4910-8a45-d9eca0578372" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b40e5620-18d4-45da-a717-180083eb3fc6" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8559d277-122f-45bc-a574-b38e218225bb" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c497809-233b-4277-b6fa-32c59a6100bf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed642174-ef16-407b-bd29-bd2eeb53b9e0" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da5ad9e2-47aa-4281-8c97-cd3f34dc2c08" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74de67bd-eec4-494b-bcff-52ede6993209" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a2bf3f3-3630-432a-8c0b-02ca34b88de5" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e1092bd-f967-4ff9-b9cb-9a147236de26" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5c10e8d-bd68-4249-9ce5-d63665833d98" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/805cf42a-66e8-4c64-8823-6f2877038ff3" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdb49e2e-9f84-433f-a120-2ae965ba4584" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd7d4116-e383-4cfc-8f55-26949c4a8288" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9964ad69-6bb5-4a9a-a2a5-b2a832eda3bf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55440550-7442-4bd6-8c2c-75019e844909" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5967cf91-10eb-4ce3-90c1-b74adb802abb" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd9089bf-475f-46aa-9702-ae87b00d329a" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a44fa0ba-fdef-47e1-a61b-9701263306a0" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccef590a-f22d-48af-a3c7-dad218260a84" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5fe5f48-18fb-48b7-82f2-84a5f41e2166" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8c1aee8-6469-49b2-846e-9a214fb22bf2" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78a79f09-8344-4fef-a18f-d27ad800d6c0" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76b7f310-1221-4aca-96e7-af57813667fe" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c281e54e-51db-4dfc-9517-738c48e4f22a" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca2dc4ea-d50d-490b-8384-6a86ef388aba" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0649df5b-8eb6-4c3d-8463-4543363f4deb" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eeddaedf-3e0f-4ad2-bca9-efeccd824dbf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3050faa-fd89-4f31-9af8-8c66e079f82e" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20dfa046-d197-4a53-b574-c6046c4135e8" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bd777c9-9262-4451-b587-804b84e21b59" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eece33fe-98c9-4602-b691-bd977e483135" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4e69da7-d321-4b58-be81-8249f61dda52" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30ded77b-2a99-4617-a7c0-d21855cece44" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f2228c5-ba73-4c7d-9506-ec82730321ef" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48adbb88-766d-4eac-830f-97da2b920629" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a661d1d4-4df1-484f-a460-3159eb5970b7" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad73fa1d-3af1-491e-b172-481aa02961ba" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd96bb6f-3462-460d-a8b6-a347394d40fb" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3f94c89-8744-4652-9438-192b18b3a83d" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b24d61ee-0bd1-4696-942e-bf0c50d02d73" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ac0c3a1-d3ff-41bc-8cc7-ef235ccdcc18" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f521e6f-0598-460b-8a4c-cb98a896947b" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10a6139d-98b2-4624-b604-82e5e9df7d66" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/703c1ce7-262d-4b55-8497-10c5880fa266" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c22aee50-f254-4c95-a3e1-5ff83d377186" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de3421e2-f586-4148-9231-16ed24b62b39" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/562fbf4b-a45c-4095-a1a6-449091a56791" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4d1ece8-fb9a-4f97-abcb-033852bf3594" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c486196a-0422-4554-9495-8b94d5f71e32" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa880363-49d2-4ccb-ae78-7874313f29f4" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61ae6b05-0222-47ce-9752-dffb8dd9fe34" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69a1b7e4-d4c0-4620-9bd6-d5ee5d5e87ee" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7f8dbe9-2c36-4c4a-b63a-c21c5433f610" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef0429e7-6348-4851-b9a9-41d04c466e6e" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcd81c4e-e2e5-48cd-a72b-2439963e5cb7" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c516bd8-2bd3-4a2e-bc64-5ba25a86d921" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b15faa86-14f4-40ec-a45d-7afbb4a2edf7" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d26678c5-39a8-4695-8b96-42ef445be639" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbe310c0-1f0c-46fc-933f-9eb833847646" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62b244c4-ae4e-46e6-b69d-6bd5e52472fa" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a567716-558c-42d5-832c-dbcac9de6231" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63306bb9-4a7a-4dbd-9541-3fa7010dc823" TargetMode="External" Id="rId86" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,6559 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А76-21846/2025</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2025</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>АО "УРАЛО-СИБИРСКАЯ ТЕПЛОЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ-ЧЕЛЯБИНСК"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>7453320202</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>Государственное Автономное учреждение Челябинской области "Бассейн "Строитель"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>7460067310</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Первых Н. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9187f37f-bc8d-49c0-bccd-78a2dcb1fafc</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А76-32113/2024</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2024</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ Г. ЧЕЛЯБИНСКА</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>7421000263</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Гусев А. Г.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a84d8d12-0b91-48f1-9f0c-7ba0794f90be</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А76-38123/2022</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2022</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ГП Челябинской области "Бассейн "Строитель"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>7450030015</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАЗАР МАРКЕТ"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>6670502624</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Катульская И. К.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2023</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5911bc41-cc15-404c-b220-b9511f68da7e</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А76-18679/2021</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2021</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>ГУ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ В КУРЧАТОВСКОМ РАЙОНЕ ГОРОДА ЧЕЛЯБИНСКА</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7448032417</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АССОЦИАЦИЯ СТРОИТЕЛЕЙ ЧЕЛЯБИНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>7448176754</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Костарева И. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2021</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7a7754f9-2a30-4d92-af3b-b954bbc0e8a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А76-41234/2019</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2019</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>ГУ УПФ РФ в Курчатовском районе города Челябинска</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>7448032417</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АССОЦИАЦИЯ СТРОИТЕЛЕЙ ЧЕЛЯБИНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr"/>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Костарева И. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2019</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c302ea3c-df58-418a-8d74-a2c316143fa8</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А76-1074/2017</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2017</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройГрад+"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>Челябинский межрегиональный союз строителей</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>7451232906</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Мухлынина Л. Д.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2017</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dbed4e00-c637-4145-b194-f9bc7464fafa</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А40-65291/2015</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2015</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>АНО "ОРГАНИЗАЦИОННЫЙ КОМИТЕТ XXII ОЛИМПИЙСКИХ ЗИМНИХ ИГР И XI ПАРАЛИМПИЙСКИХ ЗИМНИХ ИГР 2014 ГОДА В Г.СОЧИ"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>7704274258</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АГОРА АЙТИ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>7735110073</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Пахомов Е. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2018</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3ff47423-62a5-4b18-b050-3f5efddf68a4</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А40-52711/2015</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2015</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>государственное предприятие Челябинской области "Бассейн "Строитель"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>7450030015</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО Агора АйТи</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Ким Е. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2015</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/899e31ca-4567-4c8a-a4ec-9512fd36b05c</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А76-9008/2011</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2011</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АГРОПРОМПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>7453001206</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>НО "Союз строителей (работодателей) Челябинской области"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Наконечная О. Г.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>16.09.2011</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a836073c-e4ce-49d7-be8c-ca62179c566c</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А43-21536/2010</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2010</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ООО челябинский строитель-2006 г. арзамас</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>Титов В. К. г. Арзамас</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr"/>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Каманова М. Н.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2011</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/95efd53d-6a92-497c-972e-3b2c6cc65566</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А43-10524/2009</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2009</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО Челябинский строитель- 2006 г. Челябинск</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>Комитет имущественных отношений администрации г. Арзамаса</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Мустафаев Г. И.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr"/>
+      <c r="T12" s="2" t="inlineStr"/>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bc1b0f0a-87d9-4bc0-99c0-1d6215a73be7</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А55-15643/2008</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2008</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВ-ЖБЗ"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПрогрессСпецстрой"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr"/>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. Н.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr"/>
+      <c r="T13" s="2" t="inlineStr"/>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ec4808b9-ceed-4708-861c-67563c1c9083</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А76-8706/2007</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2007</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ГУ ЧРО ФСС РФ</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>АОЗТ "Строитель Урала-11" Челябинск</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7447000606</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецова М. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr"/>
+      <c r="T14" s="2" t="inlineStr"/>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2a30c841-b2af-4369-9515-29f82e37f3d9</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А76-29224/2006</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2006</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>МУП "Коммет"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Челябинский областной "Бассейн "Строитель"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr"/>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Семенихина И. И.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr"/>
+      <c r="T15" s="2" t="inlineStr"/>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/71e544f1-100d-41ff-ae26-0bf7bdf195be</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А76-7973/2006</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2006</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Урал-Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Курчатовского района г.Челябинска</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Логиновских Л. Л.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr"/>
+      <c r="T16" s="2" t="inlineStr"/>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/41108481-d3dc-4638-84c1-1332afaee1bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А76-7343/2006</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2006</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Ульянова Л. В.</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>Корик О.Н. Челябинск</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Сундарева Г. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr"/>
+      <c r="T17" s="2" t="inlineStr"/>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/53a1321f-b9f0-4d19-880f-241277b24935</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А76-6679/2006</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2006</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ТСЖ "Южный Бульвар 13" Челябинск</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Архипова В. М.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr"/>
+      <c r="T18" s="2" t="inlineStr"/>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b5b636f-7ba2-49a2-81a0-f162371fe16b</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А76-3109/2006</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2006</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Советскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>7451039003</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-77" Челябинск</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Труханова Н. И.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr"/>
+      <c r="T19" s="2" t="inlineStr"/>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33ed4b48-a178-4d84-b83c-8a1e14eb87c7</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А76-1820/2006</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>24.01.2006</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Ленинскому району города Челябинска</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>7449011385</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr"/>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецов Ю. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr"/>
+      <c r="T20" s="2" t="inlineStr"/>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c79887cf-784c-4152-8261-e6b31c75ffed</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А76-429/2006</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2006</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Управление Пенсионного фонда РФ в Калининском районе г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>7447050981</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Васильева Т. Н.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr"/>
+      <c r="T21" s="2" t="inlineStr"/>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bd0a140c-2b05-4c2a-a8ba-04364085e429</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А76-92/2006</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2006</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАЛЛАК"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7447054224</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Марухина И. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr"/>
+      <c r="T22" s="2" t="inlineStr"/>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab89f2e2-e369-4f4a-85a7-c62df5b395c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А76-52475/2005</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2005</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Регистратор Р. О.С.Т." Челябинский региональный ф-л</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Скобелкин А. П.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr"/>
+      <c r="T23" s="2" t="inlineStr"/>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8f0ca236-b7a5-4657-b131-7c87b4df2d59</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А76-52335/2005</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2005</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Урал-Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Советскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>7451039003</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецов Ю. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr"/>
+      <c r="T24" s="2" t="inlineStr"/>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/679656e3-847c-430a-8dce-54f3dd03af3a</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А43-47633/2005</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2005</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дальнеконстантиновская сельхозхимия"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>СПК им. Чкалова</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr"/>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Гущев В. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2011</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cc011b31-39bc-4942-a6d1-e6521620bc9f</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А76-51887/2005</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>16.12.2005</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ЧП Сгоян Златоуст</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr"/>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Серкова с З. Н.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr"/>
+      <c r="T26" s="2" t="inlineStr"/>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/715bc2cd-5751-4910-8a45-d9eca0578372</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А76-51886/2005</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>16.12.2005</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ЧП Сгоян Златоуст</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr"/>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Ермакова Н. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr"/>
+      <c r="T27" s="2" t="inlineStr"/>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b40e5620-18d4-45da-a717-180083eb3fc6</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А76-49983/2005</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2005</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Ленинскому району города Челябинска</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7449011385</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Пашина Т. И.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr"/>
+      <c r="T28" s="2" t="inlineStr"/>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8559d277-122f-45bc-a574-b38e218225bb</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А76-48993/2005</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2005</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>Саломатина В. М.</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Калининскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7447015803</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Скобелкин А. П.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr"/>
+      <c r="T29" s="2" t="inlineStr"/>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c497809-233b-4277-b6fa-32c59a6100bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А76-45809/2005</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2005</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Челябинская генерирующая компания №10" г. Челябинск</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>7451213540</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr"/>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецова А. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr"/>
+      <c r="T30" s="2" t="inlineStr"/>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ed642174-ef16-407b-bd29-bd2eeb53b9e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А76-39506/2005</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2005</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Калининскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>7447015803</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО ТК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr"/>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Грошенко Е. А.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr"/>
+      <c r="T31" s="2" t="inlineStr"/>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da5ad9e2-47aa-4281-8c97-cd3f34dc2c08</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А76-35491/2005</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2005</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Управление Пенсионного фонда РФ в Калининском районе г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>7447050981</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО Магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Бояршинова Адм Е. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr"/>
+      <c r="T32" s="2" t="inlineStr"/>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74de67bd-eec4-494b-bcff-52ede6993209</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А76-34313/2005</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2005</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Трест "Химатом"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-78" Челябинск</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr"/>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Махрова с. Н. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr"/>
+      <c r="T33" s="2" t="inlineStr"/>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1a2bf3f3-3630-432a-8c0b-02ca34b88de5</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А76-31139/2005</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2005</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Советскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>7451039003</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>Кооператив по содержанию и эксплуатации овощехранилища "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Попова Т. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr"/>
+      <c r="T34" s="2" t="inlineStr"/>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e1092bd-f967-4ff9-b9cb-9a147236de26</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А76-30656/2005</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2005</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ГУ - Управление пенсионного фонда Российской Федерациия в Советском районе города Челябинска</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>7451100466</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО Строитель Челябинск</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr"/>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Белый А. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr"/>
+      <c r="T35" s="2" t="inlineStr"/>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5c10e8d-bd68-4249-9ce5-d63665833d98</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А76-29912/2005</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2005</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ремонт и обслуживание" Челябинск</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ОГУП Чел. обл. Бассейн "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr"/>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Рубас Г. Г.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr"/>
+      <c r="T36" s="2" t="inlineStr"/>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/805cf42a-66e8-4c64-8823-6f2877038ff3</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А76-29353/2005</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2005</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Челябинская генерирующая компания №10" г. Челябинск</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>7451213540</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr"/>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Ермакова Н. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr"/>
+      <c r="T37" s="2" t="inlineStr"/>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bdb49e2e-9f84-433f-a120-2ae965ba4584</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А76-29036/2005</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2005</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>Межрайонная инспекция Федеральной налоговой службы № 5 по Челябинской области</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>7420007724</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО База отдыха "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Щукина Г. С.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr"/>
+      <c r="T38" s="2" t="inlineStr"/>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fd7d4116-e383-4cfc-8f55-26949c4a8288</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А76-29057/2005</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2005</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>Межрайонная инспекция Федеральной налоговой службы № 5 по Челябинской области</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>7420007724</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО База отдыха "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr"/>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Щукина Г. С.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr"/>
+      <c r="T39" s="2" t="inlineStr"/>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9964ad69-6bb5-4a9a-a2a5-b2a832eda3bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А76-26539/2005</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2005</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>Чернова Челябинск Л. Я.</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr"/>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Кузьмин с. А. Г.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr"/>
+      <c r="T40" s="2" t="inlineStr"/>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/55440550-7442-4bd6-8c2c-75019e844909</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А76-19909/2005</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2005</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>Саломатина В. М.</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Кузьмин с. А. Г.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr"/>
+      <c r="T41" s="2" t="inlineStr"/>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5967cf91-10eb-4ce3-90c1-b74adb802abb</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А76-19910/2005</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2005</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>Саломатина В. М.</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>Фролова Челябинск Н. В.</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr"/>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Рубас Г. Г.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr"/>
+      <c r="T42" s="2" t="inlineStr"/>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cd9089bf-475f-46aa-9702-ae87b00d329a</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А76-18051/2005</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2005</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>Прокуратура Челябинской области</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>7453042227</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Челябинска</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>7421000263</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Щукина Г. С.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr"/>
+      <c r="T43" s="2" t="inlineStr"/>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a44fa0ba-fdef-47e1-a61b-9701263306a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А76-17750/2005</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2005</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Челябинская генерирующая компания" в лице ф-ла "Челябинские тепловые сети" Челябинск</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr"/>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецова А. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr"/>
+      <c r="T44" s="2" t="inlineStr"/>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ccef590a-f22d-48af-a3c7-dad218260a84</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А76-14679/2005</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>21.04.2005</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Калининскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>7447015803</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Худякова В. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr"/>
+      <c r="T45" s="2" t="inlineStr"/>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5fe5f48-18fb-48b7-82f2-84a5f41e2166</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А76-11673/2005</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2005</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>Ульянова Людмила Васильевна</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr"/>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Махрова с. Н. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr"/>
+      <c r="T46" s="2" t="inlineStr"/>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e8c1aee8-6469-49b2-846e-9a214fb22bf2</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А76-9452/2005</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2005</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ЧП Белый Л.И. Челябинск</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Челябинскрегионгаз" Челябинск</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr"/>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Зубкова с. Л. И.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr"/>
+      <c r="T47" s="2" t="inlineStr"/>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/78a79f09-8344-4fef-a18f-d27ad800d6c0</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А76-8383/2005</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2005</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Транс-Авто"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>3442069830</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-78" Челябинск</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr"/>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Валиев В. Р.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr"/>
+      <c r="T48" s="2" t="inlineStr"/>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/76b7f310-1221-4aca-96e7-af57813667fe</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А76-43502/2004</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2004</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-77" Челябинск</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройматериалы" Челябинск</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Бабкина С. А.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr"/>
+      <c r="T49" s="2" t="inlineStr"/>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c281e54e-51db-4dfc-9517-738c48e4f22a</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А76-43504/2004</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2004</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>Ульянова Людмила Васильевна</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr"/>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Валиев В. Р.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr"/>
+      <c r="T50" s="2" t="inlineStr"/>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ca2dc4ea-d50d-490b-8384-6a86ef388aba</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А76-34985/2004</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2004</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-78" Челябинск</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-77" Челябинск</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr"/>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Скрыль С. М.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr"/>
+      <c r="T51" s="2" t="inlineStr"/>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0649df5b-8eb6-4c3d-8463-4543363f4deb</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А76-32576/2004</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2004</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Советскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>7451039003</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-78" Челябинск</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Харина с. Г. Н.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr"/>
+      <c r="T52" s="2" t="inlineStr"/>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eeddaedf-3e0f-4ad2-bca9-efeccd824dbf</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А76-32386/2004</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2004</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Советскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>7451039003</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-78" Челябинск</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr"/>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Любченко И. С.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr"/>
+      <c r="T53" s="2" t="inlineStr"/>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e3050faa-fd89-4f31-9af8-8c66e079f82e</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А76-30085/2004</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>05.11.2004</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Ленинскому району города Челябинска</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>7449011385</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr"/>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Пашина Т. И.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr"/>
+      <c r="T54" s="2" t="inlineStr"/>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/20dfa046-d197-4a53-b574-c6046c4135e8</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А76-27705/2004</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2004</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Советскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>7451039003</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr"/>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Сундарева Г. А.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr"/>
+      <c r="T55" s="2" t="inlineStr"/>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4bd777c9-9262-4451-b587-804b84e21b59</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А76-15512/2004</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2004</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>Саломатина В. М.</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Калининскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7447015803</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Зубкова с. Л. И.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr"/>
+      <c r="T56" s="2" t="inlineStr"/>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eece33fe-98c9-4602-b691-bd977e483135</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А76-14601/2004</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2004</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>ЧП Саськов В.П. Челябинск</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr"/>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Серкова с З. Н.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr"/>
+      <c r="T57" s="2" t="inlineStr"/>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c4e69da7-d321-4b58-be81-8249f61dda52</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А76-13783/2004</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2004</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ТГК-10"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>6606024579</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Махрова с. Н. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr"/>
+      <c r="T58" s="2" t="inlineStr"/>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/30ded77b-2a99-4617-a7c0-d21855cece44</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А76-12055/2004</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2004</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ГУ ЧРО ФСС РФ Челябинский ф-л 2 Челябинск</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-77" Челябинск</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr"/>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Краснихина Адм Н. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr"/>
+      <c r="T59" s="2" t="inlineStr"/>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3f2228c5-ba73-4c7d-9506-ec82730321ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А76-10301/2004</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2004</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Челябинский электромеханический завод" (ОАО "ЧЭМЗ") Челябинск</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr"/>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Зубкова с. Л. И.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr"/>
+      <c r="T60" s="2" t="inlineStr"/>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/48adbb88-766d-4eac-830f-97da2b920629</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А76-9199/2004</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2004</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Интертрейд"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>7449056467</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ТЕРРИТОРИАЛЬНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОГО АГЕНТСТВА ПО УПРАВЛЕНИЮ ГОСУДАРСТВЕННЫМ ИМУЩЕСТВОМ В ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>7453216794</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Скрыль С. М.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr"/>
+      <c r="T61" s="2" t="inlineStr"/>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a661d1d4-4df1-484f-a460-3159eb5970b7</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А76-8803/2004</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2004</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Челябинский электромеханический завод" (ОАО "ЧЭМЗ") Челябинск</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО магазин "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr"/>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Валиев В. Р.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr"/>
+      <c r="T62" s="2" t="inlineStr"/>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ad73fa1d-3af1-491e-b172-481aa02961ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А76-8184/2004</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2004</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Торгово-рыночный центр на Северо-Востоке"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>7452026021</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Урал-Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr"/>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Ермакова Н. В.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr"/>
+      <c r="T63" s="2" t="inlineStr"/>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dd96bb6f-3462-460d-a8b6-a347394d40fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А76-7954/2004</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2004</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>Пястолов И.В. Челябинск</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ибрис ЛТД" Челябинск</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr"/>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Кузьмин с. А. Г.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr"/>
+      <c r="T64" s="2" t="inlineStr"/>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f3f94c89-8744-4652-9438-192b18b3a83d</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А76-2741/2004</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2004</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr"/>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-77" Челябинск</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>МУП ПОВВ</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr"/>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Гусев с. А. П.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
+      <c r="S65" s="2" t="inlineStr"/>
+      <c r="T65" s="2" t="inlineStr"/>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b24d61ee-0bd1-4696-942e-bf0c50d02d73</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А76-23040/2003</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>30.12.2003</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Калининскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>7447015803</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>АОЗТ "Строитель-9" Челябинск</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr"/>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Рубас Г. Г.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr"/>
+      <c r="T66" s="2" t="inlineStr"/>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ac0c3a1-d3ff-41bc-8cc7-ef235ccdcc18</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А76-22750/2003</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2003</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr"/>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "РосНИТИ" Челябинск</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Урал-Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr"/>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Репренцева -Г Н. К.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr"/>
+      <c r="T67" s="2" t="inlineStr"/>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9f521e6f-0598-460b-8a4c-cb98a896947b</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А76-20099/2003</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2003</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr"/>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Южноуральское железнодорожное страховое общество" Челябинск</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr"/>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Архипова В. М.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr"/>
+      <c r="T68" s="2" t="inlineStr"/>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10a6139d-98b2-4624-b604-82e5e9df7d66</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А76-19805/2003</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2003</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr"/>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>ГУ УПФР в Ленинском районе г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>7449034209</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr"/>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Иноземцев Ю. П.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr"/>
+      <c r="T69" s="2" t="inlineStr"/>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/703c1ce7-262d-4b55-8497-10c5880fa266</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А76-17188/2003</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2003</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr"/>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ремонт и обслуживание" Челябинск</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель-М" Челябинск</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr"/>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Зубкова с. Л. И.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr"/>
+      <c r="R70" s="2" t="inlineStr"/>
+      <c r="S70" s="2" t="inlineStr"/>
+      <c r="T70" s="2" t="inlineStr"/>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c22aee50-f254-4c95-a3e1-5ff83d377186</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А76-16531/2003</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2003</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr"/>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>Испекция Федеральной налоговой службы по Центральному району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>7453040999</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строитель-СКС Челябинск</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr"/>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Сундарева Г. А.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr"/>
+      <c r="T71" s="2" t="inlineStr"/>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/de3421e2-f586-4148-9231-16ed24b62b39</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А76-10705/2003</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2003</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr"/>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>МУП ПОВВ</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr"/>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Архипова В. М.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr"/>
+      <c r="T72" s="2" t="inlineStr"/>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/562fbf4b-a45c-4095-a1a6-449091a56791</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А76-10146/2003</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2003</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr"/>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-77" Челябинск</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>МУП ПОВВ</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr"/>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Ермакова Н. В.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
+      <c r="S73" s="2" t="inlineStr"/>
+      <c r="T73" s="2" t="inlineStr"/>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f4d1ece8-fb9a-4f97-abcb-033852bf3594</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А76-9477/2003</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2003</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr"/>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>Лоретус Т.Н. Челябинск</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>Волкова Р.Б. Челябинск</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr"/>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Махрова с. Н. В.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
+      <c r="S74" s="2" t="inlineStr"/>
+      <c r="T74" s="2" t="inlineStr"/>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c486196a-0422-4554-9495-8b94d5f71e32</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А76-7699/2003</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2003</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr"/>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-СК" Челябинск</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройкомплекс-3" Челябинск</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr"/>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Тимофеева с. Т. В.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr"/>
+      <c r="R75" s="2" t="inlineStr"/>
+      <c r="S75" s="2" t="inlineStr"/>
+      <c r="T75" s="2" t="inlineStr"/>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aa880363-49d2-4ccb-ae78-7874313f29f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А76-6825/2003</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2003</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr"/>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>Лоретус Т.Н. Челябинск</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>Волкова Р.Б. Челябинск</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr"/>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Рубас Г. Г.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
+      <c r="S76" s="2" t="inlineStr"/>
+      <c r="T76" s="2" t="inlineStr"/>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/61ae6b05-0222-47ce-9752-dffb8dd9fe34</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А76-1594/2003</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2003</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr"/>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>ИП Саськов В.П. Челябинск</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr"/>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Марухина И. А.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
+      <c r="S77" s="2" t="inlineStr"/>
+      <c r="T77" s="2" t="inlineStr"/>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/69a1b7e4-d4c0-4620-9bd6-d5ee5d5e87ee</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А76-12868/2002</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2002</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr"/>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>МУП ПОВВ</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-77" Челябинск</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr"/>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Гусев с. А. П.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
+      <c r="S78" s="2" t="inlineStr"/>
+      <c r="T78" s="2" t="inlineStr"/>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b7f8dbe9-2c36-4c4a-b63a-c21c5433f610</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А76-11744/2002</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2002</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr"/>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Советскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>7451039003</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>АОЗТ "Строитель-2" Челябинск</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr"/>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Грошенко -Сол Е. А.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="inlineStr"/>
+      <c r="P79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr"/>
+      <c r="R79" s="2" t="inlineStr"/>
+      <c r="S79" s="2" t="inlineStr"/>
+      <c r="T79" s="2" t="inlineStr"/>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ef0429e7-6348-4851-b9a9-41d04c466e6e</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А76-10979/2002</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2002</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr"/>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>МУП "Коммет"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>ЖСК "Строитель-М" Челябинск</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr"/>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Архипова В. М.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
+      <c r="S80" s="2" t="inlineStr"/>
+      <c r="T80" s="2" t="inlineStr"/>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dcd81c4e-e2e5-48cd-a72b-2439963e5cb7</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А76-6942/2002</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>07.05.2002</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr"/>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Курчатовскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>7448009489</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-8" Челябинск</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr"/>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецов Ю. А.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="inlineStr"/>
+      <c r="P81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr"/>
+      <c r="R81" s="2" t="inlineStr"/>
+      <c r="S81" s="2" t="inlineStr"/>
+      <c r="T81" s="2" t="inlineStr"/>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c516bd8-2bd3-4a2e-bc64-5ba25a86d921</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А76-3671/2002</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2002</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr"/>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Тракторозаводскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>7452000320</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>ПК "Строитель" Челябинск</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr"/>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Семенихина И. И.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
+      <c r="S82" s="2" t="inlineStr"/>
+      <c r="T82" s="2" t="inlineStr"/>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b15faa86-14f4-40ec-a45d-7afbb4a2edf7</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А76-311/2002</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>10.01.2002</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr"/>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Курчатовскому району г. Челябинска</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>7448009489</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель-2000" Челябинск</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr"/>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Семенихина И. И.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
+      <c r="S83" s="2" t="inlineStr"/>
+      <c r="T83" s="2" t="inlineStr"/>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d26678c5-39a8-4695-8b96-42ef445be639</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А76-207/2001</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>09.01.2001</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr"/>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>ЧП Смирнов А.Н. Челябинск</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Челябинск,Комитет по управлению имуществом Челябинск</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr"/>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Елькина Л. А.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr"/>
+      <c r="R84" s="2" t="inlineStr"/>
+      <c r="S84" s="2" t="inlineStr"/>
+      <c r="T84" s="2" t="inlineStr"/>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dbe310c0-1f0c-46fc-933f-9eb833847646</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А76-16422/2000</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2000</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr"/>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>АОЗТ "Строитель Урала-11" Челябинск</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>7447000606</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>АОЗТ "Полетаевское" п. Полетаево</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr"/>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Любченко И. С.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="inlineStr"/>
+      <c r="P85" s="2" t="inlineStr"/>
+      <c r="Q85" s="2" t="inlineStr"/>
+      <c r="R85" s="2" t="inlineStr"/>
+      <c r="S85" s="2" t="inlineStr"/>
+      <c r="T85" s="2" t="inlineStr"/>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/62b244c4-ae4e-46e6-b69d-6bd5e52472fa</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А76-11332/2000</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2000</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr"/>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>ООО Торговый комплекс "Премьер"</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>АОЗТ "Строитель урала-11"Челябинск,Фонд"Защита"Челябинск,Южноуральская регистрационная пала</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr"/>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Логиновских Л. Л.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr"/>
+      <c r="R86" s="2" t="inlineStr"/>
+      <c r="S86" s="2" t="inlineStr"/>
+      <c r="T86" s="2" t="inlineStr"/>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1a567716-558c-42d5-832c-dbcac9de6231</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А76-3514/2000</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2000</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr"/>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Строитель-А" Челябинск</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Челябинск,Комитет по управлению имуществом Челябинск</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr"/>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Тросман Ю. Д.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="R87" s="2" t="inlineStr"/>
+      <c r="S87" s="2" t="inlineStr"/>
+      <c r="T87" s="2" t="inlineStr"/>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63306bb9-4a7a-4dbd-9541-3fa7010dc823</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>