--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0808a5d-3a2a-49c1-a6b8-561da4e0e29a" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/538ec0b2-bae7-42b0-b55b-b3a738fb2d1a" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5b33406-4daa-4861-9cc3-3fcb293493a5" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dbc55fd-2b6d-494c-bcb2-31c859cb5a8e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b362cc14-1fa0-408a-87ab-3ef76527e7ad" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/065104ed-fc72-4b00-ac27-571eb99ad880" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da257cb3-bfc2-4887-a32b-a82aa57f3417" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/475f872c-3c60-429f-b59e-030d08469191" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7dbfe0b-f9ee-40a3-8dee-4a7be9152d44" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19b2c392-7ae9-4206-8866-b1e0fe6b20b8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db035cb3-14ad-4fe1-b6bf-62a574a4eac0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37295fe5-6a1d-42e0-b348-8684a2de6887" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b500f5f-1710-466e-8d40-3f759954ae2d" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e26539e-1073-44ec-8d1a-499d04bb8d5a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06efaaa2-e79c-47a2-8790-a422d4a7b25f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d00cc21-1741-42a7-a64a-464f48b5c9ef" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b9eb279-aa76-4ed6-b740-0712fdcca9be" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ef9bb02-fda0-4800-a3e7-4a9179054b5e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72a49d05-b8e7-48dc-9999-a16f5590e7b9" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca096120-a253-4c40-b519-ed032b9049da" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/502a3edc-1a30-4e9b-b116-087403da0e6e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06dc2b71-6556-4865-934d-c0ec8819effa" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cce1f2f-49c4-464f-940a-b687f661dbd2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/413175e6-c9f5-4c98-ba6f-54d20aef77d8" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/389c1ae5-436e-4588-9686-7b22b7bfac4b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccd84b9d-482b-4189-be7a-12bdecb66fc4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b3ea05b-5cbe-4d03-bad1-2fb275fd7239" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08080724-ef36-46ca-af0d-ddece4ce1f45" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f6135b5-ae9d-4852-b5f2-7e2111ce348f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ac00103-7a70-4bbf-9b6a-69ad01b9d81f" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfbf5be1-12d4-4437-953c-4dd14c319055" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62e715c9-34b2-4d6e-9130-f133b1a1956b" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4582886-d9e3-499f-96ad-83047a73c76c" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f523608-7d29-4738-9ebd-7f88eb6b510a" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c785d70-9027-4d68-bb35-e55d20fb07a5" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33304ece-4258-4199-a1c1-6edbd9d91284" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a042e78-943c-41af-a521-3409c46c4f0e" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bba9c59f-eed7-41aa-bfa3-8edec8b6566d" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4785e0b0-e011-4f07-b200-3592139d4863" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf30608d-4cf0-4699-8273-ec1cd0ac6200" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d3f4c16-9516-4dce-aa5d-93e1765e12fb" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fcfad47-330f-4fec-88c7-77a5e217bde3" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/116f1a2c-37fb-4b74-a276-95def7ada477" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f55237ed-0b98-4bb6-b6af-da12dace704d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d279423-553f-40e7-9496-8769d6c61228" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e94b19c-6c80-48e3-888d-83addba67084" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c14666bd-f7c9-4c75-9820-ed8088ce0d98" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b3e7e73-8527-4a4b-a8d7-432147e8607e" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/604395c5-78b1-4669-80cd-1e146366e525" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53418f94-d6c9-4819-aaf4-52a10efbf5f9" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0506b155-188c-4806-99d3-9928d1430981" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65f6aef4-87fb-424b-9d7b-a6472d7cbb32" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f5b63fa-ead9-4184-a67a-42f4db5fb11e" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7e7b5f6-6e3b-42ac-bd04-ae8b0201e0e1" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abeacfc8-fce4-4637-86a0-6f11f987c01a" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/013b7f02-ac6a-46d4-9c9f-66086b329861" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d2fc907-d8e6-4c48-b51b-80e3d74f2be4" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54bbde44-f288-4691-b17c-8ec78f513990" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30354db4-4244-40a1-8762-287e902cd728" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21210e38-ab07-4013-8f97-ffb7c9a90ed0" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd679e67-beb5-47de-b052-a8cb83af1654" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f06dd7e4-a4da-4557-915b-b3e80f3cc2c3" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/085ca076-48f9-4f11-9f8d-454bafbbcb88" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c8e4006-1b0a-425e-87c0-719f9c1f2169" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c59006a2-9578-4c8b-9b0b-e6dbf66e0f9e" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0df4b417-41cc-4043-b872-1fff606caa85" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f87c450f-f4a1-4bb0-ab94-b134294e2d16" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6968c2e-096f-4718-a5db-6bdf973f318b" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afc98e1d-d886-495a-8180-f52a96300221" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3778d5c9-6f64-4376-9a9e-d06509cb401a" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5aa5da21-1a8f-41b3-b9c4-6f47cc7a6de7" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ed1e2df-b99a-4766-b727-c64d4640e8cb" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d4c869a-5f70-468d-8ea3-a9849ce2bf27" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/459df616-26ad-495a-a054-e7445d21bc5e" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45531af0-1723-48f2-84b2-1ddc518ec459" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35f9a9e0-d3e5-4e5e-8c5d-5cf7e36f5600" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c262622-1728-4f31-b230-3cd20a65631b" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97dc23fd-e443-45fc-97a3-62d37504201f" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa68f296-e492-4eed-aa79-95521581fdb5" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40b5fcf1-a5b1-4f6d-83df-358d5205c370" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/199b141f-b963-4c9d-8e06-7a9ea4df31a7" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df43c016-59bb-4747-85e9-e9b964bf53a5" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2844b3c8-59af-4532-bf30-18a48b23473e" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56393a9f-b61f-488b-b6c0-96251aa9704d" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccccc0e9-1016-48f6-abfd-11a86a437c8e" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/671c6c52-d33b-4e10-9885-4548ee2ea8e9" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab0923c0-0ab0-4c21-aed7-e6fd3f374e9b" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2405fb4-e5cb-4ae7-ad48-045f0ea1f206" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f88588e9-ff86-4a18-8786-5f464c6be4ee" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89136f66-0b56-4a8d-942a-be0b94534e84" TargetMode="External" Id="rId90" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49ac80b2-79c7-4374-a104-a13ea31dfc74" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b98a7a03-2193-4d0e-95ad-72db3eb52bbc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0808a5d-3a2a-49c1-a6b8-561da4e0e29a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/538ec0b2-bae7-42b0-b55b-b3a738fb2d1a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5b33406-4daa-4861-9cc3-3fcb293493a5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dbc55fd-2b6d-494c-bcb2-31c859cb5a8e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b362cc14-1fa0-408a-87ab-3ef76527e7ad" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/065104ed-fc72-4b00-ac27-571eb99ad880" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da257cb3-bfc2-4887-a32b-a82aa57f3417" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/475f872c-3c60-429f-b59e-030d08469191" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7dbfe0b-f9ee-40a3-8dee-4a7be9152d44" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19b2c392-7ae9-4206-8866-b1e0fe6b20b8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db035cb3-14ad-4fe1-b6bf-62a574a4eac0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37295fe5-6a1d-42e0-b348-8684a2de6887" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e26539e-1073-44ec-8d1a-499d04bb8d5a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b500f5f-1710-466e-8d40-3f759954ae2d" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d00cc21-1741-42a7-a64a-464f48b5c9ef" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06efaaa2-e79c-47a2-8790-a422d4a7b25f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b9eb279-aa76-4ed6-b740-0712fdcca9be" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ef9bb02-fda0-4800-a3e7-4a9179054b5e" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69180873-fd77-4796-bbf5-6c2f6675ef07" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72a49d05-b8e7-48dc-9999-a16f5590e7b9" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca096120-a253-4c40-b519-ed032b9049da" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/502a3edc-1a30-4e9b-b116-087403da0e6e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06dc2b71-6556-4865-934d-c0ec8819effa" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cce1f2f-49c4-464f-940a-b687f661dbd2" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/413175e6-c9f5-4c98-ba6f-54d20aef77d8" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/389c1ae5-436e-4588-9686-7b22b7bfac4b" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b3ea05b-5cbe-4d03-bad1-2fb275fd7239" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccd84b9d-482b-4189-be7a-12bdecb66fc4" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08080724-ef36-46ca-af0d-ddece4ce1f45" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f6135b5-ae9d-4852-b5f2-7e2111ce348f" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ac00103-7a70-4bbf-9b6a-69ad01b9d81f" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfbf5be1-12d4-4437-953c-4dd14c319055" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4582886-d9e3-499f-96ad-83047a73c76c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62e715c9-34b2-4d6e-9130-f133b1a1956b" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f523608-7d29-4738-9ebd-7f88eb6b510a" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c785d70-9027-4d68-bb35-e55d20fb07a5" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33304ece-4258-4199-a1c1-6edbd9d91284" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a042e78-943c-41af-a521-3409c46c4f0e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bba9c59f-eed7-41aa-bfa3-8edec8b6566d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4785e0b0-e011-4f07-b200-3592139d4863" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf30608d-4cf0-4699-8273-ec1cd0ac6200" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d3f4c16-9516-4dce-aa5d-93e1765e12fb" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fcfad47-330f-4fec-88c7-77a5e217bde3" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/116f1a2c-37fb-4b74-a276-95def7ada477" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f55237ed-0b98-4bb6-b6af-da12dace704d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d279423-553f-40e7-9496-8769d6c61228" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e94b19c-6c80-48e3-888d-83addba67084" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c14666bd-f7c9-4c75-9820-ed8088ce0d98" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b3e7e73-8527-4a4b-a8d7-432147e8607e" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/604395c5-78b1-4669-80cd-1e146366e525" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53418f94-d6c9-4819-aaf4-52a10efbf5f9" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0506b155-188c-4806-99d3-9928d1430981" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65f6aef4-87fb-424b-9d7b-a6472d7cbb32" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f5b63fa-ead9-4184-a67a-42f4db5fb11e" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7e7b5f6-6e3b-42ac-bd04-ae8b0201e0e1" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abeacfc8-fce4-4637-86a0-6f11f987c01a" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/013b7f02-ac6a-46d4-9c9f-66086b329861" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d2fc907-d8e6-4c48-b51b-80e3d74f2be4" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54bbde44-f288-4691-b17c-8ec78f513990" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30354db4-4244-40a1-8762-287e902cd728" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21210e38-ab07-4013-8f97-ffb7c9a90ed0" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd679e67-beb5-47de-b052-a8cb83af1654" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f06dd7e4-a4da-4557-915b-b3e80f3cc2c3" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c8e4006-1b0a-425e-87c0-719f9c1f2169" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/085ca076-48f9-4f11-9f8d-454bafbbcb88" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c59006a2-9578-4c8b-9b0b-e6dbf66e0f9e" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0df4b417-41cc-4043-b872-1fff606caa85" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f87c450f-f4a1-4bb0-ab94-b134294e2d16" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6968c2e-096f-4718-a5db-6bdf973f318b" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afc98e1d-d886-495a-8180-f52a96300221" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3778d5c9-6f64-4376-9a9e-d06509cb401a" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5aa5da21-1a8f-41b3-b9c4-6f47cc7a6de7" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ed1e2df-b99a-4766-b727-c64d4640e8cb" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d4c869a-5f70-468d-8ea3-a9849ce2bf27" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/459df616-26ad-495a-a054-e7445d21bc5e" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45531af0-1723-48f2-84b2-1ddc518ec459" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35f9a9e0-d3e5-4e5e-8c5d-5cf7e36f5600" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c262622-1728-4f31-b230-3cd20a65631b" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97dc23fd-e443-45fc-97a3-62d37504201f" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa68f296-e492-4eed-aa79-95521581fdb5" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40b5fcf1-a5b1-4f6d-83df-358d5205c370" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/199b141f-b963-4c9d-8e06-7a9ea4df31a7" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df43c016-59bb-4747-85e9-e9b964bf53a5" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2844b3c8-59af-4532-bf30-18a48b23473e" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56393a9f-b61f-488b-b6c0-96251aa9704d" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccccc0e9-1016-48f6-abfd-11a86a437c8e" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/671c6c52-d33b-4e10-9885-4548ee2ea8e9" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab0923c0-0ab0-4c21-aed7-e6fd3f374e9b" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2405fb4-e5cb-4ae7-ad48-045f0ea1f206" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f88588e9-ff86-4a18-8786-5f464c6be4ee" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89136f66-0b56-4a8d-942a-be0b94534e84" TargetMode="External" Id="rId93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U91"/>
+  <dimension ref="A1:U94"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,8919 +589,9170 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А76-23983/2026</t>
+          <t>А40-250645/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "Норильскгазпром"</t>
+          <t>ГУ ОТДЕЛ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ТИХООКЕАНСКОГО РЕГИОНАЛЬНОГО УПРАВЛЕНИЯ ФЕДЕРАЛЬНОЙ ПОГРАНИЧНОЙ СЛУЖБЫ РФ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2457002628</t>
+          <t>7708229954</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Союз строительных компаний Урала и Сибири</t>
+          <t>ООО "УРАЛСТРОЙЭНЕРГО"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7422027564</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Гордеева Н. В.</t>
+          <t>Омельченко А. Г.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0808a5d-3a2a-49c1-a6b8-561da4e0e29a</t>
+          <t>https://kad.arbitr.ru/Card/49ac80b2-79c7-4374-a104-a13ea31dfc74</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А47-7921/2026</t>
+          <t>А76-28911/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>12.05.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>Управление капитального строительства Администрации города Челябинска</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>7453167233</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+          <t>Саморегулирующая организация "Союз строительных компаний Урала и Сибири"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7455036370</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Банных Е. А.</t>
+          <t>Шаяхметов И. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/538ec0b2-bae7-42b0-b55b-b3a738fb2d1a</t>
+          <t>https://kad.arbitr.ru/Card/b98a7a03-2193-4d0e-95ad-72db3eb52bbc</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А76-17012/2026</t>
+          <t>А76-23983/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
+          <t>АО "Норильскгазпром"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7723011906</t>
+          <t>2457002628</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7453198672</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Бахарева Е. А.</t>
+          <t>Гордеева Н. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c5b33406-4daa-4861-9cc3-3fcb293493a5</t>
+          <t>https://kad.arbitr.ru/Card/d0808a5d-3a2a-49c1-a6b8-561da4e0e29a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-110580/2026</t>
+          <t>А47-7921/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>12.05.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ГУ ОТДЕЛ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ТИХООКЕАНСКОГО РЕГИОНАЛЬНОГО УПРАВЛЕНИЯ ФЕДЕРАЛЬНОЙ ПОГРАНИЧНОЙ СЛУЖБЫ РФ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7708229954</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ФОРВАРД"</t>
+          <t>ООО "СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7453231200</t>
+          <t>7455036370</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Махалкин М. Ю.</t>
+          <t>Банных Е. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0dbc55fd-2b6d-494c-bcb2-31c859cb5a8e</t>
+          <t>https://kad.arbitr.ru/Card/538ec0b2-bae7-42b0-b55b-b3a738fb2d1a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А76-330/2026</t>
+          <t>А76-17012/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7451208332</t>
+          <t>7723011906</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7453198672</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Шалькова О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бахарева Е. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>17.03.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b362cc14-1fa0-408a-87ab-3ef76527e7ad</t>
+          <t>https://kad.arbitr.ru/Card/c5b33406-4daa-4861-9cc3-3fcb293493a5</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А76-48490/2025</t>
+          <t>А40-110580/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Югорский фонд капитального ремонта многоквартирных домов</t>
+          <t>ГУ ОТДЕЛ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ТИХООКЕАНСКОГО РЕГИОНАЛЬНОГО УПРАВЛЕНИЯ ФЕДЕРАЛЬНОЙ ПОГРАНИЧНОЙ СЛУЖБЫ РФ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>7708229954</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЬНЫХ КОМПАНИЙ УРАЛА И СИБИРИ</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ФОРВАРД"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7453231200</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Гордеева Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Махалкин М. Ю.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/065104ed-fc72-4b00-ac27-571eb99ad880</t>
+          <t>https://kad.arbitr.ru/Card/0dbc55fd-2b6d-494c-bcb2-31c859cb5a8e</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-345286/2025</t>
+          <t>А76-330/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>13.01.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7451208332</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЕКС"</t>
+          <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7407011009</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Махалкин М. Ю.</t>
-[...2 lines deleted...]
-      <c r="O8" s="2" t="inlineStr"/>
+          <t>Шалькова О. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>29886271.63</v>
+      </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R8" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств</t>
+        </is>
+      </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da257cb3-bfc2-4887-a32b-a82aa57f3417</t>
+          <t>https://kad.arbitr.ru/Card/b362cc14-1fa0-408a-87ab-3ef76527e7ad</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-345304/2025</t>
+          <t>А76-48490/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>Югорский фонд капитального ремонта многоквартирных домов</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЕКС"</t>
+          <t>СОЮЗ СТРОИТЕЛЬНЫХ КОМПАНИЙ УРАЛА И СИБИРИ</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7407011009</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Омельченко А. Г.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Гордеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>4311732.56</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="T9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств</t>
+        </is>
+      </c>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/475f872c-3c60-429f-b59e-030d08469191</t>
+          <t>https://kad.arbitr.ru/Card/065104ed-fc72-4b00-ac27-571eb99ad880</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-345291/2025</t>
+          <t>А40-345286/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>12.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ (ДИРЕКЦИЯ) ПО ОБУСТРОЙСТВУ ГОСУДАРСТВЕННОЙ ГРАНИЦЫ РОССИЙСКОЙ ФЕДЕРАЦИИ ФЕДЕРАЛЬНОЙ СЛУЖБЫ БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7708229954</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>ООО "НОВЕКС"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7407011009</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Кузин М. М.</t>
+          <t>Махалкин М. Ю.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7dbfe0b-f9ee-40a3-8dee-4a7be9152d44</t>
+          <t>https://kad.arbitr.ru/Card/da257cb3-bfc2-4887-a32b-a82aa57f3417</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А76-43976/2025</t>
+          <t>А40-345304/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>27.11.2025</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Казенное учреждение Ханты-Мансийского автономного округа-Югры "Управление капитального строительства"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>8601020302</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
+          <t>ООО "НОВЕКС"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7407011009</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Бахарева Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Омельченко А. Г.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr"/>
+      <c r="T11" s="2" t="inlineStr"/>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19b2c392-7ae9-4206-8866-b1e0fe6b20b8</t>
+          <t>https://kad.arbitr.ru/Card/475f872c-3c60-429f-b59e-030d08469191</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А76-30029/2025</t>
+          <t>А40-345291/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>21.08.2025</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО ДОРОЖНОГО ХОЗЯЙСТВА И ТРАНСПОРТА ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ (ДИРЕКЦИЯ) ПО ОБУСТРОЙСТВУ ГОСУДАРСТВЕННОЙ ГРАНИЦЫ РОССИЙСКОЙ ФЕДЕРАЦИИ ФЕДЕРАЛЬНОЙ СЛУЖБЫ БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7451384218</t>
+          <t>7708229954</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСГРУПП"</t>
+          <t>ООО "НОВЕКС"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7449023736</t>
+          <t>7407011009</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бахарева Е. А.</t>
+          <t>Кузин М. М.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>13.05.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db035cb3-14ad-4fe1-b6bf-62a574a4eac0</t>
+          <t>https://kad.arbitr.ru/Card/e7dbfe0b-f9ee-40a3-8dee-4a7be9152d44</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А76-7407/2025</t>
+          <t>А76-43976/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>10.03.2025</t>
+          <t>27.11.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ АРГАЯШСКОГО МУНИЦИПАЛЬНОГО РАЙОНА</t>
+          <t>Казенное учреждение Ханты-Мансийского автономного округа-Югры "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7426001905</t>
+          <t>8601020302</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная фирма "РОСТА"</t>
+          <t>НП "Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7451074696</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Шаяхметов И. С.</t>
+          <t>Бахарева Е. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>31702317.29</v>
+        <v>18273852.72</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание пени, штрафа и аванса по контракту на строительство детского сада в с. Кулуево</t>
+          <t>Взыскание неотработанного аванса по госконтракту №314/05.23 от 19.03.2023</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37295fe5-6a1d-42e0-b348-8684a2de6887</t>
+          <t>https://kad.arbitr.ru/Card/19b2c392-7ae9-4206-8866-b1e0fe6b20b8</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А76-4342/2025</t>
+          <t>А76-30029/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>21.08.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+          <t>МИНИСТЕРСТВО ДОРОЖНОГО ХОЗЯЙСТВА И ТРАНСПОРТА ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7451208332</t>
+          <t>7451384218</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Союз строительных компаний Урала и Сибири</t>
+          <t>ООО "ДСГРУПП"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7449023736</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Гордеева Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бахарева Е. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b500f5f-1710-466e-8d40-3f759954ae2d</t>
+          <t>https://kad.arbitr.ru/Card/db035cb3-14ad-4fe1-b6bf-62a574a4eac0</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А76-4340/2025</t>
+          <t>А76-7407/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>10.03.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+          <t>АДМИНИСТРАЦИЯ АРГАЯШСКОГО МУНИЦИПАЛЬНОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7451208332</t>
+          <t>7426001905</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Союз строительных компаний Урала и Сибири</t>
+          <t>ООО Строительная фирма "РОСТА"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7451074696</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>18 арбитражный апелляционный суд</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Бояршинова Е. В.</t>
+          <t>Шаяхметов И. С.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>1335948.36</v>
-[...3 lines deleted...]
-      </c>
+        <v>31702317.29</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам (неустойка).</t>
+          <t>Взыскание пени, штрафа и аванса по контракту на строительство детского сада в с. Кулуево</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e26539e-1073-44ec-8d1a-499d04bb8d5a</t>
+          <t>https://kad.arbitr.ru/Card/37295fe5-6a1d-42e0-b348-8684a2de6887</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А76-30011/2024</t>
+          <t>А76-4340/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>02.09.2024</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>СПЕЦИАЛИЗИРОВАННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ-ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ ЧЕЛЯБИНСКОЙ ОБЛАСТИ"</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7451990794</t>
+          <t>7451208332</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРИТЕТ"</t>
-[...2 lines deleted...]
-      <c r="L16" s="2" t="inlineStr"/>
+          <t>Союз строительных компаний Урала и Сибири</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7453198672</t>
+        </is>
+      </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>18 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Бахарева Е. А.</t>
+          <t>Бояршинова Е. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>95542.67999999999</v>
-[...1 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+        <v>1335948.36</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>1335948.36</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам (неустойка).</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>21.03.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06efaaa2-e79c-47a2-8790-a422d4a7b25f</t>
+          <t>https://kad.arbitr.ru/Card/2e26539e-1073-44ec-8d1a-499d04bb8d5a</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А76-30014/2024</t>
+          <t>А76-4342/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>02.09.2024</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>СПЕЦИАЛИЗИРОВАННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ-ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ ЧЕЛЯБИНСКОЙ ОБЛАСТИ"</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7451990794</t>
+          <t>7451208332</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРИТЕТ"</t>
-[...2 lines deleted...]
-      <c r="L17" s="2" t="inlineStr"/>
+          <t>Союз строительных компаний Урала и Сибири</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7453198672</t>
+        </is>
+      </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Кирьянова Г. И.</t>
+          <t>Гордеева Н. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>77235.83</v>
-[...1 lines deleted...]
-      <c r="P17" s="2" t="inlineStr"/>
+        <v>186797193.98</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>186797193.98</v>
+      </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за ущерб, причиненный при капитальном ремонте крыши.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d00cc21-1741-42a7-a64a-464f48b5c9ef</t>
+          <t>https://kad.arbitr.ru/Card/9b500f5f-1710-466e-8d40-3f759954ae2d</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А34-9006/2024</t>
+          <t>А76-30014/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>16.08.2024</t>
+          <t>02.09.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибирско-уральский энергетический сервис"</t>
+          <t>СПЕЦИАЛИЗИРОВАННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ-ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ ЧЕЛЯБИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>4501131812</t>
+          <t>7451990794</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Спецстрой-2"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ПАРИТЕТ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Курганской области</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Елесина А. Ф.</t>
+          <t>Кирьянова Г. И.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>16825782.61</v>
+        <v>77235.83</v>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору субподряда</t>
+          <t>Взыскание убытков в порядке регресса за ущерб, причиненный при капитальном ремонте крыши.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b9eb279-aa76-4ed6-b740-0712fdcca9be</t>
+          <t>https://kad.arbitr.ru/Card/3d00cc21-1741-42a7-a64a-464f48b5c9ef</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А76-6821/2024</t>
+          <t>А76-30011/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>29.02.2024</t>
+          <t>02.09.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Мазикова Елена Александровна</t>
+          <t>СПЕЦИАЛИЗИРОВАННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ-ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ ЧЕЛЯБИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>526310045633</t>
+          <t>7451990794</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Союз строительных компаний Урала и Сибири</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ПАРИТЕТ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Васягина А. А.</t>
+          <t>Бахарева Е. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>20000</v>
-[...3 lines deleted...]
-      </c>
+        <v>95542.67999999999</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Нарушение авторских прав на фотографию, размещенную на сайте СРО без разрешения правообладателя.</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>26.11.2024</t>
+          <t>21.03.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ef9bb02-fda0-4800-a3e7-4a9179054b5e</t>
+          <t>https://kad.arbitr.ru/Card/06efaaa2-e79c-47a2-8790-a422d4a7b25f</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А50-158/2023</t>
+          <t>А34-9006/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>09.01.2023</t>
+          <t>16.08.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Зауралспецавтоматика"</t>
+          <t>ООО "Сибирско-уральский энергетический сервис"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>4501208127</t>
+          <t>4501131812</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "СТРОИТЕЛИ УРАЛА"</t>
+          <t>ЗАО "Спецстрой-2"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5904207512</t>
+          <t>7450002378</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Курганской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Вшивкова О. В.</t>
+          <t>Елесина А. Ф.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>300000</v>
+        <v>16825782.61</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Требование о возврате взноса в компенсационный фонд в связи с несостоявшимся переходом в СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору субподряда</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>23.01.2024</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72a49d05-b8e7-48dc-9999-a16f5590e7b9</t>
+          <t>https://kad.arbitr.ru/Card/5b9eb279-aa76-4ed6-b740-0712fdcca9be</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А76-39060/2019</t>
+          <t>А76-6821/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>17.09.2019</t>
+          <t>29.02.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "РусьМирСтрой"</t>
+          <t>Мазикова Елена Александровна</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>526310045633</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7453198672</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Конкин М. В.</t>
-[...2 lines deleted...]
-      <c r="O21" s="2" t="inlineStr"/>
+          <t>Васягина А. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>20000</v>
+      </c>
       <c r="P21" s="2" t="n">
-        <v>6000</v>
+        <v>15000</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО о присвоении члену второго уровня ответственности</t>
+          <t>Нарушение авторских прав на фотографию, размещенную на сайте СРО без разрешения правообладателя.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>10.01.2020</t>
+          <t>26.11.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca096120-a253-4c40-b519-ed032b9049da</t>
+          <t>https://kad.arbitr.ru/Card/1ef9bb02-fda0-4800-a3e7-4a9179054b5e</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А76-28604/2019</t>
+          <t>А76-25947/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>05.08.2019</t>
+          <t>16.08.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>Гребнев Сергей Геннадьевич</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7451383800</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ПАРИТЕТ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7453045147</t>
+          <t>7451236548</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Белякович Е. В.</t>
+          <t>Шаяхметов И. С.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>05.08.2020</t>
+          <t>02.09.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/502a3edc-1a30-4e9b-b116-087403da0e6e</t>
+          <t>https://kad.arbitr.ru/Card/69180873-fd77-4796-bbf5-6c2f6675ef07</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А76-20492/2019</t>
+          <t>А50-158/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>13.06.2019</t>
+          <t>09.01.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "РусьМирСтрой"</t>
+          <t>ООО "Зауралспецавтоматика"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4501208127</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Союз строительных компаний Урала и Сибири</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "СТРОИТЕЛИ УРАЛА"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>5904207512</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жернаков А. С.</t>
+          <t>Вшивкова О. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>2300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (ошибочный взнос в компенсационный фонд СРО)</t>
+          <t>Требование о возврате взноса в компенсационный фонд в связи с несостоявшимся переходом в СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>27.05.2020</t>
+          <t>23.01.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06dc2b71-6556-4865-934d-c0ec8819effa</t>
+          <t>https://kad.arbitr.ru/Card/72a49d05-b8e7-48dc-9999-a16f5590e7b9</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А76-18416/2019</t>
+          <t>А76-39060/2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>29.05.2019</t>
+          <t>17.09.2019</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дельтастрой"</t>
+          <t>ООО "РусьМирСтрой"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7460001260</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7453198672</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова И. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Конкин М. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="n">
-        <v>200000</v>
+        <v>6000</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перераспределение взноса в компенсационный фонд обеспечения договорных обязательств</t>
+          <t>Признание недействительным решения СРО о присвоении члену второго уровня ответственности</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>20.07.2019</t>
+          <t>10.01.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0cce1f2f-49c4-464f-940a-b687f661dbd2</t>
+          <t>https://kad.arbitr.ru/Card/ca096120-a253-4c40-b519-ed032b9049da</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-60127/2019</t>
+          <t>А76-28604/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>28.05.2019</t>
+          <t>05.08.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЭББ"</t>
+          <t>Гребнев Сергей Геннадьевич</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7452058633</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7453045147</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Белякович Е. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Признание членства в СРО прекращенным и обязание перечислить взнос в компенсационный фонд</t>
+          <t>Признание незаконным решения УФАС о прекращении дела о недобросовестной конкуренции</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>21.02.2020</t>
+          <t>05.08.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/413175e6-c9f5-4c98-ba6f-54d20aef77d8</t>
+          <t>https://kad.arbitr.ru/Card/502a3edc-1a30-4e9b-b116-087403da0e6e</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А76-10702/2019</t>
+          <t>А76-20492/2019</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>29.03.2019</t>
+          <t>13.06.2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Компания "Территория тепла"</t>
+          <t>ООО "РусьМирСтрой"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>"Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
+          <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7453198672</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Скрыль С. М.</t>
+          <t>Жернаков А. С.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>200000</v>
+        <v>2300000</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>200000</v>
+        <v>2300000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перераспределить взнос 200 000 руб. между компенсационными фондами</t>
+          <t>Взыскание неосновательного обогащения (ошибочный взнос в компенсационный фонд СРО)</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>29.06.2019</t>
+          <t>27.05.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/389c1ae5-436e-4588-9686-7b22b7bfac4b</t>
+          <t>https://kad.arbitr.ru/Card/06dc2b71-6556-4865-934d-c0ec8819effa</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А76-10395/2019</t>
+          <t>А76-18416/2019</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>29.05.2019</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "РУПР"</t>
+          <t>ООО "Дельтастрой"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7447248692</t>
+          <t>7460001260</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7453198672</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Ефимов А. В.</t>
+          <t>Кузнецова И. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Перераспределение взноса в КФ СРО из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
+          <t>Перераспределение взноса в компенсационный фонд обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>24.06.2019</t>
+          <t>20.07.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccd84b9d-482b-4189-be7a-12bdecb66fc4</t>
+          <t>https://kad.arbitr.ru/Card/0cce1f2f-49c4-464f-940a-b687f661dbd2</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А76-10396/2019</t>
+          <t>А56-60127/2019</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>28.05.2019</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "РУПР"</t>
+          <t>ООО "ВЭББ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7447248692</t>
+          <t>7452058633</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Союз строительных компаний Урала и Сибири</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Булавинцева Н. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>200000</v>
+        <v>2000000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание перераспределить взнос в КФ и зачесть 200 000 руб. в КФ обеспечения договорных обязательств</t>
+          <t>Признание членства в СРО прекращенным и обязание перечислить взнос в компенсационный фонд</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>18.07.2019</t>
+          <t>21.02.2020</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b3ea05b-5cbe-4d03-bad1-2fb275fd7239</t>
+          <t>https://kad.arbitr.ru/Card/413175e6-c9f5-4c98-ba6f-54d20aef77d8</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А76-9892/2019</t>
+          <t>А76-10702/2019</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>25.03.2019</t>
+          <t>29.03.2019</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО НПФ "Восток-Запад"</t>
+          <t>ООО "Компания "Территория тепла"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7453032116</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЬНЫХ КОМПАНИЙ УРАЛА И СИБИРИ</t>
+          <t>"Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7453198672</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Шумакова С. М.</t>
+          <t>Скрыль С. М.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>206000</v>
+        <v>200000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перераспределить взнос в компфонд и зачесть 200 000 руб. в КФ ОДО</t>
+          <t>Обязание СРО перераспределить взнос 200 000 руб. между компенсационными фондами</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>25.05.2019</t>
+          <t>29.06.2019</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08080724-ef36-46ca-af0d-ddece4ce1f45</t>
+          <t>https://kad.arbitr.ru/Card/389c1ae5-436e-4588-9686-7b22b7bfac4b</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-8996/2019</t>
+          <t>А76-10396/2019</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>30.01.2019</t>
+          <t>28.03.2019</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕРПОЛИС"</t>
+          <t>ООО СК "РУПР"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7452115480</t>
+          <t>7447248692</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Булавинцева Н. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>1126568.49</v>
+        <v>200000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>46357.53</v>
+        <v>200000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (взнос в компфонд СРО) и процентов за пользование средствами</t>
+          <t>Обязание перераспределить взнос в КФ и зачесть 200 000 руб. в КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>01.10.2020</t>
+          <t>18.07.2019</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f6135b5-ae9d-4852-b5f2-7e2111ce348f</t>
+          <t>https://kad.arbitr.ru/Card/1b3ea05b-5cbe-4d03-bad1-2fb275fd7239</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-176291/2018</t>
+          <t>А76-10395/2019</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>30.07.2018</t>
+          <t>28.03.2019</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЦЕНТР"</t>
+          <t>ООО СК "РУПР"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7455024632</t>
+          <t>7447248692</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Союз строительных компаний Урала и Сибири</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Ефимов А. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>400000</v>
+        <v>200000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>400000</v>
+        <v>200000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Перераспределение взноса в КФ СРО из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>27.04.2021</t>
+          <t>24.06.2019</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ac00103-7a70-4bbf-9b6a-69ad01b9d81f</t>
+          <t>https://kad.arbitr.ru/Card/ccd84b9d-482b-4189-be7a-12bdecb66fc4</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-176545/2018</t>
+          <t>А76-9892/2019</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>30.07.2018</t>
+          <t>25.03.2019</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛРЕГИОНГАЗ"</t>
+          <t>ООО НПФ "Восток-Запад"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7415038540</t>
+          <t>7453032116</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
+          <t>СОЮЗ СТРОИТЕЛЬНЫХ КОМПАНИЙ УРАЛА И СИБИРИ</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>6672302532</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Шумакова С. М.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>330000</v>
-[...1 lines deleted...]
-      <c r="P32" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>206000</v>
+      </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд новой СРО и 30 000 руб. расходов</t>
+          <t>Обязание СРО перераспределить взнос в компфонд и зачесть 200 000 руб. в КФ ОДО</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>03.10.2018</t>
+          <t>25.05.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cfbf5be1-12d4-4437-953c-4dd14c319055</t>
+          <t>https://kad.arbitr.ru/Card/08080724-ef36-46ca-af0d-ddece4ce1f45</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А76-19620/2018</t>
+          <t>А56-8996/2019</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>21.06.2018</t>
+          <t>30.01.2019</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗСТРОЙ"</t>
+          <t>ООО "ИНТЕРПОЛИС"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>4501156670</t>
+          <t>7452115480</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО Союз строительных компаний Урала и Сибири"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Скрыль С. М.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>400000</v>
+        <v>1126568.49</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>6000</v>
+        <v>46357.53</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Требование о перераспределении взноса в компенсационный фонд СРО при переходе из другой организации</t>
+          <t>Взыскание неосновательного обогащения (взнос в компфонд СРО) и процентов за пользование средствами</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>18.06.2019</t>
+          <t>01.10.2020</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62e715c9-34b2-4d6e-9130-f133b1a1956b</t>
+          <t>https://kad.arbitr.ru/Card/2f6135b5-ae9d-4852-b5f2-7e2111ce348f</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-141655/2018</t>
+          <t>А40-176291/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>21.06.2018</t>
+          <t>30.07.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНО-ТОРГОВАЯ КОМПАНИЯ "УСПЕХ"</t>
+          <t>ООО "ТЕХНОЦЕНТР"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7447233150</t>
+          <t>7455024632</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить денежные средства компенсационного фонда</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>19.09.2018</t>
+          <t>27.04.2021</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4582886-d9e3-499f-96ad-83047a73c76c</t>
+          <t>https://kad.arbitr.ru/Card/3ac00103-7a70-4bbf-9b6a-69ad01b9d81f</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А76-16401/2018</t>
+          <t>А40-176545/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>24.05.2018</t>
+          <t>30.07.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>СПИ ОСП по г.Златоусту и Кусинскому району УФССП по Челябинской области Рычажкова М.А.</t>
+          <t>ООО "УРАЛРЕГИОНГАЗ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7415038540</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Уралдомнаремонт"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7404060569</t>
+          <t>6672302532</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Катульская И. К.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
+        <v>330000</v>
       </c>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на денежные средства должника ООО Уралдомнаремонт, находящиеся у СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд новой СРО и 30 000 руб. расходов</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>01.06.2018</t>
+          <t>03.10.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f523608-7d29-4738-9ebd-7f88eb6b510a</t>
+          <t>https://kad.arbitr.ru/Card/cfbf5be1-12d4-4437-953c-4dd14c319055</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-93006/2018</t>
+          <t>А40-141655/2018</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>21.06.2018</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛРЕГИОНГАЗ"</t>
+          <t>ООО СТРОИТЕЛЬНО-ТОРГОВАЯ КОМПАНИЯ "УСПЕХ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7415038540</t>
+          <t>7447233150</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>6672302532</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание солидарно перечислить 300 000 рублей в компенсационный фонд СРО.</t>
+          <t>Обязание НОСТРОЙ перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>09.07.2018</t>
+          <t>19.09.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c785d70-9027-4d68-bb35-e55d20fb07a5</t>
+          <t>https://kad.arbitr.ru/Card/e4582886-d9e3-499f-96ad-83047a73c76c</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А76-11651/2018</t>
+          <t>А76-19620/2018</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>16.04.2018</t>
+          <t>21.06.2018</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СОЮЗСТРОЙ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7451208332</t>
+          <t>4501156670</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+          <t>НП "СРО Союз строительных компаний Урала и Сибири"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7453045147</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Мрез И. В.</t>
-[...3 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+          <t>Скрыль С. М.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>6000</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения УФАС о незаконности отказа во включении ПАО «КМЗ» в реестр квалифицированных лиц.</t>
+          <t>Требование о перераспределении взноса в компенсационный фонд СРО при переходе из другой организации</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>13.09.2019</t>
+          <t>18.06.2019</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33304ece-4258-4199-a1c1-6edbd9d91284</t>
+          <t>https://kad.arbitr.ru/Card/62e715c9-34b2-4d6e-9130-f133b1a1956b</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-30009/2018</t>
+          <t>А76-16401/2018</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>16.02.2018</t>
+          <t>24.05.2018</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСК АСТАТ</t>
+          <t>СПИ ОСП по г.Златоусту и Кусинскому району УФССП по Челябинской области Рычажкова М.А.</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>ООО "Уралдомнаремонт"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7404060569</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Катульская И. К.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Обращение взыскания на денежные средства должника ООО Уралдомнаремонт, находящиеся у СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>25.05.2018</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a042e78-943c-41af-a521-3409c46c4f0e</t>
+          <t>https://kad.arbitr.ru/Card/0f523608-7d29-4738-9ebd-7f88eb6b510a</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-26998/2018</t>
+          <t>А40-93006/2018</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО ИНЖЕНЕРНО - СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЫБОР"</t>
+          <t>ООО "УРАЛРЕГИОНГАЗ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7448169877</t>
+          <t>7415038540</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6672302532</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении денежных средств компенсационного фонда саморегулируемой организации</t>
+          <t>Обязание солидарно перечислить 300 000 рублей в компенсационный фонд СРО.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>28.03.2018</t>
+          <t>09.07.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bba9c59f-eed7-41aa-bfa3-8edec8b6566d</t>
+          <t>https://kad.arbitr.ru/Card/8c785d70-9027-4d68-bb35-e55d20fb07a5</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А08-1484/2018</t>
+          <t>А76-11651/2018</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>16.04.2018</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СВЕТГРАД"</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7448180775</t>
+          <t>7451208332</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7453045147</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Петряев А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Мрез И. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Оспаривание решения УФАС о незаконности отказа во включении ПАО «КМЗ» в реестр квалифицированных лиц.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>05.06.2018</t>
+          <t>13.09.2019</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4785e0b0-e011-4f07-b200-3592139d4863</t>
+          <t>https://kad.arbitr.ru/Card/33304ece-4258-4199-a1c1-6edbd9d91284</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А50-1476/2018</t>
+          <t>А40-30009/2018</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>22.01.2018</t>
+          <t>16.02.2018</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОДРУЖЕСТВО"</t>
+          <t>ООО ПСК АСТАТ</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7452010198</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд новой СРО при переходе истца</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>29.08.2018</t>
+          <t>25.05.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf30608d-4cf0-4699-8273-ec1cd0ac6200</t>
+          <t>https://kad.arbitr.ru/Card/3a042e78-943c-41af-a521-3409c46c4f0e</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-242156/2017</t>
+          <t>А40-26998/2018</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>15.12.2017</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ЗАО " ПРОМТЕХНОЛОГИИ "</t>
+          <t>ООО ИНЖЕНЕРНО - СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЫБОР"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7405007381</t>
+          <t>7448169877</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Требование о перечислении денежных средств компенсационного фонда саморегулируемой организации</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>28.03.2018</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d3f4c16-9516-4dce-aa5d-93e1765e12fb</t>
+          <t>https://kad.arbitr.ru/Card/bba9c59f-eed7-41aa-bfa3-8edec8b6566d</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А50-42435/2017</t>
+          <t>А08-1484/2018</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИФИНГ-СЕРВИС"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СВЕТГРАД"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7415064332</t>
+          <t>7448180775</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
+          <t>Петряев А. В.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P43" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>01.02.2018</t>
+          <t>05.06.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8fcfad47-330f-4fec-88c7-77a5e217bde3</t>
+          <t>https://kad.arbitr.ru/Card/4785e0b0-e011-4f07-b200-3592139d4863</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А46-23204/2017</t>
+          <t>А50-1476/2018</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>22.01.2018</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>АО "ВАРГАШИНСКОЕ ПРЕДПРИЯТИЕ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И СОДЕРЖАНИЮ АВТОМОБИЛЬНЫХ ДОРОГ"</t>
+          <t>ООО "СОДРУЖЕСТВО"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>4505200979</t>
+          <t>7452010198</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 300 000 рублей взноса в компенсационный фонд в связи с исключением СРО из реестра</t>
+          <t>Обязание перечислить взнос в компенсационный фонд новой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>29.08.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/116f1a2c-37fb-4b74-a276-95def7ada477</t>
+          <t>https://kad.arbitr.ru/Card/cf30608d-4cf0-4699-8273-ec1cd0ac6200</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-222452/2017</t>
+          <t>А40-242156/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>23.11.2017</t>
+          <t>15.12.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭН-СЕРВИС"</t>
+          <t>ЗАО " ПРОМТЕХНОЛОГИИ "</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7460030624</t>
+          <t>7405007381</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>17.01.2018</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f55237ed-0b98-4bb6-b6af-da12dace704d</t>
+          <t>https://kad.arbitr.ru/Card/4d3f4c16-9516-4dce-aa5d-93e1765e12fb</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-220822/2017</t>
+          <t>А50-42435/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭМИК</t>
+          <t>ООО "РИФИНГ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7415064332</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация союз строителей межрегиональная ассоциация по строительству, ремонту и техническому надзору</t>
-[...2 lines deleted...]
-      <c r="L46" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>08.02.2018</t>
+          <t>01.02.2018</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d279423-553f-40e7-9496-8769d6c61228</t>
+          <t>https://kad.arbitr.ru/Card/8fcfad47-330f-4fec-88c7-77a5e217bde3</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А60-56090/2017</t>
+          <t>А46-23204/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕЧИЕКБ"</t>
+          <t>АО "ВАРГАШИНСКОЕ ПРЕДПРИЯТИЕ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И СОДЕРЖАНИЮ АВТОМОБИЛЬНЫХ ДОРОГ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>6679092740</t>
+          <t>4505200979</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИГМА"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>5402030090</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Италмасова Е. Г.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>435728.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и неустойки по договору поставки из-за неисполнения обязательств по оплате</t>
+          <t>Перечисление 300 000 рублей взноса в компенсационный фонд в связи с исключением СРО из реестра</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>13.03.2018</t>
+          <t>03.04.2018</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e94b19c-6c80-48e3-888d-83addba67084</t>
+          <t>https://kad.arbitr.ru/Card/116f1a2c-37fb-4b74-a276-95def7ada477</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А50-34342/2017</t>
+          <t>А40-222452/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>23.11.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВАР"</t>
+          <t>ООО "ЭН-СЕРВИС"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>7452044091</t>
+          <t>7460030624</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Заляева Л. С.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание компенсационного взноса в размере 400 000 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>16.01.2018</t>
+          <t>17.01.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c14666bd-f7c9-4c75-9820-ed8088ce0d98</t>
+          <t>https://kad.arbitr.ru/Card/f55237ed-0b98-4bb6-b6af-da12dace704d</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А60-54090/2017</t>
+          <t>А40-220822/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОММЕРЧЕСКО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕМСТРОЙГАЗ"</t>
+          <t>ООО ЭМИК</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>7445036540</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>саморегулируемая организация союз строителей межрегиональная ассоциация по строительству, ремонту и техническому надзору</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда в размере 300 000 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>12.12.2019</t>
+          <t>08.02.2018</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b3e7e73-8527-4a4b-a8d7-432147e8607e</t>
+          <t>https://kad.arbitr.ru/Card/4d279423-553f-40e7-9496-8769d6c61228</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А56-77514/2017</t>
+          <t>А60-56090/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ-ЯШМА"</t>
+          <t>ООО "ПЕЧИЕКБ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7460021316</t>
+          <t>6679092740</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>ООО "СИГМА"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5402030090</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Италмасова Е. Г.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>500000</v>
+        <v>435728.6</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>500000</v>
+        <v>469506.6</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
+          <t>Взыскание задолженности и неустойки по договору поставки из-за неисполнения обязательств по оплате</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>17.12.2017</t>
+          <t>13.03.2018</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/604395c5-78b1-4669-80cd-1e146366e525</t>
+          <t>https://kad.arbitr.ru/Card/3e94b19c-6c80-48e3-888d-83addba67084</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-184122/2017</t>
+          <t>А50-34342/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО МАССИВ-ЭЛЕКТРО</t>
+          <t>ООО "КВАР"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7452044091</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Заляева Л. С.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>400000</v>
+      </c>
+      <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую организацию</t>
+          <t>Взыскание компенсационного взноса в размере 400 000 рублей</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>21.03.2018</t>
+          <t>16.01.2018</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53418f94-d6c9-4819-aaf4-52a10efbf5f9</t>
+          <t>https://kad.arbitr.ru/Card/c14666bd-f7c9-4c75-9820-ed8088ce0d98</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-183803/2017</t>
+          <t>А60-54090/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСВЯЗЬМОНТАЖ"</t>
+          <t>ООО "КОММЕРЧЕСКО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕМСТРОЙГАЗ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7449092264</t>
+          <t>7445036540</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>6672302532</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>12.12.2019</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0506b155-188c-4806-99d3-9928d1430981</t>
+          <t>https://kad.arbitr.ru/Card/6b3e7e73-8527-4a4b-a8d7-432147e8607e</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-180801/2017</t>
+          <t>А56-77514/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>АО "ЧЕЛЯБИНСКИЙ РАДИОЗАВОД "ПОЛЕТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ-ЯШМА"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7453140915</t>
+          <t>7460021316</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить денежные средства в размере 500 000 рублей.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>24.12.2017</t>
+          <t>17.12.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65f6aef4-87fb-424b-9d7b-a6472d7cbb32</t>
+          <t>https://kad.arbitr.ru/Card/604395c5-78b1-4669-80cd-1e146366e525</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-162389/2017</t>
+          <t>А40-184122/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАСТРОЙ"</t>
+          <t>ООО МАССИВ-ЭЛЕКТРО</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7453131685</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую организацию</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>21.03.2018</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f5b63fa-ead9-4184-a67a-42f4db5fb11e</t>
+          <t>https://kad.arbitr.ru/Card/53418f94-d6c9-4819-aaf4-52a10efbf5f9</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А08-7528/2017</t>
+          <t>А40-183803/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛ-ПОЛИМЕР-ЛАК"</t>
+          <t>ООО "СТРОЙСВЯЗЬМОНТАЖ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>7430022739</t>
+          <t>7449092264</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Каверина М. П.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>10.05.2018</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7e7b5f6-6e3b-42ac-bd04-ae8b0201e0e1</t>
+          <t>https://kad.arbitr.ru/Card/0506b155-188c-4806-99d3-9928d1430981</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-142257/2017</t>
+          <t>А40-180801/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРИС"</t>
+          <t>АО "ЧЕЛЯБИНСКИЙ РАДИОЗАВОД "ПОЛЕТ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>7453252922</t>
+          <t>7453140915</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда</t>
+          <t>Обязание ответчика перечислить денежные средства в размере 500 000 рублей.</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>24.12.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/abeacfc8-fce4-4637-86a0-6f11f987c01a</t>
+          <t>https://kad.arbitr.ru/Card/65f6aef4-87fb-424b-9d7b-a6472d7cbb32</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-137246/2017</t>
+          <t>А40-162389/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>25.07.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ - 12"</t>
+          <t>ООО "МЕГАСТРОЙ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7447219772</t>
+          <t>7453131685</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/013b7f02-ac6a-46d4-9c9f-66086b329861</t>
+          <t>https://kad.arbitr.ru/Card/1f5b63fa-ead9-4184-a67a-42f4db5fb11e</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А08-6638/2017</t>
+          <t>А08-7528/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ"УРАЛЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "УРАЛ-ПОЛИМЕР-ЛАК"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7413020690</t>
+          <t>7430022739</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>7814290421</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Назина Ю. И.</t>
+          <t>Каверина М. П.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>10.05.2018</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d2fc907-d8e6-4c48-b51b-80e3d74f2be4</t>
+          <t>https://kad.arbitr.ru/Card/a7e7b5f6-6e3b-42ac-bd04-ae8b0201e0e1</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А56-50891/2017</t>
+          <t>А40-142257/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "РГС-СЕВЕР"</t>
+          <t>ООО "ПРИС"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7448160602</t>
+          <t>7453252922</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 руб. компенсационного фонда на счет другой СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54bbde44-f288-4691-b17c-8ec78f513990</t>
+          <t>https://kad.arbitr.ru/Card/abeacfc8-fce4-4637-86a0-6f11f987c01a</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А76-21392/2017</t>
+          <t>А40-137246/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>25.07.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "Агроком"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ - 12"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7453133114</t>
+          <t>7447219772</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>СРО "Союз дорожно-транспортных строителей "Союздорстрой"</t>
-[...2 lines deleted...]
-      <c r="L60" s="2" t="inlineStr"/>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Конкин М. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P60" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд при смене организации.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30354db4-4244-40a1-8762-287e902cd728</t>
+          <t>https://kad.arbitr.ru/Card/013b7f02-ac6a-46d4-9c9f-66086b329861</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-127590/2017</t>
+          <t>А08-6638/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФИЛЬ-СТРОЙ"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ"УРАЛЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>7460020898</t>
+          <t>7413020690</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Назина Ю. И.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P61" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21210e38-ab07-4013-8f97-ffb7c9a90ed0</t>
+          <t>https://kad.arbitr.ru/Card/2d2fc907-d8e6-4c48-b51b-80e3d74f2be4</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А56-49379/2017</t>
+          <t>А56-50891/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>14.07.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>ООО "РГС-СЕВЕР"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>7706656855</t>
+          <t>7448160602</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>875700</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд новой СРО при переходе по региональному принципу</t>
+          <t>Обязание ответчика перечислить 500 000 руб. компенсационного фонда на счет другой СРО</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>31.03.2018</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd679e67-beb5-47de-b052-a8cb83af1654</t>
+          <t>https://kad.arbitr.ru/Card/54bbde44-f288-4691-b17c-8ec78f513990</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-124144/2017</t>
+          <t>А76-21392/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСФЕРА"</t>
+          <t>ООО "Агроком"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>7451367678</t>
+          <t>7453133114</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО "Союз дорожно-транспортных строителей "Союздорстрой"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr"/>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Конкин М. В.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P63" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд при смене организации.</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f06dd7e4-a4da-4557-915b-b3e80f3cc2c3</t>
+          <t>https://kad.arbitr.ru/Card/30354db4-4244-40a1-8762-287e902cd728</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А60-32353/2017</t>
+          <t>А40-127590/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОВРЕМЕННЫЕ ТЕХНОЛОГИИ БИЗНЕСА"</t>
+          <t>ООО "ПРОФИЛЬ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>7452074508</t>
+          <t>7460020898</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "СОЮЗ СТРОИТЕЛЕЙ "РЕГИОН"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>6672306209</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P64" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 1000000 руб. при переходе в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/085ca076-48f9-4f11-9f8d-454bafbbcb88</t>
+          <t>https://kad.arbitr.ru/Card/21210e38-ab07-4013-8f97-ffb7c9a90ed0</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-116111/2017</t>
+          <t>А56-49379/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>10.07.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНТАЖ СТРОЙ"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>7451349037</t>
+          <t>7706656855</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>1000000</v>
+        <v>875700</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>1000000</v>
+        <v>875700</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд новой СРО при переходе по региональному принципу</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>28.08.2017</t>
+          <t>31.03.2018</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c8e4006-1b0a-425e-87c0-719f9c1f2169</t>
+          <t>https://kad.arbitr.ru/Card/dd679e67-beb5-47de-b052-a8cb83af1654</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-113167/2017</t>
+          <t>А40-124144/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "МОНТАЖСТРОЙКОМПЛЕКТ"</t>
+          <t>ООО "СТРОЙСФЕРА"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>7453273785</t>
+          <t>7451367678</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>01.10.2017</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c59006a2-9578-4c8b-9b0b-e6dbf66e0f9e</t>
+          <t>https://kad.arbitr.ru/Card/f06dd7e4-a4da-4557-915b-b3e80f3cc2c3</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-110503/2017</t>
+          <t>А40-116111/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>27.06.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭНЕРГО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЗИМУТ"</t>
+          <t>ООО "АВАНТАЖ СТРОЙ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>7447256083</t>
+          <t>7451349037</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>11.12.2017</t>
+          <t>28.08.2017</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0df4b417-41cc-4043-b872-1fff606caa85</t>
+          <t>https://kad.arbitr.ru/Card/7c8e4006-1b0a-425e-87c0-719f9c1f2169</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-110297/2017</t>
+          <t>А60-32353/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>27.06.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИНАЙ"</t>
+          <t>ООО "СОВРЕМЕННЫЕ ТЕХНОЛОГИИ БИЗНЕСА"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>7444055692</t>
+          <t>7452074508</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Некоммерческое партнерство "СОЮЗ СТРОИТЕЛЕЙ "РЕГИОН"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6672306209</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 1000000 руб. при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f87c450f-f4a1-4bb0-ab94-b134294e2d16</t>
+          <t>https://kad.arbitr.ru/Card/085ca076-48f9-4f11-9f8d-454bafbbcb88</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А56-39359/2017</t>
+          <t>А40-113167/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>05.06.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СВЯЗЬ-КАБЕЛЬ"</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "МОНТАЖСТРОЙКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>7453234070</t>
+          <t>7453273785</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P69" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 300 000 руб. взноса в компенсационный фонд СРО в связи с переходом истца в другую СРО.</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>01.10.2017</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6968c2e-096f-4718-a5db-6bdf973f318b</t>
+          <t>https://kad.arbitr.ru/Card/c59006a2-9578-4c8b-9b0b-e6dbf66e0f9e</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-98722/2017</t>
+          <t>А40-110503/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТ-СТРОЙКОНТРОЛЬ"</t>
+          <t>ООО ЭНЕРГО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЗИМУТ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>7453251830</t>
+          <t>7447256083</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P70" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе по месту регистрации</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>07.08.2017</t>
+          <t>11.12.2017</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/afc98e1d-d886-495a-8180-f52a96300221</t>
+          <t>https://kad.arbitr.ru/Card/0df4b417-41cc-4043-b872-1fff606caa85</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-97787/2017</t>
+          <t>А40-110297/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+          <t>ООО "СИНАЙ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7453271322</t>
+          <t>7444055692</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3778d5c9-6f64-4376-9a9e-d06509cb401a</t>
+          <t>https://kad.arbitr.ru/Card/f87c450f-f4a1-4bb0-ab94-b134294e2d16</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-96507/2017</t>
+          <t>А56-39359/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>05.06.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВИЛОН КЛИМАТ ПРОФ"</t>
+          <t>ООО СК "СВЯЗЬ-КАБЕЛЬ"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>7453150060</t>
+          <t>7453234070</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P72" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Перечисление 300 000 руб. взноса в компенсационный фонд СРО в связи с переходом истца в другую СРО.</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5aa5da21-1a8f-41b3-b9c4-6f47cc7a6de7</t>
+          <t>https://kad.arbitr.ru/Card/d6968c2e-096f-4718-a5db-6bdf973f318b</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-92908/2017</t>
+          <t>А40-98722/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "РАЙОННАЯ УПРАВЛЯЮЩАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЭКСПЕРТ-СТРОЙКОНТРОЛЬ"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>7424024826</t>
+          <t>7453251830</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе по месту регистрации</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>07.08.2017</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ed1e2df-b99a-4766-b727-c64d4640e8cb</t>
+          <t>https://kad.arbitr.ru/Card/afc98e1d-d886-495a-8180-f52a96300221</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-87792/2017</t>
+          <t>А40-97787/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОМФОРТСТРОЙ"</t>
+          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>7449119325</t>
+          <t>7453271322</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЬНЫХ КОМПАНИЙ УРАЛА И СИБИРИ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
-[...3 lines deleted...]
-      <c r="P74" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P74" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R74" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R74" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>28.10.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d4c869a-5f70-468d-8ea3-a9849ce2bf27</t>
+          <t>https://kad.arbitr.ru/Card/3778d5c9-6f64-4376-9a9e-d06509cb401a</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-87791/2017</t>
+          <t>А40-96507/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТНО-ЭКСПЕРТНАЯ ОРГАНИЗАЦИЯ ТЕПЛОСТРОЙ"</t>
+          <t>ООО "АКВИЛОН КЛИМАТ ПРОФ"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>7452090348</t>
+          <t>7453150060</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>11.11.2017</t>
+          <t>09.10.2017</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/459df616-26ad-495a-a054-e7445d21bc5e</t>
+          <t>https://kad.arbitr.ru/Card/5aa5da21-1a8f-41b3-b9c4-6f47cc7a6de7</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-85376/2017</t>
+          <t>А40-92908/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЛАТРЕМСТРОЙ"</t>
+          <t>ООО "РАЙОННАЯ УПРАВЛЯЮЩАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>7404047374</t>
+          <t>7424024826</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P76" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45531af0-1723-48f2-84b2-1ddc518ec459</t>
+          <t>https://kad.arbitr.ru/Card/1ed1e2df-b99a-4766-b727-c64d4640e8cb</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-85707/2017</t>
+          <t>А40-87792/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕТИ И СЕРВИС"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОМФОРТСТРОЙ"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>7420015958</t>
+          <t>7449119325</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ СТРОИТЕЛЬНЫХ КОМПАНИЙ УРАЛА И СИБИРИ</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R77" s="2" t="inlineStr"/>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>28.10.2017</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35f9a9e0-d3e5-4e5e-8c5d-5cf7e36f5600</t>
+          <t>https://kad.arbitr.ru/Card/6d4c869a-5f70-468d-8ea3-a9849ce2bf27</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А70-5790/2017</t>
+          <t>А40-87791/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНИТСТРОЙ"</t>
+          <t>ООО "ПРОЕКТНО-ЭКСПЕРТНАЯ ОРГАНИЗАЦИЯ ТЕПЛОСТРОЙ"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>7411088300</t>
+          <t>7452090348</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P78" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и обязание перечислить взнос 300000 руб. в новый фонд</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>30.12.2018</t>
+          <t>11.11.2017</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c262622-1728-4f31-b230-3cd20a65631b</t>
+          <t>https://kad.arbitr.ru/Card/459df616-26ad-495a-a054-e7445d21bc5e</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-83604/2017</t>
+          <t>А40-85376/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦКОМПЛЕКТ"</t>
+          <t>ООО "ЗЛАТРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>7453251647</t>
+          <t>7404047374</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P79" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97dc23fd-e443-45fc-97a3-62d37504201f</t>
+          <t>https://kad.arbitr.ru/Card/45531af0-1723-48f2-84b2-1ddc518ec459</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А76-10354/2017</t>
+          <t>А40-85707/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "Современные технологии бизнеса"</t>
+          <t>ООО "СЕТИ И СЕРВИС"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>7452074508</t>
+          <t>7420015958</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>НП "Союз строителей "РЕГИОН"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>6672306209</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Соцкая Е. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P80" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P80" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 1 000 000 рублей взноса в компенсационный фонд другой СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa68f296-e492-4eed-aa79-95521581fdb5</t>
+          <t>https://kad.arbitr.ru/Card/35f9a9e0-d3e5-4e5e-8c5d-5cf7e36f5600</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А56-25928/2017</t>
+          <t>А70-5790/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>18.04.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВИЛОН"</t>
+          <t>ООО "ГРАНИТСТРОЙ"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>7404048762</t>
+          <t>7411088300</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>305252.06</v>
+        <v>300000</v>
       </c>
       <c r="P81" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. в связи с переходом в другую СРО</t>
+          <t>Признание незаконным исключения из СРО и обязание перечислить взнос 300000 руб. в новый фонд</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>30.12.2018</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/40b5fcf1-a5b1-4f6d-83df-358d5205c370</t>
+          <t>https://kad.arbitr.ru/Card/5c262622-1728-4f31-b230-3cd20a65631b</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А76-8877/2017</t>
+          <t>А40-83604/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>10.04.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛОБАЛ ИНЖИНИРИНГ ТЕХНОЛОДЖИ"</t>
+          <t>ООО "СПЕЦКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7453251647</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство Саморегулирующая организация "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L82" s="2" t="inlineStr"/>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова И. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда на счет другого СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>10.07.2017</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/199b141f-b963-4c9d-8e06-7a9ea4df31a7</t>
+          <t>https://kad.arbitr.ru/Card/97dc23fd-e443-45fc-97a3-62d37504201f</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А76-8720/2017</t>
+          <t>А76-10354/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "Уралстройпроект"</t>
+          <t>ООО "Современные технологии бизнеса"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>7448095826</t>
+          <t>7452074508</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Некоммерческое парнтерство "Добровольное строительное товарищетсво "Центр специального строительства и ремонта"</t>
+          <t>НП "Союз строителей "РЕГИОН"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>6672306209</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Конкин М. В.</t>
+          <t>Соцкая Е. Н.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P83" s="2" t="inlineStr"/>
       <c r="Q83" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд СРО при переходе в другой союз</t>
+          <t>Обязание ответчика перечислить 1 000 000 рублей взноса в компенсационный фонд другой СРО</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>13.05.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df43c016-59bb-4747-85e9-e9b964bf53a5</t>
+          <t>https://kad.arbitr.ru/Card/aa68f296-e492-4eed-aa79-95521581fdb5</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А56-20578/2017</t>
+          <t>А56-25928/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>18.04.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО ФИРМА "УРАЛСИСТЕМСЕРВИС"</t>
+          <t>ООО "АКВИЛОН"</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>7453031835</t>
+          <t>7404048762</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>300000</v>
+        <v>305252.06</v>
       </c>
       <c r="P84" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>23.11.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2844b3c8-59af-4532-bf30-18a48b23473e</t>
+          <t>https://kad.arbitr.ru/Card/40b5fcf1-a5b1-4f6d-83df-358d5205c370</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А76-6107/2017</t>
+          <t>А76-8877/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>10.04.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВИЛОН КЛИМАТ ПРОФ"</t>
+          <t>ООО "ГЛОБАЛ ИНЖИНИРИНГ ТЕХНОЛОДЖИ"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>7453150060</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство Саморегулирующая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr"/>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>Кузнецова И. А.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P85" s="2" t="inlineStr"/>
       <c r="Q85" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО в размере 1 000 000 рублей</t>
+          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда на счет другого СРО</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56393a9f-b61f-488b-b6c0-96251aa9704d</t>
+          <t>https://kad.arbitr.ru/Card/199b141f-b963-4c9d-8e06-7a9ea4df31a7</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А76-4855/2017</t>
+          <t>А76-8720/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>03.03.2017</t>
+          <t>07.04.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "Профиль-Строй"</t>
+          <t>ООО "Уралстройпроект"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>7460020898</t>
+          <t>7448095826</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ "МАС РЕМТЕХНАДЗОР"</t>
+          <t>Саморегулируемая организация Некоммерческое парнтерство "Добровольное строительное товарищетсво "Центр специального строительства и ремонта"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>Конкин М. В.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд СРО при переходе в другой союз</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>13.05.2017</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccccc0e9-1016-48f6-abfd-11a86a437c8e</t>
+          <t>https://kad.arbitr.ru/Card/df43c016-59bb-4747-85e9-e9b964bf53a5</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А46-2288/2017</t>
+          <t>А56-20578/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО "Компания "Территория тепла"</t>
+          <t>ООО ФИРМА "УРАЛСИСТЕМСЕРВИС"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>4526005023</t>
+          <t>7453031835</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P87" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО в связи со сменой членства</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию.</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>23.11.2017</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/671c6c52-d33b-4e10-9885-4548ee2ea8e9</t>
+          <t>https://kad.arbitr.ru/Card/2844b3c8-59af-4532-bf30-18a48b23473e</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А76-26552/2015</t>
+          <t>А76-6107/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>23.10.2015</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
+          <t>ООО "АКВИЛОН КЛИМАТ ПРОФ"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7453150060</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулирующая организация "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr"/>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецова И. А.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R88" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда СРО в размере 1 000 000 рублей</t>
+        </is>
+      </c>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2017</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K88" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab0923c0-0ab0-4c21-aed7-e6fd3f374e9b</t>
+          <t>https://kad.arbitr.ru/Card/56393a9f-b61f-488b-b6c0-96251aa9704d</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А76-3024/2015</t>
+          <t>А76-4855/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>10.02.2015</t>
+          <t>03.03.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "Массив"</t>
+          <t>ООО "Профиль-Строй"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7460020898</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО Союз строительных компаний Урала и Сибири"</t>
+          <t>СРО СОЮЗ "МАС РЕМТЕХНАДЗОР"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Мухлынина Л. Д.</t>
+          <t>Конкин М. В.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>80050</v>
+        <v>300000</v>
       </c>
       <c r="P89" s="2" t="inlineStr"/>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (невозвращенные членские взносы).</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>24.06.2015</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c2405fb4-e5cb-4ae7-ad48-045f0ea1f206</t>
+          <t>https://kad.arbitr.ru/Card/ccccc0e9-1016-48f6-abfd-11a86a437c8e</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А76-23414/2012</t>
+          <t>А46-2288/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>07.12.2012</t>
+          <t>22.02.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Энерготехпром"</t>
+          <t>ООО "Компания "Территория тепла"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>7708634198</t>
+          <t>4526005023</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Мулинцева Е. М.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
-        <v>514000</v>
-[...1 lines deleted...]
-      <c r="P90" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P90" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в связи с ошибочной оплатой взносов в СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО в связи со сменой членства</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>15.01.2013</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f88588e9-ff86-4a18-8786-5f464c6be4ee</t>
+          <t>https://kad.arbitr.ru/Card/671c6c52-d33b-4e10-9885-4548ee2ea8e9</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
+          <t>А76-26552/2015</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>23.10.2015</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>7453198672</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>Карталинское областное государственное Унитарное предприятие по ремонту и содержанию автомобильных дорог (ОГУП "Карталинское ПРСД")</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>7407005196</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Ефимов А. В.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
+      <c r="R91" s="2" t="inlineStr"/>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2015</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab0923c0-0ab0-4c21-aed7-e6fd3f374e9b</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А76-3024/2015</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2015</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Массив"</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>НП "СРО Союз строительных компаний Урала и Сибири"</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>7453198672</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Мухлынина Л. Д.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="n">
+        <v>80050</v>
+      </c>
+      <c r="P92" s="2" t="inlineStr"/>
+      <c r="Q92" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R92" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения (невозвращенные членские взносы).</t>
+        </is>
+      </c>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2015</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c2405fb4-e5cb-4ae7-ad48-045f0ea1f206</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А76-23414/2012</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2012</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Энерготехпром"</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>7708634198</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>7453198672</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Мулинцева Е. М.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="n">
+        <v>514000</v>
+      </c>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R93" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения в связи с ошибочной оплатой взносов в СРО</t>
+        </is>
+      </c>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>15.01.2013</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f88588e9-ff86-4a18-8786-5f464c6be4ee</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
           <t>А76-23057/2012</t>
         </is>
       </c>
-      <c r="C91" s="2" t="inlineStr">
+      <c r="C94" s="2" t="inlineStr">
         <is>
           <t>04.12.2012</t>
         </is>
       </c>
-      <c r="D91" s="2" t="inlineStr">
+      <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E91" s="2" t="inlineStr">
+      <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F91" s="2" t="inlineStr">
+      <c r="F94" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G91" s="2" t="inlineStr">
+      <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H91" s="2" t="inlineStr">
+      <c r="H94" s="2" t="inlineStr">
         <is>
           <t>ЗАО "Энерготехпром"</t>
         </is>
       </c>
-      <c r="I91" s="2" t="inlineStr">
+      <c r="I94" s="2" t="inlineStr">
         <is>
           <t>7708634198</t>
         </is>
       </c>
-      <c r="J91" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K91" s="2" t="inlineStr">
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
         <is>
           <t>НП "Саморегулируемая организация Союз строительных компаний Урала и Сибири"</t>
         </is>
       </c>
-      <c r="L91" s="2" t="inlineStr">
+      <c r="L94" s="2" t="inlineStr">
         <is>
           <t>7453198672</t>
         </is>
       </c>
-      <c r="M91" s="2" t="inlineStr">
+      <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
-      <c r="N91" s="2" t="inlineStr">
+      <c r="N94" s="2" t="inlineStr">
         <is>
           <t>Пашкульская Т. Д.</t>
         </is>
       </c>
-      <c r="O91" s="2" t="n">
+      <c r="O94" s="2" t="n">
         <v>514000</v>
       </c>
-      <c r="P91" s="2" t="inlineStr"/>
-      <c r="Q91" s="2" t="inlineStr">
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R91" s="2" t="inlineStr">
+      <c r="R94" s="2" t="inlineStr">
         <is>
           <t>Взыскание неосновательного обогащения</t>
         </is>
       </c>
-      <c r="S91" s="2" t="inlineStr">
+      <c r="S94" s="2" t="inlineStr">
         <is>
           <t>27.02.2013</t>
         </is>
       </c>
-      <c r="T91" s="2" t="inlineStr">
+      <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U91" s="3" t="inlineStr">
+      <c r="U94" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/89136f66-0b56-4a8d-942a-be0b94534e84</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -9556,44 +9807,47 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>