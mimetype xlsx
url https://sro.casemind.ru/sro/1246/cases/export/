--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -668,51 +668,51 @@
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Булатова П. П.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>4881325.88</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков, связанных с капитальным ремонтом многоквартирных домов</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2406fadb-4c2a-4d9e-95de-0b222f1678c8</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А60-69798/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>06.12.2024</t>
@@ -769,51 +769,51 @@
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Маковкина О. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>4727500</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>4350000</v>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности по договору подряда, убытков и неустойки.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b18c2f66-1e07-446a-a308-19dfc78964fd</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А76-43751/2021</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>14.12.2021</t>
@@ -875,51 +875,51 @@
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>301294.52</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>301294.52</v>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО по ч. 7 ст. 3.3 Закона 191-ФЗ</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>18.08.2023</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0abbe7d2-ad18-4edc-8ccc-398a8f159342</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-153968/2018</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>05.07.2018</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>