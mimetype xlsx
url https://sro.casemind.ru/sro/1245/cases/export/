--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c29d480-0319-4dde-9e37-e72bbef0ea36" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c590d9e6-a955-4ee6-bac6-02369933b42f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8c99a43-f527-4574-8e59-2f84be2bf85b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76098ccc-2cd4-41ff-a0f2-48485d64068b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0f0726a-3094-4d61-a418-4b9e13399fbc" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c3aa336-9304-49d0-ad36-639439cf2913" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64a3927f-3c5c-48ca-a43e-8965b3b9f4b7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce73be90-d00c-414e-b50c-f13e98643d57" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9133baa-abf8-424f-ba2f-8ad19127cd9a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09526dc4-4221-493f-baf9-495d01970f28" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b417d54-8725-4370-b84a-c2827abdd695" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b68a6bc1-4352-446d-a7a0-abd22e20aef2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f661f8b-1405-4023-ba02-82b34651aa3c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c455f099-4b36-43b2-89e6-4950f1d1d114" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fe5210d-8d7e-4443-9e0e-fec9b5b9493d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccf6606f-6d62-480e-9a1c-db44661dbf85" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aff0334e-cc35-4f69-9117-57cfe2964182" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ef8b216-af98-4e88-bdbd-1e734b60c25f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/875efdca-845a-4cc8-8762-ddf27dabf9d6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee64f8f6-ee4c-4d1a-97d4-deeec79c3f78" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58d35ac4-57cf-42b5-84d4-6131f62d9d7e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7545c2-87cc-44bb-acc5-6b912a28e7f2" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ded4862a-21d4-4068-9183-b24293097d57" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3f921d1-e96f-4444-b724-45fe0e123767" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5ca5bbf-037e-49e0-b5ed-a1e21cd83ce0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/253a1a95-44f5-468b-914a-809a2d55be79" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b01e778f-e226-47ca-8943-7fa1c67302e0" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fad1ef5-c085-479f-adb1-a970bb7e77a2" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca3f5064-f16a-4e42-9ab9-a1074199ffc3" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e242ea8-3020-4202-89bc-bab06ca52323" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63da89a0-6386-40a3-8213-093b245fbad6" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3039b99b-9f2a-456c-9cba-3889dfb4f768" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3dd6bae-261b-44d3-bcf6-418c6ee771a0" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa9e411b-2572-4bee-825a-bcd7ea934652" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/892e5883-e399-4476-a1d2-09887da56f7e" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d810340-6ce4-4e48-a701-a876bb5ab99c" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16e178a6-2740-469d-aa3c-d39da559485d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/869390df-072b-47ee-893d-d8877701e36e" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11f6e471-cfe6-4ecb-b6ca-beae882b0b75" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8409586-d721-480f-a21b-6c7d996c3123" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00b23002-c3e9-4c24-a76d-5c347cdf1a9d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ab6088-1ee6-4393-ac1c-e02c75ee5f11" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df704704-8446-4163-a593-d8587eab38ad" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34e73f1f-ca56-460f-a111-001ec5662c3d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ad152b6-2153-4916-8bbe-90da82c50962" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1eb2575e-b04a-49b8-bbeb-d277d2d1c38c" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0a6c5c7-3976-4862-9164-90140732539f" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a07444d-1f22-4f8a-bb8f-f5caed025dd8" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9dfa85d-ff1e-4d3f-af8e-6db03130188d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc86164d-ca56-43fa-ae65-4f9a6cc5cd44" TargetMode="External" Id="rId50" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88ca1b29-1b97-417a-8663-c9f81eb0d51a" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9f99f49-e8a3-4cd9-93f4-4000af7492f8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f50622c-065d-47fb-b1ea-9125850e2f57" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c29d480-0319-4dde-9e37-e72bbef0ea36" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c590d9e6-a955-4ee6-bac6-02369933b42f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f1a31c5-df84-41e7-9bb0-bc428681b351" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8c99a43-f527-4574-8e59-2f84be2bf85b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76098ccc-2cd4-41ff-a0f2-48485d64068b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0f0726a-3094-4d61-a418-4b9e13399fbc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c3aa336-9304-49d0-ad36-639439cf2913" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64a3927f-3c5c-48ca-a43e-8965b3b9f4b7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e332505-f57c-4bfb-95ea-676a4d99ed5b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce73be90-d00c-414e-b50c-f13e98643d57" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40aeab96-2489-4739-9f50-4313e4365f89" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9133baa-abf8-424f-ba2f-8ad19127cd9a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97bc7d05-46e2-46bc-a6b9-3d336cf14924" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09526dc4-4221-493f-baf9-495d01970f28" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80738ec9-6253-4c41-bef4-6d1fff1d8064" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80fa3e7c-6b19-4f84-bc2f-48fabff8a812" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b417d54-8725-4370-b84a-c2827abdd695" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b68a6bc1-4352-446d-a7a0-abd22e20aef2" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f661f8b-1405-4023-ba02-82b34651aa3c" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c455f099-4b36-43b2-89e6-4950f1d1d114" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fe5210d-8d7e-4443-9e0e-fec9b5b9493d" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccf6606f-6d62-480e-9a1c-db44661dbf85" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aff0334e-cc35-4f69-9117-57cfe2964182" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ef8b216-af98-4e88-bdbd-1e734b60c25f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/875efdca-845a-4cc8-8762-ddf27dabf9d6" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee64f8f6-ee4c-4d1a-97d4-deeec79c3f78" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58d35ac4-57cf-42b5-84d4-6131f62d9d7e" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7545c2-87cc-44bb-acc5-6b912a28e7f2" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ded4862a-21d4-4068-9183-b24293097d57" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3f921d1-e96f-4444-b724-45fe0e123767" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5ca5bbf-037e-49e0-b5ed-a1e21cd83ce0" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/253a1a95-44f5-468b-914a-809a2d55be79" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b01e778f-e226-47ca-8943-7fa1c67302e0" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fad1ef5-c085-479f-adb1-a970bb7e77a2" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca3f5064-f16a-4e42-9ab9-a1074199ffc3" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e242ea8-3020-4202-89bc-bab06ca52323" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63da89a0-6386-40a3-8213-093b245fbad6" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3039b99b-9f2a-456c-9cba-3889dfb4f768" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3dd6bae-261b-44d3-bcf6-418c6ee771a0" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa9e411b-2572-4bee-825a-bcd7ea934652" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/892e5883-e399-4476-a1d2-09887da56f7e" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d810340-6ce4-4e48-a701-a876bb5ab99c" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16e178a6-2740-469d-aa3c-d39da559485d" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/869390df-072b-47ee-893d-d8877701e36e" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11f6e471-cfe6-4ecb-b6ca-beae882b0b75" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8409586-d721-480f-a21b-6c7d996c3123" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00b23002-c3e9-4c24-a76d-5c347cdf1a9d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ab6088-1ee6-4393-ac1c-e02c75ee5f11" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df704704-8446-4163-a593-d8587eab38ad" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34e73f1f-ca56-460f-a111-001ec5662c3d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ad152b6-2153-4916-8bbe-90da82c50962" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1eb2575e-b04a-49b8-bbeb-d277d2d1c38c" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0a6c5c7-3976-4862-9164-90140732539f" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a07444d-1f22-4f8a-bb8f-f5caed025dd8" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9dfa85d-ff1e-4d3f-af8e-6db03130188d" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc86164d-ca56-43fa-ae65-4f9a6cc5cd44" TargetMode="External" Id="rId59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U51"/>
+  <dimension ref="A1:U60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,4941 +589,5734 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А72-7026/2026</t>
+          <t>А72-10108/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ОГКУ Ульяновскоблстройзаказчик</t>
+          <t>ООО "ТАНДЕМ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7325048632</t>
+          <t>7328076211</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАНДЕМ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7328076211</t>
+          <t>7325148281</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Моисейченкова Е. Н.</t>
+          <t>Клочкова С. Г.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>04.07.2026</t>
+          <t>09.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c29d480-0319-4dde-9e37-e72bbef0ea36</t>
+          <t>https://kad.arbitr.ru/Card/88ca1b29-1b97-417a-8663-c9f81eb0d51a</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А72-6832/2026</t>
+          <t>А72-8492/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ОГКУ Ульяновскоблстройзаказчик</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УЛЬЯНОВСКОБЛСТРОЙЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7325048632</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ ЕВРАЗИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7327071690</t>
+          <t>7325148281</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Абдулова И. С.</t>
+          <t>Чернышова И. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c590d9e6-a955-4ee6-bac6-02369933b42f</t>
+          <t>https://kad.arbitr.ru/Card/e9f99f49-e8a3-4cd9-93f4-4000af7492f8</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А72-3650/2026</t>
+          <t>А72-7537/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>06.04.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УЛЬЯНОВСКОБЛСТРОЙЗАКАЗЧИК"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО КОМПЛЕКСА УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7325048632</t>
+          <t>7326999197</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7328099402</t>
+          <t>7325148281</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Слепенкова О. А.</t>
+          <t>Моисейченкова Е. Н.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8c99a43-f527-4574-8e59-2f84be2bf85b</t>
+          <t>https://kad.arbitr.ru/Card/6f50622c-065d-47fb-b1ea-9125850e2f57</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А72-3516/2026</t>
+          <t>А72-7026/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО КОМПЛЕКСА УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
+          <t>ОГКУ Ульяновскоблстройзаказчик</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7326999197</t>
+          <t>7325048632</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
+          <t>ООО "ТАНДЕМ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7325148281</t>
+          <t>7328076211</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Абдулова И. С.</t>
+          <t>Моисейченкова Е. Н.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76098ccc-2cd4-41ff-a0f2-48485d64068b</t>
+          <t>https://kad.arbitr.ru/Card/9c29d480-0319-4dde-9e37-e72bbef0ea36</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А72-1137/2026</t>
+          <t>А72-6832/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УЛЬЯНОВСКОБЛСТРОЙЗАКАЗЧИК"</t>
+          <t>ОГКУ Ульяновскоблстройзаказчик</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7325048632</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>ООО "ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ ЕВРАЗИЯ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7327071690</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Понамарев О. В.</t>
+          <t>Абдулова И. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0f0726a-3094-4d61-a418-4b9e13399fbc</t>
+          <t>https://kad.arbitr.ru/Card/c590d9e6-a955-4ee6-bac6-02369933b42f</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А72-889/2026</t>
+          <t>А72-6783/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УЛЬЯНОВСКОБЛСТРОЙЗАКАЗЧИК"</t>
+          <t>ОГКУ Ульяновскоблсройзаказчик</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7325048632</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>ООО "ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ ЕВРАЗИЯ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7327071690</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Чернышова И. В.</t>
+          <t>Тронькина О. Ю.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>08.08.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c3aa336-9304-49d0-ad36-639439cf2913</t>
+          <t>https://kad.arbitr.ru/Card/8f1a31c5-df84-41e7-9bb0-bc428681b351</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А72-15267/2025</t>
+          <t>А72-3650/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>26.12.2025</t>
+          <t>06.04.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАНДЕМ"</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УЛЬЯНОВСКОБЛСТРОЙЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7328076211</t>
+          <t>7325048632</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АО "КОРПОРАЦИЯ РАЗВИТИЯ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ТЕХНОЛОГИЯ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7325081245</t>
+          <t>7328099402</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Абдулова И. С.</t>
+          <t>Слепенкова О. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64a3927f-3c5c-48ca-a43e-8965b3b9f4b7</t>
+          <t>https://kad.arbitr.ru/Card/a8c99a43-f527-4574-8e59-2f84be2bf85b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А72-8646/2025</t>
+          <t>А72-3516/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>01.04.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО КОМПЛЕКСА УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7326999197</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ТЕХНОЛОГИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7325165431</t>
+          <t>7325148281</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Слепенкова О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Абдулова И. С.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>28.02.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce73be90-d00c-414e-b50c-f13e98643d57</t>
+          <t>https://kad.arbitr.ru/Card/76098ccc-2cd4-41ff-a0f2-48485d64068b</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А72-2292/2025</t>
+          <t>А72-1137/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>26.02.2025</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО КОМПЛЕКСА УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УЛЬЯНОВСКОБЛСТРОЙЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7326999197</t>
+          <t>7325048632</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Илларионов Дмитрий Алексеевич</t>
+          <t>ООО "ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ ЕВРАЗИЯ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>732702197952</t>
+          <t>7327071690</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Карсункин С. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Понамарев О. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9133baa-abf8-424f-ba2f-8ad19127cd9a</t>
+          <t>https://kad.arbitr.ru/Card/a0f0726a-3094-4d61-a418-4b9e13399fbc</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А72-6868/2023</t>
+          <t>А72-889/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>31.05.2023</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИХАЙЛОВСКИЙ ИЗВЕСТНЯК"</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "УЛЬЯНОВСКОБЛСТРОЙЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6671077570</t>
+          <t>7325048632</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФИНАНС ПЛЮС"</t>
+          <t>ООО "ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ ЕВРАЗИЯ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7326043891</t>
+          <t>7327071690</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Кнышевский Д. Л.</t>
+          <t>Чернышова И. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09526dc4-4221-493f-baf9-495d01970f28</t>
+          <t>https://kad.arbitr.ru/Card/1c3aa336-9304-49d0-ad36-639439cf2913</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А72-8037/2020</t>
+          <t>А72-15267/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>08.07.2020</t>
+          <t>26.12.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТ ИНЖИНИРИНГ ДЕВЕЛОПМЕНТ"</t>
+          <t>ООО "ТАНДЕМ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7325087462</t>
+          <t>7328076211</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
+          <t>АО "КОРПОРАЦИЯ РАЗВИТИЯ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7325148281</t>
+          <t>7325081245</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Каргина Е. Е.</t>
+          <t>Абдулова И. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>24.06.2021</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b417d54-8725-4370-b84a-c2827abdd695</t>
+          <t>https://kad.arbitr.ru/Card/64a3927f-3c5c-48ca-a43e-8965b3b9f4b7</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А72-6175/2020</t>
+          <t>А72-9163/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>29.05.2020</t>
+          <t>01.08.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТ ИНЖИНИРИНГ ДЕВЕЛОПМЕНТ"</t>
+          <t>ООО Си Эс Групп</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7325087462</t>
+          <t>5263033742</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
+          <t>ООО "АТМИС"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7325148281</t>
+          <t>7327073793</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Каргина Е. Е.</t>
+          <t>Макаров Д. П.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>06.06.2020</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b68a6bc1-4352-446d-a7a0-abd22e20aef2</t>
+          <t>https://kad.arbitr.ru/Card/2e332505-f57c-4bfb-95ea-676a4d99ed5b</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-323980/2019</t>
+          <t>А72-8646/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>11.12.2019</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙУНИВЕРСАЛ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7325058736</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СК ТЕХНОЛОГИЯ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>7325165431</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Слепенкова О. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>488255.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>110769.89</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взносы в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Возмещение ущерба от пролива в жилом доме при выполнении работ по капитальному ремонту</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>30.09.2020</t>
+          <t>28.02.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f661f8b-1405-4023-ba02-82b34651aa3c</t>
+          <t>https://kad.arbitr.ru/Card/ce73be90-d00c-414e-b50c-f13e98643d57</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-321836/2019</t>
+          <t>А72-2785/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>09.12.2019</t>
+          <t>10.03.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Слобожанин А. М.</t>
+          <t>ООО временный управляющий "Строй Проект Плюс" Шубин Борис Николаевич</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО МОСКВЕ</t>
+          <t>ООО "СТРОЙ ПРОЕКТ ПЛЮС"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7704270863</t>
+          <t>7327068955</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Полукаров А. В.</t>
+          <t>Каримова Э. Р.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>30.07.2020</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c455f099-4b36-43b2-89e6-4950f1d1d114</t>
+          <t>https://kad.arbitr.ru/Card/40aeab96-2489-4739-9f50-4313e4365f89</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-127561/2019</t>
+          <t>А72-2292/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>04.12.2019</t>
+          <t>26.02.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКСТРОЙ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО КОМПЛЕКСА УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7325096266</t>
+          <t>7326999197</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>Илларионов Дмитрий Алексеевич</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>732702197952</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Карсункин С. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1029810.66</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Признание исключения из СРО незаконным и перевод взноса 500000 руб. в новый компенсационный фонд</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>05.08.2020</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9fe5210d-8d7e-4443-9e0e-fec9b5b9493d</t>
+          <t>https://kad.arbitr.ru/Card/c9133baa-abf8-424f-ba2f-8ad19127cd9a</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А72-5522/2019</t>
+          <t>А72-8114/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>09.04.2019</t>
+          <t>25.06.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПЛЕКСНОЕ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО УК "ГЕРМЕС"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7328508969</t>
+          <t>7321007258</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО КОМПЛЕКСА УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>7326999197</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>11 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>А Пиотровская Ю. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Мачучина О. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>04.11.2020</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccf6606f-6d62-480e-9a1c-db44661dbf85</t>
+          <t>https://kad.arbitr.ru/Card/97bc7d05-46e2-46bc-a6b9-3d336cf14924</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-44492/2019</t>
+          <t>А72-6868/2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>21.02.2019</t>
+          <t>31.05.2023</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛАСТИК"</t>
+          <t>ООО "МИХАЙЛОВСКИЙ ИЗВЕСТНЯК"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7302021553</t>
+          <t>6671077570</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>ООО "ФИНАНС ПЛЮС"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7326043891</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кнышевский Д. Л.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aff0334e-cc35-4f69-9117-57cfe2964182</t>
+          <t>https://kad.arbitr.ru/Card/09526dc4-4221-493f-baf9-495d01970f28</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А72-18494/2018</t>
+          <t>А72-7155/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>12.11.2018</t>
+          <t>31.05.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОЕКТ"</t>
+          <t>ООО "МАСТЕРПОЛ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7327062946</t>
+          <t>5837055734</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ПРОЕКТ ИНЖИНИРИНГ ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>7325087462</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>А Кнышевский Д. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бугрова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.04.2019</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ef8b216-af98-4e88-bdbd-1e734b60c25f</t>
+          <t>https://kad.arbitr.ru/Card/80738ec9-6253-4c41-bef4-6d1fff1d8064</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-247863/2018</t>
+          <t>А72-11106/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>18.10.2018</t>
+          <t>08.09.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Слобожанина А. М.</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "МОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>7306006274</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кирюхина Л. Ю.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>04.12.2019</t>
+          <t>22.03.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/875efdca-845a-4cc8-8762-ddf27dabf9d6</t>
+          <t>https://kad.arbitr.ru/Card/80fa3e7c-6b19-4f84-bc2f-48fabff8a812</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А72-17272/2018</t>
+          <t>А72-8037/2020</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>18.10.2018</t>
+          <t>08.07.2020</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИМБИРСК-СТРОЙ-КОНСАЛТ"</t>
+          <t>ООО "ПРОЕКТ ИНЖИНИРИНГ ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7328079822</t>
+          <t>7325087462</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>7325148281</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Леонтьев Д. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Каргина Е. Е.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 500 000 руб. на счет новой СРО</t>
+          <t>Оспаривание решения СРО о прекращении членства из-за задолженности по взносам.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>06.03.2019</t>
+          <t>24.06.2021</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee64f8f6-ee4c-4d1a-97d4-deeec79c3f78</t>
+          <t>https://kad.arbitr.ru/Card/9b417d54-8725-4370-b84a-c2827abdd695</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А72-16094/2018</t>
+          <t>А72-6175/2020</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>27.09.2018</t>
+          <t>29.05.2020</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДИВ СТРОЙ"</t>
+          <t>ООО "ПРОЕКТ ИНЖИНИРИНГ ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7327065464</t>
+          <t>7325087462</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ УЛЬЯНОВСКА"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>7325148281</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Тимофеев В. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Каргина Е. Е.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд в новую СРО</t>
+          <t>Оспаривание решения СРО от 18.05.2020 о прекращении членства в организации.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>25.01.2019</t>
+          <t>06.06.2020</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58d35ac4-57cf-42b5-84d4-6131f62d9d7e</t>
+          <t>https://kad.arbitr.ru/Card/b68a6bc1-4352-446d-a7a0-abd22e20aef2</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А72-13651/2018</t>
+          <t>А40-323980/2019</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>22.08.2018</t>
+          <t>11.12.2019</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОНОМНЫЕ ОТОПИТЕЛЬНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "РЕМСТРОЙУНИВЕРСАЛ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7325053329</t>
+          <t>7325058736</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>А Кнышевский Д. Л.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>104697.68</v>
+        <v>488255.8</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>100000</v>
+        <v>488255.8</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 100 000 руб. и взыскание 4 697.68 руб. средств компенсационного фонда СРО.</t>
+          <t>Обязание СРО перечислить взносы в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>26.01.2019</t>
+          <t>30.09.2020</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c7545c2-87cc-44bb-acc5-6b912a28e7f2</t>
+          <t>https://kad.arbitr.ru/Card/0f661f8b-1405-4023-ba02-82b34651aa3c</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-195790/2018</t>
+          <t>А40-321836/2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>21.08.2018</t>
+          <t>09.12.2019</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИС ПРОЕКТ"</t>
+          <t>Слобожанин А. М.</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7325112599</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО МОСКВЕ</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7704270863</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Полукаров А. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>05.10.2018</t>
+          <t>30.07.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ded4862a-21d4-4068-9183-b24293097d57</t>
+          <t>https://kad.arbitr.ru/Card/c455f099-4b36-43b2-89e6-4950f1d1d114</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-185552/2018</t>
+          <t>А56-127561/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>09.08.2018</t>
+          <t>04.12.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРЕПОСТЬ"</t>
+          <t>ООО "СКСТРОЙ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7328506344</t>
+          <t>7325096266</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО в новую саморегулируемую организацию.</t>
+          <t>Признание исключения из СРО незаконным и перевод взноса 500000 руб. в новый компенсационный фонд</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>23.03.2020</t>
+          <t>05.08.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3f921d1-e96f-4444-b724-45fe0e123767</t>
+          <t>https://kad.arbitr.ru/Card/9fe5210d-8d7e-4443-9e0e-fec9b5b9493d</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-63081/2018</t>
+          <t>А72-5522/2019</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>09.04.2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>УМУП "Городская теплосеть"</t>
+          <t>ООО "КОМПЛЕКСНОЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7328508969</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7709471073</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>А Пиотровская Ю. Г.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>192000</v>
-[...3 lines deleted...]
-      </c>
+        <v>800000</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда в новую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>24.04.2019</t>
+          <t>04.11.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5ca5bbf-037e-49e0-b5ed-a1e21cd83ce0</t>
+          <t>https://kad.arbitr.ru/Card/ccf6606f-6d62-480e-9a1c-db44661dbf85</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-28248/2018</t>
+          <t>А40-44492/2019</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>12.03.2018</t>
+          <t>21.02.2019</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Производственно-коммерческая фирма "Берегиня Люкс"</t>
+          <t>ООО "ЛАСТИК"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7327033504</t>
+          <t>7302021553</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>26.06.2018</t>
+          <t>28.03.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/253a1a95-44f5-468b-914a-809a2d55be79</t>
+          <t>https://kad.arbitr.ru/Card/aff0334e-cc35-4f69-9117-57cfe2964182</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-4464/2018</t>
+          <t>А72-18494/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>16.01.2018</t>
+          <t>12.11.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСВЯЗЬСЕРВИС"</t>
+          <t>ООО "СТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7303024772</t>
+          <t>7327062946</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7709471073</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>А Кнышевский Д. Л.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P28" s="2" t="inlineStr"/>
+        <v>100000</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд в другую СРО при смене членства.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО в размере 100 000 рублей</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>14.07.2018</t>
+          <t>11.04.2019</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b01e778f-e226-47ca-8943-7fa1c67302e0</t>
+          <t>https://kad.arbitr.ru/Card/3ef8b216-af98-4e88-bdbd-1e734b60c25f</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-112642/2017</t>
+          <t>А40-247863/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>18.10.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМПЛЕКС"</t>
+          <t>Слобожанина А. М.</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7327067006</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>300000</v>
+        <v>195302.32</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>300000</v>
+        <v>195302.32</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>12.07.2018</t>
+          <t>04.12.2019</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8fad1ef5-c085-479f-adb1-a970bb7e77a2</t>
+          <t>https://kad.arbitr.ru/Card/875efdca-845a-4cc8-8762-ddf27dabf9d6</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-242762/2017</t>
+          <t>А72-17272/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>18.10.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭлектроКомплекс</t>
+          <t>ООО "СИМБИРСК-СТРОЙ-КОНСАЛТ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7328079822</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация Объединения Строителей Монолит</t>
-[...2 lines deleted...]
-      <c r="L30" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7709471073</t>
+        </is>
+      </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Леонтьев Д. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 500 000 руб. на счет новой СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>22.05.2018</t>
+          <t>06.03.2019</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca3f5064-f16a-4e42-9ab9-a1074199ffc3</t>
+          <t>https://kad.arbitr.ru/Card/ee64f8f6-ee4c-4d1a-97d4-deeec79c3f78</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А57-29901/2017</t>
+          <t>А72-16094/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>27.09.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительное управление Ульяновского речного порта"</t>
+          <t>ООО "ДИВ СТРОЙ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7325131619</t>
+          <t>7327065464</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Ассоцияция "Объединение Саратовских строителей (СРО)"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7709471073</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
+          <t>Тимофеев В. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>7602330</v>
+        <v>500000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>7602330</v>
+        <v>500000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного взноса при переходе истцов в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд в новую СРО</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>20.08.2020</t>
+          <t>25.01.2019</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e242ea8-3020-4202-89bc-bab06ca52323</t>
+          <t>https://kad.arbitr.ru/Card/58d35ac4-57cf-42b5-84d4-6131f62d9d7e</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-210418/2017</t>
+          <t>А72-13651/2018</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>22.08.2018</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО ТЕХНОМАСТЕР</t>
+          <t>ООО "АВТОНОМНЫЕ ОТОПИТЕЛЬНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7325053329</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7709471073</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...3 lines deleted...]
-      <c r="P32" s="2" t="inlineStr"/>
+          <t>А Кнышевский Д. Л.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>104697.68</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить средства компенсационного фонда</t>
+          <t>Перечисление 100 000 руб. и взыскание 4 697.68 руб. средств компенсационного фонда СРО.</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>31.03.2018</t>
+          <t>26.01.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63da89a0-6386-40a3-8213-093b245fbad6</t>
+          <t>https://kad.arbitr.ru/Card/8c7545c2-87cc-44bb-acc5-6b912a28e7f2</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-182024/2017</t>
+          <t>А40-195790/2018</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>21.08.2018</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНС-СЕРВИС"</t>
+          <t>ООО "ИС ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7325122710</t>
+          <t>7325112599</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>05.10.2018</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3039b99b-9f2a-456c-9cba-3889dfb4f768</t>
+          <t>https://kad.arbitr.ru/Card/ded4862a-21d4-4068-9183-b24293097d57</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-69027/2017</t>
+          <t>А40-185552/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ ТВОЙ ДОМ"</t>
+          <t>ООО "КРЕПОСТЬ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7327030535</t>
+          <t>7328506344</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>1200000</v>
+        <v>300000</v>
       </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о перечислении взноса в компфонд в размере 1200000 руб.</t>
+          <t>Перечисление средств компенсационного фонда СРО в новую саморегулируемую организацию.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>28.09.2018</t>
+          <t>23.03.2020</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3dd6bae-261b-44d3-bcf6-418c6ee771a0</t>
+          <t>https://kad.arbitr.ru/Card/e3f921d1-e96f-4444-b724-45fe0e123767</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-167406/2017</t>
+          <t>А56-63081/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>Свиридов Игорь Михайлович</t>
+          <t>УМУП "Городская теплосеть"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
+        <v>192000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>300000</v>
+        <v>192000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>24.04.2019</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa9e411b-2572-4bee-825a-bcd7ea934652</t>
+          <t>https://kad.arbitr.ru/Card/e5ca5bbf-037e-49e0-b5ed-a1e21cd83ce0</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-154016/2017</t>
+          <t>А56-28248/2018</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>12.03.2018</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО ТЕХНИЧЕСКИЙ ТОРГОВЫЙ ЦЕНТР "СОЛИТОН-У"</t>
+          <t>ООО "Производственно-коммерческая фирма "Берегиня Люкс"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7325131231</t>
+          <t>7327033504</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия и обязание перечислить 300 000 руб. компенсационного фонда</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>26.06.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/892e5883-e399-4476-a1d2-09887da56f7e</t>
+          <t>https://kad.arbitr.ru/Card/253a1a95-44f5-468b-914a-809a2d55be79</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А57-18852/2017</t>
+          <t>А56-4464/2018</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>14.08.2017</t>
+          <t>16.01.2018</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройспецстрой"</t>
+          <t>ООО "ТЕХСВЯЗЬСЕРВИС"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7325035961</t>
+          <t>7303024772</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание остатка средств компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд в другую СРО при смене членства.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>14.07.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d810340-6ce4-4e48-a701-a876bb5ab99c</t>
+          <t>https://kad.arbitr.ru/Card/b01e778f-e226-47ca-8943-7fa1c67302e0</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-144946/2017</t>
+          <t>А56-112642/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>07.08.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕТЬ"</t>
+          <t>ООО "СТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>7328075828</t>
+          <t>7327067006</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>07.10.2017</t>
+          <t>12.07.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16e178a6-2740-469d-aa3c-d39da559485d</t>
+          <t>https://kad.arbitr.ru/Card/8fad1ef5-c085-479f-adb1-a970bb7e77a2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А56-58503/2017</t>
+          <t>А40-242762/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>18.12.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСТ-СЕРВИС"</t>
+          <t>ООО ЭлектроКомплекс</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7325117357</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Саморегулируемая организация Ассоциация Объединения Строителей Монолит</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr"/>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание исключить из членов СРО и перечислить 300000 руб. взноса в компенсационный фонд</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>18.01.2018</t>
+          <t>22.05.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/869390df-072b-47ee-893d-d8877701e36e</t>
+          <t>https://kad.arbitr.ru/Card/ca3f5064-f16a-4e42-9ab9-a1074199ffc3</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-139331/2017</t>
+          <t>А57-29901/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>04.12.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОСТРОЙ"</t>
+          <t>ООО "Строительное управление Ульяновского речного порта"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7326042440</t>
+          <t>7325131619</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Ассоцияция "Объединение Саратовских строителей (СРО)"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
+        <v>7602330</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>300000</v>
+        <v>7602330</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Перечисление средств компенсационного взноса при переходе истцов в другую СРО</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>20.08.2020</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11f6e471-cfe6-4ecb-b6ca-beae882b0b75</t>
+          <t>https://kad.arbitr.ru/Card/6e242ea8-3020-4202-89bc-bab06ca52323</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А57-16838/2017</t>
+          <t>А40-210418/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>25.07.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Поиск"</t>
+          <t>ООО ТЕХНОМАСТЕР</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7326001002</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей (СРО)»</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>31.03.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8409586-d721-480f-a21b-6c7d996c3123</t>
+          <t>https://kad.arbitr.ru/Card/63da89a0-6386-40a3-8213-093b245fbad6</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-132532/2017</t>
+          <t>А40-182024/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ ПРЕДПРИЯТИЕ "КОРПОРАЦИЯ РАЗВИТИЯ КОММУНАЛЬНОГО КОМПЛЕКСА УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ТРАНС-СЕРВИС"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7316000218</t>
+          <t>7325122710</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе организации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>01.10.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/00b23002-c3e9-4c24-a76d-5c347cdf1a9d</t>
+          <t>https://kad.arbitr.ru/Card/3039b99b-9f2a-456c-9cba-3889dfb4f768</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-124361/2017</t>
+          <t>А56-69027/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИТ-СТРОЙКОНТИНЕНТ"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ ТВОЙ ДОМ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7328077769</t>
+          <t>7327030535</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200000</v>
+      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Оспаривание исключения из СРО и требование о перечислении взноса в компфонд в размере 1200000 руб.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>28.09.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2ab6088-1ee6-4393-ac1c-e02c75ee5f11</t>
+          <t>https://kad.arbitr.ru/Card/b3dd6bae-261b-44d3-bcf6-418c6ee771a0</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А72-9197/2017</t>
+          <t>А40-167406/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖИНИРИНГСТРОЙ"</t>
+          <t>Свиридов Игорь Михайлович</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7327070030</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7709471073</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Чернышова И. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df704704-8446-4163-a593-d8587eab38ad</t>
+          <t>https://kad.arbitr.ru/Card/fa9e411b-2572-4bee-825a-bcd7ea934652</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А56-46505/2017</t>
+          <t>А40-154016/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕТРА"</t>
+          <t>ООО ТЕХНИЧЕСКИЙ ТОРГОВЫЙ ЦЕНТР "СОЛИТОН-У"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7326013537</t>
+          <t>7325131231</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о перечислении 500 000 руб. компенсационного взноса</t>
+          <t>Признание незаконным бездействия и обязание перечислить 300 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34e73f1f-ca56-460f-a111-001ec5662c3d</t>
+          <t>https://kad.arbitr.ru/Card/892e5883-e399-4476-a1d2-09887da56f7e</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А56-43021/2017</t>
+          <t>А57-18852/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>14.08.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ОЛИМП"</t>
+          <t>ООО "Стройспецстрой"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>6311100993</t>
+          <t>7325035961</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P46" s="2" t="inlineStr"/>
+        <v>121320</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание принять уведомление о выходе из СРО и перечислить 300 000 руб. компенсационного фонда</t>
+          <t>Взыскание остатка средств компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ad152b6-2153-4916-8bbe-90da82c50962</t>
+          <t>https://kad.arbitr.ru/Card/1d810340-6ce4-4e48-a701-a876bb5ab99c</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А56-41256/2017</t>
+          <t>А40-144946/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>09.06.2017</t>
+          <t>07.08.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОХОЛДИНГ-Н"</t>
+          <t>ООО "СЕТЬ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7325106404</t>
+          <t>7328075828</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание исключить из членов СРО и перечислить 300 000 руб. взноса в компенсационный фонд новой СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>08.02.2018</t>
+          <t>07.10.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1eb2575e-b04a-49b8-bbeb-d277d2d1c38c</t>
+          <t>https://kad.arbitr.ru/Card/16e178a6-2740-469d-aa3c-d39da559485d</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-103525/2017</t>
+          <t>А56-58503/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ ЭНЕРГОСТРОЙМОНТАЖ"</t>
+          <t>ООО "АСТ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>7326045056</t>
+          <t>7325117357</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P48" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание исключить из членов СРО и перечислить 300000 руб. взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>18.09.2017</t>
+          <t>18.01.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0a6c5c7-3976-4862-9164-90140732539f</t>
+          <t>https://kad.arbitr.ru/Card/869390df-072b-47ee-893d-d8877701e36e</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А50-16257/2017</t>
+          <t>А40-139331/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>05.06.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ПОИСК"</t>
+          <t>ООО "ЭЛЕКТРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>7326001002</t>
+          <t>7326042440</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Заляева Л. С.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>321000</v>
+        <v>300000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a07444d-1f22-4f8a-bb8f-f5caed025dd8</t>
+          <t>https://kad.arbitr.ru/Card/11f6e471-cfe6-4ecb-b6ca-beae882b0b75</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А56-26054/2017</t>
+          <t>А57-16838/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>25.07.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛ-МАСТЕР"</t>
+          <t>ЗАО "Поиск"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7328510661</t>
+          <t>7326001002</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>Ассоциация «Объединение Саратовских строителей (СРО)»</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P50" s="2" t="inlineStr"/>
+        <v>121320</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить 300 000 руб. компенсационного фонда</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9dfa85d-ff1e-4d3f-af8e-6db03130188d</t>
+          <t>https://kad.arbitr.ru/Card/f8409586-d721-480f-a21b-6c7d996c3123</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
+          <t>А40-132532/2017</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2017</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЁННОЕ ПРЕДПРИЯТИЕ "КОРПОРАЦИЯ РАЗВИТИЯ КОММУНАЛЬНОГО КОМПЛЕКСА УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>7316000218</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>7722400160</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q51" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R51" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе организации</t>
+        </is>
+      </c>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2017</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/00b23002-c3e9-4c24-a76d-5c347cdf1a9d</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А40-124361/2017</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2017</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИТ-СТРОЙКОНТИНЕНТ"</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>7328077769</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>6678996252</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q52" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2017</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a2ab6088-1ee6-4393-ac1c-e02c75ee5f11</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А72-9197/2017</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2017</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖИНИРИНГСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>7327070030</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ УЛЬЯНОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>7709471073</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Ульяновской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Чернышова И. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q53" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2017</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df704704-8446-4163-a593-d8587eab38ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А56-46505/2017</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2017</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕТРА"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>7326013537</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>7811154702</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и требование о перечислении 500 000 руб. компенсационного взноса</t>
+        </is>
+      </c>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2018</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/34e73f1f-ca56-460f-a111-001ec5662c3d</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А56-43021/2017</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2017</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ОЛИМП"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>6311100993</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>7841017502</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R55" s="2" t="inlineStr">
+        <is>
+          <t>Обязание принять уведомление о выходе из СРО и перечислить 300 000 руб. компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2017</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ad152b6-2153-4916-8bbe-90da82c50962</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А56-41256/2017</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2017</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОХОЛДИНГ-Н"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>7325106404</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P56" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>Обязание исключить из членов СРО и перечислить 300 000 руб. взноса в компенсационный фонд новой СРО</t>
+        </is>
+      </c>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2018</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1eb2575e-b04a-49b8-bbeb-d277d2d1c38c</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А40-103525/2017</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2017</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМПАНИЯ ЭНЕРГОСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>7326045056</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P57" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q57" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R57" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>18.09.2017</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a0a6c5c7-3976-4862-9164-90140732539f</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А50-16257/2017</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2017</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ПОИСК"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>7326001002</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Заляева Л. С.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>321000</v>
+      </c>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2017</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8a07444d-1f22-4f8a-bb8f-f5caed025dd8</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А56-26054/2017</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2017</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛ-МАСТЕР"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>7328510661</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>4703470720</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R59" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 300 000 руб. компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2017</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e9dfa85d-ff1e-4d3f-af8e-6db03130188d</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
           <t>А40-45678/2017</t>
         </is>
       </c>
-      <c r="C51" s="2" t="inlineStr">
+      <c r="C60" s="2" t="inlineStr">
         <is>
           <t>15.03.2017</t>
         </is>
       </c>
-      <c r="D51" s="2" t="inlineStr">
+      <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E51" s="2" t="inlineStr">
+      <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F51" s="2" t="inlineStr">
+      <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G51" s="2" t="inlineStr">
+      <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H51" s="2" t="inlineStr">
+      <c r="H60" s="2" t="inlineStr">
         <is>
           <t>ООО "ГРОССТРОЙ"</t>
         </is>
       </c>
-      <c r="I51" s="2" t="inlineStr">
+      <c r="I60" s="2" t="inlineStr">
         <is>
           <t>6321233311</t>
         </is>
       </c>
-      <c r="J51" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K51" s="2" t="inlineStr">
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
-      <c r="L51" s="2" t="inlineStr">
+      <c r="L60" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
-      <c r="M51" s="2" t="inlineStr">
+      <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N51" s="2" t="inlineStr">
+      <c r="N60" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
-      <c r="O51" s="2" t="n">
+      <c r="O60" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P51" s="2" t="n">
+      <c r="P60" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="Q51" s="2" t="inlineStr">
+      <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R51" s="2" t="inlineStr">
+      <c r="R60" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
-      <c r="S51" s="2" t="inlineStr">
+      <c r="S60" s="2" t="inlineStr">
         <is>
           <t>03.11.2017</t>
         </is>
       </c>
-      <c r="T51" s="2" t="inlineStr">
+      <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U51" s="3" t="inlineStr">
+      <c r="U60" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cc86164d-ca56-43fa-ae65-4f9a6cc5cd44</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5538,44 +6331,53 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>