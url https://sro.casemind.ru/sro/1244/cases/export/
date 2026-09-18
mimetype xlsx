--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed1f33b3-dd78-4e78-85c2-4f469befb169" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33e57b51-fdee-419f-b62f-1294e820c54c" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f8da5ce-fd5e-42ac-9933-e6f156533b4c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f099f651-1084-4311-8f6f-8a5d98aa80c1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad0f35c6-f3ad-42d9-a324-4655aae3220e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fa01842-5975-4bf1-a505-28f7d980dbb1" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d588b658-96b9-4099-9de0-5f66111920a2" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/474a9a1a-cceb-4714-865a-197c83a32185" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d352a581-1098-4a26-9b26-9ca519c349b3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dab02a5a-5342-4ef8-b3dc-53b38d10410e" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c938aa13-26f1-401d-97dd-5ed2c06fcdb3" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec68434-64f1-4c05-b588-86eb28d29d5f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cfd74e9-1f8e-4cb0-87c2-f4cbfb83ad20" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/902c2f36-c8e8-4087-aede-6655a162ed41" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28ba717b-f082-4d5b-adcb-64dfbc25995c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0273a0e-28b3-4dba-9c41-37a14aa0e612" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbaad3fd-4963-4a05-9425-e12026df8dda" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fabe739a-cd53-4a84-aa00-e610b9976d27" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04698909-62a4-4379-9126-0db446d0dfaf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5538743f-9e43-4399-af3e-95548ebf2fab" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c58be42-d9ef-472d-8fd5-f7859f4ea67c" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ac254fc-cca2-4719-a4d6-0a6fdc20b226" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f7d18c8-a8b2-4f92-bca6-a0f89da002a2" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38ff5054-2b14-4ad3-b6a4-087469052789" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c02dc4b4-e960-4319-98c6-4ab2e366a34c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ace53173-57b7-4e00-bd5e-8a04e0f44229" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/939eca38-fb27-4c87-8bb1-aeaffa8f5297" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2611ff1e-a643-4034-b7fd-4de068a4ad80" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0bf168c-3038-457a-a2e4-3e9eeb88c434" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/504d097b-d272-4501-9d53-4c128dda9d07" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee910e7c-98d6-4588-a5ff-ee9e7844e129" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4e13945-fa01-42a9-a775-f64a2edf549a" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/880b0cdf-f642-4e12-805b-c0c5ef40ad29" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/812bec69-e205-4919-8d7f-eedd3c3be7ff" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6d5e314-ccd8-4b69-b3fc-58b82758828b" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a408130e-9df2-44b5-a920-97aba346ecad" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d2ce00a-7c21-423a-9291-a0d6ce996ec7" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/037b7a11-7c0f-4889-99f6-987f293305b9" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ebabf91-bdc8-49ab-bc90-ac4acdb0fe9d" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7cfd0ea-d405-4c1a-ac72-d5aab80f6d6d" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9858920a-c33d-4562-8381-e04e2b32841b" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/150eabef-1753-4b64-bef1-32e694d57861" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e50dead-a9d8-423a-97b5-e83a810576f3" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c64a8b59-1f43-45a7-80f1-237b53740b93" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed996f2a-d4d9-4d13-976f-d1894dd83834" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a055861-fa7a-4f12-930c-9a70e9f3131e" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8251f116-7dad-4486-973e-b3b89ebba2de" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/985797c3-e1b1-4e6e-a813-1b5aeea95a8a" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb825f7e-fc1a-475f-a101-e93529378ca3" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0521619-9982-4a46-9f0a-ea0fd744965b" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d46a3f15-0ef2-4a03-a577-6986a6c3aecd" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f4fbe5f-4239-4f23-8ebf-4541bedaa6f2" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/994095e4-a8bf-45e2-ba4f-3352dd9f26d3" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e4296db-412c-48ef-ad31-ebf7954b73f2" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1741a562-23b4-4a90-bdfc-de253e115c81" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/686692a5-161c-4201-b8df-52d12d64ce84" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7039c26-cbe1-4486-8fca-1fae12c248b8" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45f570db-0342-4cc1-8e55-e622989a0d85" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6258f28d-5c55-4df3-9276-fc95d0c84e1b" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d21d56e-0f37-4139-a54e-bf72351c1250" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72b49737-7924-4429-b213-c6299e2aff08" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5cac8f5-a750-4308-a662-4b3914aa5d61" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2fb55ed-1794-4330-8b1f-28f2186fa62e" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95507ced-db03-4060-a706-fd5e04abe731" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/044c64ea-dd37-445e-a5e7-64e805f9e7e0" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7df636e-4773-41db-b33a-599c3396ccb8" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5b9687c-2c73-4de0-bfaa-46695d6ce7d1" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f4bf667-ba03-4ef0-b486-550c6548d2a8" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/434045af-9bb1-4f0b-919d-0682d258f217" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d71408da-69ed-441b-868a-37a11517652c" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32f2dd0c-d258-4e03-9040-2c0ef1ed436e" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18152cfa-e879-4884-bc25-77855384d0b4" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48b5d591-e125-48e4-ad6c-35dd75b6fc6a" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16882fa9-b9c4-48e8-b313-bbd1076314e7" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/584620ba-9309-46ce-bb82-4dbd512b62e9" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27385ed1-48ff-4550-94bb-bd3ff8571f5f" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caf7dae0-cc03-473f-a2ef-0681ec83db67" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc0e59e3-a97e-412e-a944-179d3c85d5d9" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18d9f3d0-0641-41bb-a165-821871530f8c" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dacfb5e5-5ca2-410e-aaff-9a1842bc19f1" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/999df95c-3732-498a-b811-491e5cb15366" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf3687ad-83ca-40c3-a069-7e7b19d11c0c" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/449ee684-dd27-4ede-b382-142f1423ee04" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e1a4207-3a7e-45e9-a3b3-52179efbd137" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ac004bb-4867-449d-9ab5-b62e7b9f0837" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33f91de8-812a-462e-a87f-da44910e6dff" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/533044c5-5b36-4a57-9b4e-d059afaf80d3" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fea5fd7c-5093-44b6-b0e6-1456aab99b96" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73fde257-ab75-4ca2-b058-e02d668b744a" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53209312-3a3e-4b69-b552-72005faed67e" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de666814-dd96-4f65-aed8-75ba9d0805d4" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f487f2a-7c95-436c-84c9-fff2ab539990" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bfb2553-437d-4526-9046-00e35cb34ab5" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f1eded9-2599-4ecf-810e-686e500c8fd0" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c61dc1-179d-4c85-b189-f63a13debd95" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9417215d-91a5-4b4a-8a59-51f723f820ae" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/899ee247-b593-4451-bb23-e1027cc58244" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca004e71-3788-4410-a902-abcb81761d25" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32db820d-5639-4cbe-953b-66254fb6cb55" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab53fe70-cce0-43de-994c-acb3b5b974a8" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e5771d1-8e40-42b3-82e5-3829b791d834" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87162c03-b4b3-42e0-9ad1-b8242d607857" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c32b19ba-fb66-41d2-9afb-f0491a9a99d0" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2736efb6-b21e-4697-9a32-253a48cb4719" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cecd2c2e-e396-4fff-a903-78bfb235fa6a" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e309aa90-23a0-4117-97f1-4321ad8e021d" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97f2c51e-2924-47c2-b110-38c99fab7699" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea60af92-16f7-4c82-98e3-747ca0e3e879" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/703c56c3-f16b-4359-8c99-8bb9af5b9144" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/338299e5-24f7-4579-bab6-8226dbb8c34a" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f32a2f87-ff35-478f-aa30-eeb9aac93ca4" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d8af315-177c-4dee-83fa-a8e892d0abec" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e16a0de-7f4f-47a7-b887-fcbd425b9e33" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/275a6080-679c-4464-98a3-4b788c8084e3" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f44a10c1-b11f-418b-8618-8856bcc6e19e" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f3b0e84-103b-479e-b9a5-3be6f11bc889" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe114866-81cb-4101-86e3-f121e42743cd" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca23cb62-6bb0-4e77-a680-bb8ca1c1cea8" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8def763e-e6ad-45b9-a437-f6704e2dfcc5" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74f7a349-9d6c-4b2e-9077-94add05dad1a" TargetMode="External" Id="rId124" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9b8c5c8-4ec2-431d-b78f-b5505cd83e55" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64ebf818-9ef1-46ae-9ee8-5e4bb3b31199" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8979e91-246a-4ed5-ba58-4a51a43fb1f6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed1f33b3-dd78-4e78-85c2-4f469befb169" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33e57b51-fdee-419f-b62f-1294e820c54c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f8da5ce-fd5e-42ac-9933-e6f156533b4c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f099f651-1084-4311-8f6f-8a5d98aa80c1" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad0f35c6-f3ad-42d9-a324-4655aae3220e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fa01842-5975-4bf1-a505-28f7d980dbb1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d588b658-96b9-4099-9de0-5f66111920a2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/474a9a1a-cceb-4714-865a-197c83a32185" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d352a581-1098-4a26-9b26-9ca519c349b3" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dab02a5a-5342-4ef8-b3dc-53b38d10410e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c938aa13-26f1-401d-97dd-5ed2c06fcdb3" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec68434-64f1-4c05-b588-86eb28d29d5f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cfd74e9-1f8e-4cb0-87c2-f4cbfb83ad20" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0273a0e-28b3-4dba-9c41-37a14aa0e612" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/902c2f36-c8e8-4087-aede-6655a162ed41" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28ba717b-f082-4d5b-adcb-64dfbc25995c" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbaad3fd-4963-4a05-9425-e12026df8dda" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fabe739a-cd53-4a84-aa00-e610b9976d27" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04698909-62a4-4379-9126-0db446d0dfaf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5538743f-9e43-4399-af3e-95548ebf2fab" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ac254fc-cca2-4719-a4d6-0a6fdc20b226" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c58be42-d9ef-472d-8fd5-f7859f4ea67c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f7d18c8-a8b2-4f92-bca6-a0f89da002a2" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38ff5054-2b14-4ad3-b6a4-087469052789" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c02dc4b4-e960-4319-98c6-4ab2e366a34c" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ace53173-57b7-4e00-bd5e-8a04e0f44229" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2611ff1e-a643-4034-b7fd-4de068a4ad80" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/939eca38-fb27-4c87-8bb1-aeaffa8f5297" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0bf168c-3038-457a-a2e4-3e9eeb88c434" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/504d097b-d272-4501-9d53-4c128dda9d07" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee910e7c-98d6-4588-a5ff-ee9e7844e129" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4e13945-fa01-42a9-a775-f64a2edf549a" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/880b0cdf-f642-4e12-805b-c0c5ef40ad29" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6d5e314-ccd8-4b69-b3fc-58b82758828b" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/812bec69-e205-4919-8d7f-eedd3c3be7ff" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a408130e-9df2-44b5-a920-97aba346ecad" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d42df4af-539a-48f7-bae7-0c9dc7221d93" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d2ce00a-7c21-423a-9291-a0d6ce996ec7" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/037b7a11-7c0f-4889-99f6-987f293305b9" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7cfd0ea-d405-4c1a-ac72-d5aab80f6d6d" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ebabf91-bdc8-49ab-bc90-ac4acdb0fe9d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f0bea78-24d5-48b3-8475-a57d27a9608d" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9858920a-c33d-4562-8381-e04e2b32841b" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/150eabef-1753-4b64-bef1-32e694d57861" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c64a8b59-1f43-45a7-80f1-237b53740b93" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e50dead-a9d8-423a-97b5-e83a810576f3" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43b55714-4ee4-4d3c-ae57-7916a6000b1e" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed996f2a-d4d9-4d13-976f-d1894dd83834" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a055861-fa7a-4f12-930c-9a70e9f3131e" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d9c60da-eb1c-4386-8fe6-4244a837be21" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7d0ad10-8c1e-4e11-976d-0c8fdd2d98ce" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d2dfe7b-ae9d-4b9e-82d6-b4a54c5a8743" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba735242-ab0b-48f4-a272-5b593a88dcb9" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8251f116-7dad-4486-973e-b3b89ebba2de" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb825f7e-fc1a-475f-a101-e93529378ca3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0521619-9982-4a46-9f0a-ea0fd744965b" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/985797c3-e1b1-4e6e-a813-1b5aeea95a8a" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65c012fc-edaf-453f-b400-58ff5984b55e" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d46a3f15-0ef2-4a03-a577-6986a6c3aecd" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f4fbe5f-4239-4f23-8ebf-4541bedaa6f2" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/994095e4-a8bf-45e2-ba4f-3352dd9f26d3" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e4296db-412c-48ef-ad31-ebf7954b73f2" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1741a562-23b4-4a90-bdfc-de253e115c81" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/686692a5-161c-4201-b8df-52d12d64ce84" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7039c26-cbe1-4486-8fca-1fae12c248b8" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45f570db-0342-4cc1-8e55-e622989a0d85" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6258f28d-5c55-4df3-9276-fc95d0c84e1b" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d21d56e-0f37-4139-a54e-bf72351c1250" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f8c9ad3-e7f3-4fdc-9e50-1c0a0683544f" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee3ee463-b154-4b84-bcea-ee439bae17b2" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72b49737-7924-4429-b213-c6299e2aff08" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5cac8f5-a750-4308-a662-4b3914aa5d61" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29840884-87c8-4af9-a47a-e2e96aa97f4f" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2fb55ed-1794-4330-8b1f-28f2186fa62e" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b99f42d7-ca4e-4893-800c-1a36314af7b5" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55ee193b-e6a1-448c-8e32-e551daa5bd9e" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95507ced-db03-4060-a706-fd5e04abe731" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb2a9e3a-3f29-442d-a2a4-1e225dba48dc" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/044c64ea-dd37-445e-a5e7-64e805f9e7e0" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7df636e-4773-41db-b33a-599c3396ccb8" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5b9687c-2c73-4de0-bfaa-46695d6ce7d1" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f4bf667-ba03-4ef0-b486-550c6548d2a8" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d71408da-69ed-441b-868a-37a11517652c" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/434045af-9bb1-4f0b-919d-0682d258f217" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32f2dd0c-d258-4e03-9040-2c0ef1ed436e" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18152cfa-e879-4884-bc25-77855384d0b4" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48b5d591-e125-48e4-ad6c-35dd75b6fc6a" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16882fa9-b9c4-48e8-b313-bbd1076314e7" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/584620ba-9309-46ce-bb82-4dbd512b62e9" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27385ed1-48ff-4550-94bb-bd3ff8571f5f" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caf7dae0-cc03-473f-a2ef-0681ec83db67" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc0e59e3-a97e-412e-a944-179d3c85d5d9" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18d9f3d0-0641-41bb-a165-821871530f8c" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dacfb5e5-5ca2-410e-aaff-9a1842bc19f1" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf3687ad-83ca-40c3-a069-7e7b19d11c0c" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/999df95c-3732-498a-b811-491e5cb15366" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/449ee684-dd27-4ede-b382-142f1423ee04" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e1a4207-3a7e-45e9-a3b3-52179efbd137" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ac004bb-4867-449d-9ab5-b62e7b9f0837" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33f91de8-812a-462e-a87f-da44910e6dff" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/533044c5-5b36-4a57-9b4e-d059afaf80d3" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fea5fd7c-5093-44b6-b0e6-1456aab99b96" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73fde257-ab75-4ca2-b058-e02d668b744a" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53209312-3a3e-4b69-b552-72005faed67e" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de666814-dd96-4f65-aed8-75ba9d0805d4" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f487f2a-7c95-436c-84c9-fff2ab539990" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bfb2553-437d-4526-9046-00e35cb34ab5" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f1eded9-2599-4ecf-810e-686e500c8fd0" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9417215d-91a5-4b4a-8a59-51f723f820ae" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c61dc1-179d-4c85-b189-f63a13debd95" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/899ee247-b593-4451-bb23-e1027cc58244" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca004e71-3788-4410-a902-abcb81761d25" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32db820d-5639-4cbe-953b-66254fb6cb55" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab53fe70-cce0-43de-994c-acb3b5b974a8" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e5771d1-8e40-42b3-82e5-3829b791d834" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87162c03-b4b3-42e0-9ad1-b8242d607857" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c32b19ba-fb66-41d2-9afb-f0491a9a99d0" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2736efb6-b21e-4697-9a32-253a48cb4719" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cecd2c2e-e396-4fff-a903-78bfb235fa6a" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e309aa90-23a0-4117-97f1-4321ad8e021d" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97f2c51e-2924-47c2-b110-38c99fab7699" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea60af92-16f7-4c82-98e3-747ca0e3e879" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/703c56c3-f16b-4359-8c99-8bb9af5b9144" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/338299e5-24f7-4579-bab6-8226dbb8c34a" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f32a2f87-ff35-478f-aa30-eeb9aac93ca4" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d8af315-177c-4dee-83fa-a8e892d0abec" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e16a0de-7f4f-47a7-b887-fcbd425b9e33" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/275a6080-679c-4464-98a3-4b788c8084e3" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f44a10c1-b11f-418b-8618-8856bcc6e19e" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f3b0e84-103b-479e-b9a5-3be6f11bc889" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe114866-81cb-4101-86e3-f121e42743cd" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08691909-e754-418f-a554-b24247a1af5c" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca23cb62-6bb0-4e77-a680-bb8ca1c1cea8" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8def763e-e6ad-45b9-a437-f6704e2dfcc5" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74f7a349-9d6c-4b2e-9077-94add05dad1a" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41f81209-0953-4a70-90a2-4b7716c441b8" TargetMode="External" Id="rId143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U125"/>
+  <dimension ref="A1:U144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,964 +589,946 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А70-16252/2026</t>
+          <t>А70-17994/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК-Строй"</t>
+          <t>ООО "Стройтандем"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5501154434</t>
+          <t>7203350405</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
+          <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>07.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe</t>
+          <t>https://kad.arbitr.ru/Card/f9b8c5c8-4ec2-431d-b78f-b5505cd83e55</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А46-12107/2026</t>
+          <t>А70-17354/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ИП Черный Виктор Иванович</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>720300981758</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНТАЖ"</t>
+          <t>ПАО Сбербанк</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5503249032</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Бутина В. В.</t>
+          <t>Горячкина Д. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ed1f33b3-dd78-4e78-85c2-4f469befb169</t>
+          <t>https://kad.arbitr.ru/Card/64ebf818-9ef1-46ae-9ee8-5e4bb3b31199</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А70-12473/2026</t>
+          <t>А70-17048/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Тюменской области"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК-Строй"</t>
+          <t>ООО "Викинг"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5501154434</t>
+          <t>7202252660</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
+          <t>Цыпушева А. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33e57b51-fdee-419f-b62f-1294e820c54c</t>
+          <t>https://kad.arbitr.ru/Card/e8979e91-246a-4ed5-ba58-4a51a43fb1f6</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А70-6607/2026</t>
+          <t>А70-16252/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройбыт"</t>
+          <t>ООО "СТК-Строй"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7226004909</t>
+          <t>5501154434</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Минулина Д. Х.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>13.06.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f8da5ce-fd5e-42ac-9933-e6f156533b4c</t>
+          <t>https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А70-2924/2026</t>
+          <t>А46-12107/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>09.02.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3235002178</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АВАНТАЖ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>5503249032</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Минулина Д. Х.</t>
+          <t>Бутина В. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f099f651-1084-4311-8f6f-8a5d98aa80c1</t>
+          <t>https://kad.arbitr.ru/Card/ed1f33b3-dd78-4e78-85c2-4f469befb169</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А70-2447/2026</t>
+          <t>А70-12473/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Тюменской области"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Викинг"</t>
+          <t>ООО "СТК-Строй"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7202252660</t>
+          <t>5501154434</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Цыпушева А. С.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad0f35c6-f3ad-42d9-a324-4655aae3220e</t>
+          <t>https://kad.arbitr.ru/Card/33e57b51-fdee-419f-b62f-1294e820c54c</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А70-2102/2026</t>
+          <t>А70-6607/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>02.02.2026</t>
+          <t>18.03.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Авантаж"</t>
+          <t>ООО "Стройбыт"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5503249032</t>
+          <t>7226004909</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d</t>
+          <t>https://kad.arbitr.ru/Card/7f8da5ce-fd5e-42ac-9933-e6f156533b4c</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А70-1862/2026</t>
+          <t>А70-2924/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>09.02.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>3235002178</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7203208906</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
+          <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1fa01842-5975-4bf1-a505-28f7d980dbb1</t>
+          <t>https://kad.arbitr.ru/Card/f099f651-1084-4311-8f6f-8a5d98aa80c1</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А70-451/2026</t>
+          <t>А70-2447/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>15.01.2026</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>ООО "Викинг"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7202252660</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Цыпушева А. С.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>31.01.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d588b658-96b9-4099-9de0-5f66111920a2</t>
+          <t>https://kad.arbitr.ru/Card/ad0f35c6-f3ad-42d9-a324-4655aae3220e</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А70-28312/2025</t>
+          <t>А70-2102/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>22.12.2025</t>
+          <t>02.02.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>АО "Транснефть-Западная Сибирь"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5502020634</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Авантаж"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>5503249032</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Цыпушева А. С.</t>
+          <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/474a9a1a-cceb-4714-865a-197c83a32185</t>
+          <t>https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А70-26461/2025</t>
+          <t>А70-1862/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
@@ -1557,499 +1539,489 @@
           <t>7204201389</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7203208906</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Цыпушева А. С.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>18.03.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d352a581-1098-4a26-9b26-9ca519c349b3</t>
+          <t>https://kad.arbitr.ru/Card/1fa01842-5975-4bf1-a505-28f7d980dbb1</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А70-10837/2025</t>
+          <t>А70-451/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>28.05.2025</t>
+          <t>15.01.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Тюменской области"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТ СТРОЙ ДИЗАЙН"</t>
+          <t>ООО "Викинг"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7205014543</t>
+          <t>7202252660</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>78115</v>
-[...3 lines deleted...]
-      </c>
+        <v>38097.97</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом при капремонте (затопление квартиры).</t>
+          <t>Взыскание убытков в связи с капитальным ремонтом многоквартирных домов</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>15.08.2025</t>
+          <t>31.01.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dab02a5a-5342-4ef8-b3dc-53b38d10410e</t>
+          <t>https://kad.arbitr.ru/Card/d588b658-96b9-4099-9de0-5f66111920a2</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А70-8758/2025</t>
+          <t>А70-28312/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>22.12.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>АО "Транснефть-Западная Сибирь"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>5502020634</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энергосберегающие технологии"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7203249571</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Цыпушева А. С.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в связи с ненадлежащим выполнением работ по капитальному ремонту членом СРО</t>
+          <t>Взыскание ущерба в связи с ненадлежащим исполнением обязательств членом СРО по контрактам</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c938aa13-26f1-401d-97dd-5ed2c06fcdb3</t>
+          <t>https://kad.arbitr.ru/Card/474a9a1a-cceb-4714-865a-197c83a32185</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А75-7322/2025</t>
+          <t>А70-26461/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>10.04.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ХАНТЫ-МАНСИЙСКОГО АВТОНОМНОГО ОКРУГА - ЮГРЫ "ДИРЕКЦИЯ ПО ЭКСПЛУАТАЦИИ СЛУЖЕБНЫХ ЗДАНИЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>8601012220</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯГУАР"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7203375784</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Цыпушева А. С.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков работ по контракту на капитальный ремонт объекта</t>
+          <t>Возмещение убытков</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ec68434-64f1-4c05-b588-86eb28d29d5f</t>
+          <t>https://kad.arbitr.ru/Card/d352a581-1098-4a26-9b26-9ca519c349b3</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А70-27893/2024</t>
+          <t>А70-10837/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>25.12.2024</t>
+          <t>28.05.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Тюменской области"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АРТ СТРОЙ ДИЗАЙН"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7205014543</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>539532</v>
-[...1 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+        <v>78115</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>78115</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за убытки из-за некачественного капремонта МКД подрядчиком</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом при капремонте (затопление квартиры).</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>15.08.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3cfd74e9-1f8e-4cb0-87c2-f4cbfb83ad20</t>
+          <t>https://kad.arbitr.ru/Card/dab02a5a-5342-4ef8-b3dc-53b38d10410e</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А70-27890/2024</t>
+          <t>А70-8758/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>25.12.2024</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
@@ -2057,4436 +2029,4354 @@
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>ООО "Энергосберегающие технологии"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7203249571</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Цыпушева А. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с ООО Энергосберегающие технологии и Союза СРОСТО</t>
+          <t>Возмещение убытков в связи с ненадлежащим выполнением работ по капитальному ремонту членом СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>29.03.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/902c2f36-c8e8-4087-aede-6655a162ed41</t>
+          <t>https://kad.arbitr.ru/Card/c938aa13-26f1-401d-97dd-5ed2c06fcdb3</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А70-27892/2024</t>
+          <t>А75-7322/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>25.12.2024</t>
+          <t>10.04.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ХАНТЫ-МАНСИЙСКОГО АВТОНОМНОГО ОКРУГА - ЮГРЫ "ДИРЕКЦИЯ ПО ЭКСПЛУАТАЦИИ СЛУЖЕБНЫХ ЗДАНИЙ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>8601012220</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Арт Строй Дизайн"</t>
+          <t>ООО "ЯГУАР"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7205014543</t>
+          <t>7203375784</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Цыпушева А. С.</t>
-[...2 lines deleted...]
-      <c r="O18" s="2" t="inlineStr"/>
+          <t>Касумова С. Г.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>2397555.59</v>
+      </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с члена СРО и Союза «СРОСТО» в рамках обязательств по капитальному ремонту.</t>
+          <t>Взыскание неустойки за нарушение сроков работ по контракту на капитальный ремонт объекта</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>29.03.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28ba717b-f082-4d5b-adcb-64dfbc25995c</t>
+          <t>https://kad.arbitr.ru/Card/6ec68434-64f1-4c05-b588-86eb28d29d5f</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А70-27894/2024</t>
+          <t>А70-27893/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>25.12.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "УралСтройГрупп"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>4501227200</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Михалева Е. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>188000</v>
+        <v>539532</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за ущерб, причиненный собственникам квартир при капремонте МКД</t>
+          <t>Субсидиарная ответственность за убытки из-за некачественного капремонта МКД подрядчиком</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0273a0e-28b3-4dba-9c41-37a14aa0e612</t>
+          <t>https://kad.arbitr.ru/Card/3cfd74e9-1f8e-4cb0-87c2-f4cbfb83ad20</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А75-23047/2024</t>
+          <t>А70-27894/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>15.11.2024</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОКСИМО"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7204195336</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АО "ГРУППА СТРАХОВЫХ КОМПАНИЙ "ЮГОРИЯ"</t>
+          <t>ООО "УралСтройГрупп"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>8601023568</t>
+          <t>4501227200</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Западно-Сибирского округа</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Демидова Е. Ю.</t>
+          <t>Михалева Е. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>6200039.82</v>
-[...3 lines deleted...]
-      </c>
+        <v>188000</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание страхового возмещения за ущерб от затопления квартир при капремонте крыши и процентов</t>
+          <t>Взыскание убытков в порядке регресса за ущерб, причиненный собственникам квартир при капремонте МКД</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbaad3fd-4963-4a05-9425-e12026df8dda</t>
+          <t>https://kad.arbitr.ru/Card/c0273a0e-28b3-4dba-9c41-37a14aa0e612</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А70-22106/2024</t>
+          <t>А70-27890/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>02.10.2024</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Промышленная Инжиниринговая Компания"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7203264876</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Энергосберегающие технологии"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7203249571</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Шанаурина Ю. В.</t>
+          <t>Цыпушева А. С.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО за неуплату членских взносов</t>
+          <t>Взыскание убытков с ООО Энергосберегающие технологии и Союза СРОСТО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>03.10.2025</t>
+          <t>29.03.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fabe739a-cd53-4a84-aa00-e610b9976d27</t>
+          <t>https://kad.arbitr.ru/Card/902c2f36-c8e8-4087-aede-6655a162ed41</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А70-20206/2024</t>
+          <t>А70-27892/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>05.09.2024</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Управление жилищно-коммунальным хозяйством города Ишима"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7205018308</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Арт Строй Дизайн"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7205014543</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Цыпушева А. С.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки из-за дефектов работ ликвидированного члена</t>
+          <t>Взыскание убытков с члена СРО и Союза «СРОСТО» в рамках обязательств по капитальному ремонту.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>16.04.2025</t>
+          <t>29.03.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04698909-62a4-4379-9126-0db446d0dfaf</t>
+          <t>https://kad.arbitr.ru/Card/28ba717b-f082-4d5b-adcb-64dfbc25995c</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А70-15999/2024</t>
+          <t>А75-23047/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>19.07.2024</t>
+          <t>15.11.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Департамент имущественных отношений Тюменской области</t>
+          <t>ООО "ПРОКСИМО"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7202138460</t>
+          <t>7204195336</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ СТАЛЬСЕРВИС"</t>
+          <t>АО "ГРУППА СТРАХОВЫХ КОМПАНИЙ "ЮГОРИЯ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7203184437</t>
+          <t>8601023568</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Западно-Сибирского округа</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова О. В.</t>
-[...3 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+          <t>Демидова Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>6200039.82</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>6200039.82</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Исключение из ЕГРН записи о запрете регистрации на участок, наложенном в пользу СРО как взыскателя</t>
+          <t>Взыскание страхового возмещения за ущерб от затопления квартир при капремонте крыши и процентов</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>21.09.2024</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5538743f-9e43-4399-af3e-95548ebf2fab</t>
+          <t>https://kad.arbitr.ru/Card/dbaad3fd-4963-4a05-9425-e12026df8dda</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А70-15733/2024</t>
+          <t>А70-22106/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>16.07.2024</t>
+          <t>02.10.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ЗАО "Промышленная Инжиниринговая Компания"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7203264876</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-2018"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7203442399</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шанаурина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте крыши МКД.</t>
+          <t>Оспаривание решения об исключении из членов СРО за неуплату членских взносов</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>17.06.2025</t>
+          <t>03.10.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c58be42-d9ef-472d-8fd5-f7859f4ea67c</t>
+          <t>https://kad.arbitr.ru/Card/fabe739a-cd53-4a84-aa00-e610b9976d27</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А70-15728/2024</t>
+          <t>А70-20206/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>16.07.2024</t>
+          <t>05.09.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Муниципальное казенное учреждение "Управление жилищно-коммунальным хозяйством города Ишима"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7205018308</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7203208906</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>182115</v>
+        <v>57272.75</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>182080</v>
+        <v>46955.41</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за убытки из-за дефектов работ ликвидированного члена</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>12.09.2024</t>
+          <t>16.04.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ac254fc-cca2-4719-a4d6-0a6fdc20b226</t>
+          <t>https://kad.arbitr.ru/Card/04698909-62a4-4379-9126-0db446d0dfaf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А70-14180/2024</t>
+          <t>А70-15999/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>28.06.2024</t>
+          <t>19.07.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Департамент имущественных отношений Тюменской области</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7202138460</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОКСИМО"</t>
+          <t>ООО "КОМПАНИЯ СТАЛЬСЕРВИС"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7204195336</t>
+          <t>7203184437</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кузнецова О. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО договора на капремонт</t>
+          <t>Исключение из ЕГРН записи о запрете регистрации на участок, наложенном в пользу СРО как взыскателя</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>21.09.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f7d18c8-a8b2-4f92-bca6-a0f89da002a2</t>
+          <t>https://kad.arbitr.ru/Card/5538743f-9e43-4399-af3e-95548ebf2fab</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А70-13956/2024</t>
+          <t>А70-15728/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>16.07.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Викинг"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7202252660</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Минулина Д. Х.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>134627.93</v>
+        <v>182115</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>134627.93</v>
+        <v>182080</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, причиненных при проведении капитального ремонта.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>27.11.2024</t>
+          <t>12.09.2024</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/38ff5054-2b14-4ad3-b6a4-087469052789</t>
+          <t>https://kad.arbitr.ru/Card/1ac254fc-cca2-4719-a4d6-0a6fdc20b226</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А70-13294/2024</t>
+          <t>А70-15733/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>19.06.2024</t>
+          <t>16.07.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСК "РЕНЕССАНС"</t>
+          <t>ООО "СМУ-2018"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7204199852</t>
+          <t>7203442399</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>75162.07000000001</v>
+        <v>160000</v>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки подрядчика из-за некачественного капремонта кровли</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте крыши МКД.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>13.12.2024</t>
+          <t>17.06.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c02dc4b4-e960-4319-98c6-4ab2e366a34c</t>
+          <t>https://kad.arbitr.ru/Card/9c58be42-d9ef-472d-8fd5-f7859f4ea67c</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А70-4355/2024</t>
+          <t>А70-14180/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024</t>
+          <t>28.06.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ПРОКСИМО"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7204195336</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>Михалева Е. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>75162.07000000001</v>
-[...1 lines deleted...]
-      <c r="P29" s="2" t="inlineStr"/>
+        <v>404856.15</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>404856.15</v>
+      </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность за вред, причиненный членом СРО при капитальном ремонте (затопление)</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО договора на капремонт</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>18.05.2024</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ace53173-57b7-4e00-bd5e-8a04e0f44229</t>
+          <t>https://kad.arbitr.ru/Card/3f7d18c8-a8b2-4f92-bca6-a0f89da002a2</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А70-4354/2024</t>
+          <t>А70-13956/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стратегия"</t>
+          <t>ООО "Викинг"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7206045079</t>
+          <t>7202252660</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
+          <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>169000</v>
-[...1 lines deleted...]
-      <c r="P30" s="2" t="inlineStr"/>
+        <v>134627.93</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>134627.93</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание убытков с члена СРО и СРО</t>
+          <t>Взыскание убытков, причиненных при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>20.04.2024</t>
+          <t>27.11.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/939eca38-fb27-4c87-8bb1-aeaffa8f5297</t>
+          <t>https://kad.arbitr.ru/Card/38ff5054-2b14-4ad3-b6a4-087469052789</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А70-4356/2024</t>
+          <t>А70-13294/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024</t>
+          <t>19.06.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО ПСК "РЕНЕССАНС"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7204199852</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
-[...2 lines deleted...]
-      <c r="O31" s="2" t="inlineStr"/>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>75162.07000000001</v>
+      </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R31" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за убытки подрядчика из-за некачественного капремонта кровли</t>
+        </is>
+      </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>26.09.2024</t>
+          <t>13.12.2024</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2611ff1e-a643-4034-b7fd-4de068a4ad80</t>
+          <t>https://kad.arbitr.ru/Card/c02dc4b4-e960-4319-98c6-4ab2e366a34c</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А70-27330/2023</t>
+          <t>А70-4355/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>27.12.2023</t>
+          <t>04.03.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тюмень Водоканал"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7204095194</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЮМЕНЬСИБГАЗ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7202259023</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Кудрявцев В. В.</t>
-[...2 lines deleted...]
-      <c r="O32" s="2" t="inlineStr"/>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>75162.07000000001</v>
+      </c>
       <c r="P32" s="2" t="inlineStr"/>
-      <c r="Q32" s="2" t="inlineStr"/>
-      <c r="R32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность за вред, причиненный членом СРО при капитальном ремонте (затопление)</t>
+        </is>
+      </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>18.05.2024</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0bf168c-3038-457a-a2e4-3e9eeb88c434</t>
+          <t>https://kad.arbitr.ru/Card/ace53173-57b7-4e00-bd5e-8a04e0f44229</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А70-25447/2023</t>
+          <t>А70-4356/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>04.03.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственно-строительная компания "Ренессанс" в лице конкурсного управляющего Павлова Даниила Викторовича</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7204199852</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Шанаурина Ю. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>08.02.2025</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979</t>
+          <t>https://kad.arbitr.ru/Card/2611ff1e-a643-4034-b7fd-4de068a4ad80</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А46-21342/2023</t>
+          <t>А70-4354/2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>21.11.2023</t>
+          <t>04.03.2024</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5503114765</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНТАЖ"</t>
+          <t>ООО "Стратегия"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>5503249032</t>
+          <t>7206045079</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Ларина Е. А.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>120769</v>
+        <v>169000</v>
       </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за действия члена (МКУ) при осуществлении строительного контроля.</t>
+          <t>Солидарное взыскание убытков с члена СРО и СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>15.09.2024</t>
+          <t>20.04.2024</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/504d097b-d272-4501-9d53-4c128dda9d07</t>
+          <t>https://kad.arbitr.ru/Card/939eca38-fb27-4c87-8bb1-aeaffa8f5297</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А70-24434/2023</t>
+          <t>А70-27330/2023</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>17.11.2023</t>
+          <t>27.12.2023</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Тюмень Водоканал"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7204095194</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО строительная компания "Симекс"</t>
+          <t>ООО "ТЮМЕНЬСИБГАЗ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7203367494</t>
+          <t>7202259023</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кудрявцев В. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>23.04.2024</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee910e7c-98d6-4588-a5ff-ee9e7844e129</t>
+          <t>https://kad.arbitr.ru/Card/f0bf168c-3038-457a-a2e4-3e9eeb88c434</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А70-23149/2023</t>
+          <t>А70-25447/2023</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>01.11.2023</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО Производственно-строительная компания "Ренессанс" в лице конкурсного управляющего Павлова Даниила Викторовича</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7204199852</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
+          <t>Шанаурина Ю. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>1052124.54</v>
-[...3 lines deleted...]
-      </c>
+        <v>130000</v>
+      </c>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору капитального ремонта.</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте крыши</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>15.05.2024</t>
+          <t>08.02.2025</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4e13945-fa01-42a9-a775-f64a2edf549a</t>
+          <t>https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А70-17676/2023</t>
+          <t>А46-21342/2023</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>15.08.2023</t>
+          <t>21.11.2023</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>5503114765</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АВАНТАЖ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>5503249032</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Шанаурина Ю. В.</t>
-[...2 lines deleted...]
-      <c r="O37" s="2" t="inlineStr"/>
+          <t>Ларина Е. А.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>120769</v>
+      </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в связи с деятельностью члена СРО ООО «Стратегия»</t>
+          <t>Субсидиарная ответственность СРО за действия члена (МКУ) при осуществлении строительного контроля.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>14.11.2023</t>
+          <t>15.09.2024</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/880b0cdf-f642-4e12-805b-c0c5ef40ad29</t>
+          <t>https://kad.arbitr.ru/Card/504d097b-d272-4501-9d53-4c128dda9d07</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А70-16682/2023</t>
+          <t>А70-24434/2023</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>02.08.2023</t>
+          <t>17.11.2023</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Винсон"</t>
+          <t>ООО строительная компания "Симекс"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>7203367494</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...3 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>17793.52</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>17793.52</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание подрядчика устранить недостатки работ по капитальному ремонту системы водоотведения</t>
+          <t>Взыскание денежных средств на устранение недостатков работ по капитальному ремонту крыши МКД</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>26.12.2024</t>
+          <t>23.04.2024</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/812bec69-e205-4919-8d7f-eedd3c3be7ff</t>
+          <t>https://kad.arbitr.ru/Card/ee910e7c-98d6-4588-a5ff-ee9e7844e129</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А70-16713/2023</t>
+          <t>А70-23149/2023</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>02.08.2023</t>
+          <t>01.11.2023</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Отделения по взысканию задолженности с юридических лиц по городу Тюмени и Тюменскому району Управления Федеральной службы судебных приставов по Тюменской области Мальцева Галина Викторовна</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРЬ - СЕРВИС"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7204089909</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
-[...3 lines deleted...]
-      <c r="P39" s="2" t="inlineStr"/>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>1052124.54</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>105212.45</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на земельный участок должника в рамках исполнительного производства</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>25.11.2023</t>
+          <t>15.05.2024</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6d5e314-ccd8-4b69-b3fc-58b82758828b</t>
+          <t>https://kad.arbitr.ru/Card/a4e13945-fa01-42a9-a775-f64a2edf549a</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А70-13362/2023</t>
+          <t>А70-17676/2023</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>21.06.2023</t>
+          <t>15.08.2023</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-2018"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7203442399</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шанаурина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте МКД</t>
+          <t>Взыскание денежных средств в связи с деятельностью члена СРО ООО «Стратегия»</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>14.11.2023</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a408130e-9df2-44b5-a920-97aba346ecad</t>
+          <t>https://kad.arbitr.ru/Card/880b0cdf-f642-4e12-805b-c0c5ef40ad29</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А70-9901/2023</t>
+          <t>А70-16713/2023</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>11.05.2023</t>
+          <t>02.08.2023</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Судебный пристав-исполнитель Отделения по взысканию задолженности с юридических лиц по городу Тюмени и Тюменскому району Управления Федеральной службы судебных приставов по Тюменской области Мальцева Галина Викторовна</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-2018"</t>
+          <t>ООО "СИБИРЬ - СЕРВИС"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7203442399</t>
+          <t>7204089909</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Маркова Н. Л.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по капремонту</t>
+          <t>Обращение взыскания на земельный участок должника в рамках исполнительного производства</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>18.04.2025</t>
+          <t>25.11.2023</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d2ce00a-7c21-423a-9291-a0d6ce996ec7</t>
+          <t>https://kad.arbitr.ru/Card/a6d5e314-ccd8-4b69-b3fc-58b82758828b</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А70-8457/2023</t>
+          <t>А70-16682/2023</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>20.04.2023</t>
+          <t>02.08.2023</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "Торгово-строительная компания "Форт"</t>
+          <t>ООО "Винсон"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7203432030</t>
+          <t>7203367494</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте (пожар).</t>
+          <t>Обязание подрядчика устранить недостатки работ по капитальному ремонту системы водоотведения</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>29.06.2023</t>
+          <t>26.12.2024</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/037b7a11-7c0f-4889-99f6-987f293305b9</t>
+          <t>https://kad.arbitr.ru/Card/812bec69-e205-4919-8d7f-eedd3c3be7ff</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А70-8412/2023</t>
+          <t>А70-13362/2023</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>20.04.2023</t>
+          <t>21.06.2023</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОКСИМО"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7204195336</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СМУ-2018"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7203442399</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
-[...2 lines deleted...]
-      <c r="O43" s="2" t="inlineStr"/>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>134400</v>
+      </c>
       <c r="P43" s="2" t="inlineStr"/>
-      <c r="Q43" s="2" t="inlineStr"/>
-      <c r="R43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте МКД</t>
+        </is>
+      </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>11.10.2025</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ebabf91-bdc8-49ab-bc90-ac4acdb0fe9d</t>
+          <t>https://kad.arbitr.ru/Card/a408130e-9df2-44b5-a920-97aba346ecad</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А70-8421/2023</t>
+          <t>А70-12574/2023</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>20.04.2023</t>
+          <t>08.06.2023</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Союз"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7203432489</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стратегия"</t>
+          <t>ООО "Союз"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7206045079</t>
+          <t>7203432489</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Никонова А. С.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>04.07.2023</t>
+          <t>07.04.2024</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7cfd0ea-d405-4c1a-ac72-d5aab80f6d6d</t>
+          <t>https://kad.arbitr.ru/Card/d42df4af-539a-48f7-bae7-0c9dc7221d93</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А70-8050/2023</t>
+          <t>А70-9901/2023</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>14.04.2023</t>
+          <t>11.05.2023</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СМУ-2018"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7203442399</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>8246911.87</v>
-[...3 lines deleted...]
-      </c>
+        <v>102500</v>
+      </c>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членами обязательств по договорам подряда</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по капремонту</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>20.11.2024</t>
+          <t>18.04.2025</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9858920a-c33d-4562-8381-e04e2b32841b</t>
+          <t>https://kad.arbitr.ru/Card/4d2ce00a-7c21-423a-9291-a0d6ce996ec7</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А70-7750/2023</t>
+          <t>А70-8457/2023</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>11.04.2023</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-2018"</t>
+          <t>ООО "Торгово-строительная компания "Форт"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7203442399</t>
+          <t>7203432030</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Шанаурина Ю. В.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>122763.18</v>
+        <v>1212203.93</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>40000</v>
+        <v>342217</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса из-за затопления квартиры при капитальном ремонте крыши МКД</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте (пожар).</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>17.12.2025</t>
+          <t>29.06.2023</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/150eabef-1753-4b64-bef1-32e694d57861</t>
+          <t>https://kad.arbitr.ru/Card/037b7a11-7c0f-4889-99f6-987f293305b9</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А70-6909/2023</t>
+          <t>А70-8421/2023</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>03.04.2023</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>Департамент городской среды АДМИНИСТРАЦИИ ГОРОДА ТОБОЛЬСКА</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7206037494</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСНО"</t>
+          <t>ООО "Стратегия"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7202002469</t>
+          <t>7206045079</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>Михалева Е. В.</t>
         </is>
       </c>
-      <c r="O47" s="2" t="inlineStr"/>
-      <c r="P47" s="2" t="inlineStr"/>
+      <c r="O47" s="2" t="n">
+        <v>196901</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>196901</v>
+      </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание подрядчика устранить недостатки работ по капремонту бассейна в рамках гарантийных обязательств</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капремонте (затопление квартиры).</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>04.07.2023</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e50dead-a9d8-423a-97b5-e83a810576f3</t>
+          <t>https://kad.arbitr.ru/Card/d7cfd0ea-d405-4c1a-ac72-d5aab80f6d6d</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А70-6907/2023</t>
+          <t>А70-8412/2023</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>03.04.2023</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>Департамент городской среды АДМИНИСТРАЦИИ ГОРОДА ТОБОЛЬСКА</t>
+          <t>ООО "ПРОКСИМО"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>7206037494</t>
+          <t>7204195336</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСНО"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7202002469</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
+          <t>Михалева Е. В.</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
-      <c r="Q48" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>11.10.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c64a8b59-1f43-45a7-80f1-237b53740b93</t>
+          <t>https://kad.arbitr.ru/Card/9ebabf91-bdc8-49ab-bc90-ac4acdb0fe9d</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А70-4069/2023</t>
+          <t>А70-8111/2023</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>14.04.2023</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стратегия"</t>
+          <t>ООО "ДИЗАЙН-КЛУБ-СТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7206045079</t>
+          <t>7202139093</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кондрашов Ю. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
-      <c r="Q49" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>16.11.2023</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ed996f2a-d4d9-4d13-976f-d1894dd83834</t>
+          <t>https://kad.arbitr.ru/Card/2f0bea78-24d5-48b3-8475-a57d27a9608d</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А70-3289/2023</t>
+          <t>А70-8050/2023</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>17.02.2023</t>
+          <t>14.04.2023</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>Федеральная налоговая служба</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7707329152</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРИНВЕСТ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7203411834</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Квиндт Е. И.</t>
+          <t>Михалева Е. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>7534134.45</v>
+        <v>8246911.87</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>7534134.45</v>
+        <v>8246911.87</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Требование о признании должника банкротом из-за долгов по налогам и перед контрагентами.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членами обязательств по договорам подряда</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>15.12.2024</t>
+          <t>20.11.2024</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a055861-fa7a-4f12-930c-9a70e9f3131e</t>
+          <t>https://kad.arbitr.ru/Card/9858920a-c33d-4562-8381-e04e2b32841b</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А70-25373/2022</t>
+          <t>А70-7750/2023</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>28.11.2022</t>
+          <t>11.04.2023</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СМУ-2018"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7203442399</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
+          <t>Шанаурина Ю. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>420177.8</v>
+        <v>122763.18</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>420177.8</v>
+        <v>40000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Взыскание убытков в порядке регресса из-за затопления квартиры при капитальном ремонте крыши МКД</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>12.10.2023</t>
+          <t>17.12.2025</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8251f116-7dad-4486-973e-b3b89ebba2de</t>
+          <t>https://kad.arbitr.ru/Card/150eabef-1753-4b64-bef1-32e694d57861</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А70-24476/2022</t>
+          <t>А70-6907/2023</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>16.11.2022</t>
+          <t>03.04.2023</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Департамент городской среды АДМИНИСТРАЦИИ ГОРОДА ТОБОЛЬСКА</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7206037494</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АСНО"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7202002469</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>Лоскутов В. В.</t>
         </is>
       </c>
-      <c r="O52" s="2" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Обязание устранить недостатки работ по капитальному ремонту здания в рамках гарантийных обязательств</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>19.08.2023</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/985797c3-e1b1-4e6e-a813-1b5aeea95a8a</t>
+          <t>https://kad.arbitr.ru/Card/c64a8b59-1f43-45a7-80f1-237b53740b93</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А70-24478/2022</t>
+          <t>А70-6909/2023</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>16.11.2022</t>
+          <t>03.04.2023</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Департамент городской среды АДМИНИСТРАЦИИ ГОРОДА ТОБОЛЬСКА</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7206037494</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АСНО"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7202002469</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Обязание подрядчика устранить недостатки работ по капремонту бассейна в рамках гарантийных обязательств</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>03.11.2023</t>
+          <t>21.11.2024</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb825f7e-fc1a-475f-a101-e93529378ca3</t>
+          <t>https://kad.arbitr.ru/Card/3e50dead-a9d8-423a-97b5-e83a810576f3</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А70-24479/2022</t>
+          <t>А70-4204/2023</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>16.11.2022</t>
+          <t>03.03.2023</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СТРОЙТРЕСТ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7202223789</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Стройинвест"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7203289292</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сажина А. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>16.08.2023</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0521619-9982-4a46-9f0a-ea0fd744965b</t>
+          <t>https://kad.arbitr.ru/Card/43b55714-4ee4-4d3c-ae57-7916a6000b1e</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А70-22175/2022</t>
+          <t>А70-4069/2023</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>19.10.2022</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вира-Групп"</t>
+          <t>ООО "Стратегия"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7203371395</t>
+          <t>7206045079</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Авдеева Я. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>75817.35000000001</v>
+        <v>2212222.84</v>
       </c>
       <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Взыскание неосвоенного аванса и процентов в порядке субсидиарной ответственности с СРО</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>18.11.2022</t>
+          <t>16.11.2023</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d46a3f15-0ef2-4a03-a577-6986a6c3aecd</t>
+          <t>https://kad.arbitr.ru/Card/ed996f2a-d4d9-4d13-976f-d1894dd83834</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А70-20642/2022</t>
+          <t>А70-3289/2023</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>29.09.2022</t>
+          <t>17.02.2023</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибирь"</t>
+          <t>ООО "СЕВЕРИНВЕСТ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7205030182</t>
+          <t>7203411834</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Шанаурина Ю. В.</t>
+          <t>Квиндт Е. И.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>298841.5</v>
+        <v>7534134.45</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>298841.5</v>
+        <v>7534134.45</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, выплаченных собственнику за затопление квартиры при капремонте</t>
+          <t>Требование о признании должника банкротом из-за долгов по налогам и перед контрагентами.</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>22.03.2024</t>
+          <t>15.12.2024</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f4fbe5f-4239-4f23-8ebf-4541bedaa6f2</t>
+          <t>https://kad.arbitr.ru/Card/1a055861-fa7a-4f12-930c-9a70e9f3131e</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А70-20639/2022</t>
+          <t>А70-3209/2023</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>29.09.2022</t>
+          <t>16.02.2023</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Межрайонная инспекция Федеральной налоговой службы № 14 по Тюменской области</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7204117779</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибирь"</t>
+          <t>ООО ''САВЛ''</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7205030182</t>
+          <t>7203078541</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Шанаурина Ю. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Мингалева Е. А.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>02.12.2023</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/994095e4-a8bf-45e2-ba4f-3352dd9f26d3</t>
+          <t>https://kad.arbitr.ru/Card/9d9c60da-eb1c-4386-8fe6-4244a837be21</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А70-20459/2022</t>
+          <t>А70-221/2023</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>28.09.2022</t>
+          <t>10.01.2023</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>АО "ТЮМЕНСКОЕ ОБЛАСТНОЕ ДОРОЖНО-ЭКСПЛУАТАЦИОННОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>Межрайонная инспекция Федеральной налоговой службы № 14 по Тюменской области</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7203175930</t>
+          <t>7204117779</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Тюменская торгово-строительная компания"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7203286140</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Бадрызлова М. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Петренко О. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>04.03.2023</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e4296db-412c-48ef-ad31-ebf7954b73f2</t>
+          <t>https://kad.arbitr.ru/Card/b7d0ad10-8c1e-4e11-976d-0c8fdd2d98ce</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А70-19239/2022</t>
+          <t>А70-26634/2022</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>09.09.2022</t>
+          <t>13.12.2022</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "БЕТОННЫЙ ЗАВОД ГОРОД"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7224082186</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ПРОФИСТРОЙ ЛСТК"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7204205432</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Авхимович В. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>01.06.2023</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1741a562-23b4-4a90-bdfc-de253e115c81</t>
+          <t>https://kad.arbitr.ru/Card/2d2dfe7b-ae9d-4b9e-82d6-b4a54c5a8743</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А81-10677/2022</t>
+          <t>А70-26638/2022</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>02.09.2022</t>
+          <t>13.12.2022</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ИП Летягин Юрий Анатольевич</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>463227747810</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ОБСКОЙ ПРИЧАЛ"</t>
+          <t>ООО "Производственная Компания "Энергострой"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>8901039537</t>
+          <t>7204202382</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Ямало-Ненецкого АО</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Соколов С. В.</t>
+          <t>Пронина Е. В.</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr"/>
       <c r="P60" s="2" t="inlineStr"/>
-      <c r="Q60" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>08.06.2023</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/686692a5-161c-4201-b8df-52d12d64ce84</t>
+          <t>https://kad.arbitr.ru/Card/ba735242-ab0b-48f4-a272-5b593a88dcb9</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А70-16963/2022</t>
+          <t>А70-25373/2022</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>10.08.2022</t>
+          <t>28.11.2022</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОСТРОЙ-95"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>7204126244</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АО "Альфастрахование"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7713056834</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Минеев О. А.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>317672</v>
-[...1 lines deleted...]
-      <c r="P61" s="2" t="inlineStr"/>
+        <v>420177.8</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>420177.8</v>
+      </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Взыскание страхового возмещения за ущерб от затопления жилого помещения.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>13.12.2022</t>
+          <t>12.10.2023</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7039c26-cbe1-4486-8fca-1fae12c248b8</t>
+          <t>https://kad.arbitr.ru/Card/8251f116-7dad-4486-973e-b3b89ebba2de</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А70-9524/2022</t>
+          <t>А70-24478/2022</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>29.04.2022</t>
+          <t>16.11.2022</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
@@ -6497,6337 +6387,8138 @@
           <t>7204201389</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t>7203208906</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>3609769.78</v>
-[...3 lines deleted...]
-      </c>
+        <v>138156</v>
+      </c>
+      <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>28.09.2023</t>
+          <t>03.11.2023</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45f570db-0342-4cc1-8e55-e622989a0d85</t>
+          <t>https://kad.arbitr.ru/Card/cb825f7e-fc1a-475f-a101-e93529378ca3</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А70-9141/2022</t>
+          <t>А70-24479/2022</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>25.04.2022</t>
+          <t>16.11.2022</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОСТРОЙ-95"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7204126244</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>338342</v>
+        <v>220346</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>277672</v>
+        <v>220346</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, возникших вследствие затопления квартиры при капремонте</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте (затопление).</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>15.03.2023</t>
+          <t>16.08.2023</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6258f28d-5c55-4df3-9276-fc95d0c84e1b</t>
+          <t>https://kad.arbitr.ru/Card/e0521619-9982-4a46-9f0a-ea0fd744965b</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А70-5003/2022</t>
+          <t>А70-24476/2022</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>05.03.2022</t>
+          <t>16.11.2022</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>АО "СИБИТЕК"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>8602071451</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТС"</t>
-[...2 lines deleted...]
-      <c r="L64" s="2" t="inlineStr"/>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>7203208906</t>
+        </is>
+      </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Мингалева Е. А.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>1538890</v>
+        <v>176106</v>
       </c>
       <c r="P64" s="2" t="n">
-        <v>6740845.86</v>
+        <v>176106</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Признание ООО «СТС» банкротом из-за задолженности перед АО «Сибитек».</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>12.05.2026</t>
+          <t>19.08.2023</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d21d56e-0f37-4139-a54e-bf72351c1250</t>
+          <t>https://kad.arbitr.ru/Card/985797c3-e1b1-4e6e-a813-1b5aeea95a8a</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А70-23520/2021</t>
+          <t>А70-23855/2022</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>06.12.2021</t>
+          <t>10.11.2022</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>Фонд Капитального Ремонта Многоквартирных Домов Города Москвы</t>
+          <t>АНО культуры Центр творчества "МАКСИМУМ"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7204208320</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Компания Стройсервис"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7203106534</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Квиндт Е. И.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>12.05.2022</t>
+          <t>30.06.2023</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72b49737-7924-4429-b213-c6299e2aff08</t>
+          <t>https://kad.arbitr.ru/Card/65c012fc-edaf-453f-b400-58ff5984b55e</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А70-15316/2021</t>
+          <t>А70-22175/2022</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>13.08.2021</t>
+          <t>19.10.2022</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО ТЮМЕНСКОЙ ОБЛАСТИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>7204087130</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОМЕКС"</t>
+          <t>ООО "Вира-Групп"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7202181962</t>
+          <t>7203371395</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Авхимович В. В.</t>
+          <t>Авдеева Я. В.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>52241300.82</v>
+        <v>75817.35000000001</v>
       </c>
       <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с контролирующего лица и оспаривание сделок по выводу активов должника.</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>18.11.2022</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b5cac8f5-a750-4308-a662-4b3914aa5d61</t>
+          <t>https://kad.arbitr.ru/Card/d46a3f15-0ef2-4a03-a577-6986a6c3aecd</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А70-14199/2021</t>
+          <t>А70-20642/2022</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>02.08.2021</t>
+          <t>29.09.2022</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>Ляпустин Денис Михайлович</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Сибирь"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7205030182</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Шанаурина Ю. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>300000</v>
+        <v>298841.5</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>435956.25</v>
+        <v>298841.5</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО в связи с прекращением членства и ликвидацией участника</t>
+          <t>Взыскание в порядке регресса убытков, выплаченных собственнику за затопление квартиры при капремонте</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>17.08.2023</t>
+          <t>22.03.2024</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e2fb55ed-1794-4330-8b1f-28f2186fa62e</t>
+          <t>https://kad.arbitr.ru/Card/6f4fbe5f-4239-4f23-8ebf-4541bedaa6f2</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-52936/2021</t>
+          <t>А70-20639/2022</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>16.03.2021</t>
+          <t>29.09.2022</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Сибирь"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7205030182</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Шанаурина Ю. В.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>52297.08</v>
-[...1 lines deleted...]
-      <c r="P68" s="2" t="inlineStr"/>
+        <v>61007.76</v>
+      </c>
+      <c r="P68" s="2" t="n">
+        <v>61007.76</v>
+      </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Убытки от залива квартиры после капремонта фасада, выполненного членом СРО.</t>
+          <t>Взыскание в порядке регресса убытков, возникших из-за затопления квартиры при капитальном ремонте</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>14.09.2021</t>
+          <t>02.12.2023</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95507ced-db03-4060-a706-fd5e04abe731</t>
+          <t>https://kad.arbitr.ru/Card/994095e4-a8bf-45e2-ba4f-3352dd9f26d3</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А70-2374/2021</t>
+          <t>А70-20459/2022</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>16.02.2021</t>
+          <t>28.09.2022</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО МНОГОПРОФИЛЬНОЕ ПРЕДПРИЯТИЕ "ГЕОИНТЭК"</t>
+          <t>АО "ТЮМЕНСКОЕ ОБЛАСТНОЕ ДОРОЖНО-ЭКСПЛУАТАЦИОННОЕ ПРЕДПРИЯТИЕ"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>8601038324</t>
+          <t>7203175930</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>ПРАВЛЕНИЕ СОЮЗА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
           <t>7203208906</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Власова В. Ф.</t>
-[...3 lines deleted...]
-      <c r="P69" s="2" t="inlineStr"/>
+          <t>Бадрызлова М. М.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P69" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО из-за неуплаты членских взносов</t>
+          <t>Признание права на взнос в КФ в размере 2000000 руб. в порядке универсального правопреемства</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>27.08.2021</t>
+          <t>04.03.2023</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/044c64ea-dd37-445e-a5e7-64e805f9e7e0</t>
+          <t>https://kad.arbitr.ru/Card/7e4296db-412c-48ef-ad31-ebf7954b73f2</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А70-21186/2020</t>
+          <t>А70-19239/2022</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>09.12.2020</t>
+          <t>09.09.2022</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственно-строительная компания "Ренессанс"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>7204199852</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное Казенное Учреждение "Тобольскстройзаказчик"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7206057701</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...3 lines deleted...]
-      <c r="P70" s="2" t="inlineStr"/>
+          <t>Лоскутов В. В.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>1224213.25</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>1223948.25</v>
+      </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным одностороннего отказа от договора на капитальный ремонт общего имущества</t>
+          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>08.07.2021</t>
+          <t>01.06.2023</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7df636e-4773-41db-b33a-599c3396ccb8</t>
+          <t>https://kad.arbitr.ru/Card/1741a562-23b4-4a90-bdfc-de253e115c81</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А70-2791/2020</t>
+          <t>А81-10677/2022</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>28.02.2020</t>
+          <t>02.09.2022</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тюменьстройальянс"</t>
+          <t>ИП Летягин Юрий Анатольевич</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7203376330</t>
+          <t>463227747810</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L71" s="2" t="inlineStr"/>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ОБСКОЙ ПРИЧАЛ"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>8901039537</t>
+        </is>
+      </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Климшина Н. В.</t>
+          <t>Соколов С. В.</t>
         </is>
       </c>
       <c r="O71" s="2" t="inlineStr"/>
       <c r="P71" s="2" t="inlineStr"/>
-      <c r="Q71" s="2" t="inlineStr"/>
-      <c r="R71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R71" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительными результатов закупки на строительно-монтажные работы по газоснабжению.</t>
+        </is>
+      </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>08.06.2023</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5b9687c-2c73-4de0-bfaa-46695d6ce7d1</t>
+          <t>https://kad.arbitr.ru/Card/686692a5-161c-4201-b8df-52d12d64ce84</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А70-5483/2019</t>
+          <t>А70-16963/2022</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>01.04.2019</t>
+          <t>10.08.2022</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОЮЗ"</t>
+          <t>ООО "ТЕХНОСТРОЙ-95"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>8906009279</t>
+          <t>7204126244</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>АО "Альфастрахование"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
-[...2 lines deleted...]
-      <c r="O72" s="2" t="inlineStr"/>
+          <t>Минеев О. А.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>317672</v>
+      </c>
       <c r="P72" s="2" t="inlineStr"/>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения дисциплинарной комиссии СРО о приостановлении права на строительство</t>
+          <t>Взыскание страхового возмещения за ущерб от затопления жилого помещения.</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>12.06.2019</t>
+          <t>13.12.2022</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f4bf667-ba03-4ef0-b486-550c6548d2a8</t>
+          <t>https://kad.arbitr.ru/Card/f7039c26-cbe1-4486-8fca-1fae12c248b8</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-78965/2019</t>
+          <t>А70-9524/2022</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>29.04.2022</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ИНЖЕНЕРНЫХ КОММУНИКАЦИЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>7202197320</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P73" s="2" t="inlineStr"/>
+        <v>3609769.78</v>
+      </c>
+      <c r="P73" s="2" t="n">
+        <v>3609769.78</v>
+      </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд (300 000 руб.) в связи со сменой СРО</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договору подряда</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>06.05.2019</t>
+          <t>28.09.2023</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/434045af-9bb1-4f0b-919d-0682d258f217</t>
+          <t>https://kad.arbitr.ru/Card/45f570db-0342-4cc1-8e55-e622989a0d85</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А70-5185/2019</t>
+          <t>А70-9141/2022</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>25.04.2022</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОЮЗ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>8906009279</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ТЕХНОСТРОЙ-95"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7203208906</t>
+          <t>7204126244</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
-[...3 lines deleted...]
-      <c r="P74" s="2" t="inlineStr"/>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="n">
+        <v>338342</v>
+      </c>
+      <c r="P74" s="2" t="n">
+        <v>277672</v>
+      </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения о приостановлении права осуществлять строительство на 60 дней</t>
+          <t>Взыскание в порядке регресса убытков, возникших вследствие затопления квартиры при капремонте</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>30.03.2019</t>
+          <t>15.03.2023</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d71408da-69ed-441b-868a-37a11517652c</t>
+          <t>https://kad.arbitr.ru/Card/6258f28d-5c55-4df3-9276-fc95d0c84e1b</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-18412/2019</t>
+          <t>А70-5003/2022</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>29.01.2019</t>
+          <t>05.03.2022</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГО-СЕРВИС ТЮМЕНЬ"</t>
+          <t>АО "СИБИТЕК"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>7203263456</t>
+          <t>8602071451</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "СТС"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr"/>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Мингалева Е. А.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P75" s="2" t="inlineStr"/>
+        <v>1538890</v>
+      </c>
+      <c r="P75" s="2" t="n">
+        <v>6740845.86</v>
+      </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 500 000 руб. компенсационного фонда в СРОСТО</t>
+          <t>Признание ООО «СТС» банкротом из-за задолженности перед АО «Сибитек».</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>27.09.2019</t>
+          <t>12.05.2026</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32f2dd0c-d258-4e03-9040-2c0ef1ed436e</t>
+          <t>https://kad.arbitr.ru/Card/5d21d56e-0f37-4139-a54e-bf72351c1250</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-62157/2018</t>
+          <t>А70-4674/2022</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>28.03.2018</t>
+          <t>02.03.2022</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЮМЕНСКОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>7203263061</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>ООО Ск "Успех"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7203474785</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сажина А. В.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>19.05.2018</t>
+          <t>13.05.2025</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18152cfa-e879-4884-bc25-77855384d0b4</t>
+          <t>https://kad.arbitr.ru/Card/5f8c9ad3-e7f3-4fdc-9e50-1c0a0683544f</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-51654/2018</t>
+          <t>А70-3918/2022</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>19.03.2018</t>
+          <t>22.02.2022</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЮМЕНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО Производственно-строительная компания "Ренессанс"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>7203262043</t>
+          <t>7204199852</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>ООО производственно-строительная компания "Ренессанс"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7204199852</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Богатырев Е. В.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>25.04.2018</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/48b5d591-e125-48e4-ad6c-35dd75b6fc6a</t>
+          <t>https://kad.arbitr.ru/Card/ee3ee463-b154-4b84-bcea-ee439bae17b2</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-51649/2018</t>
+          <t>А70-23520/2021</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>19.03.2018</t>
+          <t>06.12.2021</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАБАТ"</t>
+          <t>Фонд Капитального Ремонта Многоквартирных Домов Города Москвы</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>7204114714</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>300000</v>
+        <v>74303.42999999999</v>
       </c>
       <c r="P78" s="2" t="n">
-        <v>300000</v>
+        <v>74303.42999999999</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взносов в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте дома.</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>23.06.2018</t>
+          <t>12.05.2022</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16882fa9-b9c4-48e8-b313-bbd1076314e7</t>
+          <t>https://kad.arbitr.ru/Card/72b49737-7924-4429-b213-c6299e2aff08</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А70-14196/2017</t>
+          <t>А70-15316/2021</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>13.08.2021</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "Транспортник"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО ТЮМЕНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>7203336753</t>
+          <t>7204087130</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Тюменский ремонтно-механический завод"</t>
+          <t>ООО "РОМЕКС"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7204001397</t>
+          <t>7202181962</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Целых М. П.</t>
-[...2 lines deleted...]
-      <c r="O79" s="2" t="inlineStr"/>
+          <t>Авхимович В. В.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>52241300.82</v>
+      </c>
       <c r="P79" s="2" t="inlineStr"/>
-      <c r="Q79" s="2" t="inlineStr"/>
-      <c r="R79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R79" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков с контролирующего лица и оспаривание сделок по выводу активов должника.</t>
+        </is>
+      </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>04.10.2018</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/584620ba-9309-46ce-bb82-4dbd512b62e9</t>
+          <t>https://kad.arbitr.ru/Card/b5cac8f5-a750-4308-a662-4b3914aa5d61</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-176304/2017</t>
+          <t>А70-15327/2021</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>13.08.2021</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТОН"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО ТЮМЕНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>5528010278</t>
+          <t>7204087130</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "Т.С.К.+"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7203374406</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Климшина Н. В.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
       <c r="P80" s="2" t="inlineStr"/>
-      <c r="Q80" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>17.12.2017</t>
+          <t>22.04.2025</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08</t>
+          <t>https://kad.arbitr.ru/Card/29840884-87c8-4af9-a47a-e2e96aa97f4f</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-154077/2017</t>
+          <t>А70-14199/2021</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>02.08.2021</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО ГЕОФОНД</t>
+          <t>Ляпустин Денис Михайлович</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P81" s="2" t="n">
-        <v>300000</v>
+        <v>435956.25</v>
       </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Возврат взноса в компенсационный фонд СРО в связи с прекращением членства и ликвидацией участника</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>17.08.2023</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27385ed1-48ff-4550-94bb-bd3ff8571f5f</t>
+          <t>https://kad.arbitr.ru/Card/e2fb55ed-1794-4330-8b1f-28f2186fa62e</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А56-57450/2017</t>
+          <t>А70-11746/2021</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>02.07.2021</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПУРСТРОЙМОНТАЖ"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО ТЮМЕНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>8911026632</t>
+          <t>7204087130</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>ООО "Сибирь"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7203320030</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Богатырев Е. В.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/caf7dae0-cc03-473f-a2ef-0681ec83db67</t>
+          <t>https://kad.arbitr.ru/Card/b99f42d7-ca4e-4893-800c-1a36314af7b5</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А46-13468/2017</t>
+          <t>А70-4524/2021</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>23.03.2021</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРАКТИКА"</t>
+          <t>ООО "ВЕРТИКАЛЬ"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>7202169429</t>
+          <t>7202234928</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Строительная Компания "Северкомплектсервис"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7202219158</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Богатырев Е. В.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
       <c r="P83" s="2" t="inlineStr"/>
-      <c r="Q83" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>13.08.2018</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc0e59e3-a97e-412e-a944-179d3c85d5d9</t>
+          <t>https://kad.arbitr.ru/Card/55ee193b-e6a1-448c-8e32-e551daa5bd9e</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-134776/2017</t>
+          <t>А40-52936/2021</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>16.03.2021</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПОРТ-ЛИФТ СЕРВИС"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>52297.08</v>
+      </c>
+      <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Убытки от залива квартиры после капремонта фасада, выполненного членом СРО.</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>14.09.2021</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18d9f3d0-0641-41bb-a165-821871530f8c</t>
+          <t>https://kad.arbitr.ru/Card/95507ced-db03-4060-a706-fd5e04abe731</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А46-12615/2017</t>
+          <t>А70-3835/2021</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>20.07.2017</t>
+          <t>10.03.2021</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДС-ТЕХНОЛОГИИ"</t>
+          <t>ООО "ЦЕМЕНТ"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>7202185780</t>
+          <t>7204179648</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>ООО "ТЕХНОСТРОЙ 72"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7203417378</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Богатырев Е. В.</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr"/>
       <c r="P85" s="2" t="inlineStr"/>
-      <c r="Q85" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q85" s="2" t="inlineStr"/>
+      <c r="R85" s="2" t="inlineStr"/>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>23.06.2023</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dacfb5e5-5ca2-410e-aaff-9a1842bc19f1</t>
+          <t>https://kad.arbitr.ru/Card/eb2a9e3a-3f29-442d-a2a4-1e225dba48dc</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А46-9694/2017</t>
+          <t>А70-2374/2021</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>16.02.2021</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ СТРОИТЕЛЬСТВА ИШИМСКОГО МУНИЦИПАЛЬНОГО РАЙОНА"</t>
+          <t>ООО МНОГОПРОФИЛЬНОЕ ПРЕДПРИЯТИЕ "ГЕОИНТЭК"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>7205019848</t>
+          <t>8601038324</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>ПРАВЛЕНИЕ СОЮЗА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Власова В. Ф.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Оспаривание решения об исключении из членов СРО из-за неуплаты членских взносов</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>25.08.2018</t>
+          <t>27.08.2021</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/999df95c-3732-498a-b811-491e5cb15366</t>
+          <t>https://kad.arbitr.ru/Card/044c64ea-dd37-445e-a5e7-64e805f9e7e0</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А40-111762/2017</t>
+          <t>А70-21186/2020</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>09.12.2020</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОН-ЛИФТ"</t>
+          <t>ООО Производственно-строительная компания "Ренессанс"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>7203195358</t>
+          <t>7204199852</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Муниципальное Казенное Учреждение "Тобольскстройзаказчик"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7206057701</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую саморегулируемую организацию</t>
+          <t>Признание недействительным одностороннего отказа от договора на капитальный ремонт общего имущества</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>08.07.2021</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf3687ad-83ca-40c3-a069-7e7b19d11c0c</t>
+          <t>https://kad.arbitr.ru/Card/d7df636e-4773-41db-b33a-599c3396ccb8</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А56-44119/2017</t>
+          <t>А70-2791/2020</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>28.02.2020</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЮМЕНЬОБЛСТРОЙ-1944"</t>
+          <t>ООО "Тюменьстройальянс"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>7202212378</t>
+          <t>7203376330</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr"/>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Климшина Н. В.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>26.07.2026</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/449ee684-dd27-4ede-b382-142f1423ee04</t>
+          <t>https://kad.arbitr.ru/Card/a5b9687c-2c73-4de0-bfaa-46695d6ce7d1</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А46-9280/2017</t>
+          <t>А70-5483/2019</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>01.04.2019</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНАЛЬНОЕ УПРАВЛЕНИЕ БУРОВЫХ И ВОДОХОЗЯЙСТВЕННЫХ РАБОТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОЮЗ"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>7202105295</t>
+          <t>8906009279</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Маркова Н. Л.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Оспаривание решения дисциплинарной комиссии СРО о приостановлении права на строительство</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>05.08.2017</t>
+          <t>12.06.2019</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e1a4207-3a7e-45e9-a3b3-52179efbd137</t>
+          <t>https://kad.arbitr.ru/Card/6f4bf667-ba03-4ef0-b486-550c6548d2a8</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А46-9299/2017</t>
+          <t>А70-5185/2019</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>28.03.2019</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФАВОРИТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СОЮЗ"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>7203245841</t>
+          <t>8906009279</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7203208906</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Маркова Н. Л.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr"/>
+      <c r="P90" s="2" t="inlineStr"/>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Оспаривание решения о приостановлении права осуществлять строительство на 60 дней</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>05.08.2017</t>
+          <t>30.03.2019</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ac004bb-4867-449d-9ab5-b62e7b9f0837</t>
+          <t>https://kad.arbitr.ru/Card/d71408da-69ed-441b-868a-37a11517652c</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А46-9192/2017</t>
+          <t>А40-78965/2019</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>28.03.2019</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО "ССУ-7 ТЮМЕНЬСПЕЦСТРОЙ"</t>
+          <t>ООО "ЦЕНТР ИНЖЕНЕРНЫХ КОММУНИКАЦИЙ"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>7203257526</t>
+          <t>7202197320</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P91" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд (300 000 руб.) в связи со сменой СРО</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>05.08.2017</t>
+          <t>06.05.2019</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33f91de8-812a-462e-a87f-da44910e6dff</t>
+          <t>https://kad.arbitr.ru/Card/434045af-9bb1-4f0b-919d-0682d258f217</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А56-41463/2017</t>
+          <t>А40-18412/2019</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>29.01.2019</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАСТРОЙМОНТАЖ"</t>
+          <t>ООО "ЭНЕРГО-СЕРВИС ТЮМЕНЬ"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>7204182633</t>
+          <t>7203263456</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P92" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P92" s="2" t="inlineStr"/>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в выходе из СРО и обязание перечислить 500 000 руб. компфонда</t>
+          <t>Обязание НОСТРОЙ перечислить 500 000 руб. компенсационного фонда в СРОСТО</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>20.08.2017</t>
+          <t>27.09.2019</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/533044c5-5b36-4a57-9b4e-d059afaf80d3</t>
+          <t>https://kad.arbitr.ru/Card/32f2dd0c-d258-4e03-9040-2c0ef1ed436e</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-106322/2017</t>
+          <t>А40-62157/2018</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>28.03.2018</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "ТЮМЕНСКОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>7204118130</t>
+          <t>7203263061</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P93" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>19.05.2018</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fea5fd7c-5093-44b6-b0e6-1456aab99b96</t>
+          <t>https://kad.arbitr.ru/Card/18152cfa-e879-4884-bc25-77855384d0b4</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-103869/2017</t>
+          <t>А40-51654/2018</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>19.03.2018</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЗВЕЗДА"</t>
+          <t>ООО "ТЮМЕНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>7203267387</t>
+          <t>7203262043</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="P94" s="2" t="n">
-        <v>2006000</v>
+        <v>500000</v>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>25.04.2018</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73fde257-ab75-4ca2-b058-e02d668b744a</t>
+          <t>https://kad.arbitr.ru/Card/48b5d591-e125-48e4-ad6c-35dd75b6fc6a</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А40-102238/2017</t>
+          <t>А40-51649/2018</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>19.03.2018</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОСЕРВИС"</t>
+          <t>ООО "МЕГАБАТ"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>7205023756</t>
+          <t>7204114714</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P95" s="2" t="n">
-        <v>317305.15</v>
+        <v>300000</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взносов в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>10.08.2017</t>
+          <t>23.06.2018</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53209312-3a3e-4b69-b552-72005faed67e</t>
+          <t>https://kad.arbitr.ru/Card/16882fa9-b9c4-48e8-b313-bbd1076314e7</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А46-8104/2017</t>
+          <t>А70-14196/2017</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОФИЛЬ"</t>
+          <t>ООО "Транспортник"</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>7203254589</t>
+          <t>7203336753</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ЗАО "Тюменский ремонтно-механический завод"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7204001397</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Целых М. П.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="inlineStr"/>
+      <c r="P96" s="2" t="inlineStr"/>
+      <c r="Q96" s="2" t="inlineStr"/>
+      <c r="R96" s="2" t="inlineStr"/>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>04.10.2018</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de666814-dd96-4f65-aed8-75ba9d0805d4</t>
+          <t>https://kad.arbitr.ru/Card/584620ba-9309-46ce-bb82-4dbd512b62e9</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А08-4445/2017</t>
+          <t>А40-176304/2017</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТАНДЕМ"</t>
+          <t>ООО "АТОН"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>7203350405</t>
+          <t>5528010278</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Шульгина А. Н.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P97" s="2" t="inlineStr"/>
       <c r="Q97" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание ответчика перечислить 1 000 000 руб. взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>17.12.2017</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f487f2a-7c95-436c-84c9-fff2ab539990</t>
+          <t>https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А46-7993/2017</t>
+          <t>А40-154077/2017</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОРПУС"</t>
+          <t>ООО ГЕОФОНД</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>7202207219</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P98" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>29.07.2017</t>
+          <t>27.11.2017</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2bfb2553-437d-4526-9046-00e35cb34ab5</t>
+          <t>https://kad.arbitr.ru/Card/27385ed1-48ff-4550-94bb-bd3ff8571f5f</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А08-4403/2017</t>
+          <t>А56-57450/2017</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРКА СТРОЙ"</t>
+          <t>ООО "ПУРСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>7203287993</t>
+          <t>8911026632</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Шульгина А. Н.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
-        <v>558000</v>
+        <v>500000</v>
       </c>
       <c r="P99" s="2" t="n">
-        <v>526000</v>
+        <v>500000</v>
       </c>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд другой СРО при смене членства</t>
+          <t>Обязание перечислить 500 000 рублей взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f1eded9-2599-4ecf-810e-686e500c8fd0</t>
+          <t>https://kad.arbitr.ru/Card/caf7dae0-cc03-473f-a2ef-0681ec83db67</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А40-85943/2017</t>
+          <t>А46-13468/2017</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЕЛЫЙ МЕДВЕДЬ"</t>
+          <t>ООО "ПРАКТИКА"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>7202246916</t>
+          <t>7202169429</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Савинов А. В.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P100" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P100" s="2" t="inlineStr"/>
       <c r="Q100" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание ответчика перевести взнос в компенсационный фонд в размере 300 000 рублей в другую СРО</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>13.08.2018</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71c61dc1-179d-4c85-b189-f63a13debd95</t>
+          <t>https://kad.arbitr.ru/Card/cc0e59e3-a97e-412e-a944-179d3c85d5d9</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А56-32434/2017</t>
+          <t>А40-134776/2017</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛОБАЛ"</t>
+          <t>ООО "ИМПОРТ-ЛИФТ СЕРВИС"</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>7203267612</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P101" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9417215d-91a5-4b4a-8a59-51f723f820ae</t>
+          <t>https://kad.arbitr.ru/Card/18d9f3d0-0641-41bb-a165-821871530f8c</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А40-80832/2017</t>
+          <t>А46-12615/2017</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>20.07.2017</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ООО Сапфир</t>
+          <t>ООО "ДС-ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7202185780</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "ОБИНЖ СТРОЙ"</t>
-[...2 lines deleted...]
-      <c r="L102" s="2" t="inlineStr"/>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО при смене членства истцом</t>
+          <t>Обязание СРО перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/899ee247-b593-4451-bb23-e1027cc58244</t>
+          <t>https://kad.arbitr.ru/Card/dacfb5e5-5ca2-410e-aaff-9a1842bc19f1</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А46-6352/2017</t>
+          <t>А40-111762/2017</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>АО "СИБШВАНК"</t>
+          <t>ООО "РЕГИОН-ЛИФТ"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>7202067917</t>
+          <t>7203195358</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P103" s="2" t="inlineStr"/>
+      <c r="P103" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q103" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей в компенсационный фонд.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>08.07.2017</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca004e71-3788-4410-a902-abcb81761d25</t>
+          <t>https://kad.arbitr.ru/Card/cf3687ad-83ca-40c3-a069-7e7b19d11c0c</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А46-6128/2017</t>
+          <t>А46-9694/2017</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ПЛЕМЗАВОД-ЮБИЛЕЙНЫЙ"</t>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ СТРОИТЕЛЬСТВА ИШИМСКОГО МУНИЦИПАЛЬНОГО РАЙОНА"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>7217000351</t>
+          <t>7205019848</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Савинов А. В.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P104" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 200 000 руб. взноса в компенсационный фонд новой СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>25.08.2018</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32db820d-5639-4cbe-953b-66254fb6cb55</t>
+          <t>https://kad.arbitr.ru/Card/999df95c-3732-498a-b811-491e5cb15366</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А40-74212/2017</t>
+          <t>А56-44119/2017</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>24.04.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО КОмпания ТОИР</t>
+          <t>ООО "ТЮМЕНЬОБЛСТРОЙ-1944"</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7202212378</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7811154981</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P105" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab53fe70-cce0-43de-994c-acb3b5b974a8</t>
+          <t>https://kad.arbitr.ru/Card/449ee684-dd27-4ede-b382-142f1423ee04</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А46-5371/2017</t>
+          <t>А46-9280/2017</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОГАЗСИСТЕМ - СЕРВИС"</t>
+          <t>ООО "РЕГИОНАЛЬНОЕ УПРАВЛЕНИЕ БУРОВЫХ И ВОДОХОЗЯЙСТВЕННЫХ РАБОТ"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>7203115948</t>
+          <t>7202105295</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
           <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P106" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>05.08.2017</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e5771d1-8e40-42b3-82e5-3829b791d834</t>
+          <t>https://kad.arbitr.ru/Card/5e1a4207-3a7e-45e9-a3b3-52179efbd137</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А46-4906/2017</t>
+          <t>А46-9299/2017</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>05.04.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "ФАВОРИТ"</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>7203087994</t>
+          <t>7203245841</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
           <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="P107" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="Q107" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>05.08.2017</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/87162c03-b4b3-42e0-9ad1-b8242d607857</t>
+          <t>https://kad.arbitr.ru/Card/9ac004bb-4867-449d-9ab5-b62e7b9f0837</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А56-21159/2017</t>
+          <t>А46-9192/2017</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>31.03.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКАСКАД"</t>
+          <t>ООО "ССУ-7 ТЮМЕНЬСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>7202205003</t>
+          <t>7203257526</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P108" s="2" t="n">
-        <v>50000</v>
+        <v>300000</v>
       </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>25.10.2018</t>
+          <t>05.08.2017</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c32b19ba-fb66-41d2-9afb-f0491a9a99d0</t>
+          <t>https://kad.arbitr.ru/Card/33f91de8-812a-462e-a87f-da44910e6dff</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А40-51135/2017</t>
+          <t>А56-41463/2017</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОН ЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "МЕГАСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>7224054083</t>
+          <t>7204182633</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P109" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q109" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Признание незаконным отказа в выходе из СРО и обязание перечислить 500 000 руб. компфонда</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>20.08.2017</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2736efb6-b21e-4697-9a32-253a48cb4719</t>
+          <t>https://kad.arbitr.ru/Card/533044c5-5b36-4a57-9b4e-d059afaf80d3</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-49740/2017</t>
+          <t>А40-106322/2017</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТАЛЛКОМСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>7203352032</t>
+          <t>7204118130</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P110" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P110" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить ранее внесенный истцом компенсационный фонд в размере 1 000 000 руб.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cecd2c2e-e396-4fff-a903-78bfb235fa6a</t>
+          <t>https://kad.arbitr.ru/Card/fea5fd7c-5093-44b6-b0e6-1456aab99b96</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А46-3422/2017</t>
+          <t>А40-103869/2017</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СЕВЕРКОМПЛЕКТСЕРВИС"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЗВЕЗДА"</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>7202219158</t>
+          <t>7203267387</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>500000</v>
+        <v>2000000</v>
       </c>
       <c r="P111" s="2" t="n">
-        <v>543910.4</v>
+        <v>2006000</v>
       </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>05.08.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e309aa90-23a0-4117-97f1-4321ad8e021d</t>
+          <t>https://kad.arbitr.ru/Card/73fde257-ab75-4ca2-b058-e02d668b744a</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-44567/2017</t>
+          <t>А40-102238/2017</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>14.03.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТАЛЛКОМСТРОЙ"</t>
+          <t>ООО "ЭКОСЕРВИС"</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>7203352032</t>
+          <t>7205023756</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>1026827.61</v>
+        <v>300000</v>
       </c>
       <c r="P112" s="2" t="n">
-        <v>1000000</v>
+        <v>317305.15</v>
       </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>10.06.2017</t>
+          <t>10.08.2017</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97f2c51e-2924-47c2-b110-38c99fab7699</t>
+          <t>https://kad.arbitr.ru/Card/53209312-3a3e-4b69-b552-72005faed67e</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А70-2276/2017</t>
+          <t>А46-8104/2017</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>02.03.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ООО "САПФИР"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОФИЛЬ"</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>7204057103</t>
+          <t>7203254589</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Щанкина А. В.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P113" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P113" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 1 000 000 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>01.04.2017</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea60af92-16f7-4c82-98e3-747ca0e3e879</t>
+          <t>https://kad.arbitr.ru/Card/de666814-dd96-4f65-aed8-75ba9d0805d4</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А40-31882/2017</t>
+          <t>А08-4445/2017</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>20.02.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГЕОСТРОЙ"</t>
+          <t>ООО "СТРОЙТАНДЕМ"</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>7202242534</t>
+          <t>7203350405</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Шульгина А. Н.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P114" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>01.10.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/703c56c3-f16b-4359-8c99-8bb9af5b9144</t>
+          <t>https://kad.arbitr.ru/Card/1f487f2a-7c95-436c-84c9-fff2ab539990</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А40-29227/2017</t>
+          <t>А46-7993/2017</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГЕОСТРОЙ"</t>
+          <t>ООО "КОРПУС"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>7202242534</t>
+          <t>7202207219</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P115" s="2" t="inlineStr"/>
+      <c r="P115" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q115" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. в компенсационный фонд СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>29.07.2017</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/338299e5-24f7-4579-bab6-8226dbb8c34a</t>
+          <t>https://kad.arbitr.ru/Card/2bfb2553-437d-4526-9046-00e35cb34ab5</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А40-24681/2017</t>
+          <t>А08-4403/2017</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>08.02.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСТЕР-СТРОЙ"</t>
+          <t>ООО "АРКА СТРОЙ"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>7203341175</t>
+          <t>7203287993</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Шульгина А. Н.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
-        <v>500000</v>
+        <v>558000</v>
       </c>
       <c r="P116" s="2" t="n">
-        <v>500000</v>
+        <v>526000</v>
       </c>
       <c r="Q116" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f32a2f87-ff35-478f-aa30-eeb9aac93ca4</t>
+          <t>https://kad.arbitr.ru/Card/5f1eded9-2599-4ecf-810e-686e500c8fd0</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А46-1358/2017</t>
+          <t>А56-32434/2017</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЫЕ ТРАДИЦИИ"</t>
+          <t>ООО "ГЛОБАЛ"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>7203271094</t>
+          <t>7203267612</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P117" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q117" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа и обязание СРО перевести взнос в компфонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d8af315-177c-4dee-83fa-a8e892d0abec</t>
+          <t>https://kad.arbitr.ru/Card/9417215d-91a5-4b4a-8a59-51f723f820ae</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А08-668/2017</t>
+          <t>А40-85943/2017</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>01.02.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕБ ГРУПП"</t>
+          <t>ООО "БЕЛЫЙ МЕДВЕДЬ"</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>7224067082</t>
+          <t>7202246916</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Иванова Л. Л.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P118" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из СРО и требование перевода компенсационного фонда 300000 рублей.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e16a0de-7f4f-47a7-b887-fcbd425b9e33</t>
+          <t>https://kad.arbitr.ru/Card/71c61dc1-179d-4c85-b189-f63a13debd95</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А46-1038/2017</t>
+          <t>А40-80832/2017</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>31.01.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙИНВЕСТ"</t>
+          <t>ООО Сапфир</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>7203183440</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО "ОБИНЖ СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L119" s="2" t="inlineStr"/>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P119" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q119" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО при смене членства истцом</t>
         </is>
       </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/275a6080-679c-4464-98a3-4b788c8084e3</t>
+          <t>https://kad.arbitr.ru/Card/899ee247-b593-4451-bb23-e1027cc58244</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А46-694/2017</t>
+          <t>А46-6352/2017</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>25.01.2017</t>
+          <t>27.04.2017</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЮМЕНЬСПЕЦИНЖЕНЕРИНГ"</t>
+          <t>АО "СИБШВАНК"</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>7202183350</t>
+          <t>7202067917</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P120" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P120" s="2" t="inlineStr"/>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос компенсационного фонда в связи с переходом истца в другую организацию</t>
+          <t>Обязание ответчика перечислить 300 000 рублей в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>08.07.2017</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f44a10c1-b11f-418b-8618-8856bcc6e19e</t>
+          <t>https://kad.arbitr.ru/Card/ca004e71-3788-4410-a902-abcb81761d25</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А40-12213/2017</t>
+          <t>А46-6128/2017</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>20.01.2017</t>
+          <t>25.04.2017</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЭС"</t>
+          <t>ЗАО "ПЛЕМЗАВОД-ЮБИЛЕЙНЫЙ"</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>7203307181</t>
+          <t>7217000351</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P121" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q121" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО и признание недействительным решения об исключении</t>
+          <t>Обязание перечислить 200 000 руб. взноса в компенсационный фонд новой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>29.04.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f3b0e84-103b-479e-b9a5-3be6f11bc889</t>
+          <t>https://kad.arbitr.ru/Card/32db820d-5639-4cbe-953b-66254fb6cb55</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А46-18605/2016</t>
+          <t>А40-74212/2017</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>28.12.2016</t>
+          <t>24.04.2017</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АРТ-СТРОЙ"</t>
+          <t>ООО КОмпания ТОИР</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>7203285185</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "СРО "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="P122" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 2 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe114866-81cb-4101-86e3-f121e42743cd</t>
+          <t>https://kad.arbitr.ru/Card/ab53fe70-cce0-43de-994c-acb3b5b974a8</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А70-7598/2015</t>
+          <t>А46-5371/2017</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>18.06.2015</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ПАО «ХАНТЫ-МАНСИЙСКИЙ БАНК ОТКРЫТИЕ»</t>
+          <t>ООО "ТЕПЛОГАЗСИСТЕМ - СЕРВИС"</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>8601000666</t>
+          <t>7203115948</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТЕЛЬ-С"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>7206021511</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Ли Э. Г.</t>
-[...5 lines deleted...]
-      <c r="R123" s="2" t="inlineStr"/>
+          <t>Краецкая Е. Б.</t>
+        </is>
+      </c>
+      <c r="O123" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P123" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q123" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R123" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+        </is>
+      </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>21.03.2020</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca23cb62-6bb0-4e77-a680-bb8ca1c1cea8</t>
+          <t>https://kad.arbitr.ru/Card/5e5771d1-8e40-42b3-82e5-3829b791d834</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А70-3266/2015</t>
+          <t>А46-4906/2017</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>23.03.2015</t>
+          <t>05.04.2017</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОСМОСАВИАСПЕЦСТРОЙ"</t>
+          <t>ООО "ЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>7703339576</t>
+          <t>7203087994</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дорожно-строительное предприятие"</t>
-[...2 lines deleted...]
-      <c r="L124" s="2" t="inlineStr"/>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Мингалева Е. А.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
-        <v>247037181</v>
+        <v>400000</v>
       </c>
       <c r="P124" s="2" t="n">
-        <v>21652168</v>
+        <v>400000</v>
       </c>
       <c r="Q124" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>Задолженность перед кредиторами и привлечение руководителя к субсидиарной ответственности.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>05.07.2022</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8def763e-e6ad-45b9-a437-f6704e2dfcc5</t>
+          <t>https://kad.arbitr.ru/Card/87162c03-b4b3-42e0-9ad1-b8242d607857</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
+          <t>А56-21159/2017</t>
+        </is>
+      </c>
+      <c r="C125" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2017</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E125" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F125" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G125" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙКАСКАД"</t>
+        </is>
+      </c>
+      <c r="I125" s="2" t="inlineStr">
+        <is>
+          <t>7202205003</t>
+        </is>
+      </c>
+      <c r="J125" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K125" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L125" s="2" t="inlineStr">
+        <is>
+          <t>7841017502</t>
+        </is>
+      </c>
+      <c r="M125" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N125" s="2" t="inlineStr">
+        <is>
+          <t>Васильева Н. А.</t>
+        </is>
+      </c>
+      <c r="O125" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P125" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="Q125" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R125" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S125" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2018</t>
+        </is>
+      </c>
+      <c r="T125" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U125" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c32b19ba-fb66-41d2-9afb-f0491a9a99d0</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="n">
+        <v>125</v>
+      </c>
+      <c r="B126" s="2" t="inlineStr">
+        <is>
+          <t>А40-51135/2017</t>
+        </is>
+      </c>
+      <c r="C126" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2017</t>
+        </is>
+      </c>
+      <c r="D126" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E126" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F126" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G126" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОН ЭЛЕКТРОМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I126" s="2" t="inlineStr">
+        <is>
+          <t>7224054083</t>
+        </is>
+      </c>
+      <c r="J126" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K126" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L126" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M126" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N126" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O126" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P126" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q126" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R126" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S126" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2017</t>
+        </is>
+      </c>
+      <c r="T126" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U126" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2736efb6-b21e-4697-9a32-253a48cb4719</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="n">
+        <v>126</v>
+      </c>
+      <c r="B127" s="2" t="inlineStr">
+        <is>
+          <t>А40-49740/2017</t>
+        </is>
+      </c>
+      <c r="C127" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2017</t>
+        </is>
+      </c>
+      <c r="D127" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E127" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F127" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G127" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МЕТАЛЛКОМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I127" s="2" t="inlineStr">
+        <is>
+          <t>7203352032</t>
+        </is>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K127" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+        </is>
+      </c>
+      <c r="L127" s="2" t="inlineStr">
+        <is>
+          <t>7731008022</t>
+        </is>
+      </c>
+      <c r="M127" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N127" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P127" s="2" t="inlineStr"/>
+      <c r="Q127" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R127" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить ранее внесенный истцом компенсационный фонд в размере 1 000 000 руб.</t>
+        </is>
+      </c>
+      <c r="S127" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2017</t>
+        </is>
+      </c>
+      <c r="T127" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U127" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cecd2c2e-e396-4fff-a903-78bfb235fa6a</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="n">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="inlineStr">
+        <is>
+          <t>А46-3422/2017</t>
+        </is>
+      </c>
+      <c r="C128" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G128" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СЕВЕРКОМПЛЕКТСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I128" s="2" t="inlineStr">
+        <is>
+          <t>7202219158</t>
+        </is>
+      </c>
+      <c r="J128" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K128" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L128" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M128" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N128" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P128" s="2" t="n">
+        <v>543910.4</v>
+      </c>
+      <c r="Q128" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R128" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S128" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2017</t>
+        </is>
+      </c>
+      <c r="T128" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U128" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e309aa90-23a0-4117-97f1-4321ad8e021d</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="n">
+        <v>128</v>
+      </c>
+      <c r="B129" s="2" t="inlineStr">
+        <is>
+          <t>А40-44567/2017</t>
+        </is>
+      </c>
+      <c r="C129" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2017</t>
+        </is>
+      </c>
+      <c r="D129" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E129" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F129" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G129" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МЕТАЛЛКОМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I129" s="2" t="inlineStr">
+        <is>
+          <t>7203352032</t>
+        </is>
+      </c>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K129" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr">
+        <is>
+          <t>7731008022</t>
+        </is>
+      </c>
+      <c r="M129" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N129" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O129" s="2" t="n">
+        <v>1026827.61</v>
+      </c>
+      <c r="P129" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q129" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R129" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ</t>
+        </is>
+      </c>
+      <c r="S129" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2017</t>
+        </is>
+      </c>
+      <c r="T129" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U129" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/97f2c51e-2924-47c2-b110-38c99fab7699</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>А70-2276/2017</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2017</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G130" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="inlineStr">
+        <is>
+          <t>ООО "САПФИР"</t>
+        </is>
+      </c>
+      <c r="I130" s="2" t="inlineStr">
+        <is>
+          <t>7204057103</t>
+        </is>
+      </c>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr">
+        <is>
+          <t>Щанкина А. В.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P130" s="2" t="inlineStr"/>
+      <c r="Q130" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R130" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 1 000 000 рублей</t>
+        </is>
+      </c>
+      <c r="S130" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2017</t>
+        </is>
+      </c>
+      <c r="T130" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U130" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ea60af92-16f7-4c82-98e3-747ca0e3e879</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>А40-31882/2017</t>
+        </is>
+      </c>
+      <c r="C131" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2017</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G131" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="inlineStr">
+        <is>
+          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГЕОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I131" s="2" t="inlineStr">
+        <is>
+          <t>7202242534</t>
+        </is>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L131" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M131" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N131" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O131" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P131" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q131" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R131" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S131" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2017</t>
+        </is>
+      </c>
+      <c r="T131" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U131" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/703c56c3-f16b-4359-8c99-8bb9af5b9144</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>А40-29227/2017</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2017</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГЕОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I132" s="2" t="inlineStr">
+        <is>
+          <t>7202242534</t>
+        </is>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P132" s="2" t="inlineStr"/>
+      <c r="Q132" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R132" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 300 000 руб. в компенсационный фонд СРО</t>
+        </is>
+      </c>
+      <c r="S132" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2017</t>
+        </is>
+      </c>
+      <c r="T132" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U132" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/338299e5-24f7-4579-bab6-8226dbb8c34a</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="n">
+        <v>132</v>
+      </c>
+      <c r="B133" s="2" t="inlineStr">
+        <is>
+          <t>А40-24681/2017</t>
+        </is>
+      </c>
+      <c r="C133" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2017</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E133" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F133" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G133" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АСТЕР-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I133" s="2" t="inlineStr">
+        <is>
+          <t>7203341175</t>
+        </is>
+      </c>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K133" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L133" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
+      <c r="M133" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N133" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P133" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q133" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R133" s="2" t="inlineStr">
+        <is>
+          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S133" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2017</t>
+        </is>
+      </c>
+      <c r="T133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U133" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f32a2f87-ff35-478f-aa30-eeb9aac93ca4</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>А46-1358/2017</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2017</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВЫЕ ТРАДИЦИИ"</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>7203271094</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P134" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q134" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R134" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным отказа и обязание СРО перевести взнос в компфонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2017</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U134" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d8af315-177c-4dee-83fa-a8e892d0abec</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>А08-668/2017</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2017</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G135" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНТЕБ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr">
+        <is>
+          <t>7224067082</t>
+        </is>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N135" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P135" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q135" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R135" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения об исключении из СРО и требование перевода компенсационного фонда 300000 рублей.</t>
+        </is>
+      </c>
+      <c r="S135" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2017</t>
+        </is>
+      </c>
+      <c r="T135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U135" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2e16a0de-7f4f-47a7-b887-fcbd425b9e33</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>А46-1038/2017</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2017</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G136" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМСТРОЙИНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>7203183440</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P136" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q136" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R136" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую СРО</t>
+        </is>
+      </c>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2017</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U136" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/275a6080-679c-4464-98a3-4b788c8084e3</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>А46-694/2017</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2017</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G137" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЮМЕНЬСПЕЦИНЖЕНЕРИНГ"</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>7202183350</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N137" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O137" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P137" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q137" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R137" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос компенсационного фонда в связи с переходом истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S137" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2017</t>
+        </is>
+      </c>
+      <c r="T137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U137" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f44a10c1-b11f-418b-8618-8856bcc6e19e</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>А40-12213/2017</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2017</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЭС"</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>7203307181</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>7734270814</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P138" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q138" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R138" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взноса в компенсационный фонд СРО и признание недействительным решения об исключении</t>
+        </is>
+      </c>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2017</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f3b0e84-103b-479e-b9a5-3be6f11bc889</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>А46-18605/2016</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2016</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G139" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АРТ-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>7203285185</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "СРО "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N139" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P139" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q139" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R139" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 2 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S139" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2017</t>
+        </is>
+      </c>
+      <c r="T139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U139" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fe114866-81cb-4101-86e3-f121e42743cd</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>А70-4009/2016</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2016</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G140" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ-4"</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>7223009120</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СМУ-1"</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr">
+        <is>
+          <t>7225005610</t>
+        </is>
+      </c>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>Кондрашов Ю. В.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="inlineStr"/>
+      <c r="P140" s="2" t="inlineStr"/>
+      <c r="Q140" s="2" t="inlineStr"/>
+      <c r="R140" s="2" t="inlineStr"/>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2024</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U140" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/08691909-e754-418f-a554-b24247a1af5c</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
+          <t>А70-7598/2015</t>
+        </is>
+      </c>
+      <c r="C141" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2015</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F141" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G141" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="inlineStr">
+        <is>
+          <t>ПАО «ХАНТЫ-МАНСИЙСКИЙ БАНК ОТКРЫТИЕ»</t>
+        </is>
+      </c>
+      <c r="I141" s="2" t="inlineStr">
+        <is>
+          <t>8601000666</t>
+        </is>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K141" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРТЕЛЬ-С"</t>
+        </is>
+      </c>
+      <c r="L141" s="2" t="inlineStr">
+        <is>
+          <t>7206021511</t>
+        </is>
+      </c>
+      <c r="M141" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N141" s="2" t="inlineStr">
+        <is>
+          <t>Ли Э. Г.</t>
+        </is>
+      </c>
+      <c r="O141" s="2" t="inlineStr"/>
+      <c r="P141" s="2" t="inlineStr"/>
+      <c r="Q141" s="2" t="inlineStr"/>
+      <c r="R141" s="2" t="inlineStr"/>
+      <c r="S141" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2020</t>
+        </is>
+      </c>
+      <c r="T141" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U141" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ca23cb62-6bb0-4e77-a680-bb8ca1c1cea8</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>А70-3266/2015</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2015</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОСМОСАВИАСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>7703339576</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дорожно-строительное предприятие"</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr"/>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>Мингалева Е. А.</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="n">
+        <v>247037181</v>
+      </c>
+      <c r="P142" s="2" t="n">
+        <v>21652168</v>
+      </c>
+      <c r="Q142" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R142" s="2" t="inlineStr">
+        <is>
+          <t>Задолженность перед кредиторами и привлечение руководителя к субсидиарной ответственности.</t>
+        </is>
+      </c>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2022</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U142" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8def763e-e6ad-45b9-a437-f6704e2dfcc5</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" s="2" t="inlineStr">
+        <is>
           <t>А70-158/2014</t>
         </is>
       </c>
-      <c r="C125" s="2" t="inlineStr">
+      <c r="C143" s="2" t="inlineStr">
         <is>
           <t>13.01.2014</t>
         </is>
       </c>
-      <c r="D125" s="2" t="inlineStr">
+      <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E125" s="2" t="inlineStr">
+      <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F125" s="2" t="inlineStr">
+      <c r="F143" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G125" s="2" t="inlineStr">
+      <c r="G143" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H125" s="2" t="inlineStr">
+      <c r="H143" s="2" t="inlineStr">
         <is>
           <t>ООО "Ишимгражданстрой"</t>
         </is>
       </c>
-      <c r="I125" s="2" t="inlineStr">
+      <c r="I143" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J125" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K125" s="2" t="inlineStr">
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K143" s="2" t="inlineStr">
         <is>
           <t>ООО "Ишимгржданстрой"</t>
         </is>
       </c>
-      <c r="L125" s="2" t="inlineStr"/>
-      <c r="M125" s="2" t="inlineStr">
+      <c r="L143" s="2" t="inlineStr"/>
+      <c r="M143" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
-      <c r="N125" s="2" t="inlineStr">
+      <c r="N143" s="2" t="inlineStr">
         <is>
           <t>Скифский Ф. С.</t>
         </is>
       </c>
-      <c r="O125" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S125" s="2" t="inlineStr">
+      <c r="O143" s="2" t="inlineStr"/>
+      <c r="P143" s="2" t="inlineStr"/>
+      <c r="Q143" s="2" t="inlineStr"/>
+      <c r="R143" s="2" t="inlineStr"/>
+      <c r="S143" s="2" t="inlineStr">
         <is>
           <t>18.05.2024</t>
         </is>
       </c>
-      <c r="T125" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U125" s="3" t="inlineStr">
+      <c r="T143" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U143" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/74f7a349-9d6c-4b2e-9077-94add05dad1a</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" s="2" t="inlineStr">
+        <is>
+          <t>А70-3720/2013</t>
+        </is>
+      </c>
+      <c r="C144" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2013</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Компания Микроклимат"</t>
+        </is>
+      </c>
+      <c r="I144" s="2" t="inlineStr">
+        <is>
+          <t>7202084214</t>
+        </is>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K144" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Компания Микроклимат"</t>
+        </is>
+      </c>
+      <c r="L144" s="2" t="inlineStr">
+        <is>
+          <t>7202084214</t>
+        </is>
+      </c>
+      <c r="M144" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N144" s="2" t="inlineStr">
+        <is>
+          <t>Доронин С. А.</t>
+        </is>
+      </c>
+      <c r="O144" s="2" t="inlineStr"/>
+      <c r="P144" s="2" t="inlineStr"/>
+      <c r="Q144" s="2" t="inlineStr"/>
+      <c r="R144" s="2" t="inlineStr"/>
+      <c r="S144" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2014</t>
+        </is>
+      </c>
+      <c r="T144" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U144" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/41f81209-0953-4a70-90a2-4b7716c441b8</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
@@ -12914,44 +14605,63 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>