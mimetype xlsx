--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1b768d3-48dd-4aeb-9d1b-8c7632bec3cb" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0380f424-5d37-4876-9b4a-a56177e37ba8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53706f2e-61d0-42be-8412-b4c4ed79b298" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd09202d-df72-47e5-ad17-ad80072fb91e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e37af6a-e637-4508-8e84-c1dcc9c5e734" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1e5b08e-8f3b-4cee-a882-e11009b8f410" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac03464c-8730-4daf-8a94-1545aa6e4ec3" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b122250d-9636-45ef-b9be-3ef9b9e46a45" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1a44d59-4a10-4c99-a824-49d7ce570fa8" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f49afae-3e4a-4792-bd72-569eb3541e07" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e71b6c4-4e6f-4a37-9752-ccfabfc232cc" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87bd256d-cd73-4dc7-802e-140af7da7f1b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28fdfac4-e394-4f23-9cc6-8d8cf438cf30" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d2938bc-410e-41c3-b84f-4ea83fd0471c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d469b93-b449-420f-b987-adeb52871007" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75714726-a7ef-4ad3-af82-6fb9a4fea57b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/084ad5ad-8ac5-48b4-9617-20b695b5f87f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36c65231-5146-46d8-9d73-db9bfc049227" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb79116-54f3-4199-89bf-ba6942784a3a" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c51283c-2e6d-43e2-be55-785e7bb42cee" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c553a21-699a-40d8-a4fa-f8ed6edafa15" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb6d14a3-a015-4b2a-a879-177f131500a6" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd6442b8-67a0-4e83-9d1f-4042942fd7bf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffacef21-0adc-4108-84fa-466d5e0e296a" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04a9152b-e494-4a16-860c-b868f0173c92" TargetMode="External" Id="rId26" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd666ec4-2e01-4334-b1a2-1e6e897e8fd7" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1b768d3-48dd-4aeb-9d1b-8c7632bec3cb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0380f424-5d37-4876-9b4a-a56177e37ba8" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53706f2e-61d0-42be-8412-b4c4ed79b298" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd09202d-df72-47e5-ad17-ad80072fb91e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e37af6a-e637-4508-8e84-c1dcc9c5e734" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1e5b08e-8f3b-4cee-a882-e11009b8f410" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac03464c-8730-4daf-8a94-1545aa6e4ec3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b122250d-9636-45ef-b9be-3ef9b9e46a45" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1a44d59-4a10-4c99-a824-49d7ce570fa8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f49afae-3e4a-4792-bd72-569eb3541e07" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87bd256d-cd73-4dc7-802e-140af7da7f1b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e71b6c4-4e6f-4a37-9752-ccfabfc232cc" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28fdfac4-e394-4f23-9cc6-8d8cf438cf30" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d2938bc-410e-41c3-b84f-4ea83fd0471c" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d469b93-b449-420f-b987-adeb52871007" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75714726-a7ef-4ad3-af82-6fb9a4fea57b" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/084ad5ad-8ac5-48b4-9617-20b695b5f87f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36c65231-5146-46d8-9d73-db9bfc049227" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb79116-54f3-4199-89bf-ba6942784a3a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c51283c-2e6d-43e2-be55-785e7bb42cee" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c553a21-699a-40d8-a4fa-f8ed6edafa15" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb6d14a3-a015-4b2a-a879-177f131500a6" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd6442b8-67a0-4e83-9d1f-4042942fd7bf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffacef21-0adc-4108-84fa-466d5e0e296a" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04a9152b-e494-4a16-860c-b868f0173c92" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43457fc4-c2d0-4514-8637-4ba5bae2ea5d" TargetMode="External" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U27"/>
+  <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,155 +589,145 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А68-11108/2025</t>
+          <t>А40-261661/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Министерство промышленности и торговли Российской Федерации</t>
+          <t>МИНИСТЕРСТВО ПРОМЫШЛЕННОСТИ И ТОРГОВЛИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7705596339</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строителей Приокского региона""</t>
+          <t>ФЕДЕРАЛЬНАЯ АНТИМОНОПОЛЬНАЯ СЛУЖБА</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7104059643</t>
+          <t>7703516539</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Тульской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Михайлова Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ваганова Е. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>30.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1b768d3-48dd-4aeb-9d1b-8c7632bec3cb</t>
+          <t>https://kad.arbitr.ru/Card/fd666ec4-2e01-4334-b1a2-1e6e897e8fd7</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А68-10902/2025</t>
+          <t>А68-11108/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>21.08.2025</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Министерство промышленности и торговли Российской Федерации</t>
@@ -752,91 +742,91 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строителей Приокского региона""</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7104059643</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Михайлова Д. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
-        <v>546933604.4400001</v>
+        <v>65182025.42</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств из компфонда СРО по обязательствам члена СРО (ООО РКСервис)</t>
+          <t>Взыскание средств с СРО из-за неисполнения обязательств ее членом ООО «РКСервис»</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0380f424-5d37-4876-9b4a-a56177e37ba8</t>
+          <t>https://kad.arbitr.ru/Card/e1b768d3-48dd-4aeb-9d1b-8c7632bec3cb</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А68-7699/2025</t>
+          <t>А68-10902/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>20.06.2025</t>
+          <t>21.08.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Министерство промышленности и торговли Российской Федерации</t>
@@ -847,981 +837,979 @@
           <t>7705596339</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строителей Приокского региона""</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7104059643</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Чигинская Н. Е.</t>
+          <t>Михайлова Д. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>896565523.42</v>
+        <v>546933604.4400001</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание недоработанного аванса, пени и штрафа по госконтракту в рамках ГОЗ</t>
+          <t>Взыскание средств из компфонда СРО по обязательствам члена СРО (ООО РКСервис)</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53706f2e-61d0-42be-8412-b4c4ed79b298</t>
+          <t>https://kad.arbitr.ru/Card/0380f424-5d37-4876-9b4a-a56177e37ba8</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А80-388/2025</t>
+          <t>А68-7699/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>20.06.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Администрация Провиденского муниципального округа Чукотского автономного округа</t>
+          <t>Министерство промышленности и торговли Российской Федерации</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>8705000692</t>
+          <t>7705596339</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФАСАД"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строителей Приокского региона""</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7107113715</t>
+          <t>7104059643</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Чукотского АО</t>
+          <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Руникина Н. П.</t>
+          <t>Чигинская Н. Е.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>24195903.07</v>
+        <v>896565523.42</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Взыскание аванса, неустойки и штрафа по контракту на ремонт электросетей в с. Нунлигран</t>
+          <t>Взыскание недоработанного аванса, пени и штрафа по госконтракту в рамках ГОЗ</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>16.05.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd09202d-df72-47e5-ad17-ad80072fb91e</t>
+          <t>https://kad.arbitr.ru/Card/53706f2e-61d0-42be-8412-b4c4ed79b298</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-314122/2024</t>
+          <t>А80-388/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>27.12.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО ПРОМЫШЛЕННОСТИ И ТОРГОВЛИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>Администрация Провиденского муниципального округа Чукотского автономного округа</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7705596339</t>
+          <t>8705000692</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "РКСЕРВИС"</t>
+          <t>ООО "ФАСАД"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7111016922</t>
+          <t>7107113715</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чукотского АО</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Руникина Н. П.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>799937439.55</v>
-[...3 lines deleted...]
-      </c>
+        <v>24195903.07</v>
+      </c>
+      <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса, пени и штрафа по госконтракту на строительно-монтажные работы</t>
+          <t>Взыскание аванса, неустойки и штрафа по контракту на ремонт электросетей в с. Нунлигран</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>26.01.2026</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e37af6a-e637-4508-8e84-c1dcc9c5e734</t>
+          <t>https://kad.arbitr.ru/Card/cd09202d-df72-47e5-ad17-ad80072fb91e</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А68-9959/2024</t>
+          <t>А40-314122/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>20.08.2024</t>
+          <t>27.12.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Федеральное казенное учреждение "Федеральное Управление автомобильных дорог "Центральная Россия" Федерального дорожного агентства"</t>
+          <t>МИНИСТЕРСТВО ПРОМЫШЛЕННОСТИ И ТОРГОВЛИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7714125897</t>
+          <t>7705596339</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строителей Приокского региона""</t>
+          <t>ООО "РКСЕРВИС"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7104059643</t>
+          <t>7111016922</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Тульской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Разоренова Е. А.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>301247250.88</v>
-[...1 lines deleted...]
-      <c r="P7" s="2" t="inlineStr"/>
+        <v>799937439.55</v>
+      </c>
+      <c r="P7" s="2" t="n">
+        <v>799937439.55</v>
+      </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО С-ДСУ 111) обязательств по госконтракту</t>
+          <t>Взыскание неотработанного аванса, пени и штрафа по госконтракту на строительно-монтажные работы</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>30.07.2025</t>
+          <t>26.01.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1e5b08e-8f3b-4cee-a882-e11009b8f410</t>
+          <t>https://kad.arbitr.ru/Card/0e37af6a-e637-4508-8e84-c1dcc9c5e734</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А68-9493/2024</t>
+          <t>А68-9959/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>09.08.2024</t>
+          <t>20.08.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Федеральное казенное учреждение "Федеральное Управление автомобильных дорог "Центральная Россия" Федерального дорожного агентства"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7714125897</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строителей Приокского региона""</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7104059643</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Литвинов А. В.</t>
+          <t>Разоренова Е. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>301247250.88</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО С-ДСУ 111) обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>30.07.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac03464c-8730-4daf-8a94-1545aa6e4ec3</t>
+          <t>https://kad.arbitr.ru/Card/d1e5b08e-8f3b-4cee-a882-e11009b8f410</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А68-10908/2021</t>
+          <t>А68-9493/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>18.10.2021</t>
+          <t>09.08.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО ПКФ "Иристон"</t>
+          <t>Федеральное казенное учреждение "Федеральное Управление автомобильных дорог "Центральная Россия" Федерального дорожного агентства"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7714125897</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "С-ДСУ 111"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строителей Приокского региона""</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7107094910</t>
+          <t>7104059643</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Севастьянова М. В.</t>
+          <t>Литвинов А. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>1355474746.36</v>
-[...3 lines deleted...]
-      </c>
+        <v>301247250.88</v>
+      </c>
+      <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными перечислений в пользу ПАО «ГК ЭСТ» в рамках дела о банкротстве.</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b122250d-9636-45ef-b9be-3ef9b9e46a45</t>
+          <t>https://kad.arbitr.ru/Card/ac03464c-8730-4daf-8a94-1545aa6e4ec3</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А68-544/2019</t>
+          <t>А68-10908/2021</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>21.01.2019</t>
+          <t>18.10.2021</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Тарасов Михаил Сергеевич</t>
+          <t>ООО ПКФ "Иристон"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАСТРОЙ"</t>
+          <t>ООО "С-ДСУ 111"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7106034154</t>
+          <t>7107094910</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Нестеренко С. В.</t>
+          <t>Севастьянова М. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>136900.53</v>
+        <v>1355474746.36</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>5963.92</v>
+        <v>1321474476.36</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за пользование средствами.</t>
+          <t>Признание недействительными перечислений в пользу ПАО «ГК ЭСТ» в рамках дела о банкротстве.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>10.10.2019</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1a44d59-4a10-4c99-a824-49d7ce570fa8</t>
+          <t>https://kad.arbitr.ru/Card/b122250d-9636-45ef-b9be-3ef9b9e46a45</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-132920/2018</t>
+          <t>А68-544/2019</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>13.06.2018</t>
+          <t>21.01.2019</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВОМОСКОВСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>Тарасов Михаил Сергеевич</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7116128309</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "МЕГАСТРОЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7106034154</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Нестеренко С. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>200000</v>
-[...1 lines deleted...]
-      <c r="P11" s="2" t="inlineStr"/>
+        <v>136900.53</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>5963.92</v>
+      </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за пользование средствами.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>17.10.2018</t>
+          <t>10.10.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4</t>
+          <t>https://kad.arbitr.ru/Card/d1a44d59-4a10-4c99-a824-49d7ce570fa8</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-159766/2017</t>
+          <t>А40-132920/2018</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>13.06.2018</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛСЕРВИС"</t>
+          <t>ООО "НОВОМОСКОВСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7116131206</t>
+          <t>7116128309</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и перевод средств компенсационного фонда в новую СРО</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>06.12.2018</t>
+          <t>17.10.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f49afae-3e4a-4792-bd72-569eb3541e07</t>
+          <t>https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-132306/2017</t>
+          <t>А40-159766/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "НВС СЕРВИС"</t>
+          <t>ООО "ЖИЛСЕРВИС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7114022385</t>
+          <t>7116131206</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7702371922</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
+          <t>Признание незаконным исключения из СРО и перевод средств компенсационного фонда в новую СРО</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>06.12.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e71b6c4-4e6f-4a37-9752-ccfabfc232cc</t>
+          <t>https://kad.arbitr.ru/Card/3f49afae-3e4a-4792-bd72-569eb3541e07</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>А40-131802/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>18.07.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -1888,1350 +1876,1542 @@
           <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
           <t>20.02.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/87bd256d-cd73-4dc7-802e-140af7da7f1b</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-47636/2017</t>
+          <t>А40-132306/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОТУС"</t>
+          <t>ООО "НВС СЕРВИС"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7103521008</t>
+          <t>7114022385</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28fdfac4-e394-4f23-9cc6-8d8cf438cf30</t>
+          <t>https://kad.arbitr.ru/Card/6e71b6c4-4e6f-4a37-9752-ccfabfc232cc</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А68-5380/2017</t>
+          <t>А56-47636/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энергокомплекс"</t>
+          <t>ООО "МОТУС"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7103521008</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация строителей "Строительный альянс Монолит"</t>
-[...2 lines deleted...]
-      <c r="L16" s="2" t="inlineStr"/>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Тульской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Нестеренко С. В.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>396000</v>
+        <v>300000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе члена в другую организацию</t>
+          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d2938bc-410e-41c3-b84f-4ea83fd0471c</t>
+          <t>https://kad.arbitr.ru/Card/28fdfac4-e394-4f23-9cc6-8d8cf438cf30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-103665/2017</t>
+          <t>А68-5380/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУРГУТГАЗАРМАТУРА+"</t>
+          <t>ООО "Энергокомплекс"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7111505962</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Саморегулируемая организация Ассоциация строителей "Строительный альянс Монолит"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Нестеренко С. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>337035</v>
+        <v>396000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d469b93-b449-420f-b987-adeb52871007</t>
+          <t>https://kad.arbitr.ru/Card/7d2938bc-410e-41c3-b84f-4ea83fd0471c</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-81744/2017</t>
+          <t>А40-103665/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОСТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>ООО "СУРГУТГАЗАРМАТУРА+"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7104067997</t>
+          <t>7111505962</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>300000</v>
+        <v>337035</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взносы в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75714726-a7ef-4ad3-af82-6fb9a4fea57b</t>
+          <t>https://kad.arbitr.ru/Card/9d469b93-b449-420f-b987-adeb52871007</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-80040/2017</t>
+          <t>А40-81744/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>02.05.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТУЛЬСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙЭКСПЕРТИЗА"</t>
+          <t>ООО "АВТОСТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7107533438</t>
+          <t>7104067997</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 руб. взноса в компенсационный фонд другой СРО</t>
+          <t>Обязание СРО перечислить взносы в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/084ad5ad-8ac5-48b4-9617-20b695b5f87f</t>
+          <t>https://kad.arbitr.ru/Card/75714726-a7ef-4ad3-af82-6fb9a4fea57b</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-63843/2017</t>
+          <t>А40-80040/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>02.05.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОЙРОСС</t>
+          <t>ООО "ТУЛЬСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7107533438</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СРО "Объединение организаций строительного комплекса"</t>
-[...2 lines deleted...]
-      <c r="L20" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание ответчика перечислить 500 000 руб. взноса в компенсационный фонд другой СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>03.03.2018</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36c65231-5146-46d8-9d73-db9bfc049227</t>
+          <t>https://kad.arbitr.ru/Card/084ad5ad-8ac5-48b4-9617-20b695b5f87f</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-61988/2017</t>
+          <t>А40-63843/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>05.04.2017</t>
+          <t>07.04.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Саяпина Элла Сергеевна</t>
+          <t>ООО СТРОЙРОСС</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО "Объединение организаций строительного комплекса"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>313000</v>
+        <v>300000</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>08.07.2017</t>
+          <t>03.03.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efb79116-54f3-4199-89bf-ba6942784a3a</t>
+          <t>https://kad.arbitr.ru/Card/36c65231-5146-46d8-9d73-db9bfc049227</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-42303/2017</t>
+          <t>А40-61988/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>05.04.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТ 5 РАЗВИТИЕ"</t>
+          <t>Саяпина Элла Сергеевна</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7116512723</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>300000</v>
+        <v>313000</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>08.07.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c51283c-2e6d-43e2-be55-785e7bb42cee</t>
+          <t>https://kad.arbitr.ru/Card/efb79116-54f3-4199-89bf-ba6942784a3a</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А68-1254/2017</t>
+          <t>А40-42303/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройэнергомонтаж"</t>
+          <t>ООО "ПРОЕКТ 5 РАЗВИТИЕ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7116512723</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство Саморегулируемая организация "Добровольное строительное товарищество "Центр специального строительства и ремонта"</t>
-[...2 lines deleted...]
-      <c r="L23" s="2" t="inlineStr"/>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Тульской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Алешина Т. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>304922.53</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос 300000 руб. в другой фонд и взыскание процентов 4922,53 руб.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>08.04.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c553a21-699a-40d8-a4fa-f8ed6edafa15</t>
+          <t>https://kad.arbitr.ru/Card/5c51283c-2e6d-43e2-be55-785e7bb42cee</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А68-1196/2017</t>
+          <t>А68-1254/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>10.02.2017</t>
+          <t>14.02.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "Водоканал"</t>
+          <t>ООО "Стройэнергомонтаж"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемой организации "Генеральный Альянс Строительных организаций"</t>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Добровольное строительное товарищество "Центр специального строительства и ремонта"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr"/>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Морозов А. П.</t>
+          <t>Алешина Т. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>304922.53</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос 300000 руб. в другой фонд и взыскание процентов 4922,53 руб.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>17.09.2017</t>
+          <t>08.04.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb6d14a3-a015-4b2a-a879-177f131500a6</t>
+          <t>https://kad.arbitr.ru/Card/0c553a21-699a-40d8-a4fa-f8ed6edafa15</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-253790/2016</t>
+          <t>А68-1196/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>21.12.2016</t>
+          <t>10.02.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "Компания "Витэсс"</t>
+          <t>ООО СК "Водоканал"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>НП содействие по повышению качества строительных работ Национальный альянс строителей</t>
+          <t>Ассоциация Саморегулируемой организации "Генеральный Альянс Строительных организаций"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr"/>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Морозов А. П.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>17.09.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd6442b8-67a0-4e83-9d1f-4042942fd7bf</t>
+          <t>https://kad.arbitr.ru/Card/fb6d14a3-a015-4b2a-a879-177f131500a6</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А68-2866/2016</t>
+          <t>А40-253790/2016</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>05.04.2016</t>
+          <t>21.12.2016</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ИП Таранец Т.А.</t>
+          <t>ООО "Компания "Витэсс"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Таранец Татьяна Анатольевна</t>
+          <t>НП содействие по повышению качества строительных работ Национальный альянс строителей</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr"/>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Тульской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Воронцов И. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>522713.01</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>О признании индивидуального предпринимателя несостоятельным (банкротом)</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>21.07.2018</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffacef21-0adc-4108-84fa-466d5e0e296a</t>
+          <t>https://kad.arbitr.ru/Card/fd6442b8-67a0-4e83-9d1f-4042942fd7bf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А68-1649/2012</t>
+          <t>А68-2866/2016</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>21.02.2012</t>
+          <t>05.04.2016</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Страховая ОАО "Военно-страховая компания"</t>
+          <t>ИП Таранец Т.А.</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7710026574</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>НП Саморегулируемая организация "Объединение строителей по реконструкции, капитальному ремонту и строительству на объектах Приокского региона"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Таранец Татьяна Анатольевна</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr"/>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Тульской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Дохоян И. Р.</t>
+          <t>Воронцов И. Ю.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>15499</v>
+        <v>522713.01</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>О признании индивидуального предпринимателя несостоятельным (банкротом)</t>
+        </is>
+      </c>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2018</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffacef21-0adc-4108-84fa-466d5e0e296a</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А68-1649/2012</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2012</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>Страховая ОАО "Военно-страховая компания"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>7710026574</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>НП Саморегулируемая организация "Объединение строителей по реконструкции, капитальному ремонту и строительству на объектах Приокского региона"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7104059643</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Тульской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Дохоян И. Р.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>15499</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R27" s="2" t="inlineStr">
+      <c r="R28" s="2" t="inlineStr">
         <is>
           <t>Взыскание ущерба</t>
         </is>
       </c>
-      <c r="S27" s="2" t="inlineStr">
+      <c r="S28" s="2" t="inlineStr">
         <is>
           <t>31.03.2012</t>
         </is>
       </c>
-      <c r="T27" s="2" t="inlineStr">
+      <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U27" s="3" t="inlineStr">
+      <c r="U28" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/04a9152b-e494-4a16-860c-b868f0173c92</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А68-903/2012</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2012</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>Садоводческое Некоммерческое Товарищество "Рассвет-3"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Сантехремстрой"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7103039066</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Тульской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Литвинов А. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2012</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/43457fc4-c2d0-4514-8637-4ba5bae2ea5d</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>