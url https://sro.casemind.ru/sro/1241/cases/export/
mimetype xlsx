--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e319e05b-1c79-45f3-ab56-fad4c97f3dd0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccf7144c-9f1b-42af-b95e-cb449db5ea1c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58540fe6-bc9e-43f1-98fb-a63747a35d51" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44b3bb85-687b-48f0-b286-b5c0aef44a55" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ccd862e-15a1-4395-96a9-e50714d5bcee" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18c4b377-b18a-485e-af10-84fbea096be5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/275cd4e2-e3f1-4fbb-9239-13ae40f50ce1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68140dab-bf05-4ebe-aa8d-e23fae36b48f" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4057ed7d-4294-450f-8b85-5e30acf426e3" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7368ed1-a2c2-4cf5-8d02-ab9b53c3c6d3" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b6c135e-a43e-40db-a0e5-0cee020d9dd9" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b08ef7ad-21c4-4239-bc4a-48c22b08a746" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05b5c726-832e-4b55-bfb1-70331a102f93" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/165b098a-92a5-4eab-aeb7-c086d5105010" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/649c80e0-8395-44e1-aa4e-6bb5955458ed" TargetMode="External" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e319e05b-1c79-45f3-ab56-fad4c97f3dd0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccf7144c-9f1b-42af-b95e-cb449db5ea1c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9083ae3-5fd0-4db2-9f6b-1b7a7b70591b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58540fe6-bc9e-43f1-98fb-a63747a35d51" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44b3bb85-687b-48f0-b286-b5c0aef44a55" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ccd862e-15a1-4395-96a9-e50714d5bcee" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18c4b377-b18a-485e-af10-84fbea096be5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/275cd4e2-e3f1-4fbb-9239-13ae40f50ce1" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68140dab-bf05-4ebe-aa8d-e23fae36b48f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4057ed7d-4294-450f-8b85-5e30acf426e3" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7368ed1-a2c2-4cf5-8d02-ab9b53c3c6d3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b6c135e-a43e-40db-a0e5-0cee020d9dd9" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b08ef7ad-21c4-4239-bc4a-48c22b08a746" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05b5c726-832e-4b55-bfb1-70331a102f93" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/165b098a-92a5-4eab-aeb7-c086d5105010" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/649c80e0-8395-44e1-aa4e-6bb5955458ed" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U16"/>
+  <dimension ref="A1:U17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>Администрация Александровского сельского поселения</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7022014377</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>24.06.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e319e05b-1c79-45f3-ab56-fad4c97f3dd0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А67-2450/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>19.03.2026</t>
@@ -747,1373 +747,1463 @@
         <is>
           <t>Саморегулируемая организация Ассоциация "Сибирские строители"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7017419233</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Какушкина Н. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ccf7144c-9f1b-42af-b95e-cb449db5ea1c</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А67-12536/2025</t>
+          <t>А67-1982/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>06.03.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО Страховая компания "Сбербанк Страхование"</t>
+          <t>ТСЖ "ДЗЕРЖИНСКОГО 36"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7017201300</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Гребенников Д. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Какушкина Н. Н.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>11.03.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58540fe6-bc9e-43f1-98fb-a63747a35d51</t>
+          <t>https://kad.arbitr.ru/Card/b9083ae3-5fd0-4db2-9f6b-1b7a7b70591b</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А67-11069/2025</t>
+          <t>А67-12536/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>19.11.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСНЕФТЬ - ВОСТОК"</t>
+          <t>ООО Страховая компания "Сбербанк Страхование"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>3801079671</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Сибирские Строители"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7017419233</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Гребенников Д. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>8410597.68</v>
+        <v>467798.76</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, причиненного членом СРО ООО Лидер строй-М; спор о квалификации работ.</t>
+          <t>Взыскание убытков в порядке суброгации с фонда капремонта и подрядной организации.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44b3bb85-687b-48f0-b286-b5c0aef44a55</t>
+          <t>https://kad.arbitr.ru/Card/58540fe6-bc9e-43f1-98fb-a63747a35d51</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А67-7504/2025</t>
+          <t>А67-11069/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>08.08.2025</t>
+          <t>19.11.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Областное государственное казенное учреждение "Управление автомобильных дорог Томской области"</t>
+          <t>ООО "ТРАНСНЕФТЬ - ВОСТОК"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7018002700</t>
+          <t>3801079671</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Сибирские строители"</t>
+          <t>Саморегулируемая организация Ассоциация "Сибирские Строители"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7017419233</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Какушкина Н. Н.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>20402389.94</v>
+        <v>8410597.68</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на ремонт дорог</t>
+          <t>Возмещение ущерба, причиненного членом СРО ООО Лидер строй-М; спор о квалификации работ.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>25.09.2025</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ccd862e-15a1-4395-96a9-e50714d5bcee</t>
+          <t>https://kad.arbitr.ru/Card/44b3bb85-687b-48f0-b286-b5c0aef44a55</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А67-3786/2025</t>
+          <t>А67-7504/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>24.04.2025</t>
+          <t>08.08.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мажор плюс"</t>
+          <t>Областное государственное казенное учреждение "Управление автомобильных дорог Томской области"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7014035567</t>
+          <t>7018002700</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лидер Строй-М"</t>
+          <t>Саморегулируемая организация Ассоциация "Сибирские строители"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7017452745</t>
+          <t>7017419233</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Зеленина А. Ю.</t>
-[...2 lines deleted...]
-      <c r="O7" s="2" t="inlineStr"/>
+          <t>Какушкина Н. Н.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>20402389.94</v>
+      </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Расторжение договора купли-продажи полуприцепа и признание права собственности на него</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на ремонт дорог</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>25.09.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18c4b377-b18a-485e-af10-84fbea096be5</t>
+          <t>https://kad.arbitr.ru/Card/8ccd862e-15a1-4395-96a9-e50714d5bcee</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А67-3808/2025</t>
+          <t>А67-3786/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>24.04.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стрежевой теплоэнергоснабжение"</t>
+          <t>ООО "Мажор плюс"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7022011087</t>
+          <t>7014035567</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Лидер Строй-М"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017452745</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Бирюкова А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Зеленина А. Ю.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, причиненного в результате затопления и поломки платы управления лифтом</t>
+          <t>Расторжение договора купли-продажи полуприцепа и признание права собственности на него</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/275cd4e2-e3f1-4fbb-9239-13ae40f50ce1</t>
+          <t>https://kad.arbitr.ru/Card/18c4b377-b18a-485e-af10-84fbea096be5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А67-552/2025</t>
+          <t>А67-3808/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>24.04.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО Страховая компания "Сбербанк Страхование"</t>
+          <t>ООО "Стрежевой теплоэнергоснабжение"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7022011087</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Дигель Е. Б.</t>
+          <t>Бирюкова А. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>30579.52</v>
+        <v>679758</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке суброгации в связи с заливом квартиры при ремонте кровли</t>
+          <t>Возмещение ущерба, причиненного в результате затопления и поломки платы управления лифтом</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/68140dab-bf05-4ebe-aa8d-e23fae36b48f</t>
+          <t>https://kad.arbitr.ru/Card/275cd4e2-e3f1-4fbb-9239-13ae40f50ce1</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А67-435/2025</t>
+          <t>А67-552/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>24.01.2025</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>ООО Страховая компания "Сбербанк Страхование"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7706810747</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Бирюкова А. А.</t>
+          <t>Дигель Е. Б.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>69743.89999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>30579.52</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации после залива квартиры при капитальном ремонте кровли МКД.</t>
+          <t>Взыскание убытков в порядке суброгации в связи с заливом квартиры при ремонте кровли</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>11.03.2025</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4057ed7d-4294-450f-8b85-5e30acf426e3</t>
+          <t>https://kad.arbitr.ru/Card/68140dab-bf05-4ebe-aa8d-e23fae36b48f</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А67-11681/2024</t>
+          <t>А67-435/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>24.01.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
+          <t>ООО Страховая компания "Сбербанк Страхование"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7706810747</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
-      <c r="I11" s="2" t="inlineStr">
+      <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
-      <c r="J11" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Токарев Е. А.</t>
+          <t>Бирюкова А. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>825725.02</v>
+        <v>69743.89999999999</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>309795.83</v>
+        <v>69743.89999999999</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков капремонта крыши многоквартирного дома.</t>
+          <t>Взыскание ущерба в порядке суброгации после залива квартиры при капитальном ремонте кровли МКД.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>17.05.2025</t>
+          <t>11.03.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7368ed1-a2c2-4cf5-8d02-ab9b53c3c6d3</t>
+          <t>https://kad.arbitr.ru/Card/4057ed7d-4294-450f-8b85-5e30acf426e3</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А67-1709/2024</t>
+          <t>А67-11681/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>27.02.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремонтно-эксплуатационная мастерская"</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ МОНТАЖНОЕ УПРАВЛЕНИЕ-19"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7002016859</t>
+          <t>7022006376</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Кузьмин А. В.</t>
+          <t>Токарев Е. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>314635.96</v>
+        <v>825725.02</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>231504.19</v>
+        <v>309795.83</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте крыши МКД.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков капремонта крыши многоквартирного дома.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>16.08.2024</t>
+          <t>17.05.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b6c135e-a43e-40db-a0e5-0cee020d9dd9</t>
+          <t>https://kad.arbitr.ru/Card/d7368ed1-a2c2-4cf5-8d02-ab9b53c3c6d3</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А67-1417/2024</t>
+          <t>А67-1709/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19.02.2024</t>
+          <t>27.02.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Автодор"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7017428502</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Администрация Александровского сельского поселения</t>
+          <t>ООО "Ремонтно-эксплуатационная мастерская"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7022014377</t>
+          <t>7002016859</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Токарев Е. А.</t>
+          <t>Кузьмин А. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>3436238.44</v>
+        <v>314635.96</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>3436238.44</v>
+        <v>231504.19</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности за работы по капитальному ремонту автомобильной дороги и тротуара.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте крыши МКД.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>17.01.2026</t>
+          <t>16.08.2024</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b08ef7ad-21c4-4239-bc4a-48c22b08a746</t>
+          <t>https://kad.arbitr.ru/Card/5b6c135e-a43e-40db-a0e5-0cee020d9dd9</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А67-1215/2024</t>
+          <t>А67-1417/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>14.02.2024</t>
+          <t>19.02.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "Автодор"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017428502</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "АсиноЭкоСервис"</t>
+          <t>Администрация Александровского сельского поселения</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7002015069</t>
+          <t>7022014377</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Токарев Е. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>373100.5</v>
+        <v>3436238.44</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>75000</v>
+        <v>3436238.44</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку выполнения работ по капитальному ремонту крыши МКД</t>
+          <t>Взыскание задолженности за работы по капитальному ремонту автомобильной дороги и тротуара.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>11.04.2024</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05b5c726-832e-4b55-bfb1-70331a102f93</t>
+          <t>https://kad.arbitr.ru/Card/b08ef7ad-21c4-4239-bc4a-48c22b08a746</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А67-9749/2023</t>
+          <t>А67-1215/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>17.10.2023</t>
+          <t>14.02.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ФГУ здравоохранения "Центр гигиены и эпидемиологии № 81 Федерального медико-биологического агентства России"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7024016740</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Сибирские строители"</t>
+          <t>ООО "АсиноЭкоСервис"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7017419233</t>
+          <t>7002015069</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Какушкина Н. Н.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>4235036.59</v>
+        <v>373100.5</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>4235036.59</v>
+        <v>75000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте крыши</t>
+          <t>Взыскание неустойки за просрочку выполнения работ по капитальному ремонту крыши МКД</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>11.04.2024</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/165b098a-92a5-4eab-aeb7-c086d5105010</t>
+          <t>https://kad.arbitr.ru/Card/05b5c726-832e-4b55-bfb1-70331a102f93</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
+          <t>А67-9749/2023</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2023</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ФГУ здравоохранения "Центр гигиены и эпидемиологии № 81 Федерального медико-биологического агентства России"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7024016740</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "Сибирские строители"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7017419233</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Томской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Какушкина Н. Н.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>4235036.59</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>4235036.59</v>
+      </c>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте крыши</t>
+        </is>
+      </c>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2026</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/165b098a-92a5-4eab-aeb7-c086d5105010</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
           <t>А67-3185/2021</t>
         </is>
       </c>
-      <c r="C16" s="2" t="inlineStr">
+      <c r="C17" s="2" t="inlineStr">
         <is>
           <t>21.04.2021</t>
         </is>
       </c>
-      <c r="D16" s="2" t="inlineStr">
+      <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E16" s="2" t="inlineStr">
+      <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F16" s="2" t="inlineStr">
+      <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G16" s="2" t="inlineStr">
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H16" s="2" t="inlineStr">
+      <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
-      <c r="I16" s="2" t="inlineStr">
+      <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
-      <c r="J16" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K16" s="2" t="inlineStr">
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
         </is>
       </c>
-      <c r="L16" s="2" t="inlineStr">
+      <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7017229970</t>
         </is>
       </c>
-      <c r="M16" s="2" t="inlineStr">
+      <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
-      <c r="N16" s="2" t="inlineStr">
+      <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Аксиньин С. Г.</t>
         </is>
       </c>
-      <c r="O16" s="2" t="n">
+      <c r="O17" s="2" t="n">
         <v>253345.79</v>
       </c>
-      <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R16" s="2" t="inlineStr">
+      <c r="R17" s="2" t="inlineStr">
         <is>
           <t>Взыскание ущерба и судебных расходов, возникших из спора с подрядной организацией.</t>
         </is>
       </c>
-      <c r="S16" s="2" t="inlineStr">
+      <c r="S17" s="2" t="inlineStr">
         <is>
           <t>20.07.2021</t>
         </is>
       </c>
-      <c r="T16" s="2" t="inlineStr">
+      <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U16" s="3" t="inlineStr">
+      <c r="U17" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/649c80e0-8395-44e1-aa4e-6bb5955458ed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>