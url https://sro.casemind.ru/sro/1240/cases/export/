--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3906ca4e-aa82-4337-9f08-77e49d5a5cf3" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05e0730f-f6f5-4a71-9a09-64f835a57473" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb291358-a542-4a51-8377-06d7fea5db57" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bda03c1e-1dc1-4d98-934d-9918fb7fa1a3" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/269d061a-d0b0-418d-bee2-56a02c4abe47" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d9e619a-8f6c-4b7e-b4eb-19270b25ac55" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4046bc3c-ebaf-4b3d-bc1e-eb087ce994f8" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74765210-1d21-485d-8723-5778343040a4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c52cc65b-68ec-4fa5-a6c9-1a5fb6669de5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/293e56f2-8921-4dad-9957-53abbe972198" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72f590b4-3b71-432c-a17e-f5b96bcae55b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dca586f2-ff24-4d8f-bf4f-601d1d8299dc" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ef405ef-8f8c-49f2-82c5-9714d69123d8" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9319502-7c38-4566-b0a5-9c569a35a108" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39177fda-c723-4dcd-8a6f-f335a544c332" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24f7888f-d6d0-43c2-80f5-e22fd5583aee" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b027870e-f75a-4e72-99f7-6109f282bdae" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d11e202c-05b4-4128-8ef5-39908500fe2b" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e00d3b5-976a-49fc-bd7a-a965f5ecad72" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3743809c-d636-479d-9e0c-29eab6ca8c3d" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2066720-8315-46a4-ac5a-6483af3e32f3" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dd516ed-6e80-4663-be73-c4449feb8472" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c622851-0c9b-4c34-9966-9e4096733f44" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad4a9263-d7ba-4633-84ca-5ab817ab9842" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/894f9898-5b3e-4d62-a2d7-880d038417cb" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12b5612b-eae3-4cb9-927f-b50e1664013c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b027b40d-a8b5-475d-bd03-77f8cff0027c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c67a752f-e059-44aa-898c-17a464aafec7" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f3f666b-3761-471d-8d1d-e346c4ed2b22" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e56a4db1-f6b0-4e98-a24e-86a8c8e99289" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a23722b3-464a-4d70-9387-1656e805bfcc" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08ce6e89-6e6f-4f4f-98a9-261020d0dc01" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ff236ce-b79e-4d95-9980-8dcad4fed1d3" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c31f4a5-fcb1-4aba-8aaf-441aaaca2fc0" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e11d6e69-f241-4cb5-a9db-05c1229723b4" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7748c57-3ef3-402d-ba9f-75480a2061f7" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2bd4800-9045-4870-86f5-ed3c2a8a33cb" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f9a9c08-63d8-4624-b29a-d33f3724e353" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6ef63c4-3a76-47e5-9dad-777b2c252207" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f18a601-5fe2-46b6-830c-7b89a900db7e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20c76844-efcd-4724-8666-ea953ef174f8" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/649c80e0-8395-44e1-aa4e-6bb5955458ed" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc129541-a349-4d4d-a32d-6a12a8cd3724" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77d17526-0b18-44ec-87b5-ed947c5c2028" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a2936fe-56bc-47b3-8889-9999e48217ac" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/023c8134-2fd4-4fd7-8441-b6f66683b17a" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/076ffbd5-5595-4646-8914-c342680ebcf4" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/060531fc-f502-4a4f-977c-9a51e2ff4389" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b71a4e82-d0e7-429f-b7ea-efafe048acbe" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7c20c37-e8e1-46fd-b293-d3adf565880e" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3efca866-8104-4333-ad1c-e111cb8f9d32" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff5ef217-8065-445b-813b-0c8a1a601f6b" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/038264c7-ed0e-48c4-b3b3-8a57c82837a7" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6be1c8ed-c961-4de9-b321-de22d64e8491" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d57a6d4c-863a-418c-bc02-5aa3c99d50ab" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d58305c-c646-4810-8e84-3d491f6a7a88" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8893ca7a-8966-480c-93a2-ba3c721714bf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c27a580-df8e-40ad-a7d4-f3f2dcdf0a60" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51eb39f6-111a-4e47-a609-6d40485a6a09" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f26654a5-8d4f-453b-a1d1-c0ed2563abd2" TargetMode="External" Id="rId60" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3906ca4e-aa82-4337-9f08-77e49d5a5cf3" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a318b5ec-3f90-48ae-8cc0-758375b1b5c8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05e0730f-f6f5-4a71-9a09-64f835a57473" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb291358-a542-4a51-8377-06d7fea5db57" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/269d061a-d0b0-418d-bee2-56a02c4abe47" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bda03c1e-1dc1-4d98-934d-9918fb7fa1a3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d9e619a-8f6c-4b7e-b4eb-19270b25ac55" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4046bc3c-ebaf-4b3d-bc1e-eb087ce994f8" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74765210-1d21-485d-8723-5778343040a4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c52cc65b-68ec-4fa5-a6c9-1a5fb6669de5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/293e56f2-8921-4dad-9957-53abbe972198" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72f590b4-3b71-432c-a17e-f5b96bcae55b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dca586f2-ff24-4d8f-bf4f-601d1d8299dc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ef405ef-8f8c-49f2-82c5-9714d69123d8" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9319502-7c38-4566-b0a5-9c569a35a108" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39177fda-c723-4dcd-8a6f-f335a544c332" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24f7888f-d6d0-43c2-80f5-e22fd5583aee" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b027870e-f75a-4e72-99f7-6109f282bdae" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d11e202c-05b4-4128-8ef5-39908500fe2b" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e00d3b5-976a-49fc-bd7a-a965f5ecad72" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3743809c-d636-479d-9e0c-29eab6ca8c3d" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2066720-8315-46a4-ac5a-6483af3e32f3" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dd516ed-6e80-4663-be73-c4449feb8472" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c622851-0c9b-4c34-9966-9e4096733f44" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad4a9263-d7ba-4633-84ca-5ab817ab9842" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/894f9898-5b3e-4d62-a2d7-880d038417cb" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b027b40d-a8b5-475d-bd03-77f8cff0027c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12b5612b-eae3-4cb9-927f-b50e1664013c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c67a752f-e059-44aa-898c-17a464aafec7" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f3f666b-3761-471d-8d1d-e346c4ed2b22" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e56a4db1-f6b0-4e98-a24e-86a8c8e99289" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a23722b3-464a-4d70-9387-1656e805bfcc" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08ce6e89-6e6f-4f4f-98a9-261020d0dc01" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ff236ce-b79e-4d95-9980-8dcad4fed1d3" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb469f8a-7905-4c09-8aa3-d05dd57a73db" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f054e090-d7b1-4661-a4a0-cc46c481fca4" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c31f4a5-fcb1-4aba-8aaf-441aaaca2fc0" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e11d6e69-f241-4cb5-a9db-05c1229723b4" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7748c57-3ef3-402d-ba9f-75480a2061f7" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2bd4800-9045-4870-86f5-ed3c2a8a33cb" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f9a9c08-63d8-4624-b29a-d33f3724e353" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6ef63c4-3a76-47e5-9dad-777b2c252207" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f18a601-5fe2-46b6-830c-7b89a900db7e" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20c76844-efcd-4724-8666-ea953ef174f8" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/649c80e0-8395-44e1-aa4e-6bb5955458ed" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc129541-a349-4d4d-a32d-6a12a8cd3724" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77d17526-0b18-44ec-87b5-ed947c5c2028" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a2936fe-56bc-47b3-8889-9999e48217ac" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/023c8134-2fd4-4fd7-8441-b6f66683b17a" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/076ffbd5-5595-4646-8914-c342680ebcf4" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/060531fc-f502-4a4f-977c-9a51e2ff4389" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91d3d28f-551e-4206-8dd6-9f8fea271b21" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b71a4e82-d0e7-429f-b7ea-efafe048acbe" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7c20c37-e8e1-46fd-b293-d3adf565880e" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3efca866-8104-4333-ad1c-e111cb8f9d32" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff5ef217-8065-445b-813b-0c8a1a601f6b" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/038264c7-ed0e-48c4-b3b3-8a57c82837a7" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6be1c8ed-c961-4de9-b321-de22d64e8491" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d57a6d4c-863a-418c-bc02-5aa3c99d50ab" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8893ca7a-8966-480c-93a2-ba3c721714bf" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d58305c-c646-4810-8e84-3d491f6a7a88" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c27a580-df8e-40ad-a7d4-f3f2dcdf0a60" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51eb39f6-111a-4e47-a609-6d40485a6a09" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f26654a5-8d4f-453b-a1d1-c0ed2563abd2" TargetMode="External" Id="rId64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U61"/>
+  <dimension ref="A1:U65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,338 +658,328 @@
         <is>
           <t>ООО "Новый дом"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7017392045</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Токарев Е. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3906ca4e-aa82-4337-9f08-77e49d5a5cf3</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А67-1020/2026</t>
+          <t>А67-3282/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>10.02.2026</t>
+          <t>06.04.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО Страховая компания "Сбербанк Страхование"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Томскремстройпроект"</t>
+          <t>ООО "Управляющая компания "Правобережная"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7017029554</t>
+          <t>7017192504</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Гребенников Д. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>07.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05e0730f-f6f5-4a71-9a09-64f835a57473</t>
+          <t>https://kad.arbitr.ru/Card/a318b5ec-3f90-48ae-8cc0-758375b1b5c8</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А67-12743/2025</t>
+          <t>А67-1020/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>30.12.2025</t>
+          <t>10.02.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7017029554</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Гребенников Д. А.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb291358-a542-4a51-8377-06d7fea5db57</t>
+          <t>https://kad.arbitr.ru/Card/05e0730f-f6f5-4a71-9a09-64f835a57473</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А67-12725/2025</t>
+          <t>А67-12743/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>29.12.2025</t>
+          <t>30.12.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО «СМУ-899»</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7017175114</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗПРОМ ГАЗОРАСПРЕДЕЛЕНИЕ ТОМСК"</t>
+          <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7017203428</t>
+          <t>7017029554</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гребенников Д. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>07.02.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bda03c1e-1dc1-4d98-934d-9918fb7fa1a3</t>
+          <t>https://kad.arbitr.ru/Card/cb291358-a542-4a51-8377-06d7fea5db57</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А67-12724/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>29.12.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -1054,1610 +1044,1608 @@
           <t>Взыскание задолженности и неустойки по договору строительного подряда №13-23/3594 от 01.08.2023</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
           <t>06.02.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/269d061a-d0b0-418d-bee2-56a02c4abe47</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А67-12599/2025</t>
+          <t>А67-12725/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>29.12.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ООО «СМУ-899»</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7017175114</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Газпром газораспределение Томск"</t>
+          <t>ООО "ГАЗПРОМ ГАЗОРАСПРЕДЕЛЕНИЕ ТОМСК"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7017203428</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>101173033.64</v>
+        <v>178071086.76</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и неустойки по договору строительного подряда №13-23/5469 от 06.10.2023</t>
+          <t>Взыскание задолженности и неустойки по договору строительного подряда №К13-23/3115 от 11.08.2023.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>07.02.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d9e619a-8f6c-4b7e-b4eb-19270b25ac55</t>
+          <t>https://kad.arbitr.ru/Card/bda03c1e-1dc1-4d98-934d-9918fb7fa1a3</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А67-11682/2025</t>
+          <t>А67-12599/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>03.12.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ООО «СМУ-899»</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7017175114</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Газпром газораспределение Сибирь"</t>
+          <t>ООО "Газпром газораспределение Томск"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7017203428</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>3235033.96</v>
+        <v>101173033.64</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и неустойки по договору строительного подряда №13-22/3944 от 19.07.2022.</t>
+          <t>Взыскание долга и неустойки по договору строительного подряда №13-23/5469 от 06.10.2023</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4046bc3c-ebaf-4b3d-bc1e-eb087ce994f8</t>
+          <t>https://kad.arbitr.ru/Card/9d9e619a-8f6c-4b7e-b4eb-19270b25ac55</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А67-11655/2025</t>
+          <t>А67-11682/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>03.12.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>АО "Черномортранснефть"</t>
+          <t>ООО «СМУ-899»</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2315072242</t>
+          <t>7017175114</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
+          <t>ООО "Газпром газораспределение Сибирь"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7017229970</t>
+          <t>7017203428</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>28564039.21</v>
+        <v>3235033.96</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена ООО ИПЦ «Проминжиниринг»</t>
+          <t>Взыскание задолженности и неустойки по договору строительного подряда №13-22/3944 от 19.07.2022.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74765210-1d21-485d-8723-5778343040a4</t>
+          <t>https://kad.arbitr.ru/Card/4046bc3c-ebaf-4b3d-bc1e-eb087ce994f8</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А67-11683/2025</t>
+          <t>А67-11655/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>03.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО «СМУ-899»</t>
+          <t>АО "Черномортранснефть"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7017175114</t>
+          <t>2315072242</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Газпром газораспределение Сибирь"</t>
+          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7017203428</t>
+          <t>7017229970</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>2974981.61</v>
+        <v>28564039.21</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и неустойки по договору строительного подряда №13-23/6696 от 20.10.2023</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена ООО ИПЦ «Проминжиниринг»</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c52cc65b-68ec-4fa5-a6c9-1a5fb6669de5</t>
+          <t>https://kad.arbitr.ru/Card/74765210-1d21-485d-8723-5778343040a4</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А67-11193/2025</t>
+          <t>А67-11683/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>03.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО «СМУ-899»</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017175114</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Томскремстройпроект"</t>
+          <t>ООО "Газпром газораспределение Сибирь"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7017029554</t>
+          <t>7017203428</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Маскайкина А. В.</t>
-[...2 lines deleted...]
-      <c r="O11" s="2" t="inlineStr"/>
+          <t>Соколов Д. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>2974981.61</v>
+      </c>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr"/>
-      <c r="R11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности и неустойки по договору строительного подряда №13-23/6696 от 20.10.2023</t>
+        </is>
+      </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>03.02.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/293e56f2-8921-4dad-9957-53abbe972198</t>
+          <t>https://kad.arbitr.ru/Card/c52cc65b-68ec-4fa5-a6c9-1a5fb6669de5</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А67-10850/2025</t>
+          <t>А67-11193/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>12.11.2025</t>
+          <t>21.11.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Департамент дорожной деятельности и благоустройства администрации Города Томска</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7021054271</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Томскдорстрой"</t>
+          <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7024032477</t>
+          <t>7017029554</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Маскайкина А. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72f590b4-3b71-432c-a17e-f5b96bcae55b</t>
+          <t>https://kad.arbitr.ru/Card/293e56f2-8921-4dad-9957-53abbe972198</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А67-10019/2025</t>
+          <t>А67-10850/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>23.10.2025</t>
+          <t>12.11.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Управляющая компания "Каштачная"</t>
+          <t>Департамент дорожной деятельности и благоустройства администрации Города Томска</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7017192494</t>
+          <t>7021054271</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "Томскдорстрой"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7024032477</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Маскайкина А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Соколов Д. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dca586f2-ff24-4d8f-bf4f-601d1d8299dc</t>
+          <t>https://kad.arbitr.ru/Card/72f590b4-3b71-432c-a17e-f5b96bcae55b</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А67-8463/2025</t>
+          <t>А67-10019/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>09.09.2025</t>
+          <t>23.10.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО Конкурсный управляющий "ИПЦ "ПромИнжиниринг" Селянинов Сергей Владимирович</t>
+          <t>ООО "Управляющая компания "Каштачная"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7017192494</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецстройэнергомонтаж"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>1686006301</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Токарев Е. А.</t>
-[...2 lines deleted...]
-      <c r="O14" s="2" t="inlineStr"/>
+          <t>Маскайкина А. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>35000</v>
+      </c>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr"/>
-      <c r="R14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Устранение недостатков капитального ремонта кровли МКД и взыскание расходов на представителя</t>
+        </is>
+      </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>25.04.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ef405ef-8f8c-49f2-82c5-9714d69123d8</t>
+          <t>https://kad.arbitr.ru/Card/dca586f2-ff24-4d8f-bf4f-601d1d8299dc</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А73-6969/2025</t>
+          <t>А67-8463/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>28.04.2025</t>
+          <t>09.09.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСНЕФТЬ - ДАЛЬНИЙ ВОСТОК"</t>
+          <t>ООО Конкурсный управляющий "ИПЦ "ПромИнжиниринг" Селянинов Сергей Владимирович</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2724132118</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Смартех Инжиниринг"</t>
+          <t>ООО "Спецстройэнергомонтаж"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7017236409</t>
+          <t>1686006301</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Полегкий К. А.</t>
+          <t>Токарев Е. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9319502-7c38-4566-b0a5-9c569a35a108</t>
+          <t>https://kad.arbitr.ru/Card/0ef405ef-8f8c-49f2-82c5-9714d69123d8</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А67-491/2025</t>
+          <t>А73-6969/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>28.04.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ТРАНСНЕФТЬ - ДАЛЬНИЙ ВОСТОК"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>2724132118</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фаворит"</t>
+          <t>ООО "Смартех Инжиниринг"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7017198961</t>
+          <t>7017236409</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Токарев Е. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Полегкий К. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>29.03.2025</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/39177fda-c723-4dcd-8a6f-f335a544c332</t>
+          <t>https://kad.arbitr.ru/Card/e9319502-7c38-4566-b0a5-9c569a35a108</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А67-10938/2024</t>
+          <t>А67-491/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Департамент капитального строительства Администрации города Томска</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7017003845</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Строительно-монтажное предприятие-95"</t>
+          <t>ООО "Фаворит"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7020016636</t>
+          <t>7017198961</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Токарев Е. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>2639988</v>
+        <v>68516.45</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>2621148</v>
+        <v>68516.45</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения из-за завышения объемов работ по муниципальному контракту</t>
+          <t>Субсидиарная ответственность за нарушение сроков капремонта по договору №2023-СМР/161</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>24.05.2025</t>
+          <t>29.03.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/24f7888f-d6d0-43c2-80f5-e22fd5583aee</t>
+          <t>https://kad.arbitr.ru/Card/39177fda-c723-4dcd-8a6f-f335a544c332</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А67-10064/2024</t>
+          <t>А67-10938/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>25.10.2024</t>
+          <t>21.11.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Союзлифтмонтаж"</t>
+          <t>Департамент капитального строительства Администрации города Томска</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7017020618</t>
+          <t>7017003845</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АО "Строительное управление Томской домостроительной компании"</t>
+          <t>ЗАО "Строительно-монтажное предприятие-95"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7017026874</t>
+          <t>7020016636</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>3416455.2</v>
+        <v>2639988</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>1898800.6</v>
+        <v>2621148</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и неустойки по договору субподряда № 134-02/ХК/21 от 20.01.2021</t>
+          <t>Взыскание неосновательного обогащения из-за завышения объемов работ по муниципальному контракту</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>04.12.2024</t>
+          <t>24.05.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b027870e-f75a-4e72-99f7-6109f282bdae</t>
+          <t>https://kad.arbitr.ru/Card/24f7888f-d6d0-43c2-80f5-e22fd5583aee</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А67-9321/2024</t>
+          <t>А67-10064/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>25.10.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "Союзлифтмонтаж"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017020618</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вектор"</t>
+          <t>АО "Строительное управление Томской домостроительной компании"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7017289986</t>
+          <t>7017026874</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Какушкина Н. Н.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>1123421.2</v>
+        <v>3416455.2</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>854676.72</v>
+        <v>1898800.6</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Взыскание задолженности и неустойки по договору субподряда № 134-02/ХК/21 от 20.01.2021</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>04.02.2025</t>
+          <t>04.12.2024</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d11e202c-05b4-4128-8ef5-39908500fe2b</t>
+          <t>https://kad.arbitr.ru/Card/b027870e-f75a-4e72-99f7-6109f282bdae</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А67-8347/2024</t>
+          <t>А67-9321/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>06.09.2024</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК "МАЯКЪ"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7017368300</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "Вектор"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017289986</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Токарев Е. А.</t>
-[...3 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+          <t>Какушкина Н. Н.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>1123421.2</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>854676.72</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капитального ремонта крыши многоквартирного дома</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>23.09.2025</t>
+          <t>04.02.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e00d3b5-976a-49fc-bd7a-a965f5ecad72</t>
+          <t>https://kad.arbitr.ru/Card/d11e202c-05b4-4128-8ef5-39908500fe2b</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А67-8132/2024</t>
+          <t>А67-8347/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>03.09.2024</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
+          <t>ООО "УК "МАЯКЪ"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>7017368300</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
-      <c r="I21" s="2" t="inlineStr">
+      <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
-      <c r="J21" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бирюкова А. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Токарев Е. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Обязание устранить недостатки капитального ремонта крыши многоквартирного дома</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>30.01.2025</t>
+          <t>23.09.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3743809c-d636-479d-9e0c-29eab6ca8c3d</t>
+          <t>https://kad.arbitr.ru/Card/3e00d3b5-976a-49fc-bd7a-a965f5ecad72</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А67-7164/2024</t>
+          <t>А67-8132/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>09.08.2024</t>
+          <t>03.09.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Томскремстройпроект"</t>
+          <t>ООО "Фаворит"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7017029554</t>
+          <t>7017198961</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>Бирюкова А. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>730410.51</v>
+        <v>178390.97</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>676819.99</v>
+        <v>139910.97</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>01.11.2024</t>
+          <t>30.01.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f2066720-8315-46a4-ac5a-6483af3e32f3</t>
+          <t>https://kad.arbitr.ru/Card/3743809c-d636-479d-9e0c-29eab6ca8c3d</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А67-7093/2024</t>
+          <t>А67-7164/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>08.08.2024</t>
+          <t>09.08.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
@@ -2672,194 +2660,194 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7017029554</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>Бирюкова А. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>74915.05</v>
+        <v>730410.51</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>59671.71</v>
+        <v>676819.99</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за причинение ущерба при проведении капитального ремонта.</t>
+          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>02.11.2024</t>
+          <t>01.11.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3dd516ed-6e80-4663-be73-c4449feb8472</t>
+          <t>https://kad.arbitr.ru/Card/f2066720-8315-46a4-ac5a-6483af3e32f3</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А67-4904/2024</t>
+          <t>А67-7093/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>31.05.2024</t>
+          <t>08.08.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7017029554</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Аксиньин С. Г.</t>
+          <t>Бирюкова А. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>2743523.8</v>
+        <v>74915.05</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>274352.38</v>
+        <v>59671.71</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Солидарная ответственность СРО за причинение ущерба при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>02.11.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c622851-0c9b-4c34-9966-9e4096733f44</t>
+          <t>https://kad.arbitr.ru/Card/3dd516ed-6e80-4663-be73-c4449feb8472</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А67-3935/2024</t>
+          <t>А67-4904/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>02.05.2024</t>
+          <t>31.05.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
@@ -2874,280 +2862,280 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7017029554</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>Аксиньин С. Г.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>818148.46</v>
+        <v>2743523.8</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>797062.15</v>
+        <v>274352.38</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса из-за вреда имуществу при капремонте членом СРО</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>30.08.2024</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad4a9263-d7ba-4633-84ca-5ab817ab9842</t>
+          <t>https://kad.arbitr.ru/Card/9c622851-0c9b-4c34-9966-9e4096733f44</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А67-2693/2024</t>
+          <t>А67-3935/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>28.03.2024</t>
+          <t>02.05.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вектор"</t>
+          <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7017289986</t>
+          <t>7017029554</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Токарев Е. А.</t>
+          <t>Аксиньин С. Г.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>1419535</v>
+        <v>818148.46</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>141953</v>
+        <v>797062.15</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Возмещение убытков в порядке регресса из-за вреда имуществу при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>03.07.2024</t>
+          <t>30.08.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/894f9898-5b3e-4d62-a2d7-880d038417cb</t>
+          <t>https://kad.arbitr.ru/Card/ad4a9263-d7ba-4633-84ca-5ab817ab9842</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А67-2234/2024</t>
+          <t>А67-2693/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>14.03.2024</t>
+          <t>28.03.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Томскремстройпроект"</t>
+          <t>ООО "Вектор"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7017029554</t>
+          <t>7017289986</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Какушкина Н. Н.</t>
+          <t>Токарев Е. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>11453725.7</v>
+        <v>1419535</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>1145372.57</v>
+        <v>141953</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору капитального ремонта фасада.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>03.07.2024</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12b5612b-eae3-4cb9-927f-b50e1664013c</t>
+          <t>https://kad.arbitr.ru/Card/894f9898-5b3e-4d62-a2d7-880d038417cb</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>А67-2258/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>14.03.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -3214,258 +3202,258 @@
           <t>Регресс о возмещении ущерба, причиненного членом СРО при капитальном ремонте фасада здания.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
           <t>09.11.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b027b40d-a8b5-475d-bd03-77f8cff0027c</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А67-1940/2024</t>
+          <t>А67-2234/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024</t>
+          <t>14.03.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "СтройКомплект"</t>
+          <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7017280119</t>
+          <t>7017029554</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Кузьмин А. В.</t>
+          <t>Какушкина Н. Н.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>47691.33</v>
+        <v>11453725.7</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>37691.33</v>
+        <v>1145372.57</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Регресс Фонда капремонта за ущерб от протечки кровли при производстве работ подрядчиком</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору капитального ремонта фасада.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>29.08.2024</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c67a752f-e059-44aa-898c-17a464aafec7</t>
+          <t>https://kad.arbitr.ru/Card/12b5612b-eae3-4cb9-927f-b50e1664013c</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А67-1898/2024</t>
+          <t>А67-1940/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>01.03.2024</t>
+          <t>04.03.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Томскремстройпроект"</t>
+          <t>ООО "Строительная компания "СтройКомплект"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7017029554</t>
+          <t>7017280119</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Дигель Е. Б.</t>
+          <t>Кузьмин А. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>15765.23</v>
+        <v>47691.33</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>15765.23</v>
+        <v>37691.33</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Возмещение в порядке регресса убытков от залива квартиры при капремонте кровли членом СРО.</t>
+          <t>Регресс Фонда капремонта за ущерб от протечки кровли при производстве работ подрядчиком</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>28.06.2024</t>
+          <t>29.08.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f3f666b-3761-471d-8d1d-e346c4ed2b22</t>
+          <t>https://kad.arbitr.ru/Card/c67a752f-e059-44aa-898c-17a464aafec7</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А67-1414/2024</t>
+          <t>А67-1898/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>19.02.2024</t>
+          <t>01.03.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
@@ -3480,3052 +3468,3420 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7017029554</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>Дигель Е. Б.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>30437</v>
+        <v>15765.23</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>30437</v>
+        <v>15765.23</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Возмещение в порядке регресса убытков от залива квартиры при капремонте кровли членом СРО.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>03.05.2024</t>
+          <t>28.06.2024</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e56a4db1-f6b0-4e98-a24e-86a8c8e99289</t>
+          <t>https://kad.arbitr.ru/Card/8f3f666b-3761-471d-8d1d-e346c4ed2b22</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А67-344/2024</t>
+          <t>А67-1414/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>22.01.2024</t>
+          <t>19.02.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7017029554</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Дигель Е. Б.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>20592</v>
+        <v>30437</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>19800</v>
+        <v>30437</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Регрессное взыскание убытков, выплаченных собственнику за ущерб, причиненный при капремонте МКД.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>29.05.2024</t>
+          <t>03.05.2024</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a23722b3-464a-4d70-9387-1656e805bfcc</t>
+          <t>https://kad.arbitr.ru/Card/e56a4db1-f6b0-4e98-a24e-86a8c8e99289</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А67-253/2024</t>
+          <t>А67-344/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>17.01.2024</t>
+          <t>22.01.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФА-4"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7022002029</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017029554</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Маскайкина А. В.</t>
-[...3 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+          <t>Соколов Д. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>20592</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>19800</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Понуждение устранить недостатки работ по капитальному ремонту кровли многоквартирных домов</t>
+          <t>Регрессное взыскание убытков, выплаченных собственнику за ущерб, причиненный при капремонте МКД.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>29.05.2024</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08ce6e89-6e6f-4f4f-98a9-261020d0dc01</t>
+          <t>https://kad.arbitr.ru/Card/a23722b3-464a-4d70-9387-1656e805bfcc</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А67-8664/2023</t>
+          <t>А67-253/2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>25.09.2023</t>
+          <t>17.01.2024</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО Страховая компания "Сбербанк Страхование"</t>
+          <t>ООО "АЛЬФА-4"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7022002029</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Бирюкова А. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Маскайкина А. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Суброгация: взыскание ущерба от залива квартиры при проведении капитального ремонта кровли дома.</t>
+          <t>Понуждение устранить недостатки работ по капитальному ремонту кровли многоквартирных домов</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>06.04.2024</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ff236ce-b79e-4d95-9980-8dcad4fed1d3</t>
+          <t>https://kad.arbitr.ru/Card/08ce6e89-6e6f-4f4f-98a9-261020d0dc01</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А67-4210/2023</t>
+          <t>А67-8664/2023</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>22.05.2023</t>
+          <t>25.09.2023</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>ООО Страховая компания "Сбербанк Страхование"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
+          <t>7706810747</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
           <t>7017996657</t>
         </is>
       </c>
-      <c r="J35" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Бирюкова А. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>119280.18</v>
+        <v>52184.77</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>119280.18</v>
+        <v>54271.77</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте крыши членом СРО</t>
+          <t>Суброгация: взыскание ущерба от залива квартиры при проведении капитального ремонта кровли дома.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>09.12.2023</t>
+          <t>06.04.2024</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c31f4a5-fcb1-4aba-8aaf-441aaaca2fc0</t>
+          <t>https://kad.arbitr.ru/Card/5ff236ce-b79e-4d95-9980-8dcad4fed1d3</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А67-9995/2022</t>
+          <t>А67-5829/2023</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>14.11.2022</t>
+          <t>05.07.2023</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>Тимина Ирина Владимировна</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>165103401396</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фаворит"</t>
+          <t>ООО ИНЖЕНЕРНО - ПРОИЗВОДСТВЕННЫЙ ЦЕНТР "ПРОМИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7017198961</t>
+          <t>7017211901</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Бирюкова А. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Охотникова Е. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>06.12.2023</t>
+          <t>28.08.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e11d6e69-f241-4cb5-a9db-05c1229723b4</t>
+          <t>https://kad.arbitr.ru/Card/cb469f8a-7905-4c09-8aa3-d05dd57a73db</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А67-9982/2022</t>
+          <t>А67-5140/2023</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>11.11.2022</t>
+          <t>15.06.2023</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "Актив-Т"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017452752</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "Томьремстрой"</t>
+          <t>ООО "ТСК "ЛУЧ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7017201533</t>
+          <t>7018048630</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Кузьмин А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Попилов М. О.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>28.10.2023</t>
+          <t>14.05.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7748c57-3ef3-402d-ba9f-75480a2061f7</t>
+          <t>https://kad.arbitr.ru/Card/f054e090-d7b1-4661-a4a0-cc46c481fca4</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А67-7624/2022</t>
+          <t>А67-4210/2023</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>30.08.2022</t>
+          <t>22.05.2023</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "СтройКомплект"</t>
+          <t>ООО "Фаворит"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7017280119</t>
+          <t>7017198961</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Гребенников Д. А.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>204814.15</v>
+        <v>119280.18</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>189935.44</v>
+        <v>119280.18</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса ущерба от затопления квартир при капитальном ремонте крыши.</t>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте крыши членом СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>07.12.2023</t>
+          <t>09.12.2023</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f2bd4800-9045-4870-86f5-ed3c2a8a33cb</t>
+          <t>https://kad.arbitr.ru/Card/3c31f4a5-fcb1-4aba-8aaf-441aaaca2fc0</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А67-3890/2022</t>
+          <t>А67-9995/2022</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>13.05.2022</t>
+          <t>14.11.2022</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>7017996657</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Томскремстройпроект"</t>
+          <t>ООО "Фаворит"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7017029554</t>
+          <t>7017198961</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Бирюкова А. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>139990</v>
-[...1 lines deleted...]
-      <c r="P39" s="2" t="inlineStr"/>
+        <v>77564.7</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>47101.84</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Солидарное возмещение ущерба от залива жилого помещения при выполнении работ по капремонту</t>
+          <t>Возмещение ущерба в порядке регресса после затопления квартиры при капремонте крыши членом СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>07.07.2022</t>
+          <t>06.12.2023</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f9a9c08-63d8-4624-b29a-d33f3724e353</t>
+          <t>https://kad.arbitr.ru/Card/e11d6e69-f241-4cb5-a9db-05c1229723b4</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А67-10695/2021</t>
+          <t>А67-9982/2022</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>08.12.2021</t>
+          <t>11.11.2022</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецмонтажстрой"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7017421828</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
+          <t>ООО "Томьремстрой"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7017229970</t>
+          <t>7017201533</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Аксиньин С. Г.</t>
-[...3 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+          <t>Кузьмин А. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>121448.23</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>99270.13</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения дисциплинарного комитета СРО о приостановлении права на строительство</t>
+          <t>Регресс за ущерб от залива квартиры при капремонте кровли, выполненном членом СРО.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>15.02.2023</t>
+          <t>28.10.2023</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6ef63c4-3a76-47e5-9dad-777b2c252207</t>
+          <t>https://kad.arbitr.ru/Card/e7748c57-3ef3-402d-ba9f-75480a2061f7</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А67-8236/2021</t>
+          <t>А67-7624/2022</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>22.09.2021</t>
+          <t>30.08.2022</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7017229970</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сатурн"</t>
+          <t>ООО "Строительная компания "СтройКомплект"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7017229970</t>
+          <t>7017280119</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Аксиньин С. Г.</t>
-[...3 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+          <t>Гребенников Д. А.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>204814.15</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>189935.44</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R41" s="2" t="inlineStr"/>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание в порядке регресса ущерба от затопления квартир при капитальном ремонте крыши.</t>
+        </is>
+      </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>19.10.2021</t>
+          <t>07.12.2023</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f18a601-5fe2-46b6-830c-7b89a900db7e</t>
+          <t>https://kad.arbitr.ru/Card/f2bd4800-9045-4870-86f5-ed3c2a8a33cb</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А67-7728/2021</t>
+          <t>А67-3890/2022</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>07.09.2021</t>
+          <t>13.05.2022</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "Русстройресурс"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7017344958</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
+          <t>ООО "Томскремстройпроект"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7017229970</t>
+          <t>7017029554</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Гребенников Д. А.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>400000</v>
-[...3 lines deleted...]
-      </c>
+        <v>139990</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание распределить излишне перечисленные взносы в компфонды при переходе из другой СРО.</t>
+          <t>Солидарное возмещение ущерба от залива жилого помещения при выполнении работ по капремонту</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>10.12.2021</t>
+          <t>07.07.2022</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20c76844-efcd-4724-8666-ea953ef174f8</t>
+          <t>https://kad.arbitr.ru/Card/9f9a9c08-63d8-4624-b29a-d33f3724e353</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А67-3185/2021</t>
+          <t>А67-10695/2021</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>21.04.2021</t>
+          <t>08.12.2021</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "Спецмонтажстрой"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017421828</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>7017229970</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>Аксиньин С. Г.</t>
         </is>
       </c>
-      <c r="O43" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O43" s="2" t="inlineStr"/>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба и судебных расходов в порядке регресса по обязательствам подрядчика</t>
+          <t>Признание незаконным решения дисциплинарного комитета СРО о приостановлении права на строительство</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>20.07.2021</t>
+          <t>15.02.2023</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/649c80e0-8395-44e1-aa4e-6bb5955458ed</t>
+          <t>https://kad.arbitr.ru/Card/e6ef63c4-3a76-47e5-9dad-777b2c252207</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А67-6569/2020</t>
+          <t>А67-8236/2021</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>28.08.2020</t>
+          <t>22.09.2021</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017229970</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
+          <t>ООО "Сатурн"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>7017229970</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>Аксиньин С. Г.</t>
         </is>
       </c>
-      <c r="O44" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>10.10.2020</t>
+          <t>19.10.2021</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc129541-a349-4d4d-a32d-6a12a8cd3724</t>
+          <t>https://kad.arbitr.ru/Card/6f18a601-5fe2-46b6-830c-7b89a900db7e</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А67-11726/2019</t>
+          <t>А67-7728/2021</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>18.10.2019</t>
+          <t>07.09.2021</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "Русстройресурс"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>7017344958</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
           <t>7017229970</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Аксиньин С. Г.</t>
+          <t>Гребенников Д. А.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>470968.05</v>
-[...1 lines deleted...]
-      <c r="P45" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств из-за неисполнения решения суда по делу А67-9112/2018</t>
+          <t>Обязание распределить излишне перечисленные взносы в компфонды при переходе из другой СРО.</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>23.11.2019</t>
+          <t>10.12.2021</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/77d17526-0b18-44ec-87b5-ed947c5c2028</t>
+          <t>https://kad.arbitr.ru/Card/20c76844-efcd-4724-8666-ea953ef174f8</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А67-9742/2018</t>
+          <t>А67-3185/2021</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>27.08.2018</t>
+          <t>21.04.2021</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>АО "Спецтеплохиммонтаж"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7024002585</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>7017229970</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Хлебников А. В.</t>
+          <t>Аксиньин С. Г.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>2849017.81</v>
+        <v>253345.79</v>
       </c>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Взыскание излишне перечисленных средств компенсационного фонда при переходе из другой СРО</t>
+          <t>Возмещение ущерба и судебных расходов в порядке регресса по обязательствам подрядчика</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>04.10.2018</t>
+          <t>20.07.2021</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a2936fe-56bc-47b3-8889-9999e48217ac</t>
+          <t>https://kad.arbitr.ru/Card/649c80e0-8395-44e1-aa4e-6bb5955458ed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-37608/2018</t>
+          <t>А67-6569/2020</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>27.02.2018</t>
+          <t>28.08.2020</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОДОР"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7017259685</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7017229970</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Аксиньин С. Г.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>354489.52</v>
+      </c>
+      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Субсидиарная ответственность за неисполнение ООО СтройПрофи обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>21.08.2019</t>
+          <t>10.10.2020</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/023c8134-2fd4-4fd7-8441-b6f66683b17a</t>
+          <t>https://kad.arbitr.ru/Card/cc129541-a349-4d4d-a32d-6a12a8cd3724</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-256396/2017</t>
+          <t>А67-11726/2019</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>29.12.2017</t>
+          <t>18.10.2019</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОМТЕРМ</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ССО ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
-[...2 lines deleted...]
-      <c r="L48" s="2" t="inlineStr"/>
+          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7017229970</t>
+        </is>
+      </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Аксиньин С. Г.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>470968.05</v>
+      </c>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по региональному принципу</t>
+          <t>Взыскание средств из-за неисполнения решения суда по делу А67-9112/2018</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>23.11.2019</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/076ffbd5-5595-4646-8914-c342680ebcf4</t>
+          <t>https://kad.arbitr.ru/Card/77d17526-0b18-44ec-87b5-ed947c5c2028</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-232712/2017</t>
+          <t>А67-9742/2018</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>27.08.2018</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОМСКЭЛЕКТРОСЕТЬСЕРВИС</t>
+          <t>АО "Спецтеплохиммонтаж"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7024002585</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СРО ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
-[...2 lines deleted...]
-      <c r="L49" s="2" t="inlineStr"/>
+          <t>Саморегулируемая организация Ассоциация "Томские строители"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>7017229970</t>
+        </is>
+      </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Хлебников А. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>90000</v>
+        <v>2849017.81</v>
       </c>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при смене СРО.</t>
+          <t>Взыскание излишне перечисленных средств компенсационного фонда при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>04.10.2018</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/060531fc-f502-4a4f-977c-9a51e2ff4389</t>
+          <t>https://kad.arbitr.ru/Card/5a2936fe-56bc-47b3-8889-9999e48217ac</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А56-71395/2017</t>
+          <t>А40-37608/2018</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>27.02.2018</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "ЭКОДОР"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7017352010</t>
+          <t>7017259685</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
-[...5 lines deleted...]
-      <c r="R50" s="2" t="inlineStr"/>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>21.08.2019</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b71a4e82-d0e7-429f-b7ea-efafe048acbe</t>
+          <t>https://kad.arbitr.ru/Card/023c8134-2fd4-4fd7-8441-b6f66683b17a</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-163359/2017</t>
+          <t>А40-256396/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>29.12.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОЧНАЯ ТРАНСНАЦИОНАЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО ТОМТЕРМ</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>7017349988</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ССО ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr"/>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P51" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перевести средства компенсационного фонда в размере 300 000 рублей.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>03.04.2018</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7c20c37-e8e1-46fd-b293-d3adf565880e</t>
+          <t>https://kad.arbitr.ru/Card/076ffbd5-5595-4646-8914-c342680ebcf4</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А46-15142/2017</t>
+          <t>А40-232712/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОМСКОЕ РСУ"</t>
+          <t>ООО ТОМСКЭЛЕКТРОСЕТЬСЕРВИС</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7017374166</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>200000</v>
+        <v>90000</v>
       </c>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 200 000 руб. взноса в компенсационный фонд из НОСТРОЙ в новую СРО.</t>
+          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при смене СРО.</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>16.10.2018</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3efca866-8104-4333-ad1c-e111cb8f9d32</t>
+          <t>https://kad.arbitr.ru/Card/060531fc-f502-4a4f-977c-9a51e2ff4389</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-154670/2017</t>
+          <t>А46-20959/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>АО "КОНСАЛТИНГСТРОЙИНВЕСТ"</t>
+          <t>ООО "РЕМСТРОЙДЕТАЛЬ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7017334036</t>
+          <t>8603108376</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Катанаева А. С.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>30.05.2018</t>
+          <t>12.08.2020</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff5ef217-8065-445b-813b-0c8a1a601f6b</t>
+          <t>https://kad.arbitr.ru/Card/91d3d28f-551e-4206-8dd6-9f8fea271b21</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-154572/2017</t>
+          <t>А56-71395/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙ СИБИРИ"</t>
+          <t>ООО "СТРОЙЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7017353818</t>
+          <t>7017352010</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/038264c7-ed0e-48c4-b3b3-8a57c82837a7</t>
+          <t>https://kad.arbitr.ru/Card/b71a4e82-d0e7-429f-b7ea-efafe048acbe</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-136910/2017</t>
+          <t>А40-163359/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>25.07.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛКОМ +"</t>
+          <t>ООО "ВОСТОЧНАЯ ТРАНСНАЦИОНАЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>7019013550</t>
+          <t>7017349988</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание ответчика перевести средства компенсационного фонда в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6be1c8ed-c961-4de9-b321-de22d64e8491</t>
+          <t>https://kad.arbitr.ru/Card/c7c20c37-e8e1-46fd-b293-d3adf565880e</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-134262/2017</t>
+          <t>А46-15142/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>20.07.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ТОМСКОЕ РСУ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>7017340985</t>
+          <t>7017374166</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Храмцов К. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Перечисление 200 000 руб. взноса в компенсационный фонд из НОСТРОЙ в новую СРО.</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>16.10.2018</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d57a6d4c-863a-418c-bc02-5aa3c99d50ab</t>
+          <t>https://kad.arbitr.ru/Card/3efca866-8104-4333-ad1c-e111cb8f9d32</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-129432/2017</t>
+          <t>А40-154670/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОМЬЭНЕРГОСТРОЙ"</t>
+          <t>АО "КОНСАЛТИНГСТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7017381413</t>
+          <t>7017334036</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>1000000</v>
+        <v>2000000</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>1000000</v>
+        <v>1500000</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>09.04.2021</t>
+          <t>30.05.2018</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d58305c-c646-4810-8e84-3d491f6a7a88</t>
+          <t>https://kad.arbitr.ru/Card/ff5ef217-8065-445b-813b-0c8a1a601f6b</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-129678/2017</t>
+          <t>А40-154572/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИЯ"</t>
+          <t>ООО "ЭНЕРГОСТРОЙ СИБИРИ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7017262624</t>
+          <t>7017353818</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>305147.26</v>
+        <v>500000</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>07.11.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8893ca7a-8966-480c-93a2-ba3c721714bf</t>
+          <t>https://kad.arbitr.ru/Card/038264c7-ed0e-48c4-b3b3-8a57c82837a7</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А46-7643/2017</t>
+          <t>А40-136910/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>22.05.2017</t>
+          <t>25.07.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОМСКАЯ МОНТАЖНАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЭЛКОМ +"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7017262208</t>
+          <t>7019013550</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 200000 руб. в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c27a580-df8e-40ad-a7d4-f3f2dcdf0a60</t>
+          <t>https://kad.arbitr.ru/Card/6be1c8ed-c961-4de9-b321-de22d64e8491</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А56-26529/2017</t>
+          <t>А40-134262/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>20.07.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКАЯ ТЕЛЕКОММУНИКАЦИОННАЯ КОМПАНИЯ"</t>
+          <t>ООО "ГАЗЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7017261765</t>
+          <t>7017340985</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>1004875</v>
+        <v>300000</v>
       </c>
       <c r="P60" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание процентов</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51eb39f6-111a-4e47-a609-6d40485a6a09</t>
+          <t>https://kad.arbitr.ru/Card/d57a6d4c-863a-418c-bc02-5aa3c99d50ab</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
+          <t>А40-129678/2017</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2017</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХНОЛОГИЯ"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>7017262624</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="n">
+        <v>305147.26</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ</t>
+        </is>
+      </c>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2017</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8893ca7a-8966-480c-93a2-ba3c721714bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А40-129432/2017</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2017</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОМЬЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>7017381413</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>5018119895</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2021</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3d58305c-c646-4810-8e84-3d491f6a7a88</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А46-7643/2017</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2017</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОМСКАЯ МОНТАЖНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>7017262208</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P63" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 200000 руб. в другую СРО</t>
+        </is>
+      </c>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2017</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6c27a580-df8e-40ad-a7d4-f3f2dcdf0a60</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А56-26529/2017</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2017</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКАЯ ТЕЛЕКОММУНИКАЦИОННАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>7017261765</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>1004875</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание процентов</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/51eb39f6-111a-4e47-a609-6d40485a6a09</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
           <t>А67-2443/2014</t>
         </is>
       </c>
-      <c r="C61" s="2" t="inlineStr">
+      <c r="C65" s="2" t="inlineStr">
         <is>
           <t>15.04.2014</t>
         </is>
       </c>
-      <c r="D61" s="2" t="inlineStr">
+      <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E61" s="2" t="inlineStr">
+      <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F61" s="2" t="inlineStr">
+      <c r="F65" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G61" s="2" t="inlineStr">
+      <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H61" s="2" t="inlineStr">
+      <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Общество с ограниченной ответсвенностью "Компания "Жилсервис "Каштак"</t>
         </is>
       </c>
-      <c r="I61" s="2" t="inlineStr">
+      <c r="I65" s="2" t="inlineStr">
         <is>
           <t>7017157690</t>
         </is>
       </c>
-      <c r="J61" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K61" s="2" t="inlineStr">
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Некоммерческое партнерство по повышению качества строительства в г. Томске и Томской области</t>
         </is>
       </c>
-      <c r="L61" s="2" t="inlineStr">
+      <c r="L65" s="2" t="inlineStr">
         <is>
           <t>7017229970</t>
         </is>
       </c>
-      <c r="M61" s="2" t="inlineStr">
+      <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
-      <c r="N61" s="2" t="inlineStr">
+      <c r="N65" s="2" t="inlineStr">
         <is>
           <t>Медведева Т. В.</t>
         </is>
       </c>
-      <c r="O61" s="2" t="n">
+      <c r="O65" s="2" t="n">
         <v>138012</v>
       </c>
-      <c r="P61" s="2" t="inlineStr"/>
-      <c r="Q61" s="2" t="inlineStr">
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R61" s="2" t="inlineStr">
+      <c r="R65" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО вследствие некачественного ремонта.</t>
         </is>
       </c>
-      <c r="S61" s="2" t="inlineStr">
+      <c r="S65" s="2" t="inlineStr">
         <is>
           <t>22.07.2015</t>
         </is>
       </c>
-      <c r="T61" s="2" t="inlineStr">
+      <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U61" s="3" t="inlineStr">
+      <c r="U65" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f26654a5-8d4f-453b-a1d1-c0ed2563abd2</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6550,44 +6906,48 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>