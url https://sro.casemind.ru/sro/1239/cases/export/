--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/144faff6-4942-40f7-ae22-573ac208dbb0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a637f82d-e62a-4a6c-bae3-30dbabda3ec0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72ad1aa0-316c-4df4-b28b-f659cdfe0ce6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7086aa09-9465-4e69-9a5c-1037095d1c31" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ba439dd-fe46-4a77-85f4-2fe7d7075787" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34a9fe6b-b557-47ae-b42c-331fc3e7c313" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/773e9db7-d993-4cd4-a416-dd395cdedb7f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6787c07-2c04-4c2b-8164-056e14eb2a3b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0828f573-1887-4500-a9a0-34aaecafe95e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae15a7b0-3f55-4803-9fb9-cabcc7e79985" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdc5b8a3-b345-40ff-aebf-8e9d9522adde" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4877a448-90c9-4fa0-b6a8-5238f7bf0e35" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1215c71f-7268-445c-a178-3ba53de36301" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca05a7c6-55bc-4167-883b-87d06b4a936b" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec784e5-8c1a-47e2-a218-485513fdc918" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cec47708-0b5a-4943-a447-e10452e94998" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0695dbb7-d802-4a7e-bd0d-34e6036830b1" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8b851e1-a6fe-42af-aec9-3c2275aaa985" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d557af4c-ed56-4884-8281-e7c02461f4ef" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33afef3c-40a7-446a-aa5c-cd0e357cd0f3" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4832bd96-642f-4801-81fa-a64775c2c493" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f541975-ecae-41cc-ab77-e8dff5526e2c" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f681619-367c-4727-b10b-21cc031e25c7" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/408058b2-a691-4468-9de5-732fe0fd5c72" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30ed9473-b28c-415e-8b4f-7c72c73adb78" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cedce9f7-4bd9-49f9-bde4-1c3e51fd5367" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/698d63c2-f90e-415b-98dc-109909f1f339" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/195a115d-a126-4464-9138-d8a8b92e5023" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93d5e043-d8a0-46d6-a1c8-3981c2091698" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/864a80f3-6cf6-4cd4-866c-940e5dbe657e" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61cca5b9-72b3-411a-adb9-6262ad9258cd" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/011610fe-332c-415e-bdf4-31ab9912aa2f" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/347626b8-f1b9-42a2-926f-2bc3ca013795" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a74c454-2755-4335-8d8a-c4c759248288" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05c01860-59fa-4c3a-8625-f6c83036b1d1" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a0e772a-c8c1-4982-8b26-1a86636a8ac5" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2aef7c2a-ce50-44f4-a0ac-1f2ed4caca0a" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b8860f9-71da-4b9d-bd17-8140c8b6aaec" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f227784-6d5e-4112-8ca5-5df2fe89292c" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd9aa0f3-1fd0-4609-beed-4012b1d7ea45" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59696658-4840-4941-b98f-e93880236e4f" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a8f10d-9ba9-41e3-9b22-c4abd0ac056d" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da548698-ec17-4c37-8cff-985b89ac30eb" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dd76e58-7750-4c4d-8f62-db249a541c3d" TargetMode="External" Id="rId44" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2672874-c287-4890-88a7-2af0eae138c4" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/144faff6-4942-40f7-ae22-573ac208dbb0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a637f82d-e62a-4a6c-bae3-30dbabda3ec0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72ad1aa0-316c-4df4-b28b-f659cdfe0ce6" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7086aa09-9465-4e69-9a5c-1037095d1c31" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0be1c619-3ab8-4f22-bc30-81804d75fd9c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ba439dd-fe46-4a77-85f4-2fe7d7075787" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34a9fe6b-b557-47ae-b42c-331fc3e7c313" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7abd0347-0b65-4ef0-8856-21a42dbba45f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50dcd40b-cc57-4dcf-9f25-2b863a99ecea" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e5c588a-b9b1-4e6e-bd1d-1c3ceba01fad" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/773e9db7-d993-4cd4-a416-dd395cdedb7f" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6787c07-2c04-4c2b-8164-056e14eb2a3b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0828f573-1887-4500-a9a0-34aaecafe95e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae15a7b0-3f55-4803-9fb9-cabcc7e79985" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdc5b8a3-b345-40ff-aebf-8e9d9522adde" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b90494e-03e1-4c77-9540-d2e2fd43ba63" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4877a448-90c9-4fa0-b6a8-5238f7bf0e35" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1215c71f-7268-445c-a178-3ba53de36301" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca05a7c6-55bc-4167-883b-87d06b4a936b" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec784e5-8c1a-47e2-a218-485513fdc918" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cec47708-0b5a-4943-a447-e10452e94998" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0695dbb7-d802-4a7e-bd0d-34e6036830b1" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8b851e1-a6fe-42af-aec9-3c2275aaa985" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d557af4c-ed56-4884-8281-e7c02461f4ef" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33afef3c-40a7-446a-aa5c-cd0e357cd0f3" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4832bd96-642f-4801-81fa-a64775c2c493" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f541975-ecae-41cc-ab77-e8dff5526e2c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f681619-367c-4727-b10b-21cc031e25c7" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/408058b2-a691-4468-9de5-732fe0fd5c72" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30ed9473-b28c-415e-8b4f-7c72c73adb78" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cedce9f7-4bd9-49f9-bde4-1c3e51fd5367" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/698d63c2-f90e-415b-98dc-109909f1f339" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/195a115d-a126-4464-9138-d8a8b92e5023" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93d5e043-d8a0-46d6-a1c8-3981c2091698" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/864a80f3-6cf6-4cd4-866c-940e5dbe657e" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61cca5b9-72b3-411a-adb9-6262ad9258cd" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/011610fe-332c-415e-bdf4-31ab9912aa2f" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a74c454-2755-4335-8d8a-c4c759248288" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/347626b8-f1b9-42a2-926f-2bc3ca013795" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05c01860-59fa-4c3a-8625-f6c83036b1d1" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a0e772a-c8c1-4982-8b26-1a86636a8ac5" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2aef7c2a-ce50-44f4-a0ac-1f2ed4caca0a" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b8860f9-71da-4b9d-bd17-8140c8b6aaec" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f227784-6d5e-4112-8ca5-5df2fe89292c" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd9aa0f3-1fd0-4609-beed-4012b1d7ea45" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a8f10d-9ba9-41e3-9b22-c4abd0ac056d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59696658-4840-4941-b98f-e93880236e4f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da548698-ec17-4c37-8cff-985b89ac30eb" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dd76e58-7750-4c4d-8f62-db249a541c3d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74ef6d7b-5ab8-43dc-98f3-3971aa96bf0a" TargetMode="External" Id="rId51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U45"/>
+  <dimension ref="A1:U52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,4447 +589,5057 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А66-15008/2025</t>
+          <t>А66-11262/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>16.09.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Тверской области</t>
+          <t>ООО "Группа Компаний "Электромеханика"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>6950981521</t>
+          <t>6914016082</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Главное управление "Государственная жилищная инспекция" Тверской области</t>
+          <t>АО "Электромеханика"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>6905056890</t>
+          <t>6914001400</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/144faff6-4942-40f7-ae22-573ac208dbb0</t>
+          <t>https://kad.arbitr.ru/Card/c2672874-c287-4890-88a7-2af0eae138c4</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А66-13469/2025</t>
+          <t>А66-15008/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>16.09.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТВЕРСКОЙ ОБЛАСТИ</t>
+          <t>Фонд капитального ремонта многоквартирных домов Тверской области</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>6950981521</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТВЕРСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>Главное управление "Государственная жилищная инспекция" Тверской области</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>6950026921</t>
+          <t>6905056890</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Погосян Л. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Белов О. В.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Взыскание стоимости устранения недостатков работ по договору №СМР0006/19 от 08.05.2019</t>
+          <t>Оспаривание предписания ГЖИ Тверской области об устранении недостатков капитального ремонта</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>19.02.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a637f82d-e62a-4a6c-bae3-30dbabda3ec0</t>
+          <t>https://kad.arbitr.ru/Card/144faff6-4942-40f7-ae22-573ac208dbb0</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А66-13331/2025</t>
+          <t>А66-13469/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>21.08.2025</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное общеобразовательное учреждение "Средняя общеобразовательная школа №21"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТВЕРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6902025149</t>
+          <t>6950981521</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Престиж"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТВЕРСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>6950207928</t>
+          <t>6950026921</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Голубева Л. Ю.</t>
+          <t>Погосян Л. Г.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>1673191.95</v>
-[...3 lines deleted...]
-      </c>
+        <v>79030.60000000001</v>
+      </c>
+      <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту кровли школы</t>
+          <t>Взыскание стоимости устранения недостатков работ по договору №СМР0006/19 от 08.05.2019</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72ad1aa0-316c-4df4-b28b-f659cdfe0ce6</t>
+          <t>https://kad.arbitr.ru/Card/a637f82d-e62a-4a6c-bae3-30dbabda3ec0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А66-9554/2025</t>
+          <t>А66-13331/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>24.06.2025</t>
+          <t>21.08.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Управление активами "Созвездие"</t>
+          <t>Муниципальное общеобразовательное учреждение "Средняя общеобразовательная школа №21"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>6950211890</t>
+          <t>6902025149</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Верхневолжская электромонтажная компания"</t>
+          <t>ООО Строительная компания "Престиж"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>6916016881</t>
+          <t>6950207928</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Янкина В. Ю.</t>
-[...3 lines deleted...]
-      <c r="P5" s="2" t="inlineStr"/>
+          <t>Голубева Л. Ю.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>1673191.95</v>
+      </c>
+      <c r="P5" s="2" t="n">
+        <v>1673191.95</v>
+      </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на нежилое помещение (кадастровый номер 69:48:0080217:1318)</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту кровли школы</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7086aa09-9465-4e69-9a5c-1037095d1c31</t>
+          <t>https://kad.arbitr.ru/Card/72ad1aa0-316c-4df4-b28b-f659cdfe0ce6</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А66-16920/2022</t>
+          <t>А66-9554/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>05.12.2022</t>
+          <t>24.06.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА ТВЕРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Управление активами "Созвездие"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>6950053604</t>
+          <t>6950211890</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лидер-Сервис"</t>
+          <t>ООО "Верхневолжская электромонтажная компания"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>6906013218</t>
+          <t>6916016881</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Рощупкин В. А.</t>
+          <t>Янкина В. Ю.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков работ по госконтракту №0136200003617000234-0020473-01</t>
+          <t>Обращение взыскания на нежилое помещение (кадастровый номер 69:48:0080217:1318)</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>09.12.2022</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ba439dd-fe46-4a77-85f4-2fe7d7075787</t>
+          <t>https://kad.arbitr.ru/Card/7086aa09-9465-4e69-9a5c-1037095d1c31</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А66-753/2021</t>
+          <t>А66-12880/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>20.01.2021</t>
+          <t>07.09.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G7" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="2" t="inlineStr"/>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 10 ПО ТВЕРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Рустехстрой Плюс"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>6950000017</t>
+          <t>6952318895</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСФ "КОМФОРТ-XXI ВЕК"</t>
+          <t>МУНИЦИПАЛЬНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ "ЛИХОСЛАВЛЬСКАЯ СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №2"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>6950160797</t>
+          <t>6931007507</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС Северо-Западного округа</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Романова Е. А.</t>
+          <t>Малышева Н. Н.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34a9fe6b-b557-47ae-b42c-331fc3e7c313</t>
+          <t>https://kad.arbitr.ru/Card/0be1c619-3ab8-4f22-bc30-81804d75fd9c</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А66-4851/2019</t>
+          <t>А66-16920/2022</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>04.04.2019</t>
+          <t>05.12.2022</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ВИТА Групп"</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА ТВЕРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>6950144467</t>
+          <t>6950053604</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТВЕРСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Лидер-Сервис"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>6950026921</t>
+          <t>6906013218</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Кольцова М. С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Рощупкин В. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в связи с двойной оплатой взноса в компенсационный фонд</t>
+          <t>Устранение недостатков работ по госконтракту №0136200003617000234-0020473-01</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>12.07.2019</t>
+          <t>09.12.2022</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/773e9db7-d993-4cd4-a416-dd395cdedb7f</t>
+          <t>https://kad.arbitr.ru/Card/6ba439dd-fe46-4a77-85f4-2fe7d7075787</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А08-6849/2018</t>
+          <t>А66-753/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>26.06.2018</t>
+          <t>20.01.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СФЕРА ИНКОМ"</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 10 ПО ТВЕРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6950038620</t>
+          <t>6950000017</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО ПСФ "КОМФОРТ-XXI ВЕК"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>6950160797</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Петряев А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Романова Е. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>21.09.2018</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6787c07-2c04-4c2b-8164-056e14eb2a3b</t>
+          <t>https://kad.arbitr.ru/Card/34a9fe6b-b557-47ae-b42c-331fc3e7c313</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-109683/2018</t>
+          <t>А66-15936/2020</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>21.05.2018</t>
+          <t>04.12.2020</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКТИВСТРОЙ"</t>
+          <t>ООО "КАПИТАЛ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6923007084</t>
+          <t>3444176724</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "Инженерно Технический Центр "Волгоэнергоконтроль"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>3445116407</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Матвеев А. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>21.01.2020</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0828f573-1887-4500-a9a0-34aaecafe95e</t>
+          <t>https://kad.arbitr.ru/Card/7abd0347-0b65-4ef0-8856-21a42dbba45f</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-53570/2018</t>
+          <t>А66-12032/2020</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>28.04.2018</t>
+          <t>08.09.2020</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРИТЕТ"</t>
+          <t>ООО "Оникс"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7743199759</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "АЙ БИЛДИНГ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>6952032984</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Северо-Западного округа</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чернышева А. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>20.10.2018</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae15a7b0-3f55-4803-9fb9-cabcc7e79985</t>
+          <t>https://kad.arbitr.ru/Card/50dcd40b-cc57-4dcf-9f25-2b863a99ecea</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-20034/2018</t>
+          <t>А66-8475/2019</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>19.02.2018</t>
+          <t>05.06.2019</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройгруп"</t>
+          <t>ООО "Реновация"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6901081976</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
+          <t>ООО "Тверская Реставрационная Компания"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7842014303</t>
+          <t>6950092515</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Романова Е. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>29.04.2018</t>
+          <t>04.09.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fdc5b8a3-b345-40ff-aebf-8e9d9522adde</t>
+          <t>https://kad.arbitr.ru/Card/4e5c588a-b9b1-4e6e-bd1d-1c3ceba01fad</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А50-3957/2018</t>
+          <t>А66-4851/2019</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>04.04.2019</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ВИТА ГРУПП"</t>
+          <t>ЗАО "ВИТА Групп"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>6950144467</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТВЕРСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>6950026921</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Кольцова М. С.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>2000000</v>
-[...1 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+        <v>1500000</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>1500000</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и перевод 2 000 000 руб. компенсационного фонда в новую организацию</t>
+          <t>Взыскание неосновательного обогащения в связи с двойной оплатой взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>10.02.2018</t>
+          <t>12.07.2019</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4877a448-90c9-4fa0-b6a8-5238f7bf0e35</t>
+          <t>https://kad.arbitr.ru/Card/773e9db7-d993-4cd4-a416-dd395cdedb7f</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А66-1212/2018</t>
+          <t>А08-6849/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>25.01.2018</t>
+          <t>26.06.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>АО "Страховое общество газовой промышленнсти"</t>
+          <t>ООО "СФЕРА ИНКОМ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6950038620</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТВЕРСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>6950026921</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Калита И. В.</t>
+          <t>Петряев А. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>50000</v>
+        <v>300000</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>50000</v>
+        <v>300000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации в результате ДТП с участием автомобиля, принадлежащего СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>28.04.2018</t>
+          <t>21.09.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1215c71f-7268-445c-a178-3ba53de36301</t>
+          <t>https://kad.arbitr.ru/Card/d6787c07-2c04-4c2b-8164-056e14eb2a3b</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-4572/2018</t>
+          <t>А40-109683/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>21.05.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "АКТИВСТРОЙ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6923007084</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>СПИ Преображенского ОСП УФССП РОссии по Москве Кременчугский А.А.</t>
-[...2 lines deleted...]
-      <c r="L15" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Папелишвили Г. Н.</t>
-[...2 lines deleted...]
-      <c r="O15" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным постановления Преображенского ОСП УФССП России по Москве от 25.12.2017</t>
+          <t>Обязание НОСТРОЙ перечислить 500 000 руб. взноса в компенсационный фонд СРО при переходе истца</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>21.01.2020</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca05a7c6-55bc-4167-883b-87d06b4a936b</t>
+          <t>https://kad.arbitr.ru/Card/0828f573-1887-4500-a9a0-34aaecafe95e</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А66-19231/2017</t>
+          <t>А56-53570/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>28.04.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
+          <t>ООО "ПАРИТЕТ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7736035485</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТВЕРСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>6950026921</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кольцова Т. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>50000</v>
+        <v>300000</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба</t>
+          <t>Обязание внести сведения в реестр членов СРО и перечислить 300 000 руб. взноса в новое СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>20.10.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ec784e5-8c1a-47e2-a218-485513fdc918</t>
+          <t>https://kad.arbitr.ru/Card/ae15a7b0-3f55-4803-9fb9-cabcc7e79985</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-206028/2017</t>
+          <t>А56-20034/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>19.02.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРИЧЕСКИЕ МАШИНЫ И АППАРАТЫ"</t>
+          <t>ООО "Стройгруп"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6914007602</t>
+          <t>6901081976</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7842014303</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P17" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 500 000 рублей</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>29.04.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cec47708-0b5a-4943-a447-e10452e94998</t>
+          <t>https://kad.arbitr.ru/Card/fdc5b8a3-b345-40ff-aebf-8e9d9522adde</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-202484/2017</t>
+          <t>А66-2572/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>30.10.2017</t>
+          <t>12.02.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙ"</t>
+          <t>ООО "Лазурь дорстрой"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6901024047</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Лазурь дорстрой"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6901024047</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шабельная И. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>28.08.2021</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0695dbb7-d802-4a7e-bd0d-34e6036830b1</t>
+          <t>https://kad.arbitr.ru/Card/9b90494e-03e1-4c77-9540-d2e2fd43ba63</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-76566/2017</t>
+          <t>А50-3957/2018</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРХНЕВОЛЖСКОЕ СТРОИТЕЛЬНОЕ БЮРО"</t>
+          <t>ЗАО "ВИТА ГРУПП"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>6952031116</t>
+          <t>6950144467</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Оспаривание исключения из СРО и перевод 2 000 000 руб. компенсационного фонда в новую организацию</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>03.01.2018</t>
+          <t>10.02.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8b851e1-a6fe-42af-aec9-3c2275aaa985</t>
+          <t>https://kad.arbitr.ru/Card/4877a448-90c9-4fa0-b6a8-5238f7bf0e35</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-177182/2017</t>
+          <t>А66-1212/2018</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>25.01.2018</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАН"</t>
+          <t>АО "Страховое общество газовой промышленнсти"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6950163090</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТВЕРСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6950026921</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Калита И. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>300000</v>
+        <v>50000</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>300000</v>
+        <v>50000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Взыскание ущерба в порядке суброгации в результате ДТП с участием автомобиля, принадлежащего СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>05.04.2019</t>
+          <t>28.04.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d557af4c-ed56-4884-8281-e7c02461f4ef</t>
+          <t>https://kad.arbitr.ru/Card/1215c71f-7268-445c-a178-3ba53de36301</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-143774/2017</t>
+          <t>А40-4572/2018</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛ-М"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6950065938</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ Преображенского ОСП УФССП РОссии по Москве Кременчугский А.А.</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Папелишвили Г. Н.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Признание незаконным постановления Преображенского ОСП УФССП России по Москве от 25.12.2017</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>03.04.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33afef3c-40a7-446a-aa5c-cd0e357cd0f3</t>
+          <t>https://kad.arbitr.ru/Card/ca05a7c6-55bc-4167-883b-87d06b4a936b</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-140824/2017</t>
+          <t>А66-19231/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>27.11.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖИНИРИНГ, ПРОЕКТИРОВАНИЕ, МОНТАЖ И СЕРВИСНЫЕ УСЛУГИ"</t>
+          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6916016539</t>
+          <t>7736035485</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТВЕРСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>6950026921</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Кольцова Т. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>50000</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
+          <t>Взыскание ущерба</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4832bd96-642f-4801-81fa-a64775c2c493</t>
+          <t>https://kad.arbitr.ru/Card/6ec784e5-8c1a-47e2-a218-485513fdc918</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-137458/2017</t>
+          <t>А40-206028/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>25.07.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЭМ"</t>
+          <t>ООО "ЭЛЕКТРИЧЕСКИЕ МАШИНЫ И АППАРАТЫ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6950158131</t>
+          <t>6914007602</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f541975-ecae-41cc-ab77-e8dff5526e2c</t>
+          <t>https://kad.arbitr.ru/Card/cec47708-0b5a-4943-a447-e10452e94998</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А66-10105/2017</t>
+          <t>А40-202484/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>30.10.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРХНЕВОЛЖСКОЕ СТРОИТЕЛЬНОЕ БЮРО"</t>
+          <t>ООО "ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>6952031116</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Союз организаций строительной отрасли "Строительный ресурс"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Борцова Н. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+        <v>314000</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>314000</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей взноса в компенсационный фонд новой СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при смене саморегулируемой организации</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f681619-367c-4727-b10b-21cc031e25c7</t>
+          <t>https://kad.arbitr.ru/Card/0695dbb7-d802-4a7e-bd0d-34e6036830b1</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-120481/2017</t>
+          <t>А56-76566/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТНО-ЭКСПЕРТНАЯ МАСТЕРСКАЯ "ТЕПЛО И СИЛА"</t>
+          <t>ООО "ВЕРХНЕВОЛЖСКОЕ СТРОИТЕЛЬНОЕ БЮРО"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6950084440</t>
+          <t>6952031116</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и актуализация данных в реестре членов</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>03.01.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/408058b2-a691-4468-9de5-732fe0fd5c72</t>
+          <t>https://kad.arbitr.ru/Card/d8b851e1-a6fe-42af-aec9-3c2275aaa985</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-40547/2017</t>
+          <t>А40-177182/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТВЕРЬСТРОЙКОМ"</t>
+          <t>ООО "УРАН"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>6902023335</t>
+          <t>6950163090</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...5 lines deleted...]
-      <c r="R26" s="2" t="inlineStr"/>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+        </is>
+      </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>06.02.2018</t>
+          <t>05.04.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30ed9473-b28c-415e-8b4f-7c72c73adb78</t>
+          <t>https://kad.arbitr.ru/Card/d557af4c-ed56-4884-8281-e7c02461f4ef</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-40599/2017</t>
+          <t>А40-143774/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "КСБ-МОНТАЖ"</t>
+          <t>ООО "КАПИТАЛ-М"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>6950123107</t>
+          <t>6950065938</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>250000</v>
+        <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Признание выхода из СРО и обязание перечислить 500 000 руб. взноса в компенсационный фонд.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>08.04.2018</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cedce9f7-4bd9-49f9-bde4-1c3e51fd5367</t>
+          <t>https://kad.arbitr.ru/Card/33afef3c-40a7-446a-aa5c-cd0e357cd0f3</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-102585/2017</t>
+          <t>А40-140824/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРОВЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "ИНЖИНИРИНГ, ПРОЕКТИРОВАНИЕ, МОНТАЖ И СЕРВИСНЫЕ УСЛУГИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>6901082715</t>
+          <t>6916016539</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P28" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/698d63c2-f90e-415b-98dc-109909f1f339</t>
+          <t>https://kad.arbitr.ru/Card/4832bd96-642f-4801-81fa-a64775c2c493</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-33027/2017</t>
+          <t>А40-137458/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>25.07.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСИСТЕМЫ"</t>
+          <t>ООО "ТЭМ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>6952038721</t>
+          <t>6950158131</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>249900</v>
+        <v>300000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Перечисление остатка взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>09.10.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/195a115d-a126-4464-9138-d8a8b92e5023</t>
+          <t>https://kad.arbitr.ru/Card/5f541975-ecae-41cc-ab77-e8dff5526e2c</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А66-6287/2017</t>
+          <t>А66-10105/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>10.07.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ВЕРХНЕВОЛЖСКОЕ СТРОИТЕЛЬНОЕ БЮРО"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>6909009700</t>
+          <t>6952031116</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Союз организаций строительной отрасли "Строительный ресурс"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Головина Т. И.</t>
+          <t>Борцова Н. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд другой СРО при переходе члена</t>
+          <t>Обязание ответчика перечислить 500 000 рублей взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93d5e043-d8a0-46d6-a1c8-3981c2091698</t>
+          <t>https://kad.arbitr.ru/Card/8f681619-367c-4727-b10b-21cc031e25c7</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А66-5902/2017</t>
+          <t>А40-120481/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тополис"</t>
+          <t>ООО "ПРОЕКТНО-ЭКСПЕРТНАЯ МАСТЕРСКАЯ "ТЕПЛО И СИЛА"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>6950168683</t>
+          <t>6950084440</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Истомина О. Л.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и актуализация данных в реестре членов</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/864a80f3-6cf6-4cd4-866c-940e5dbe657e</t>
+          <t>https://kad.arbitr.ru/Card/408058b2-a691-4468-9de5-732fe0fd5c72</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-63737/2017</t>
+          <t>А56-40547/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО Таргус - Проф</t>
+          <t>ООО "ТВЕРЬСТРОЙКОМ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6902023335</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "МОСО "Солидарность"</t>
-[...2 lines deleted...]
-      <c r="L32" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>7816290018</t>
+        </is>
+      </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>29.07.2017</t>
+          <t>06.02.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61cca5b9-72b3-411a-adb9-6262ad9258cd</t>
+          <t>https://kad.arbitr.ru/Card/30ed9473-b28c-415e-8b4f-7c72c73adb78</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-63390/2017</t>
+          <t>А56-40599/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭнергоМашстрой</t>
+          <t>ООО "КСБ-МОНТАЖ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6950123107</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Объединение инженеров строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017502</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в размере 500 000 руб. при переходе в другую СРО</t>
+          <t>Признание выхода из СРО и обязание перечислить 500 000 руб. взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>08.04.2018</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/011610fe-332c-415e-bdf4-31ab9912aa2f</t>
+          <t>https://kad.arbitr.ru/Card/cedce9f7-4bd9-49f9-bde4-1c3e51fd5367</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А66-3670/2017</t>
+          <t>А40-102585/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОНТИНЕНТ"</t>
+          <t>ООО "КРОВЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>6950139509</t>
+          <t>6901082715</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Янкина В. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>1100000</v>
-[...1 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд (1 млн руб.) и взыскание убытков (100 тыс. руб.)</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>04.12.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/347626b8-f1b9-42a2-926f-2bc3ca013795</t>
+          <t>https://kad.arbitr.ru/Card/698d63c2-f90e-415b-98dc-109909f1f339</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А08-2171/2017</t>
+          <t>А56-33027/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРТРАНССТРОЙ"</t>
+          <t>ООО "ЭНЕРГОСИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>6950030195</t>
+          <t>6952038721</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>1000000</v>
+        <v>249900</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую организацию при смене членства</t>
+          <t>Перечисление остатка взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>22.07.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a74c454-2755-4335-8d8a-c4c759248288</t>
+          <t>https://kad.arbitr.ru/Card/195a115d-a126-4464-9138-d8a8b92e5023</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А66-3443/2017</t>
+          <t>А66-6287/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТНО-ЭКСПЕРТНАЯ МАСТЕРСКАЯ "ТЕПЛО И СИЛА"</t>
+          <t>ООО "ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>6950084440</t>
+          <t>6909009700</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Куров О. Е.</t>
+          <t>Головина Т. И.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание бездействия СРО и требование о перечислении 500 000 руб. взноса в компенсационный фонд.</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд другой СРО при переходе члена</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05c01860-59fa-4c3a-8625-f6c83036b1d1</t>
+          <t>https://kad.arbitr.ru/Card/93d5e043-d8a0-46d6-a1c8-3981c2091698</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-50439/2017</t>
+          <t>А66-5902/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО Электромонтаж</t>
+          <t>ООО "Тополис"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6950168683</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Истомина О. Л.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a0e772a-c8c1-4982-8b26-1a86636a8ac5</t>
+          <t>https://kad.arbitr.ru/Card/864a80f3-6cf6-4cd4-866c-940e5dbe657e</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-36391/2017</t>
+          <t>А40-63737/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>07.04.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕКТР"</t>
+          <t>ООО Таргус - Проф</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>6950165724</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО "МОСО "Солидарность"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>29.07.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2aef7c2a-ce50-44f4-a0ac-1f2ed4caca0a</t>
+          <t>https://kad.arbitr.ru/Card/61cca5b9-72b3-411a-adb9-6262ad9258cd</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А66-2012/2017</t>
+          <t>А40-63390/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>07.04.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТНО-ЭКСПЕРТНАЯ МАСТЕРСКАЯ "ТЕПЛО И СИЛА"</t>
+          <t>ООО ЭнергоМашстрой</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>6950084440</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>саморегулируемая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Сердюк С. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Признание бездействия незаконным и перевод 500 000 руб. взноса в компенсационный фонд СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда в размере 500 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>08.03.2017</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b8860f9-71da-4b9d-bd17-8140c8b6aaec</t>
+          <t>https://kad.arbitr.ru/Card/011610fe-332c-415e-bdf4-31ab9912aa2f</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-28529/2017</t>
+          <t>А08-2171/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОПОЛИС"</t>
+          <t>ООО "ДОРТРАНССТРОЙ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>6950168683</t>
+          <t>6950030195</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Танделова З. М.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 рублей.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую организацию при смене членства</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>22.07.2017</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f227784-6d5e-4112-8ca5-5df2fe89292c</t>
+          <t>https://kad.arbitr.ru/Card/2a74c454-2755-4335-8d8a-c4c759248288</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-28075/2017</t>
+          <t>А66-3670/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТЕХМОНТАЖ"</t>
+          <t>ООО "СТРОЙКОНТИНЕНТ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6901050470</t>
+          <t>6950139509</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+          <t>Некоммерческое партнерство СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Янкина В. Ю.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100000</v>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и требование о перечислении 1 000 000 руб. взноса.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд (1 млн руб.) и взыскание убытков (100 тыс. руб.)</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd9aa0f3-1fd0-4609-beed-4012b1d7ea45</t>
+          <t>https://kad.arbitr.ru/Card/347626b8-f1b9-42a2-926f-2bc3ca013795</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-20792/2017</t>
+          <t>А66-3443/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО Теплостройгрупп</t>
+          <t>ООО "ПРОЕКТНО-ЭКСПЕРТНАЯ МАСТЕРСКАЯ "ТЕПЛО И СИЛА"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6950084440</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "Добровольное строительное товарищество "Центр специального строительства и ремонта"</t>
-[...2 lines deleted...]
-      <c r="L42" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Куров О. Е.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд (300 000 руб.) при переходе в другую СРО</t>
+          <t>Оспаривание бездействия СРО и требование о перечислении 500 000 руб. взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59696658-4840-4941-b98f-e93880236e4f</t>
+          <t>https://kad.arbitr.ru/Card/05c01860-59fa-4c3a-8625-f6c83036b1d1</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-20798/2017</t>
+          <t>А40-50439/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО Теплостройсервис</t>
+          <t>ООО Электромонтаж</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P43" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>01.04.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93a8f10d-9ba9-41e3-9b22-c4abd0ac056d</t>
+          <t>https://kad.arbitr.ru/Card/8a0e772a-c8c1-4982-8b26-1a86636a8ac5</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-255647/2016</t>
+          <t>А40-36391/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>22.12.2016</t>
+          <t>28.02.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО ИнтерраГаз</t>
+          <t>ООО "СПЕКТР"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6950165724</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>НПСО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L44" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>7725256274</t>
+        </is>
+      </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>28.02.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da548698-ec17-4c37-8cff-985b89ac30eb</t>
+          <t>https://kad.arbitr.ru/Card/2aef7c2a-ce50-44f4-a0ac-1f2ed4caca0a</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-218449/2016</t>
+          <t>А66-2012/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>28.10.2016</t>
+          <t>22.02.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙ-ИМПУЛЬС"</t>
+          <t>ООО "ПРОЕКТНО-ЭКСПЕРТНАЯ МАСТЕРСКАЯ "ТЕПЛО И СИЛА"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>6950168323</t>
+          <t>6950084440</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Сердюк С. В.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>700000</v>
+        <v>500000</v>
       </c>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
+          <t>Признание бездействия незаконным и перевод 500 000 руб. взноса в компенсационный фонд СРО</t>
+        </is>
+      </c>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>08.03.2017</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1b8860f9-71da-4b9d-bd17-8140c8b6aaec</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А40-28529/2017</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2017</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОПОЛИС"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>6950168683</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 рублей.</t>
+        </is>
+      </c>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2017</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5f227784-6d5e-4112-8ca5-5df2fe89292c</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А40-28075/2017</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2017</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>6901050470</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7702371922</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q47" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R47" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из членов СРО и требование о перечислении 1 000 000 руб. взноса.</t>
+        </is>
+      </c>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dd9aa0f3-1fd0-4609-beed-4012b1d7ea45</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А40-20798/2017</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2017</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО Теплостройсервис</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q48" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R48" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2017</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/93a8f10d-9ba9-41e3-9b22-c4abd0ac056d</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А40-20792/2017</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2017</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>ООО Теплостройгрупп</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "Добровольное строительное товарищество "Центр специального строительства и ремонта"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P49" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q49" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R49" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд (300 000 руб.) при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2017</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/59696658-4840-4941-b98f-e93880236e4f</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А40-255647/2016</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2016</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ООО ИнтерраГаз</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>НПСО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr"/>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+        </is>
+      </c>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2017</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da548698-ec17-4c37-8cff-985b89ac30eb</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А40-218449/2016</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2016</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙ-ИМПУЛЬС"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>6950168323</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>7702371922</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>700000</v>
+      </c>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R51" s="2" t="inlineStr">
+        <is>
           <t>Взыскание взноса в размере 700 000 рублей</t>
         </is>
       </c>
-      <c r="S45" s="2" t="inlineStr">
+      <c r="S51" s="2" t="inlineStr">
         <is>
           <t>17.01.2017</t>
         </is>
       </c>
-      <c r="T45" s="2" t="inlineStr">
+      <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U45" s="3" t="inlineStr">
+      <c r="U51" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8dd76e58-7750-4c4d-8f62-db249a541c3d</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А66-13564/2015</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2015</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>Розов Виктор Иванович</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Монтажэнерго"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Тверской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Матвеев А. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>21.10.2017</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74ef6d7b-5ab8-43dc-98f3-3971aa96bf0a</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>