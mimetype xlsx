--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c252ff6-fc3d-479f-9b0e-788d5c0b0217" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/547c0a07-8f9a-4cca-a34d-be8cd2b88c9b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd535553-25e3-4b1d-895f-493943cdcbb6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0771760a-afa3-41d1-93b0-cf6ccb79a168" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a29a2e02-8bdf-43d6-8402-86129b4e416c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cf986d1-1e67-4e2f-ba4c-539ca7c484f4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/affa2129-a896-4ec4-bc85-9de83dca06fa" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c34273-3fd0-451b-b328-1a4ac307482f" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/347dccb0-0472-4216-ad04-081fbc326368" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b14402c-8096-4203-8c21-816aca6254b9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b515a31e-757f-4e3e-b26d-8712b7e7933e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f41cf2fb-471e-4643-be47-ac29fcc5c168" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98942b80-d475-4650-b3fd-c9958703be6c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4be0a462-c488-4ab4-9af6-fc5817304e46" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bf7ff3c-8508-47c8-bc0f-e40d0e1e36cc" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/732cba6c-99db-44dc-a2fa-637cd240484f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b212deb0-59ce-47f3-9e67-e03baec233ae" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ce11da0-aa50-4d76-af9b-02b7b9230c72" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2215833-28d7-455c-b08b-73257347aa18" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c68c8eb5-1fbd-4aef-b99c-294027f8baa2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f663ddfb-82a0-40bb-b9dd-bb8e41ee863c" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58c73009-c686-4ace-bfc0-595005d74a21" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7981ac4d-4d77-4897-8942-eaf737555da9" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a63b1482-c229-468d-8c99-d7f55c99fc2d" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb109719-9321-4865-b92d-7648b6838798" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cddad66d-ba28-441f-aa9f-5c61b0918184" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/940cc4c2-fba8-40ee-ac0f-b61ecb1ef914" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e344874-3090-43fa-8c26-a190a83114b3" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05c691a6-36cc-4989-9483-89163407b2e5" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/499e0c3c-1995-41d2-ad9b-710b6ce3f3cc" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb8a5e28-57c4-455f-9986-7885446b6612" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/242e4bf2-55b7-44e9-8848-a55586a6d8fa" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e24ca74-4dcc-41e7-95c4-cda3cce0add5" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/651e621a-caf1-4652-a681-db5747398874" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c42fed0b-3e5a-46c0-89ca-f95c1bd93690" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f429a384-a975-4b0a-a232-18094b534983" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69c6368a-a5a7-42a9-ae2f-df10854d3968" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/403db267-62b5-4b54-812c-501171ab8b2a" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c54550c-2787-4b40-ac67-bd3e5834a1dc" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef87cb8d-3ee5-4f05-86a4-b7b04f84a698" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/605071dc-eec9-4cb9-805d-95520e503604" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9618efe7-dd97-4b1a-9d50-2871af8c248c" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8985f3b9-678b-4c17-807a-014aad7885f4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b9008ef-3246-4b83-a5d7-d2f4202818b0" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6271970-0d98-4f29-8b94-cc0748a215ed" TargetMode="External" Id="rId45" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8808b3a-1ab3-4f26-8108-0717e77b5891" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28320f57-af48-4533-9b82-2c5c5656a84c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c252ff6-fc3d-479f-9b0e-788d5c0b0217" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/547c0a07-8f9a-4cca-a34d-be8cd2b88c9b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd535553-25e3-4b1d-895f-493943cdcbb6" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0771760a-afa3-41d1-93b0-cf6ccb79a168" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a29a2e02-8bdf-43d6-8402-86129b4e416c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cf986d1-1e67-4e2f-ba4c-539ca7c484f4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/affa2129-a896-4ec4-bc85-9de83dca06fa" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c34273-3fd0-451b-b328-1a4ac307482f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/347dccb0-0472-4216-ad04-081fbc326368" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b14402c-8096-4203-8c21-816aca6254b9" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b515a31e-757f-4e3e-b26d-8712b7e7933e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f41cf2fb-471e-4643-be47-ac29fcc5c168" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98942b80-d475-4650-b3fd-c9958703be6c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4be0a462-c488-4ab4-9af6-fc5817304e46" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bf7ff3c-8508-47c8-bc0f-e40d0e1e36cc" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/732cba6c-99db-44dc-a2fa-637cd240484f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b212deb0-59ce-47f3-9e67-e03baec233ae" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ce11da0-aa50-4d76-af9b-02b7b9230c72" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2215833-28d7-455c-b08b-73257347aa18" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c68c8eb5-1fbd-4aef-b99c-294027f8baa2" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f663ddfb-82a0-40bb-b9dd-bb8e41ee863c" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58c73009-c686-4ace-bfc0-595005d74a21" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7981ac4d-4d77-4897-8942-eaf737555da9" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a63b1482-c229-468d-8c99-d7f55c99fc2d" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb109719-9321-4865-b92d-7648b6838798" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cddad66d-ba28-441f-aa9f-5c61b0918184" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/940cc4c2-fba8-40ee-ac0f-b61ecb1ef914" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e344874-3090-43fa-8c26-a190a83114b3" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05c691a6-36cc-4989-9483-89163407b2e5" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/499e0c3c-1995-41d2-ad9b-710b6ce3f3cc" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb8a5e28-57c4-455f-9986-7885446b6612" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/242e4bf2-55b7-44e9-8848-a55586a6d8fa" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e24ca74-4dcc-41e7-95c4-cda3cce0add5" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/651e621a-caf1-4652-a681-db5747398874" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f429a384-a975-4b0a-a232-18094b534983" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c42fed0b-3e5a-46c0-89ca-f95c1bd93690" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69c6368a-a5a7-42a9-ae2f-df10854d3968" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/403db267-62b5-4b54-812c-501171ab8b2a" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c54550c-2787-4b40-ac67-bd3e5834a1dc" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef87cb8d-3ee5-4f05-86a4-b7b04f84a698" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/605071dc-eec9-4cb9-805d-95520e503604" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9618efe7-dd97-4b1a-9d50-2871af8c248c" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8985f3b9-678b-4c17-807a-014aad7885f4" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b9008ef-3246-4b83-a5d7-d2f4202818b0" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6271970-0d98-4f29-8b94-cc0748a215ed" TargetMode="External" Id="rId47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U46"/>
+  <dimension ref="A1:U48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,3416 +589,3390 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А64-4185/2026</t>
+          <t>А64-8101/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>21.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Унитарная некоммерческая организация "Региональный фонд капитального ремонта многоквартирных домов"</t>
+          <t>ФКР Тамбовской области</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>3460000502</t>
+          <t>6829911542</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
+          <t>ООО "Связь-Тамбов"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>6829050325</t>
+          <t>6829098510</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Макарова Н. Ю.</t>
+          <t>Петрова Е. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c252ff6-fc3d-479f-9b0e-788d5c0b0217</t>
+          <t>https://kad.arbitr.ru/Card/c8808b3a-1ab3-4f26-8108-0717e77b5891</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А64-3847/2026</t>
+          <t>А64-6923/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Министерство градостроительства и архитектуры Тамбовской области</t>
+          <t>Администрация городского поселения - город Эртиль Эртильского муниципального района Воронежской области</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>6829131408</t>
+          <t>3632001950</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Макарова Н. Ю.</t>
+          <t>Лужайская А. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/547c0a07-8f9a-4cca-a34d-be8cd2b88c9b</t>
+          <t>https://kad.arbitr.ru/Card/28320f57-af48-4533-9b82-2c5c5656a84c</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А64-3165/2026</t>
+          <t>А64-4185/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>08.05.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Администрация Каширского сельского поселения Каширского муниципального района Воронежской области</t>
+          <t>Унитарная некоммерческая организация "Региональный фонд капитального ремонта многоквартирных домов"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>3613000767</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Лужайская А. В.</t>
+          <t>Макарова Н. Ю.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>23.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd535553-25e3-4b1d-895f-493943cdcbb6</t>
+          <t>https://kad.arbitr.ru/Card/8c252ff6-fc3d-479f-9b0e-788d5c0b0217</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А64-575/2026</t>
+          <t>А64-3847/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>28.04.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АО "Транснефть-Дружба"</t>
+          <t>Министерство градостроительства и архитектуры Тамбовской области</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>3235002178</t>
+          <t>6829131408</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация "Союз тамбовских строителей"</t>
+          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Петрова Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Макарова Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0771760a-afa3-41d1-93b0-cf6ccb79a168</t>
+          <t>https://kad.arbitr.ru/Card/547c0a07-8f9a-4cca-a34d-be8cd2b88c9b</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А64-10087/2025</t>
+          <t>А64-3165/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>12.11.2025</t>
+          <t>08.04.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение культуры Новоусманского муниципального района Воронежской области "Межпоселенческий центр досуга"</t>
+          <t>Администрация Каширского сельского поселения Каширского муниципального района Воронежской области</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3616009817</t>
+          <t>3613000767</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулирующая организация "Тамбовские строители"</t>
+          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>19 арбитражный апелляционный суд</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Завидовская Е. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лужайская А. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a29a2e02-8bdf-43d6-8402-86129b4e416c</t>
+          <t>https://kad.arbitr.ru/Card/bd535553-25e3-4b1d-895f-493943cdcbb6</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А64-7868/2025</t>
+          <t>А64-575/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>08.09.2025</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНКОМИНВЕСТ"</t>
+          <t>АО "Транснефть-Дружба"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>6800009412</t>
+          <t>3235002178</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>НП "Саморегулируемая организация "Союз тамбовских строителей"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Зотова С. О.</t>
+          <t>Петрова Е. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>524397</v>
+        <v>15960229.59</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО, взыскание 500 000 руб. убытков и процентов</t>
+          <t>Взыскание ущерба в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>12.11.2025</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6cf986d1-1e67-4e2f-ba4c-539ca7c484f4</t>
+          <t>https://kad.arbitr.ru/Card/0771760a-afa3-41d1-93b0-cf6ccb79a168</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А12-23338/2025</t>
+          <t>А64-10087/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>01.09.2025</t>
+          <t>12.11.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>Муниципальное казенное учреждение культуры Новоусманского муниципального района Воронежской области "Межпоселенческий центр досуга"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>3460000502</t>
+          <t>3616009817</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАМБОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>Ассоциация саморегулирующая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>6829033030</t>
+          <t>6829050325</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>19 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Смертина Е. С.</t>
+          <t>Завидовская Е. С.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>811467.1</v>
+        <v>9468838.189999999</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>646515.28</v>
+        <v>9468838.189999999</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса из-за затопления квартир при капремонте кровли</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/affa2129-a896-4ec4-bc85-9de83dca06fa</t>
+          <t>https://kad.arbitr.ru/Card/a29a2e02-8bdf-43d6-8402-86129b4e416c</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А64-5415/2025</t>
+          <t>А64-7868/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>23.06.2025</t>
+          <t>08.09.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
+          <t>ООО "ИНКОМИНВЕСТ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6829911542</t>
+          <t>6800009412</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
+          <t>НП "Саморегулируемая организация "Союз тамбовских строителей"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Истомин А. В.</t>
+          <t>Зотова С. О.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>47788.84</v>
+        <v>524397</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в размере 47 788,84 руб.</t>
+          <t>Оспаривание исключения из членов СРО, взыскание 500 000 руб. убытков и процентов</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>19.07.2025</t>
+          <t>12.11.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17c34273-3fd0-451b-b328-1a4ac307482f</t>
+          <t>https://kad.arbitr.ru/Card/6cf986d1-1e67-4e2f-ba4c-539ca7c484f4</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А64-3895/2025</t>
+          <t>А12-23338/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>28.04.2025</t>
+          <t>01.09.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
+          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6829911542</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПТК Тамбовспецстрой"</t>
+          <t>ООО "ТАМБОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>6820027360</t>
+          <t>6829033030</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Прохоровская А. В.</t>
+          <t>Смертина Е. С.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>53726.73</v>
+        <v>811467.1</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>48306.73</v>
+        <v>646515.28</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки из-за залива квартиры при капремонте.</t>
+          <t>Взыскание убытков в порядке регресса из-за затопления квартир при капремонте кровли</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>04.07.2025</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/347dccb0-0472-4216-ad04-081fbc326368</t>
+          <t>https://kad.arbitr.ru/Card/affa2129-a896-4ec4-bc85-9de83dca06fa</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А64-3693/2025</t>
+          <t>А64-5415/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>21.04.2025</t>
+          <t>23.06.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>6829911542</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промстрой"</t>
+          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>6827032994</t>
+          <t>6829050325</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Тишин А. А.</t>
+          <t>Истомин А. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>287050</v>
-[...3 lines deleted...]
-      </c>
+        <v>47788.84</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, причиненных заливом квартиры при капитальном ремонте крыши.</t>
+          <t>Взыскание денежных средств в размере 47 788,84 руб.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>19.07.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b14402c-8096-4203-8c21-816aca6254b9</t>
+          <t>https://kad.arbitr.ru/Card/17c34273-3fd0-451b-b328-1a4ac307482f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А64-12388/2024</t>
+          <t>А64-3895/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>28.04.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение культуры Новоусманского муниципального района Воронежской области "Межпоселенческий центр досуга"</t>
+          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>3616009817</t>
+          <t>6829911542</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Тамбовские строители"</t>
+          <t>ООО "УПТК Тамбовспецстрой"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>6829050325</t>
+          <t>6820027360</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Тишин А. А.</t>
+          <t>Прохоровская А. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>56897629.77</v>
+        <v>53726.73</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>56897629.77</v>
+        <v>48306.73</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом аванса по муниципальному контракту</t>
+          <t>Субсидиарная ответственность СРО за убытки из-за залива квартиры при капремонте.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>14.09.2025</t>
+          <t>04.07.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b515a31e-757f-4e3e-b26d-8712b7e7933e</t>
+          <t>https://kad.arbitr.ru/Card/347dccb0-0472-4216-ad04-081fbc326368</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А12-28137/2024</t>
+          <t>А64-3693/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>18.10.2024</t>
+          <t>21.04.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДИЩЕНСКОГО МУНИЦИПАЛЬНОГО РАЙОНА ВОЛГОГРАДСКОЙ ОБЛАСТИ</t>
+          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>3403300926</t>
+          <t>6829911542</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОТОК"</t>
+          <t>ООО "Промстрой"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6829158632</t>
+          <t>6827032994</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Мицкевич Е. С.</t>
+          <t>Тишин А. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>63860475.45</v>
+        <v>287050</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>63860475.45</v>
+        <v>287050</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса по контракту на строительство блочно-модульной котельной</t>
+          <t>Взыскание в порядке регресса убытков, причиненных заливом квартиры при капитальном ремонте крыши.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>05.06.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f41cf2fb-471e-4643-be47-ac29fcc5c168</t>
+          <t>https://kad.arbitr.ru/Card/9b14402c-8096-4203-8c21-816aca6254b9</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-248899/2024</t>
+          <t>А64-12388/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Муниципальное казенное учреждение культуры Новоусманского муниципального района Воронежской области "Межпоселенческий центр досуга"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3616009817</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТАМБОВСКИЕ СТРОИТЕЛИ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Тишин А. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>2472894.61</v>
+        <v>56897629.77</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>2472894.61</v>
+        <v>56897629.77</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (залив).</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом аванса по муниципальному контракту</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>05.09.2025</t>
+          <t>14.09.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/98942b80-d475-4650-b3fd-c9958703be6c</t>
+          <t>https://kad.arbitr.ru/Card/b515a31e-757f-4e3e-b26d-8712b7e7933e</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-234655/2024</t>
+          <t>А12-28137/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>18.10.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДИЩЕНСКОГО МУНИЦИПАЛЬНОГО РАЙОНА ВОЛГОГРАДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3403300926</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТАМБОВСКИЕ СТРОИТЕЛИ"</t>
+          <t>ООО "ПОТОК"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>6829050325</t>
+          <t>6829158632</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Новикова Е. М.</t>
+          <t>Мицкевич Е. С.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>1385879.67</v>
+        <v>63860475.45</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>1385879.67</v>
+        <v>63860475.45</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб от залива квартиры при капремонте, проведенном членом СРО.</t>
+          <t>Взыскание неотработанного аванса по контракту на строительство блочно-модульной котельной</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>05.06.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4be0a462-c488-4ab4-9af6-fc5817304e46</t>
+          <t>https://kad.arbitr.ru/Card/f41cf2fb-471e-4643-be47-ac29fcc5c168</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А64-9440/2024</t>
+          <t>А40-248899/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>16.09.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Газвентиляция"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>6832033993</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Тамбовские строители"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТАМБОВСКИЕ СТРОИТЕЛИ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Прохоровская А. В.</t>
-[...3 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>2472894.61</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>2472894.61</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Незаконное исключение из членов СРО, нарушение процедуры уведомления о заседании совета.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (залив).</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>08.11.2024</t>
+          <t>05.09.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bf7ff3c-8508-47c8-bc0f-e40d0e1e36cc</t>
+          <t>https://kad.arbitr.ru/Card/98942b80-d475-4650-b3fd-c9958703be6c</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А64-7139/2024</t>
+          <t>А40-234655/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>23.07.2024</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "РемСтройИнвест"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6827011144</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Тамбовские строители"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ТАМБОВСКИЕ СТРОИТЕЛИ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Макарова Н. Ю.</t>
+          <t>Новикова Е. М.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>3570075.93</v>
-[...1 lines deleted...]
-      <c r="P17" s="2" t="inlineStr"/>
+        <v>1385879.67</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>1385879.67</v>
+      </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом (ООО Олимп).</t>
+          <t>Солидарная ответственность СРО за ущерб от залива квартиры при капремонте, проведенном членом СРО.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>02.09.2025</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/732cba6c-99db-44dc-a2fa-637cd240484f</t>
+          <t>https://kad.arbitr.ru/Card/4be0a462-c488-4ab4-9af6-fc5817304e46</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А64-5726/2024</t>
+          <t>А64-9440/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>13.06.2024</t>
+          <t>16.09.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
+          <t>ООО "Газвентиляция"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>6829911542</t>
+          <t>6832033993</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация "Союз тамбовских строителей"</t>
+          <t>Ассоциация "Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Зотова С. О.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Прохоровская А. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки от залития квартиры при капремонте</t>
+          <t>Незаконное исключение из членов СРО, нарушение процедуры уведомления о заседании совета.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>06.09.2024</t>
+          <t>08.11.2024</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b212deb0-59ce-47f3-9e67-e03baec233ae</t>
+          <t>https://kad.arbitr.ru/Card/5bf7ff3c-8508-47c8-bc0f-e40d0e1e36cc</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А64-5547/2024</t>
+          <t>А64-7139/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>07.06.2024</t>
+          <t>23.07.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
+          <t>ООО "РемСтройИнвест"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>6829911542</t>
+          <t>6827011144</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Истомин А. В.</t>
+          <t>Макарова Н. Ю.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>300871.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>3570075.93</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом договора подряда на капремонт</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом (ООО Олимп).</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.03.2025</t>
+          <t>02.09.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ce11da0-aa50-4d76-af9b-02b7b9230c72</t>
+          <t>https://kad.arbitr.ru/Card/732cba6c-99db-44dc-a2fa-637cd240484f</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А64-2486/2024</t>
+          <t>А64-5726/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>18.03.2024</t>
+          <t>13.06.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕСТ"</t>
+          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7104518424</t>
+          <t>6829911542</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Октябрьского районного ОСП УФССП России по Тамбовской области Матвеева Юлия Юрьевна</t>
-[...2 lines deleted...]
-      <c r="L20" s="2" t="inlineStr"/>
+          <t>НП "Саморегулируемая организация "Союз тамбовских строителей"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>6829050325</t>
+        </is>
+      </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Плахотников М. А.</t>
+          <t>Зотова С. О.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1410511</v>
-[...1 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+        <v>332181.6</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>337588</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание постановления пристава об обращении взыскания на дебиторскую задолженность в 1,4 млн руб.</t>
+          <t>Субсидиарная ответственность СРО за убытки от залития квартиры при капремонте</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>20.02.2025</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2215833-28d7-455c-b08b-73257347aa18</t>
+          <t>https://kad.arbitr.ru/Card/b212deb0-59ce-47f3-9e67-e03baec233ae</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А64-2120/2024</t>
+          <t>А64-5547/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>06.03.2024</t>
+          <t>07.06.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Республики Коми "Региональный фонд капитального ремонта многоквартирных домов"</t>
+          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>1101991230</t>
+          <t>6829911542</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
+          <t>Ассоциация "Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Макарова Н. Ю.</t>
+          <t>Истомин А. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>538643.47</v>
+        <v>300871.6</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>538643.47</v>
+        <v>295160</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств ликвидированным членом</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом договора подряда на капремонт</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>25.02.2025</t>
+          <t>11.03.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c68c8eb5-1fbd-4aef-b99c-294027f8baa2</t>
+          <t>https://kad.arbitr.ru/Card/3ce11da0-aa50-4d76-af9b-02b7b9230c72</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А64-10810/2023</t>
+          <t>А64-2486/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>24.11.2023</t>
+          <t>18.03.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
+          <t>ООО "ЕСТ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6829911542</t>
+          <t>7104518424</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация "Тамбовские строители"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Судебный пристав-исполнитель Октябрьского районного ОСП УФССП России по Тамбовской области Матвеева Юлия Юрьевна</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Митина Ю. Н.</t>
+          <t>Плахотников М. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>34625</v>
-[...3 lines deleted...]
-      </c>
+        <v>1410511</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт, выполненный ликвидированным членом.</t>
+          <t>Оспаривание постановления пристава об обращении взыскания на дебиторскую задолженность в 1,4 млн руб.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>03.02.2024</t>
+          <t>20.02.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f663ddfb-82a0-40bb-b9dd-bb8e41ee863c</t>
+          <t>https://kad.arbitr.ru/Card/a2215833-28d7-455c-b08b-73257347aa18</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А12-27186/2023</t>
+          <t>А64-2120/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>30.10.2023</t>
+          <t>06.03.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>Некоммерческая организация Республики Коми "Региональный фонд капитального ремонта многоквартирных домов"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>3460000502</t>
+          <t>1101991230</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАМБОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>6829033030</t>
+          <t>6829050325</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Лазаренко С. В.</t>
+          <t>Макарова Н. Ю.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>1801095.55</v>
+        <v>538643.47</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>1546285.6</v>
+        <v>538643.47</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств ликвидированным членом</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>15.06.2024</t>
+          <t>25.02.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58c73009-c686-4ace-bfc0-595005d74a21</t>
+          <t>https://kad.arbitr.ru/Card/c68c8eb5-1fbd-4aef-b99c-294027f8baa2</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А12-19527/2023</t>
+          <t>А64-10810/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>07.08.2023</t>
+          <t>24.11.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>НО - "Фонд капитального ремонта Тамбовской области"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>3460000502</t>
+          <t>6829911542</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАМБОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>НП "Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>6829033030</t>
+          <t>6829050325</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Мицкевич Е. С.</t>
+          <t>Митина Ю. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>27553542.89</v>
+        <v>34625</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>13776771.45</v>
+        <v>15905</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капстроительства.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт, выполненный ликвидированным членом.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>28.06.2024</t>
+          <t>03.02.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7981ac4d-4d77-4897-8942-eaf737555da9</t>
+          <t>https://kad.arbitr.ru/Card/f663ddfb-82a0-40bb-b9dd-bb8e41ee863c</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А64-1124/2023</t>
+          <t>А12-27186/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>08.02.2023</t>
+          <t>30.10.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>АО "БиоТехнологии"</t>
+          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6811005988</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
+          <t>ООО "ТАМБОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>6829050325</t>
+          <t>6829033030</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Прохоровская А. В.</t>
+          <t>Лазаренко С. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
+        <v>1801095.55</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>300000</v>
+        <v>1546285.6</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>27.04.2023</t>
+          <t>15.06.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a63b1482-c229-468d-8c99-d7f55c99fc2d</t>
+          <t>https://kad.arbitr.ru/Card/58c73009-c686-4ace-bfc0-595005d74a21</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А64-624/2023</t>
+          <t>А12-19527/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>26.01.2023</t>
+          <t>07.08.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Республика Коми "Региональный фонд капитального ремонта многоквартирных домов"</t>
+          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
+          <t>ООО "ТАМБОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>6829050325</t>
+          <t>6829033030</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Хорошун Е. А.</t>
+          <t>Мицкевич Е. С.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>1295491</v>
+        <v>27553542.89</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>1269793</v>
+        <v>13776771.45</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ликвидированного члена по договору капремонта фасадов МКД</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капстроительства.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>14.09.2024</t>
+          <t>28.06.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb109719-9321-4865-b92d-7648b6838798</t>
+          <t>https://kad.arbitr.ru/Card/7981ac4d-4d77-4897-8942-eaf737555da9</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А64-339/2023</t>
+          <t>А64-1124/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>19.01.2023</t>
+          <t>08.02.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Республики Коми "Региональный фонд капитального ремонта многоквартирных домов"</t>
+          <t>АО "БиоТехнологии"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6811005988</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Петрова Е. В.</t>
+          <t>Прохоровская А. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>1295491</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неисполнения обязательств членом СРО ООО Армстрой.</t>
+          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>11.03.2023</t>
+          <t>27.04.2023</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cddad66d-ba28-441f-aa9f-5c61b0918184</t>
+          <t>https://kad.arbitr.ru/Card/a63b1482-c229-468d-8c99-d7f55c99fc2d</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А14-16461/2022</t>
+          <t>А64-624/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>26.09.2022</t>
+          <t>26.01.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>АО "БиоТехнологии"</t>
+          <t>Некоммерческая организация Республика Коми "Региональный фонд капитального ремонта многоквартирных домов"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>6811005988</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АСО "Тамбовские строители"</t>
+          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Тимашов О. А.</t>
+          <t>Хорошун Е. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P28" s="2" t="inlineStr"/>
+        <v>1295491</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>1269793</v>
+      </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в возврате взноса и обязание вернуть 300 000 рублей</t>
+          <t>Субсидиарная ответственность СРО за ликвидированного члена по договору капремонта фасадов МКД</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>01.12.2022</t>
+          <t>14.09.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/940cc4c2-fba8-40ee-ac0f-b61ecb1ef914</t>
+          <t>https://kad.arbitr.ru/Card/fb109719-9321-4865-b92d-7648b6838798</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А64-8931/2021</t>
+          <t>А64-339/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>29.10.2021</t>
+          <t>19.01.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сосновская ПМК-2"</t>
+          <t>Некоммерческая организация Республики Коми "Региональный фонд капитального ремонта многоквартирных домов"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>6818028039</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Белоусов И. И.</t>
+          <t>Петрова Е. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1295491</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
+          <t>Взыскание убытков из-за неисполнения обязательств членом СРО ООО Армстрой.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>25.01.2022</t>
+          <t>11.03.2023</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e344874-3090-43fa-8c26-a190a83114b3</t>
+          <t>https://kad.arbitr.ru/Card/cddad66d-ba28-441f-aa9f-5c61b0918184</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А64-8296/2021</t>
+          <t>А14-16461/2022</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>05.10.2021</t>
+          <t>26.09.2022</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сервис Вашего Дома" "СВД"</t>
+          <t>АО "БиоТехнологии"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>6829143315</t>
+          <t>6811005988</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАРКАС"</t>
+          <t>АСО "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6829100921</t>
+          <t>6829050325</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Петрова Е. В.</t>
-[...2 lines deleted...]
-      <c r="O30" s="2" t="inlineStr"/>
+          <t>Тимашов О. А.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за строительные недостатки, допущенные ее членом (застройщиком)</t>
+          <t>Признание незаконным отказа в возврате взноса и обязание вернуть 300 000 рублей</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>22.08.2024</t>
+          <t>01.12.2022</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05c691a6-36cc-4989-9483-89163407b2e5</t>
+          <t>https://kad.arbitr.ru/Card/940cc4c2-fba8-40ee-ac0f-b61ecb1ef914</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А64-269/2020</t>
+          <t>А64-8931/2021</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>23.01.2020</t>
+          <t>29.10.2021</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТамбовСтройТехнологии"</t>
+          <t>ООО "Сосновская ПМК-2"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>6832038014</t>
+          <t>6818028039</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "Тамбовские строители"</t>
+          <t>Ассоциация Саморегулируемая организация "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>6829050325</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Митина Ю. Н.</t>
+          <t>Белоусов И. И.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание излишне уплаченного взноса в компенсационный фонд обеспечения договорных обязательств.</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>28.03.2020</t>
+          <t>25.01.2022</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/499e0c3c-1995-41d2-ad9b-710b6ce3f3cc</t>
+          <t>https://kad.arbitr.ru/Card/2e344874-3090-43fa-8c26-a190a83114b3</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-156977/2018</t>
+          <t>А64-8296/2021</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>09.07.2018</t>
+          <t>05.10.2021</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "РНК-СТРОЙ"</t>
+          <t>ООО "Сервис Вашего Дома" "СВД"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6829040976</t>
+          <t>6829143315</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>ООО "КАРКАС"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>6829100921</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Петрова Е. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другое СРО</t>
+          <t>Субсидиарная ответственность СРО за строительные недостатки, допущенные ее членом (застройщиком)</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>06.09.2018</t>
+          <t>22.08.2024</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb8a5e28-57c4-455f-9986-7885446b6612</t>
+          <t>https://kad.arbitr.ru/Card/05c691a6-36cc-4989-9483-89163407b2e5</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-101604/2018</t>
+          <t>А64-269/2020</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>10.05.2018</t>
+          <t>23.01.2020</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "РНК-СТРОЙ"</t>
+          <t>ООО "ТамбовСтройТехнологии"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>6829040976</t>
+          <t>6832038014</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>Ассоциация СРО "Тамбовские строители"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>6829050325</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...2 lines deleted...]
-      <c r="O33" s="2" t="inlineStr"/>
+          <t>Митина Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перевести денежные средства компенсационного фонда.</t>
+          <t>Взыскание излишне уплаченного взноса в компенсационный фонд обеспечения договорных обязательств.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>20.09.2018</t>
+          <t>28.03.2020</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/242e4bf2-55b7-44e9-8848-a55586a6d8fa</t>
+          <t>https://kad.arbitr.ru/Card/499e0c3c-1995-41d2-ad9b-710b6ce3f3cc</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-101639/2018</t>
+          <t>А40-156977/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>10.05.2018</t>
+          <t>09.07.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХАГРОСТРОЙ"</t>
+          <t>ООО "РНК-СТРОЙ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>6829114635</t>
+          <t>6829040976</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>7721278125</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...3 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении денежных средств компенсационного фонда СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>13.07.2018</t>
+          <t>06.09.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e24ca74-4dcc-41e7-95c4-cda3cce0add5</t>
+          <t>https://kad.arbitr.ru/Card/cb8a5e28-57c4-455f-9986-7885446b6612</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А64-8725/2017</t>
+          <t>А40-101604/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>10.05.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>Администрация Мордовского района Тамбовской области</t>
+          <t>ООО "РНК-СТРОЙ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>6808001366</t>
+          <t>6829040976</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Тамбовские строители" (СРО "Тамбовские строители")</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>6829050325</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Подольская О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред от некачественных работ члена СРО по контракту</t>
+          <t>Обязание СРО перевести денежные средства компенсационного фонда.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>24.01.2019</t>
+          <t>20.09.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/651e621a-caf1-4652-a681-db5747398874</t>
+          <t>https://kad.arbitr.ru/Card/242e4bf2-55b7-44e9-8848-a55586a6d8fa</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-215803/2017</t>
+          <t>А40-101639/2018</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>10.05.2018</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>ООО "ТЕХАГРОСТРОЙ"</t>
@@ -4009,1072 +3983,1268 @@
           <t>6829114635</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>7721278125</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда.</t>
+          <t>Требование о перечислении денежных средств компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>14.01.2018</t>
+          <t>13.07.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c42fed0b-3e5a-46c0-89ca-f95c1bd93690</t>
+          <t>https://kad.arbitr.ru/Card/5e24ca74-4dcc-41e7-95c4-cda3cce0add5</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-215800/2017</t>
+          <t>А64-8725/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "РНК-Строй"</t>
+          <t>Администрация Мордовского района Тамбовской области</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6808001366</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>Ассоциация саморегулируемая организация "Тамбовские строители" (СРО "Тамбовские строители")</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>6829050325</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Подольская О. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>1000000</v>
+        <v>24697086</v>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 1 000 000 рублей компенсационного фонда на счет другой организации</t>
+          <t>Солидарная ответственность СРО за вред от некачественных работ члена СРО по контракту</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>12.01.2018</t>
+          <t>24.01.2019</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f429a384-a975-4b0a-a232-18094b534983</t>
+          <t>https://kad.arbitr.ru/Card/651e621a-caf1-4652-a681-db5747398874</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-207923/2017</t>
+          <t>А40-215800/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>07.11.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО ДорСтройТамбов</t>
+          <t>ООО "РНК-Строй"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить 1 000 000 рублей компенсационного фонда на счет другой организации</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>12.01.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69c6368a-a5a7-42a9-ae2f-df10854d3968</t>
+          <t>https://kad.arbitr.ru/Card/f429a384-a975-4b0a-a232-18094b534983</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А54-6814/2017</t>
+          <t>А40-215803/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тамбовские электропередачи"</t>
+          <t>ООО "ТЕХАГРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>6829011414</t>
+          <t>6829114635</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Инновационное объединение строителей"</t>
-[...2 lines deleted...]
-      <c r="L39" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7721278125</t>
+        </is>
+      </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Рязанской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Котова А. С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и признание решения общего собрания недействительным</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>15.09.2018</t>
+          <t>14.01.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/403db267-62b5-4b54-812c-501171ab8b2a</t>
+          <t>https://kad.arbitr.ru/Card/c42fed0b-3e5a-46c0-89ca-f95c1bd93690</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-169317/2017</t>
+          <t>А40-207923/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>07.11.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО Магистраль Т</t>
+          <t>ООО ДорСтройТамбов</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ Строителей МАС РемТехНадзор</t>
-[...2 lines deleted...]
-      <c r="L40" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c54550c-2787-4b40-ac67-bd3e5834a1dc</t>
+          <t>https://kad.arbitr.ru/Card/69c6368a-a5a7-42a9-ae2f-df10854d3968</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-169859/2017</t>
+          <t>А54-6814/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕРСТРОЙСЕРВИС"</t>
+          <t>ООО "Тамбовские электропередачи"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6829018321</t>
+          <t>6829011414</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация Саморегулируемая организация "Инновационное объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Рязанской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Котова А. С.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>300000</v>
+        <v>1558000</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО при смене членства</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и признание решения общего собрания недействительным</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>15.09.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef87cb8d-3ee5-4f05-86a4-b7b04f84a698</t>
+          <t>https://kad.arbitr.ru/Card/403db267-62b5-4b54-812c-501171ab8b2a</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-164463/2017</t>
+          <t>А40-169317/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОЕКТСЕРВИС"</t>
+          <t>ООО Магистраль Т</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>6829087854</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО СОЮЗ Строителей МАС РемТехНадзор</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr"/>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>345000</v>
+        <v>1000000</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>351000</v>
+        <v>1000000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/605071dc-eec9-4cb9-805d-95520e503604</t>
+          <t>https://kad.arbitr.ru/Card/1c54550c-2787-4b40-ac67-bd3e5834a1dc</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А64-5791/2017</t>
+          <t>А40-169859/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>10.08.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДорСтройТамбов"</t>
+          <t>ООО "ИНТЕРСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>6829122570</t>
+          <t>6829018321</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация ремонтно-строительных компаний"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Тамбовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Краснослободцев А. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P43" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить 500 000 руб. взноса в новую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО при смене членства</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>17.09.2017</t>
+          <t>03.04.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9618efe7-dd97-4b1a-9d50-2871af8c248c</t>
+          <t>https://kad.arbitr.ru/Card/ef87cb8d-3ee5-4f05-86a4-b7b04f84a698</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А56-23789/2017</t>
+          <t>А40-164463/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАМБОВСТРОЙСЕРВИС"</t>
+          <t>ООО "СТРОЙПРОЕКТСЕРВИС"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>6829021910</t>
+          <t>6829087854</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>300000</v>
+        <v>345000</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>300000</v>
+        <v>351000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. компенсационного фонда при переходе в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>13.07.2018</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8985f3b9-678b-4c17-807a-014aad7885f4</t>
+          <t>https://kad.arbitr.ru/Card/605071dc-eec9-4cb9-805d-95520e503604</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-23465/2017</t>
+          <t>А64-5791/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>10.08.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛ"</t>
+          <t>ООО "ДорСтройТамбов"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5003100115</t>
+          <t>6829122570</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация ремонтно-строительных компаний"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тамбовской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Краснослободцев А. А.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>О признании незаконным бездействия СРО и обязании перечислить 300 000 руб. компенсационного фонда</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 500 000 руб. взноса в новую СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>17.09.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b9008ef-3246-4b83-a5d7-d2f4202818b0</t>
+          <t>https://kad.arbitr.ru/Card/9618efe7-dd97-4b1a-9d50-2871af8c248c</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-18317/2017</t>
+          <t>А56-23789/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>30.01.2017</t>
+          <t>11.04.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛ"</t>
+          <t>ООО "ТАМБОВСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>5003100115</t>
+          <t>6829021910</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P46" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. компенсационного фонда при переходе в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2018</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8985f3b9-678b-4c17-807a-014aad7885f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А40-23465/2017</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2017</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАПИТАЛ"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>5003100115</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R47" s="2" t="inlineStr">
+        <is>
+          <t>О признании незаконным бездействия СРО и обязании перечислить 300 000 руб. компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2b9008ef-3246-4b83-a5d7-d2f4202818b0</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А40-18317/2017</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2017</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАПИТАЛ"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>5003100115</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q48" s="2" t="inlineStr">
+        <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R46" s="2" t="inlineStr">
+      <c r="R48" s="2" t="inlineStr">
         <is>
           <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом.</t>
         </is>
       </c>
-      <c r="S46" s="2" t="inlineStr">
+      <c r="S48" s="2" t="inlineStr">
         <is>
           <t>30.11.2017</t>
         </is>
       </c>
-      <c r="T46" s="2" t="inlineStr">
+      <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U46" s="3" t="inlineStr">
+      <c r="U48" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d6271970-0d98-4f29-8b94-cc0748a215ed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5084,44 +5254,46 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>