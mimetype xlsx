--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a046713f-79c1-4b14-9c27-1369dd09d11c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1d6728c-ce57-49c2-a90f-92e7b19ad076" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84f30a33-9f5b-451b-892b-f9a2d72aef4e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6f7c3b4-dfda-422a-9acd-bf8d330ac60a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ec01f7a-038c-4cd1-ba85-4a7cb2eee58b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93194db4-cdd3-4463-8dbb-b508a5ed144a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1530a5f5-75a4-4f32-8bc6-f1f18c46ab78" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d7a359d-8f4d-43c8-9570-24f336d916ee" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caabfc65-4c5c-4eb9-9996-3f6bb41b6c30" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/825a05d8-bac3-4aab-895f-76b1a8a1b95b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95651fbf-25ce-458e-8273-19dbc1d0e331" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a983035-4d3d-4a3a-b1d4-44cc98f7a31a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1b71fff-2059-4a45-a5c7-bd1b2e588ba1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eef6c4a8-ea4e-403f-a16e-e658852ca7cb" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6f10536-a8ec-4e1b-97ba-91f24e2a576f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cae1fff9-4cc5-41fb-b3a0-1b5f481d6dd6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a708ba54-2fad-4e72-8746-a533c994a6cf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8701703b-680b-4109-bc8f-b1596da7567e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15f3aa46-8e7d-4cb2-904b-2eaf2ae4cbb7" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/281e0895-4678-4de1-896c-4b4ab8e22c99" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb427a7f-2fbd-48d0-ae04-9ce3f0db26ce" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2fa350d-cde2-4668-931f-a410a7bb4627" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcec81c6-9476-49ca-bb14-9ea9f0cbcb33" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1511d846-b901-49e6-b282-9c143df7bfa6" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6baf333f-c2d2-4f27-8d5c-8db3fae1c4b2" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e793609c-6326-4b70-a399-40698af3d5b7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd1a8316-49e9-45f0-9267-19d2b7b843e7" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfd6b157-fe54-4c0e-9016-6d33b5158c65" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4161bec0-2105-4966-acaf-3ff97ceda400" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86e56769-279d-4846-a8e0-c359fb7d735c" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5622273a-5691-4ca7-8b64-ab5b38f814bc" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/286a4adf-541b-4416-8ef1-e362a50b0948" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d4d88ae-2c5c-401c-837a-c06b6f9ed7f5" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46251d91-6527-46ff-acec-162ed2e0e398" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4026487a-2c97-4522-9433-c233bc10a23f" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a639536-31f2-4d8e-87a0-cfafe4f8bfae" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc2681dd-1f5e-4458-b0c6-b66a723c4e69" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1c37fc8-42b6-4dd9-a7b6-aa109b8084e0" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7804727-edc2-4035-99e1-fc4b62d68e72" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b346626b-5fb5-403a-8fe8-f00fa977b860" TargetMode="External" Id="rId42" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bb0eac2-d90a-4c8e-89cd-daa2e113e5cd" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a046713f-79c1-4b14-9c27-1369dd09d11c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1d6728c-ce57-49c2-a90f-92e7b19ad076" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84f30a33-9f5b-451b-892b-f9a2d72aef4e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6f7c3b4-dfda-422a-9acd-bf8d330ac60a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fca558e4-f330-414f-a240-533f1c4219a5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ec01f7a-038c-4cd1-ba85-4a7cb2eee58b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92e3c7da-d4ab-4b81-a187-426b1ba4da82" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93194db4-cdd3-4463-8dbb-b508a5ed144a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1530a5f5-75a4-4f32-8bc6-f1f18c46ab78" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caabfc65-4c5c-4eb9-9996-3f6bb41b6c30" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d7a359d-8f4d-43c8-9570-24f336d916ee" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/825a05d8-bac3-4aab-895f-76b1a8a1b95b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95651fbf-25ce-458e-8273-19dbc1d0e331" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a983035-4d3d-4a3a-b1d4-44cc98f7a31a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1b71fff-2059-4a45-a5c7-bd1b2e588ba1" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eef6c4a8-ea4e-403f-a16e-e658852ca7cb" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6f10536-a8ec-4e1b-97ba-91f24e2a576f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cae1fff9-4cc5-41fb-b3a0-1b5f481d6dd6" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a708ba54-2fad-4e72-8746-a533c994a6cf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8701703b-680b-4109-bc8f-b1596da7567e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15f3aa46-8e7d-4cb2-904b-2eaf2ae4cbb7" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/281e0895-4678-4de1-896c-4b4ab8e22c99" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb427a7f-2fbd-48d0-ae04-9ce3f0db26ce" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2fa350d-cde2-4668-931f-a410a7bb4627" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcec81c6-9476-49ca-bb14-9ea9f0cbcb33" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1511d846-b901-49e6-b282-9c143df7bfa6" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6baf333f-c2d2-4f27-8d5c-8db3fae1c4b2" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e793609c-6326-4b70-a399-40698af3d5b7" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd1a8316-49e9-45f0-9267-19d2b7b843e7" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfd6b157-fe54-4c0e-9016-6d33b5158c65" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4161bec0-2105-4966-acaf-3ff97ceda400" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5622273a-5691-4ca7-8b64-ab5b38f814bc" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86e56769-279d-4846-a8e0-c359fb7d735c" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/286a4adf-541b-4416-8ef1-e362a50b0948" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d4d88ae-2c5c-401c-837a-c06b6f9ed7f5" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46251d91-6527-46ff-acec-162ed2e0e398" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4026487a-2c97-4522-9433-c233bc10a23f" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a639536-31f2-4d8e-87a0-cfafe4f8bfae" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc2681dd-1f5e-4458-b0c6-b66a723c4e69" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/653901e8-b1f0-4a02-baf3-24223ff03a76" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8b64089-5ff7-460d-9e07-a72e0697ee69" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1c37fc8-42b6-4dd9-a7b6-aa109b8084e0" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7804727-edc2-4035-99e1-fc4b62d68e72" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b1cfc71-bc6a-4f3c-bc12-1b3c53a11eb8" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b346626b-5fb5-403a-8fe8-f00fa977b860" TargetMode="External" Id="rId48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U43"/>
+  <dimension ref="A1:U49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,4215 +589,4743 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А62-10741/2024</t>
+          <t>А40-294685/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>05.11.2024</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ГОСУДАРСТВЕННАЯ КОРПОРАЦИЯ ПО ОРГАНИЗАЦИИ ВОЗДУШНОГО ДВИЖЕНИЯ В РОССИЙСКОЙ ФЕДЕРАЦИИ" В ЛИЦЕ ФИЛИАЛА "АЭРОНАВИГАЦИИ СЕВЕРО-ВОСТОКА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7734135124</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СМОЛЕНСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>6731073527</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Савчук Л. А.</t>
+          <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a046713f-79c1-4b14-9c27-1369dd09d11c</t>
+          <t>https://kad.arbitr.ru/Card/6bb0eac2-d90a-4c8e-89cd-daa2e113e5cd</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А62-9545/2024</t>
+          <t>А62-10741/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>27.09.2024</t>
+          <t>05.11.2024</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ГОСУДАРСТВЕННАЯ КОРПОРАЦИЯ ПО ОРГАНИЗАЦИИ ВОЗДУШНОГО ДВИЖЕНИЯ В РОССИЙСКОЙ ФЕДЕРАЦИИ" В ЛИЦЕ ФИЛИАЛА "АЭРОНАВИГАЦИИ СЕВЕРО-ВОСТОКА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7734135124</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕСТАВРАЦИЯ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СМОЛЕНСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>6732069379</t>
+          <t>6731073527</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Каринская И. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Савчук Л. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Субсидиарная ответственность СРО по обязательствам ООО Гидрострой</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.08.2025</t>
+          <t>30.07.2025</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1d6728c-ce57-49c2-a90f-92e7b19ad076</t>
+          <t>https://kad.arbitr.ru/Card/a046713f-79c1-4b14-9c27-1369dd09d11c</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А62-11824/2023</t>
+          <t>А62-9545/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>30.10.2023</t>
+          <t>27.09.2024</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОРПОРАЦИЯ СТРОЙМАКСИС"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6732030276</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СМОЛЕНСКИХ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СТРОЙРЕСТАВРАЦИЯ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>6731073527</t>
+          <t>6732069379</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Красильникова В. В.</t>
+          <t>Каринская И. Л.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>400000</v>
+        <v>4522277.43</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (излишне уплаченный взнос в компенсационный фонд СРО).</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>02.08.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84f30a33-9f5b-451b-892b-f9a2d72aef4e</t>
+          <t>https://kad.arbitr.ru/Card/c1d6728c-ce57-49c2-a90f-92e7b19ad076</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А62-3400/2022</t>
+          <t>А62-11824/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>29.04.2022</t>
+          <t>30.10.2023</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНССНАБ"</t>
+          <t>ООО "КОРПОРАЦИЯ СТРОЙМАКСИС"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>6732057790</t>
+          <t>6732030276</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СМОЛЕНСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>6731073527</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Яковлев Д. Е.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Красильникова В. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа в приеме в члены СРО и требование о понуждении к приему</t>
+          <t>Взыскание неосновательного обогащения (излишне уплаченный взнос в компенсационный фонд СРО).</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>25.07.2022</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6f7c3b4-dfda-422a-9acd-bf8d330ac60a</t>
+          <t>https://kad.arbitr.ru/Card/84f30a33-9f5b-451b-892b-f9a2d72aef4e</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А62-9840/2021</t>
+          <t>А62-3400/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>23.11.2021</t>
+          <t>29.04.2022</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ЭКСКЛЮЗИВ"</t>
+          <t>ООО "ТРАНССНАБ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>6731036074</t>
+          <t>6732057790</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СМОЛЕНСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>6731073527</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Еремеева В. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Яковлев Д. Е.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="n">
-        <v>303739.73</v>
+        <v>6000</v>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО после прекращения членства в организации</t>
+          <t>Оспаривание отказа в приеме в члены СРО и требование о понуждении к приему</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>19.05.2022</t>
+          <t>25.07.2022</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ec01f7a-038c-4cd1-ba85-4a7cb2eee58b</t>
+          <t>https://kad.arbitr.ru/Card/a6f7c3b4-dfda-422a-9acd-bf8d330ac60a</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А62-1747/2019</t>
+          <t>А62-330/2022</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>04.03.2019</t>
+          <t>20.01.2022</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИСА"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>6722018255</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Ассоцияция Саморегулируемая организация "Объединение смоленских строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "СМОЛЕНСКПРОМСЕЛЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Лазарев М. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Молокова Е. Г.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>27.05.2020</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93194db4-cdd3-4463-8dbb-b508a5ed144a</t>
+          <t>https://kad.arbitr.ru/Card/fca558e4-f330-414f-a240-533f1c4219a5</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А62-11898/2018</t>
+          <t>А62-9840/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>26.12.2018</t>
+          <t>23.11.2021</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ортекс"</t>
+          <t>ЗАО "ЭКСКЛЮЗИВ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>6731042670</t>
+          <t>6731036074</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоцияция Саморегулируемая организация "Объединение смоленских строителей"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СМОЛЕНСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>6731073527</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Яковлев Д. Е.</t>
+          <t>Еремеева В. И.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>100000</v>
+        <v>303739.73</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>100000</v>
+        <v>303739.73</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание излишне уплаченных средств в компенсационный фонд при переходе из другой СРО</t>
+          <t>Возврат взноса в компенсационный фонд СРО после прекращения членства в организации</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>17.06.2019</t>
+          <t>19.05.2022</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1530a5f5-75a4-4f32-8bc6-f1f18c46ab78</t>
+          <t>https://kad.arbitr.ru/Card/1ec01f7a-038c-4cd1-ba85-4a7cb2eee58b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А62-11218/2018</t>
+          <t>А62-6257/2020</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>24.07.2020</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проект 21-Строй"</t>
+          <t>ООО "ГЛОБУС"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7721613937</t>
+          <t>6732039536</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Ассоцияция Саморегулируемая организация "Объединение смоленских строителей"</t>
+          <t>ООО "ВИТЕБСКЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>6731073527</t>
+          <t>6732033132</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Яковлев Д. Е.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Степанченков А. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>08.06.2020</t>
+          <t>27.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d7a359d-8f4d-43c8-9570-24f336d916ee</t>
+          <t>https://kad.arbitr.ru/Card/92e3c7da-d4ab-4b81-a187-426b1ba4da82</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А62-11217/2018</t>
+          <t>А62-1747/2019</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>04.03.2019</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проект 21-Строй"</t>
+          <t>ООО "НИСА"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7721613937</t>
+          <t>6722018255</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Ассоцияция Саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>6731073527</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Яковлев Д. Е.</t>
+          <t>Лазарев М. Е.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>8606347</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание неустойки за просрочку оплаты по договорам участия в долевом строительстве</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>08.06.2020</t>
+          <t>27.05.2020</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/caabfc65-4c5c-4eb9-9996-3f6bb41b6c30</t>
+          <t>https://kad.arbitr.ru/Card/93194db4-cdd3-4463-8dbb-b508a5ed144a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-188666/2018</t>
+          <t>А62-11898/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>14.08.2018</t>
+          <t>26.12.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНО-ТЕХНИЧЕСКАЯ ФИРМА ЭНЕРГОСЕРВИС"</t>
+          <t>ООО "Ортекс"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6731057204</t>
+          <t>6731042670</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ПО ПОДДЕРЖКЕ МАЛОГО И СРЕДНЕГО БИЗНЕСА В ОБЛАСТИ СТРОИТЕЛЬСТВА "СТРОЙРЕГИОН-РАЗВИТИЕ"</t>
+          <t>Ассоцияция Саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7723367613</t>
+          <t>6731073527</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...5 lines deleted...]
-      <c r="R11" s="2" t="inlineStr"/>
+          <t>Яковлев Д. Е.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="Q11" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание излишне уплаченных средств в компенсационный фонд при переходе из другой СРО</t>
+        </is>
+      </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>26.03.2019</t>
+          <t>17.06.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/825a05d8-bac3-4aab-895f-76b1a8a1b95b</t>
+          <t>https://kad.arbitr.ru/Card/1530a5f5-75a4-4f32-8bc6-f1f18c46ab78</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А62-4160/2018</t>
+          <t>А62-11217/2018</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>16.05.2018</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНО-ТЕХНИЧЕСКАЯ ФИРМА "ЭНЕРГОСЕРВИС"</t>
+          <t>ООО "Проект 21-Строй"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6731057204</t>
+          <t>7721613937</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация по поддержке малого и среднего бизнеса в области строительства "СТРОЙРЕГИОН-РАЗВИТИЕ"</t>
+          <t>Ассоцияция Саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7723367613</t>
+          <t>6731073527</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Яковлев Д. Е.</t>
         </is>
       </c>
-      <c r="O12" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R12" s="2" t="inlineStr"/>
+      <c r="O12" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>17.07.2018</t>
+          <t>08.06.2020</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95651fbf-25ce-458e-8273-19dbc1d0e331</t>
+          <t>https://kad.arbitr.ru/Card/caabfc65-4c5c-4eb9-9996-3f6bb41b6c30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-7476/2018</t>
+          <t>А62-11218/2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>17.01.2018</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛСТРОЙ"</t>
+          <t>ООО "Проект 21-Строй"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6722029553</t>
+          <t>7721613937</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Ассоцияция Саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>6731073527</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Яковлев Д. Е.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>500000</v>
+        <v>700000</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>500000</v>
+        <v>700000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд при смене СРО</t>
+          <t>Требование о перечислении взноса в КФ при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>08.06.2020</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a983035-4d3d-4a3a-b1d4-44cc98f7a31a</t>
+          <t>https://kad.arbitr.ru/Card/9d7a359d-8f4d-43c8-9570-24f336d916ee</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А62-11026/2017</t>
+          <t>А40-188666/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>14.08.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Эрудит"</t>
+          <t>ООО "ИНЖЕНЕРНО-ТЕХНИЧЕСКАЯ ФИРМА ЭНЕРГОСЕРВИС"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>6727003037</t>
+          <t>6731057204</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ПО ПОДДЕРЖКЕ МАЛОГО И СРЕДНЕГО БИЗНЕСА В ОБЛАСТИ СТРОИТЕЛЬСТВА "СТРОЙРЕГИОН-РАЗВИТИЕ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>6731073527</t>
+          <t>7723367613</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Яковенкова В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.02.2019</t>
+          <t>26.03.2019</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1b71fff-2059-4a45-a5c7-bd1b2e588ba1</t>
+          <t>https://kad.arbitr.ru/Card/825a05d8-bac3-4aab-895f-76b1a8a1b95b</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-207527/2017</t>
+          <t>А62-4160/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>07.11.2017</t>
+          <t>16.05.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЯЗЬМАЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "ИНЖЕНЕРНО-ТЕХНИЧЕСКАЯ ФИРМА "ЭНЕРГОСЕРВИС"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>6722021385</t>
+          <t>6731057204</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация Саморегулируемая организация по поддержке малого и среднего бизнеса в области строительства "СТРОЙРЕГИОН-РАЗВИТИЕ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7723367613</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Яковлев Д. Е.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>21.05.2018</t>
+          <t>17.07.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eef6c4a8-ea4e-403f-a16e-e658852ca7cb</t>
+          <t>https://kad.arbitr.ru/Card/95651fbf-25ce-458e-8273-19dbc1d0e331</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-149249/2017</t>
+          <t>А40-7476/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>17.01.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМКОР ИНЖИНИРИНГ"</t>
+          <t>ООО "ЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>6732104094</t>
+          <t>6722029553</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7704279746</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО при переходе в другую организацию</t>
+          <t>Требование о перечислении взноса в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6f10536-a8ec-4e1b-97ba-91f24e2a576f</t>
+          <t>https://kad.arbitr.ru/Card/9a983035-4d3d-4a3a-b1d4-44cc98f7a31a</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-141618/2017</t>
+          <t>А62-11026/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТИМИОР-М"</t>
+          <t>ООО "Эрудит"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6732063659</t>
+          <t>6727003037</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>6731073527</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Яковенкова В. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P17" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание перераспределить взнос в КФ (300 000 руб.) между фондами ВВ и ОДО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>14.02.2019</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868</t>
+          <t>https://kad.arbitr.ru/Card/c1b71fff-2059-4a45-a5c7-bd1b2e588ba1</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-134867/2017</t>
+          <t>А40-207527/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>07.11.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОЭНЕРГЕТИЧЕСКОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>ООО "ВЯЗЬМАЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>6722024516</t>
+          <t>6722021385</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую организацию</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>21.05.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cae1fff9-4cc5-41fb-b3a0-1b5f481d6dd6</t>
+          <t>https://kad.arbitr.ru/Card/eef6c4a8-ea4e-403f-a16e-e658852ca7cb</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А62-5106/2017</t>
+          <t>А40-149249/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Меридиан "Меридиан"</t>
+          <t>ООО "АМКОР ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>6713009769</t>
+          <t>6732104094</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Объединение организаций строительного комплекса"</t>
-[...2 lines deleted...]
-      <c r="L19" s="2" t="inlineStr"/>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7704279746</t>
+        </is>
+      </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Яковлев Д. Е.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 рублей.</t>
+          <t>Перечисление средств компенсационного фонда СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>29.07.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a708ba54-2fad-4e72-8746-a533c994a6cf</t>
+          <t>https://kad.arbitr.ru/Card/a6f10536-a8ec-4e1b-97ba-91f24e2a576f</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-120233/2017</t>
+          <t>А40-141618/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕРИДИАН"</t>
+          <t>ООО "ТИМИОР-М"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6713009769</t>
+          <t>6732063659</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи со сменой СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8701703b-680b-4109-bc8f-b1596da7567e</t>
+          <t>https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-118164/2017</t>
+          <t>А40-134867/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕРИДИАН"</t>
+          <t>ООО "ТЕПЛОЭНЕРГЕТИЧЕСКОЕ ПРЕДПРИЯТИЕ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6713009769</t>
+          <t>6722024516</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/15f3aa46-8e7d-4cb2-904b-2eaf2ae4cbb7</t>
+          <t>https://kad.arbitr.ru/Card/cae1fff9-4cc5-41fb-b3a0-1b5f481d6dd6</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-109819/2017</t>
+          <t>А62-5106/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>МУП СМОЛЕНСКОЕ "ГОРВОДОКАНАЛ"</t>
+          <t>Меридиан "Меридиан"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6731000342</t>
+          <t>6713009769</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Саморегулируемая организация Ассоциация "Объединение организаций строительного комплекса"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Яковлев Д. Е.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P22" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>12.02.2018</t>
+          <t>29.07.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/281e0895-4678-4de1-896c-4b4ab8e22c99</t>
+          <t>https://kad.arbitr.ru/Card/a708ba54-2fad-4e72-8746-a533c994a6cf</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А53-12409/2017</t>
+          <t>А40-120233/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "Корпорация СтройИндустрия"</t>
+          <t>ООО "МЕРИДИАН"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6713009769</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Корецкий О. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в новую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи со сменой СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>18.02.2020</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb427a7f-2fbd-48d0-ae04-9ce3f0db26ce</t>
+          <t>https://kad.arbitr.ru/Card/8701703b-680b-4109-bc8f-b1596da7567e</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А53-11984/2017</t>
+          <t>А40-118164/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕР"</t>
+          <t>ООО "МЕРИДИАН"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>6732063994</t>
+          <t>6713009769</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Казаченко Г. Б.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>516753.42</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>13.07.2018</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c2fa350d-cde2-4668-931f-a410a7bb4627</t>
+          <t>https://kad.arbitr.ru/Card/15f3aa46-8e7d-4cb2-904b-2eaf2ae4cbb7</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А53-11340/2017</t>
+          <t>А40-109819/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЭП-4"</t>
+          <t>МУП СМОЛЕНСКОЕ "ГОРВОДОКАНАЛ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6732060721</t>
+          <t>6731000342</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>12.02.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcec81c6-9476-49ca-bb14-9ea9f0cbcb33</t>
+          <t>https://kad.arbitr.ru/Card/281e0895-4678-4de1-896c-4b4ab8e22c99</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А62-2945/2017</t>
+          <t>А53-12409/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "РВК-Медсистемы"</t>
+          <t>ООО "Корпорация СтройИндустрия"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7715743896</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>6731073527</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Донброва Ю. С.</t>
+          <t>Корецкий О. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по месту регистрации (ч.13 ст.3.3 191-ФЗ)</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в новую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>18.02.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1511d846-b901-49e6-b282-9c143df7bfa6</t>
+          <t>https://kad.arbitr.ru/Card/bb427a7f-2fbd-48d0-ae04-9ce3f0db26ce</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-54439/2017</t>
+          <t>А53-11984/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЕРТИКАЛЬ"</t>
+          <t>ООО "МАСТЕР"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>6732029986</t>
+          <t>6732063994</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Казаченко Г. Б.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>300000</v>
+        <v>516753.42</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>300000</v>
+        <v>503794.51</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>24.11.2017</t>
+          <t>13.07.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6baf333f-c2d2-4f27-8d5c-8db3fae1c4b2</t>
+          <t>https://kad.arbitr.ru/Card/c2fa350d-cde2-4668-931f-a410a7bb4627</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-50214/2017</t>
+          <t>А53-11340/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>27.04.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОБЕРО"</t>
+          <t>ООО "ДЭП-4"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>6725001281</t>
+          <t>6732060721</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Объединение инженеров строителей"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Батурина Е. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>27.01.2018</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e793609c-6326-4b70-a399-40698af3d5b7</t>
+          <t>https://kad.arbitr.ru/Card/bcec81c6-9476-49ca-bb14-9ea9f0cbcb33</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-49588/2017</t>
+          <t>А62-2945/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "НПО "Экосервис"</t>
+          <t>ООО "РВК-Медсистемы"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7715743896</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L29" s="2" t="inlineStr"/>
+          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>6731073527</t>
+        </is>
+      </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Донброва Ю. С.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P29" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по месту регистрации (ч.13 ст.3.3 191-ФЗ)</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd1a8316-49e9-45f0-9267-19d2b7b843e7</t>
+          <t>https://kad.arbitr.ru/Card/1511d846-b901-49e6-b282-9c143df7bfa6</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А62-1699/2017</t>
+          <t>А40-54439/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНСТРОЙ АЛЬЯНС"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЕРТИКАЛЬ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>6732033982</t>
+          <t>6732029986</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6731073527</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Савчук Л. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>24.11.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf</t>
+          <t>https://kad.arbitr.ru/Card/6baf333f-c2d2-4f27-8d5c-8db3fae1c4b2</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-45646/2017</t>
+          <t>А40-50214/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬЯНССТРОЙГРУПП"</t>
+          <t>ООО "СОБЕРО"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>6713009938</t>
+          <t>6725001281</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>саморегулируемая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>27.01.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bfd6b157-fe54-4c0e-9016-6d33b5158c65</t>
+          <t>https://kad.arbitr.ru/Card/e793609c-6326-4b70-a399-40698af3d5b7</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-44195/2017</t>
+          <t>А40-49588/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>14.03.2017</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСТРУКТИВ"</t>
+          <t>ООО "НПО "Экосервис"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6732060376</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>17.10.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4161bec0-2105-4966-acaf-3ff97ceda400</t>
+          <t>https://kad.arbitr.ru/Card/dd1a8316-49e9-45f0-9267-19d2b7b843e7</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-41012/2017</t>
+          <t>А62-1699/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЛАВСТРОЙРЕМОНТ"</t>
+          <t>ООО "РЕГИОНСТРОЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>6732122390</t>
+          <t>6732033982</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6731073527</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Савчук Л. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при смене СРО</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>11.11.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/86e56769-279d-4846-a8e0-c359fb7d735c</t>
+          <t>https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-41014/2017</t>
+          <t>А40-45646/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>Максименкова Мария Николаевна</t>
+          <t>ООО "АЛЬЯНССТРОЙГРУПП"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>673111423512</t>
+          <t>6713009938</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5622273a-5691-4ca7-8b64-ab5b38f814bc</t>
+          <t>https://kad.arbitr.ru/Card/bfd6b157-fe54-4c0e-9016-6d33b5158c65</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-21215/2017</t>
+          <t>А40-44195/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>03.02.2017</t>
+          <t>14.03.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО Дорадо</t>
+          <t>ООО "КОНСТРУКТИВ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6732060376</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...2 lines deleted...]
-      <c r="L35" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>31.01.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/286a4adf-541b-4416-8ef1-e362a50b0948</t>
+          <t>https://kad.arbitr.ru/Card/4161bec0-2105-4966-acaf-3ff97ceda400</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А62-275/2017</t>
+          <t>А40-41014/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>18.01.2017</t>
+          <t>09.03.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Тропарево"</t>
+          <t>Максименкова Мария Николаевна</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5028001885</t>
+          <t>673111423512</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>6731073527</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Донброва Ю. С.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d4d88ae-2c5c-401c-837a-c06b6f9ed7f5</t>
+          <t>https://kad.arbitr.ru/Card/5622273a-5691-4ca7-8b64-ab5b38f814bc</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А62-7467/2016</t>
+          <t>А40-41012/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>01.11.2016</t>
+          <t>09.03.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИСА"</t>
+          <t>ООО "СЛАВСТРОЙРЕМОНТ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>6722018255</t>
+          <t>6732122390</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ОТКРЫТОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "СМОЛЕНСКИЙ БАНК" в лице конкурсного управляющего Государственной корпорации "Агентство по страхованию вкладов"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>6732013898</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Иванов А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>31389978</v>
+        <v>300000</v>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по договорам участия в долевом строительстве от 11.12.2013</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при смене СРО</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>30.11.2019</t>
+          <t>11.11.2017</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46251d91-6527-46ff-acec-162ed2e0e398</t>
+          <t>https://kad.arbitr.ru/Card/86e56769-279d-4846-a8e0-c359fb7d735c</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А62-7196/2016</t>
+          <t>А40-21215/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>21.10.2016</t>
+          <t>03.02.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Техстрой"</t>
+          <t>ООО Дорадо</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>6726008473</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Яковенкова В. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>21.09.2018</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4026487a-2c97-4522-9433-c233bc10a23f</t>
+          <t>https://kad.arbitr.ru/Card/286a4adf-541b-4416-8ef1-e362a50b0948</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А62-8352/2015</t>
+          <t>А62-275/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>18.11.2015</t>
+          <t>18.01.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМОЛТЕЛЕКОМ"</t>
+          <t>ЗАО "Тропарево"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>6730042163</t>
+          <t>5028001885</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМОЛАВТОТРАНС"</t>
+          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>6732035002</t>
+          <t>6731073527</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Иванов А. В.</t>
-[...5 lines deleted...]
-      <c r="R39" s="2" t="inlineStr"/>
+          <t>Донброва Ю. С.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R39" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>12.01.2016</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a639536-31f2-4d8e-87a0-cfafe4f8bfae</t>
+          <t>https://kad.arbitr.ru/Card/1d4d88ae-2c5c-401c-837a-c06b6f9ed7f5</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А62-8014/2015</t>
+          <t>А62-7467/2016</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>05.11.2015</t>
+          <t>01.11.2016</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ПАО "Сбербанк России" в лице филиала Смоленское отделение №8609</t>
+          <t>ООО "НИСА"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7707083893</t>
+          <t>6722018255</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>Циркунова Марина Борисовна</t>
+          <t>ОТКРЫТОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "СМОЛЕНСКИЙ БАНК" в лице конкурсного управляющего Государственной корпорации "Агентство по страхованию вкладов"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>670800750170</t>
+          <t>6732013898</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Титов А. П.</t>
-[...2 lines deleted...]
-      <c r="O40" s="2" t="inlineStr"/>
+          <t>Иванов А. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>31389978</v>
+      </c>
       <c r="P40" s="2" t="inlineStr"/>
-      <c r="Q40" s="2" t="inlineStr"/>
-      <c r="R40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr">
+        <is>
+          <t>Задолженность по договорам участия в долевом строительстве от 11.12.2013</t>
+        </is>
+      </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>16.12.2015</t>
+          <t>30.11.2019</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc2681dd-1f5e-4458-b0c6-b66a723c4e69</t>
+          <t>https://kad.arbitr.ru/Card/46251d91-6527-46ff-acec-162ed2e0e398</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А62-6354/2013</t>
+          <t>А62-7196/2016</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>18.11.2013</t>
+          <t>21.10.2016</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Жилищник"</t>
+          <t>ООО "Техстрой"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6731065371</t>
+          <t>6726008473</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "Крепость"</t>
+          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>6730024277</t>
+          <t>6731073527</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Сестринский А. М.</t>
-[...2 lines deleted...]
-      <c r="O41" s="2" t="inlineStr"/>
+          <t>Яковенкова В. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P41" s="2" t="inlineStr"/>
-      <c r="Q41" s="2" t="inlineStr"/>
-      <c r="R41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>27.12.2013</t>
+          <t>21.09.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1c37fc8-42b6-4dd9-a7b6-aa109b8084e0</t>
+          <t>https://kad.arbitr.ru/Card/4026487a-2c97-4522-9433-c233bc10a23f</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А62-4432/2012</t>
+          <t>А62-8352/2015</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>18.06.2012</t>
+          <t>18.11.2015</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания "Мостотранс"</t>
+          <t>ООО "СМОЛТЕЛЕКОМ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>6730079131</t>
+          <t>6730042163</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>Обществао с ограниченной ответственностью "Строительная Компания ОМЕГА"</t>
+          <t>ООО "СМОЛАВТОТРАНС"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>6730085569</t>
+          <t>6732035002</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Молокова Е. Г.</t>
+          <t>Иванов А. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr"/>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr"/>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>02.12.2014</t>
+          <t>12.01.2016</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7804727-edc2-4035-99e1-fc4b62d68e72</t>
+          <t>https://kad.arbitr.ru/Card/9a639536-31f2-4d8e-87a0-cfafe4f8bfae</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
+          <t>А62-8014/2015</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>05.11.2015</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "Сбербанк России" в лице филиала Смоленское отделение №8609</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>7707083893</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>Циркунова Марина Борисовна</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>670800750170</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Титов А. П.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>16.12.2015</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cc2681dd-1f5e-4458-b0c6-b66a723c4e69</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А62-1159/2014</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2014</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ОАО дорожное эксплуатационное предприятие № 45</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>6731080531</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Молокова Е. Г.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2017</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/653901e8-b1f0-4a02-baf3-24223ff03a76</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А62-6774/2013</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2013</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Смоленская Дорожно-Строительная Компания"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>6731017201</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Смоленская Дорожно-Строительная Компания"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>6731017201</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Сестринский А. М.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2020</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a8b64089-5ff7-460d-9e07-a72e0697ee69</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А62-6354/2013</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2013</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Жилищник"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>6731065371</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Крепость"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>6730024277</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Сестринский А. М.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2013</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d1c37fc8-42b6-4dd9-a7b6-aa109b8084e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А62-4432/2012</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2012</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строительная Компания "Мостотранс"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>6730079131</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>Обществао с ограниченной ответственностью "Строительная Компания ОМЕГА"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>6730085569</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Молокова Е. Г.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2014</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c7804727-edc2-4035-99e1-fc4b62d68e72</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А62-1799/2012</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2012</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>Францева Галина Николаевна</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>ООО Производственно-коммерческая фирма "Ярцевоинвестстрой"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>6727011542</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Молокова Е. Г.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2018</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1b1cfc71-bc6a-4f3c-bc12-1b3c53a11eb8</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
           <t>А62-57/2011</t>
         </is>
       </c>
-      <c r="C43" s="2" t="inlineStr">
+      <c r="C49" s="2" t="inlineStr">
         <is>
           <t>12.01.2011</t>
         </is>
       </c>
-      <c r="D43" s="2" t="inlineStr">
+      <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E43" s="2" t="inlineStr">
+      <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F43" s="2" t="inlineStr">
+      <c r="F49" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G43" s="2" t="inlineStr">
+      <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H43" s="2" t="inlineStr">
+      <c r="H49" s="2" t="inlineStr">
         <is>
           <t>ООО "СОЮЗПРОМ"</t>
         </is>
       </c>
-      <c r="I43" s="2" t="inlineStr">
+      <c r="I49" s="2" t="inlineStr">
         <is>
           <t>6729015599</t>
         </is>
       </c>
-      <c r="J43" s="2" t="inlineStr">
+      <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K43" s="2" t="inlineStr">
+      <c r="K49" s="2" t="inlineStr">
         <is>
           <t>саморегулируемая организация "Объединение смоленских строителей"</t>
         </is>
       </c>
-      <c r="L43" s="2" t="inlineStr">
+      <c r="L49" s="2" t="inlineStr">
         <is>
           <t>6731073527</t>
         </is>
       </c>
-      <c r="M43" s="2" t="inlineStr">
+      <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Смоленской области</t>
         </is>
       </c>
-      <c r="N43" s="2" t="inlineStr">
+      <c r="N49" s="2" t="inlineStr">
         <is>
           <t>Иванов А. В.</t>
         </is>
       </c>
-      <c r="O43" s="2" t="n">
+      <c r="O49" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P43" s="2" t="n">
+      <c r="P49" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="Q43" s="2" t="inlineStr">
+      <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R43" s="2" t="inlineStr">
+      <c r="R49" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств</t>
         </is>
       </c>
-      <c r="S43" s="2" t="inlineStr">
+      <c r="S49" s="2" t="inlineStr">
         <is>
           <t>11.04.2011</t>
         </is>
       </c>
-      <c r="T43" s="2" t="inlineStr">
+      <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U43" s="3" t="inlineStr">
+      <c r="U49" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b346626b-5fb5-403a-8fe8-f00fa977b860</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>