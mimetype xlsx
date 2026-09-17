--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e34ca935-d05f-491c-98c3-2829c58d2339" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ee05aec-6803-42f7-99a1-182a39a499e6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fa6fbdd-ceb4-4f16-b3de-a34072ab8c8a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5d86a78-a983-4511-b435-23ea4000ce25" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d6efcb6-4942-4b63-b747-d6d62ee465a5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4befc92-25f5-4e8c-8e58-f6698c7055d3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86644424-762a-43ba-bc2c-5e17dbe60ac3" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08912af3-2477-46fe-b75e-2f7c882de165" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45849dc5-a9ff-497a-982e-70eba0f356b4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4537bf9b-71a1-4362-bb46-2c6cf394bec1" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e08a955-59d2-4d97-bdfe-d7e735b04d31" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26b0542e-8876-474d-abf5-d4c707e95650" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0f3212d-deed-4656-9a00-e1ec3e524a86" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6d0e240-f0dc-4030-bdd0-73d40e41ea39" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ceb2c06c-1ae5-4f30-a77f-953e7e9d7c0e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34c72a42-7c9a-4186-8ef9-14506a56830f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fdfaf67-1074-4290-a9aa-17cf6248ddf0" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51f496cc-91cf-47ca-870f-ef0a37cce0e5" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1340d533-f7de-4219-bdc0-9fc028cdc095" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e7b63c0-4c97-494c-af3b-cfeb56419f87" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c1159e-fcbd-41ec-885b-d9d6f94598f1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d15fbf27-4944-4f60-bf74-ac0c0fd4b6c7" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bdc57a3-2fd7-4064-b5e3-e69c8aeae8e3" TargetMode="External" Id="rId23" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1468e09c-3a24-4e15-978f-f968c1a1ba11" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e34ca935-d05f-491c-98c3-2829c58d2339" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ee05aec-6803-42f7-99a1-182a39a499e6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fa6fbdd-ceb4-4f16-b3de-a34072ab8c8a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5d86a78-a983-4511-b435-23ea4000ce25" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d6efcb6-4942-4b63-b747-d6d62ee465a5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4befc92-25f5-4e8c-8e58-f6698c7055d3" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86644424-762a-43ba-bc2c-5e17dbe60ac3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08912af3-2477-46fe-b75e-2f7c882de165" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45849dc5-a9ff-497a-982e-70eba0f356b4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4537bf9b-71a1-4362-bb46-2c6cf394bec1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e08a955-59d2-4d97-bdfe-d7e735b04d31" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24287269-46d6-49de-969d-989c8c00cc07" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26b0542e-8876-474d-abf5-d4c707e95650" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4c5bd2f-d82f-40a1-b010-071b9f46b15f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0f3212d-deed-4656-9a00-e1ec3e524a86" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6d0e240-f0dc-4030-bdd0-73d40e41ea39" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ceb2c06c-1ae5-4f30-a77f-953e7e9d7c0e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34c72a42-7c9a-4186-8ef9-14506a56830f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fdfaf67-1074-4290-a9aa-17cf6248ddf0" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51f496cc-91cf-47ca-870f-ef0a37cce0e5" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1340d533-f7de-4219-bdc0-9fc028cdc095" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e7b63c0-4c97-494c-af3b-cfeb56419f87" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c1159e-fcbd-41ec-885b-d9d6f94598f1" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d15fbf27-4944-4f60-bf74-ac0c0fd4b6c7" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bdc57a3-2fd7-4064-b5e3-e69c8aeae8e3" TargetMode="External" Id="rId26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U24"/>
+  <dimension ref="A1:U27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2311 +589,2581 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А60-4104/2026</t>
+          <t>А60-42669/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>МУП "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ПОТЕНЦИАЛ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>6621015963</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СЕВЕРСТРОЙЛИГА"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6670439429</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Удалая Ю. А.</t>
+          <t>Аверков Ю. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e34ca935-d05f-491c-98c3-2829c58d2339</t>
+          <t>https://kad.arbitr.ru/Card/1468e09c-3a24-4e15-978f-f968c1a1ba11</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А60-57954/2025</t>
+          <t>А60-4104/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>26.09.2025</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МУП "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ПОТЕНЦИАЛ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6621015963</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРСТРОЙЛИГА"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>6670439429</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Исмаилова О. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Удалая Ю. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ee05aec-6803-42f7-99a1-182a39a499e6</t>
+          <t>https://kad.arbitr.ru/Card/e34ca935-d05f-491c-98c3-2829c58d2339</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А60-54313/2025</t>
+          <t>А60-57954/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>09.09.2025</t>
+          <t>26.09.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК АКВИЛЕГИЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6680010276</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СЕВЕРСТРОЙЛИГА"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6670439429</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Коликов В. В.</t>
-[...2 lines deleted...]
-      <c r="O4" s="2" t="inlineStr"/>
+          <t>Исмаилова О. И.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="n">
+        <v>685429.92</v>
+      </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Понуждение Регионального фонда капремонта к устранению недостатков выполненных работ</t>
+          <t>Взыскание задолженности по договору № ПКР-004760-19 от 06.02.2020</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5fa6fbdd-ceb4-4f16-b3de-a34072ab8c8a</t>
+          <t>https://kad.arbitr.ru/Card/0ee05aec-6803-42f7-99a1-182a39a499e6</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А60-28293/2025</t>
+          <t>А60-54313/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>09.09.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "УК АКВИЛЕГИЯ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6680010276</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРСТРОЙЛИГА"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>6670439429</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Дёмина А. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Коликов В. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Ответственность СРО за некачественные работы члена СРО по договору капитального ремонта</t>
+          <t>Понуждение Регионального фонда капремонта к устранению недостатков выполненных работ</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.06.2025</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5d86a78-a983-4511-b435-23ea4000ce25</t>
+          <t>https://kad.arbitr.ru/Card/5fa6fbdd-ceb4-4f16-b3de-a34072ab8c8a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А60-66896/2024</t>
+          <t>А60-28293/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>22.11.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>ООО "СЕВЕРСТРОЙЛИГА"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>6670439429</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Высоцкая Е. В.</t>
+          <t>Дёмина А. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>834315.5699999999</v>
+        <v>685429.92</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за некачественный капремонт МКД членом СРО</t>
+          <t>Ответственность СРО за некачественные работы члена СРО по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>30.06.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d6efcb6-4942-4b63-b747-d6d62ee465a5</t>
+          <t>https://kad.arbitr.ru/Card/f5d86a78-a983-4511-b435-23ea4000ce25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А60-55615/2024</t>
+          <t>А60-66896/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>26.09.2024</t>
+          <t>22.11.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>ООО "СЕВЕРСТРОЙЛИГА"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>6670439429</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Манакова А. Г.</t>
+          <t>Высоцкая Е. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>834315.5699999999</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена по договору капремонта №27-ВР/18.</t>
+          <t>Взыскание убытков в порядке регресса за некачественный капремонт МКД членом СРО</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>02.11.2024</t>
+          <t>13.02.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4befc92-25f5-4e8c-8e58-f6698c7055d3</t>
+          <t>https://kad.arbitr.ru/Card/1d6efcb6-4942-4b63-b747-d6d62ee465a5</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А60-50443/2024</t>
+          <t>А60-55615/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>04.09.2024</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОСПЕКТ СТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>6685055552</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
+          <t>ООО "СЕВЕРСТРОЙЛИГА"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7713056834</t>
+          <t>6670439429</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Абдрахманова Е. Ю.</t>
+          <t>Манакова А. Г.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>152250</v>
-[...3 lines deleted...]
-      </c>
+        <v>834315.5699999999</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание страхового возмещения за ущерб автомобилю от падения забора на стройплощадке.</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена по договору капремонта №27-ВР/18.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>21.03.2025</t>
+          <t>02.11.2024</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/86644424-762a-43ba-bc2c-5e17dbe60ac3</t>
+          <t>https://kad.arbitr.ru/Card/a4befc92-25f5-4e8c-8e58-f6698c7055d3</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А60-160/2024</t>
+          <t>А60-50443/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>09.01.2024</t>
+          <t>04.09.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕМИУМ СТРОЙ"</t>
+          <t>ООО "ПРОСПЕКТ СТРОЙ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6671061997</t>
+          <t>6685055552</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙ ГРУПП"</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>6658434978</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Павлова С. С.</t>
-[...3 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+          <t>Абдрахманова Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>152250</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>152250</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Освобождение автокрана от ареста, наложенного в пользу СРО как взыскателя по долгам третьего лица</t>
+          <t>Взыскание страхового возмещения за ущерб автомобилю от падения забора на стройплощадке.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>21.03.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08912af3-2477-46fe-b75e-2f7c882de165</t>
+          <t>https://kad.arbitr.ru/Card/86644424-762a-43ba-bc2c-5e17dbe60ac3</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А60-34288/2022</t>
+          <t>А60-160/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>27.06.2022</t>
+          <t>09.01.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ЗАО ПУБЛИЧНОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО УРАЛЬСКИЙ БАНК РЕКОНСТРУКЦИИ И РАЗВИТИЯ</t>
+          <t>ООО "ПРЕМИУМ СТРОЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6608008004</t>
+          <t>6671061997</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Белоусова Наталья Марксовна</t>
-[...2 lines deleted...]
-      <c r="L10" s="2" t="inlineStr"/>
+          <t>ООО "ПРОМСТРОЙ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>6658434978</t>
+        </is>
+      </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Гонгало А. В.</t>
+          <t>Павлова С. С.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr"/>
-      <c r="R10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Освобождение автокрана от ареста, наложенного в пользу СРО как взыскателя по долгам третьего лица</t>
+        </is>
+      </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>03.02.2023</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45849dc5-a9ff-497a-982e-70eba0f356b4</t>
+          <t>https://kad.arbitr.ru/Card/08912af3-2477-46fe-b75e-2f7c882de165</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А60-20680/2022</t>
+          <t>А60-34288/2022</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>18.04.2022</t>
+          <t>27.06.2022</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>"СРО "ГИЛЬДИЯ АРБИТРАЖНЫХ УПРАВЛЯЮЩИХ"</t>
+          <t>ЗАО ПУБЛИЧНОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО УРАЛЬСКИЙ БАНК РЕКОНСТРУКЦИИ И РАЗВИТИЯ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>1660062005</t>
+          <t>6608008004</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Ившин Александр Владимирович</t>
+          <t>Белоусова Наталья Марксовна</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Силищев И. А.</t>
+          <t>Гонгало А. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>10.02.2023</t>
+          <t>03.02.2023</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4537bf9b-71a1-4362-bb46-2c6cf394bec1</t>
+          <t>https://kad.arbitr.ru/Card/45849dc5-a9ff-497a-982e-70eba0f356b4</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А60-65519/2021</t>
+          <t>А60-20680/2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>14.12.2021</t>
+          <t>18.04.2022</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУБИКОН-ФИНАНС"</t>
+          <t>"СРО "ГИЛЬДИЯ АРБИТРАЖНЫХ УПРАВЛЯЮЩИХ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6679010257</t>
+          <t>1660062005</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>НП АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ УРАЛА</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ившин Александр Владимирович</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Соболева Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Силищев И. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>14.05.2022</t>
+          <t>10.02.2023</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e08a955-59d2-4d97-bdfe-d7e735b04d31</t>
+          <t>https://kad.arbitr.ru/Card/4537bf9b-71a1-4362-bb46-2c6cf394bec1</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-239343/2018</t>
+          <t>А60-65519/2021</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>09.10.2018</t>
+          <t>14.12.2021</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНТАЖ"</t>
+          <t>ООО "РУБИКОН-ФИНАНС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6672252200</t>
+          <t>6679010257</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>НП АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ УРАЛА</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>6672286150</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Соболева Н. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО в размере 1 000 000 рублей</t>
+          <t>Взыскание взноса в компенсационный фонд СРО после прекращения членства в организации.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>21.07.2020</t>
+          <t>14.05.2022</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26b0542e-8876-474d-abf5-d4c707e95650</t>
+          <t>https://kad.arbitr.ru/Card/6e08a955-59d2-4d97-bdfe-d7e735b04d31</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А60-39008/2018</t>
+          <t>А60-40578/2021</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>09.07.2018</t>
+          <t>11.08.2021</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНТАЖ"</t>
+          <t>ООО "Мебельный альянс"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>6672252200</t>
+          <t>6670359558</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО Строительная Компания "Русград"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>6672247987</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Антонова О. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>19.09.2018</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0f3212d-deed-4656-9a00-e1ec3e524a86</t>
+          <t>https://kad.arbitr.ru/Card/24287269-46d6-49de-969d-989c8c00cc07</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А60-36573/2018</t>
+          <t>А40-239343/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>09.10.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИЗДАТЕЛЬСКАЯ ГРУППА "ВК-МЕДИА"</t>
+          <t>ООО "СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>6617019267</t>
+          <t>6672252200</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ УРАЛА</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>6672286150</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Артепалихина М. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>30000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Нарушение исключительных прав на фотографию, размещенную в сетевом СМИ.</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО в размере 1 000 000 рублей</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>28.08.2018</t>
+          <t>21.07.2020</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6d0e240-f0dc-4030-bdd0-73d40e41ea39</t>
+          <t>https://kad.arbitr.ru/Card/26b0542e-8876-474d-abf5-d4c707e95650</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-194744/2017</t>
+          <t>А60-43418/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>27.07.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ДИЗАЙН"</t>
+          <t>Зелютин Кирилл Петрович</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>6670413149</t>
+          <t>666000773574</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "ГАЗ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>6671267973</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Берсенева Е. И.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>13.06.2018</t>
+          <t>13.03.2023</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ceb2c06c-1ae5-4f30-a77f-953e7e9d7c0e</t>
+          <t>https://kad.arbitr.ru/Card/f4c5bd2f-d82f-40a1-b010-071b9f46b15f</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-181369/2017</t>
+          <t>А60-39008/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>09.07.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>металл строй инжиниринг</t>
+          <t>ООО "СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6672252200</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ассоциация строителей саморегулируемая организация региональное обьединение строительных организаций</t>
-[...2 lines deleted...]
-      <c r="L17" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание НОСТРОЙ перечислить 1 000 000 руб. средств компфонда исключенной СРО в новую СРО истца</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>25.02.2018</t>
+          <t>19.09.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34c72a42-7c9a-4186-8ef9-14506a56830f</t>
+          <t>https://kad.arbitr.ru/Card/b0f3212d-deed-4656-9a00-e1ec3e524a86</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-70542/2017</t>
+          <t>А60-36573/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙСЕРВИС"</t>
+          <t>ООО "ИЗДАТЕЛЬСКАЯ ГРУППА "ВК-МЕДИА"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>6623022483</t>
+          <t>6617019267</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ УРАЛА</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>6672286150</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Артепалихина М. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P18" s="2" t="inlineStr"/>
+        <v>30000</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>30000</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа СРО в выходе из членства и требование перечислить 1 000 000 руб. взноса</t>
+          <t>Нарушение исключительных прав на фотографию, размещенную в сетевом СМИ.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>21.06.2018</t>
+          <t>28.08.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5fdfaf67-1074-4290-a9aa-17cf6248ddf0</t>
+          <t>https://kad.arbitr.ru/Card/d6d0e240-f0dc-4030-bdd0-73d40e41ea39</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-54619/2017</t>
+          <t>А40-194744/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>17.10.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСЭК"</t>
+          <t>ООО "СТРОЙ-ДИЗАЙН"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>6659202137</t>
+          <t>6670413149</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>1000000</v>
+        <v>682500</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда в связи с переходом истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>15.05.2018</t>
+          <t>13.06.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51f496cc-91cf-47ca-870f-ef0a37cce0e5</t>
+          <t>https://kad.arbitr.ru/Card/ceb2c06c-1ae5-4f30-a77f-953e7e9d7c0e</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-50541/2017</t>
+          <t>А40-181369/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОСЕТЬСТРОЙ-11"</t>
+          <t>металл строй инжиниринг</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5904097958</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "Добровольное строительное товарищество "Центр специального строительства и ремонта"</t>
+          <t>ассоциация строителей саморегулируемая организация региональное обьединение строительных организаций</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr"/>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в новую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>25.02.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1340d533-f7de-4219-bdc0-9fc028cdc095</t>
+          <t>https://kad.arbitr.ru/Card/34c72a42-7c9a-4186-8ef9-14506a56830f</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-40100/2017</t>
+          <t>А56-70542/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВАСТРОЙ"</t>
+          <t>ООО "ПРОМСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6686022052</t>
+          <t>6623022483</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>505890.41</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. компенсационного фонда в новое СРО и взыскание процентов</t>
+          <t>Оспаривание отказа СРО в выходе из членства и требование перечислить 1 000 000 руб. взноса</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>21.06.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e7b63c0-4c97-494c-af3b-cfeb56419f87</t>
+          <t>https://kad.arbitr.ru/Card/5fdfaf67-1074-4290-a9aa-17cf6248ddf0</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А60-8443/2017</t>
+          <t>А56-54619/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ФОРУМ-ГРУПП"</t>
+          <t>ООО "РОСЭК"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6671245923</t>
+          <t>6659202137</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "ВТБ СТРАХОВАНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7702263726</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Килина Л. М.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>1866092.75</v>
+        <v>1000000</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>1866092.75</v>
+        <v>1000000</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание страхового возмещения за ущерб третьим лицам вследствие падения башенного крана</t>
+          <t>Перечисление средств компенсационного фонда в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>19.06.2018</t>
+          <t>15.05.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09c1159e-fcbd-41ec-885b-d9d6f94598f1</t>
+          <t>https://kad.arbitr.ru/Card/51f496cc-91cf-47ca-870f-ef0a37cce0e5</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А60-50712/2015</t>
+          <t>А40-50541/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>22.10.2015</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСК-2000"</t>
+          <t>ООО "ЭЛЕКТРОСЕТЬСТРОЙ-11"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6672203588</t>
+          <t>5904097958</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ СТРОИТЕЛЕЙ УРАЛА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО НП "Добровольное строительное товарищество "Центр специального строительства и ремонта"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Липина И. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>1354353.68</v>
+        <v>1000000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>1354353.68</v>
+        <v>1000000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. в новую организацию</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>04.08.2016</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d15fbf27-4944-4f60-bf74-ac0c0fd4b6c7</t>
+          <t>https://kad.arbitr.ru/Card/1340d533-f7de-4219-bdc0-9fc028cdc095</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
+          <t>А40-40100/2017</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>06.03.2017</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АКВАСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>6686022052</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>505890.41</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 500 000 руб. компенсационного фонда в новое СРО и взыскание процентов</t>
+        </is>
+      </c>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2017</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e7b63c0-4c97-494c-af3b-cfeb56419f87</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А60-8443/2017</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2017</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ФОРУМ-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>6671245923</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "ВТБ СТРАХОВАНИЕ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>7702263726</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Килина Л. М.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="n">
+        <v>1866092.75</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>1866092.75</v>
+      </c>
+      <c r="Q25" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R25" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание страхового возмещения за ущерб третьим лицам вследствие падения башенного крана</t>
+        </is>
+      </c>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2018</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/09c1159e-fcbd-41ec-885b-d9d6f94598f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А60-50712/2015</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2015</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДСК-2000"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>6672203588</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ СТРОИТЕЛЕЙ УРАЛА"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>6672286150</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Липина И. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>1354353.68</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>1354353.68</v>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2016</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d15fbf27-4944-4f60-bf74-ac0c0fd4b6c7</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
           <t>А60-57594/2014</t>
         </is>
       </c>
-      <c r="C24" s="2" t="inlineStr">
+      <c r="C27" s="2" t="inlineStr">
         <is>
           <t>26.12.2014</t>
         </is>
       </c>
-      <c r="D24" s="2" t="inlineStr">
+      <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E24" s="2" t="inlineStr">
+      <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F24" s="2" t="inlineStr">
+      <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G24" s="2" t="inlineStr">
+      <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H24" s="2" t="inlineStr">
+      <c r="H27" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭФЕС"</t>
         </is>
       </c>
-      <c r="I24" s="2" t="inlineStr">
+      <c r="I27" s="2" t="inlineStr">
         <is>
           <t>6670389545</t>
         </is>
       </c>
-      <c r="J24" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K24" s="2" t="inlineStr">
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
         <is>
           <t>ЗАО "Гута-Страхование"</t>
         </is>
       </c>
-      <c r="L24" s="2" t="inlineStr">
+      <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7710006391</t>
         </is>
       </c>
-      <c r="M24" s="2" t="inlineStr">
+      <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
-      <c r="N24" s="2" t="inlineStr">
+      <c r="N27" s="2" t="inlineStr">
         <is>
           <t>Соболева Н. В.</t>
         </is>
       </c>
-      <c r="O24" s="2" t="n">
+      <c r="O27" s="2" t="n">
         <v>3000000</v>
       </c>
-      <c r="P24" s="2" t="n">
+      <c r="P27" s="2" t="n">
         <v>3000000</v>
       </c>
-      <c r="Q24" s="2" t="inlineStr">
+      <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R24" s="2" t="inlineStr">
+      <c r="R27" s="2" t="inlineStr">
         <is>
           <t>Признание смерти работника страховым случаем и выплата страхового возмещения выгодоприобретателям</t>
         </is>
       </c>
-      <c r="S24" s="2" t="inlineStr">
+      <c r="S27" s="2" t="inlineStr">
         <is>
           <t>13.09.2016</t>
         </is>
       </c>
-      <c r="T24" s="2" t="inlineStr">
+      <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U24" s="3" t="inlineStr">
+      <c r="U27" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4bdc57a3-2fd7-4064-b5e3-e69c8aeae8e3</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>