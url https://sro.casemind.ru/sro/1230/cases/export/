--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e40b3c4a-2ef0-44fe-8182-422b2ec72946" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e36110f3-3d5d-4e9b-b760-00d51df78f53" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b67944ed-db1a-4053-a79e-037eb27b8704" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/674c047d-623a-4884-90e0-26d77edff645" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebc7152f-b96a-4616-84ff-5109cf7f803a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f4e510d-25e9-475f-a135-52404e99dd5d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/468ee3cf-3939-421a-9e67-34c6a36c67a4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d57f25d4-d551-4467-a505-b76a193838da" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de1ca607-de3a-4baa-b566-c9c93b97bc9c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a4d80b8-5bf8-4c1e-8434-58ff36ecf0e0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9fb87c0-89e7-441f-b6fb-01123c50f409" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b845c59f-32da-4a61-ad77-28ffade3cfbd" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/219a3a61-b4d9-4680-9993-855f3d4a7f02" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0523b3b-7432-40a0-ad49-6304d2406e49" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3aba342-bd0f-4800-a9d2-65af8e6daae7" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/816a2b03-e53b-48ea-adc2-c71812197ff7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1a48481-df35-4a0e-a914-619f062ebf54" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bfde032-20bd-4025-9aa4-18ebcb531e12" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7792aa8-5518-4a67-b3a2-f14d0a523e3b" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2feb5d1d-7e10-4064-afcc-ef5029f086a8" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3404341-aa11-49b6-95d0-df628b4afddd" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dbb0d57-2e39-43c5-89d7-3c38551e7496" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8645467a-3ea3-4bcb-87c8-880aa5031a4e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/118e31ef-56f0-4b4a-80e1-b2348db6f908" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1be14ad1-b418-4a71-a937-039e51f14f94" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82daa19e-65eb-4a22-bf7d-f1042b4e4b59" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d786768-d5e5-425c-a4cb-56298d2b31ae" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1de85f59-8882-4792-b70c-a0013016db47" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d0fc873-d6c6-4f39-82aa-e16ace99a7fc" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b442932-595e-4e8c-8d2a-942e36fea743" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3547108a-6526-4e38-aaca-4b421671e893" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93358e1c-b559-4dfc-80dd-2d1f0e6cb0a3" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/284d0c38-7b81-4220-85db-b3e5974165e9" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4202a403-ef11-4f7d-9cd9-9d7c3eeb1bd9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b405deff-0fa1-4edf-90d9-cc73d54e2033" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ea3f0a2-f9fb-4197-a24e-a689a963a75c" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ac9405e-c6ed-4937-9bd2-13ee8b3599f3" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f1e381b-7b27-4da1-9b47-79f0a365bc2b" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/121f3030-fcd7-43a4-a299-06f2da4c6e0f" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43eecea8-4a1c-42cf-bfa4-a7d4d9641b83" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afab2f1f-651e-4ad2-9f8e-c88d97f0d69e" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df856ac6-4d98-4842-8b61-b35057ef8b22" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7ef6eff-6259-40a7-b148-f1e47c724db7" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8c59d6b-ef7f-422a-aee0-6b29063cb63f" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/238a85b2-5c1a-46ac-abb1-bf3c87a1ce2e" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47c52d38-fa3c-4c9a-8789-a366adecfb2e" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d23d7ab3-f788-4595-82a4-3a98bd416793" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e839264e-d1dd-40f3-9934-1b9890eab2bc" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f5cc123-109f-4553-b146-b6bb721a1ab0" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea400ada-d3a1-4efe-b8b4-23006be9c5c6" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31e8b812-7dc2-4345-85fa-db0b6705870b" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c89aea7-6731-483b-bb1d-5246fba6c5d1" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6445cc08-3e40-4f6e-b121-fb14d8c7f682" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4dbe976-382d-4df2-817e-fccb9b5ac5bc" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/343c82fa-bef5-4739-a8a1-3dd8ea646e7c" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c42fe24-1cda-4711-b01d-d0a94afdcc4b" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8deef83a-0325-4567-9868-3cc585e109b1" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31b2c8bf-caf5-4a4b-b336-e84cdfb83a48" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/768b89e6-1753-4cf0-82bd-8629a886ae5b" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/043f999b-e0ed-4e64-92a0-5dc7ed155469" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1351fb7e-7e6b-4df4-86f4-1b4bce79e9f7" TargetMode="External" Id="rId61" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f005cf7f-914a-4fed-9b36-04b5223ccb5d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e40b3c4a-2ef0-44fe-8182-422b2ec72946" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e36110f3-3d5d-4e9b-b760-00d51df78f53" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b67944ed-db1a-4053-a79e-037eb27b8704" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/674c047d-623a-4884-90e0-26d77edff645" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebc7152f-b96a-4616-84ff-5109cf7f803a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f4e510d-25e9-475f-a135-52404e99dd5d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/468ee3cf-3939-421a-9e67-34c6a36c67a4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d57f25d4-d551-4467-a505-b76a193838da" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de1ca607-de3a-4baa-b566-c9c93b97bc9c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a4d80b8-5bf8-4c1e-8434-58ff36ecf0e0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9fb87c0-89e7-441f-b6fb-01123c50f409" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b845c59f-32da-4a61-ad77-28ffade3cfbd" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/219a3a61-b4d9-4680-9993-855f3d4a7f02" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0523b3b-7432-40a0-ad49-6304d2406e49" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3aba342-bd0f-4800-a9d2-65af8e6daae7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/816a2b03-e53b-48ea-adc2-c71812197ff7" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1a48481-df35-4a0e-a914-619f062ebf54" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bfde032-20bd-4025-9aa4-18ebcb531e12" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c198e8f8-aab0-41f4-9291-4a55c95df35a" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f311f49-fa8d-4f86-acb0-12589141e89d" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7792aa8-5518-4a67-b3a2-f14d0a523e3b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2feb5d1d-7e10-4064-afcc-ef5029f086a8" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3404341-aa11-49b6-95d0-df628b4afddd" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dbb0d57-2e39-43c5-89d7-3c38551e7496" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8645467a-3ea3-4bcb-87c8-880aa5031a4e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/118e31ef-56f0-4b4a-80e1-b2348db6f908" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c41cb804-abe0-4656-ba36-9887d90f6759" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1be14ad1-b418-4a71-a937-039e51f14f94" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3547108a-6526-4e38-aaca-4b421671e893" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d786768-d5e5-425c-a4cb-56298d2b31ae" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1de85f59-8882-4792-b70c-a0013016db47" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d0fc873-d6c6-4f39-82aa-e16ace99a7fc" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b442932-595e-4e8c-8d2a-942e36fea743" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93358e1c-b559-4dfc-80dd-2d1f0e6cb0a3" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/284d0c38-7b81-4220-85db-b3e5974165e9" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4202a403-ef11-4f7d-9cd9-9d7c3eeb1bd9" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b405deff-0fa1-4edf-90d9-cc73d54e2033" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ea3f0a2-f9fb-4197-a24e-a689a963a75c" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ac9405e-c6ed-4937-9bd2-13ee8b3599f3" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82daa19e-65eb-4a22-bf7d-f1042b4e4b59" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f1e381b-7b27-4da1-9b47-79f0a365bc2b" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/121f3030-fcd7-43a4-a299-06f2da4c6e0f" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43eecea8-4a1c-42cf-bfa4-a7d4d9641b83" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afab2f1f-651e-4ad2-9f8e-c88d97f0d69e" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df856ac6-4d98-4842-8b61-b35057ef8b22" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7ef6eff-6259-40a7-b148-f1e47c724db7" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8c59d6b-ef7f-422a-aee0-6b29063cb63f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/238a85b2-5c1a-46ac-abb1-bf3c87a1ce2e" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47c52d38-fa3c-4c9a-8789-a366adecfb2e" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d23d7ab3-f788-4595-82a4-3a98bd416793" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e839264e-d1dd-40f3-9934-1b9890eab2bc" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f5cc123-109f-4553-b146-b6bb721a1ab0" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea400ada-d3a1-4efe-b8b4-23006be9c5c6" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31e8b812-7dc2-4345-85fa-db0b6705870b" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c89aea7-6731-483b-bb1d-5246fba6c5d1" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6445cc08-3e40-4f6e-b121-fb14d8c7f682" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4dbe976-382d-4df2-817e-fccb9b5ac5bc" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/343c82fa-bef5-4739-a8a1-3dd8ea646e7c" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c42fe24-1cda-4711-b01d-d0a94afdcc4b" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8deef83a-0325-4567-9868-3cc585e109b1" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31b2c8bf-caf5-4a4b-b336-e84cdfb83a48" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/768b89e6-1753-4cf0-82bd-8629a886ae5b" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/043f999b-e0ed-4e64-92a0-5dc7ed155469" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1351fb7e-7e6b-4df4-86f4-1b4bce79e9f7" TargetMode="External" Id="rId65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:U66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,234 +589,234 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А60-21946/2026</t>
+          <t>А60-56287/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>07.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРСТА"</t>
+          <t>ОТРАСЛЕВОЙ ОРГАН АДМИНИСТРАЦИИ СОСЬВИНСКОГО ГОРОДСКОГО ОКРУГА КОМИТЕТ ПО ЖИЛИЩНО-КОММУНАЛЬНОМУ ХОЗЯЙСТВУ, СТРОИТЕЛЬСТВУ, ЭНЕРГЕТИКЕ, ТРАНСПОРТУ И СВЯЗИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>6658521821</t>
+          <t>6680002370</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СТРОЙ ГАРАНТ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6658500701</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Володин С. А.</t>
+          <t>Высоцкая Е. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>12.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e40b3c4a-2ef0-44fe-8182-422b2ec72946</t>
+          <t>https://kad.arbitr.ru/Card/f005cf7f-914a-4fed-9b36-04b5223ccb5d</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А60-3199/2026</t>
+          <t>А60-21946/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>27.01.2026</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК АКВИЛЕГИЯ"</t>
+          <t>ООО "ВЕРСТА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>6680010276</t>
+          <t>6658521821</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>6671994672</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Матущак Ю. В.</t>
+          <t>Володин С. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e36110f3-3d5d-4e9b-b760-00d51df78f53</t>
+          <t>https://kad.arbitr.ru/Card/e40b3c4a-2ef0-44fe-8182-422b2ec72946</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А60-62775/2025</t>
+          <t>А60-3199/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>17.10.2025</t>
+          <t>27.01.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ООО "УК АКВИЛЕГИЯ"</t>
@@ -827,5856 +827,6204 @@
           <t>6680010276</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>6671994672</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Шайдурова А. В.</t>
+          <t>Матущак Ю. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b67944ed-db1a-4053-a79e-037eb27b8704</t>
+          <t>https://kad.arbitr.ru/Card/e36110f3-3d5d-4e9b-b760-00d51df78f53</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А60-54397/2025</t>
+          <t>А60-62775/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>09.09.2025</t>
+          <t>17.10.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ГОСГОССТРАХ</t>
+          <t>ООО "УК АКВИЛЕГИЯ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7707067683</t>
+          <t>6680010276</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АНО РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>6671994672</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Ушакова О. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шайдурова А. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда, причиненного в результате повреждения застрахованного имущества.</t>
+          <t>Устранение некачественных работ по капремонту кровли МКД и взыскание судебной неустойки.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/674c047d-623a-4884-90e0-26d77edff645</t>
+          <t>https://kad.arbitr.ru/Card/b67944ed-db1a-4053-a79e-037eb27b8704</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А46-14662/2025</t>
+          <t>А60-54397/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>09.09.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "ОМСКЭЛЕКТРО"</t>
+          <t>ГОСГОССТРАХ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5506225921</t>
+          <t>7707067683</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ" (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
+          <t>АНО РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Ларина Е. А.</t>
+          <t>Ушакова О. И.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>785448.42</v>
-[...3 lines deleted...]
-      </c>
+        <v>149124.24</v>
+      </c>
+      <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за просрочку выплаты убытков членом СРО по ст. 395 ГК РФ</t>
+          <t>Возмещение вреда, причиненного в результате повреждения застрахованного имущества.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>17.12.2025</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebc7152f-b96a-4616-84ff-5109cf7f803a</t>
+          <t>https://kad.arbitr.ru/Card/674c047d-623a-4884-90e0-26d77edff645</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А60-71639/2024</t>
+          <t>А46-14662/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>09.09.2024</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>АО "ОМСКЭЛЕКТРО"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>6658000071</t>
+          <t>5506225921</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО СИТИ БИЛДИНГ</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ" (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>6670381377</t>
+          <t>6670255982</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Высоцкая Е. В.</t>
+          <t>Ларина Е. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>111695332.96</v>
-[...1 lines deleted...]
-      <c r="P7" s="2" t="inlineStr"/>
+        <v>785448.42</v>
+      </c>
+      <c r="P7" s="2" t="n">
+        <v>76482.86</v>
+      </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по государственному контракту</t>
+          <t>Субсидиарная ответственность СРО за просрочку выплаты убытков членом СРО по ст. 395 ГК РФ</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>17.12.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f4e510d-25e9-475f-a135-52404e99dd5d</t>
+          <t>https://kad.arbitr.ru/Card/ebc7152f-b96a-4616-84ff-5109cf7f803a</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А60-14245/2024</t>
+          <t>А60-71639/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>21.03.2024</t>
+          <t>09.09.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗ СВЯТОГО ИОАННА ВОИНА"</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7729705354</t>
+          <t>6658000071</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА"</t>
+          <t>ООО СИТИ БИЛДИНГ</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>6621014409</t>
+          <t>6670381377</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Матущак Ю. В.</t>
+          <t>Высоцкая Е. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>114419.99</v>
-[...3 lines deleted...]
-      </c>
+        <v>111695332.96</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба, причиненного имуществу истца в результате схода снега с козырька балкона МКД</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по государственному контракту</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>18.02.2025</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/468ee3cf-3939-421a-9e67-34c6a36c67a4</t>
+          <t>https://kad.arbitr.ru/Card/8f4e510d-25e9-475f-a135-52404e99dd5d</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А60-62274/2023</t>
+          <t>А60-14245/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>16.11.2023</t>
+          <t>21.03.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСУРС"</t>
+          <t>ООО "СОЮЗ СВЯТОГО ИОАННА ВОИНА"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6617008191</t>
+          <t>7729705354</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6621014409</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Маковкина О. В.</t>
-[...3 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+          <t>Матущак Ю. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>114419.99</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>114419.99</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков капитального ремонта крыши, фасада и подвала многоквартирного дома</t>
+          <t>Взыскание ущерба, причиненного имуществу истца в результате схода снега с козырька балкона МКД</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>23.08.2025</t>
+          <t>18.02.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d57f25d4-d551-4467-a505-b76a193838da</t>
+          <t>https://kad.arbitr.ru/Card/468ee3cf-3939-421a-9e67-34c6a36c67a4</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А46-18696/2023</t>
+          <t>А60-62274/2023</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>16.10.2023</t>
+          <t>16.11.2023</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО "ОМСКЭЛЕКТРО"</t>
+          <t>ООО "РЕСУРС"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5506225921</t>
+          <t>6617008191</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ" (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Ларина Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Маковкина О. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Устранение недостатков капитального ремонта крыши, фасада и подвала многоквартирного дома</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>16.01.2026</t>
+          <t>23.08.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de1ca607-de3a-4baa-b566-c9c93b97bc9c</t>
+          <t>https://kad.arbitr.ru/Card/d57f25d4-d551-4467-a505-b76a193838da</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А46-11096/2023</t>
+          <t>А46-18696/2023</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>21.06.2023</t>
+          <t>16.10.2023</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>АО "ОМСКЭЛЕКТРО"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>5506225921</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВАНТОР-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ" (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>6685072452</t>
+          <t>6670255982</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Шмаков Г. В.</t>
+          <t>Ларина Е. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>1919961.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>10063011.54</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>05.02.2026</t>
+          <t>16.01.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a4d80b8-5bf8-4c1e-8434-58ff36ecf0e0</t>
+          <t>https://kad.arbitr.ru/Card/de1ca607-de3a-4baa-b566-c9c93b97bc9c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А60-5007/2023</t>
+          <t>А46-11096/2023</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>03.02.2023</t>
+          <t>21.06.2023</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Администрация Тавдинского городского округа</t>
+          <t>АО "ОМСКЭЛЕКТРО"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6634002739</t>
+          <t>5506225921</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "КВАНТОР-СТРОЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6685072452</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Невструева Е. В.</t>
-[...5 lines deleted...]
-      <c r="R12" s="2" t="inlineStr"/>
+          <t>Шмаков Г. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>1919961.6</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>1919961.6</v>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>15.11.2023</t>
+          <t>05.02.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9fb87c0-89e7-441f-b6fb-01123c50f409</t>
+          <t>https://kad.arbitr.ru/Card/0a4d80b8-5bf8-4c1e-8434-58ff36ecf0e0</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А60-68316/2022</t>
+          <t>А60-5007/2023</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>13.12.2022</t>
+          <t>03.02.2023</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Вычугжанин Яков Васильевич</t>
+          <t>Администрация Тавдинского городского округа</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6634002739</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ" (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Матвеева Ю. Н.</t>
+          <t>Невструева Е. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>17.04.2024</t>
+          <t>15.11.2023</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b845c59f-32da-4a61-ad77-28ffade3cfbd</t>
+          <t>https://kad.arbitr.ru/Card/d9fb87c0-89e7-441f-b6fb-01123c50f409</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А60-65418/2022</t>
+          <t>А60-68316/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>30.11.2022</t>
+          <t>13.12.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ АУРУС</t>
+          <t>Вычугжанин Яков Васильевич</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>6670486884</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ" (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>6670255982</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Ефимов Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Матвеева Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по оплате услуг по управлению, содержанию и ремонту общего имущества, пени</t>
+          <t>Оспаривание решения СРО о признании исполненным предписания застройщиком по устранению недостатков</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>15.04.2023</t>
+          <t>17.04.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/219a3a61-b4d9-4680-9993-855f3d4a7f02</t>
+          <t>https://kad.arbitr.ru/Card/b845c59f-32da-4a61-ad77-28ffade3cfbd</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А60-58086/2022</t>
+          <t>А60-65418/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>21.10.2022</t>
+          <t>30.11.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>АО БАНК РУССКИЙ СТАНДАРТ</t>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ АУРУС</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7707056547</t>
+          <t>6670486884</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Сизов Павел Леонидович</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>662317112801</t>
+          <t>6670255982</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Силищев И. А.</t>
+          <t>Ефимов Д. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>44158110</v>
-[...3 lines deleted...]
-      </c>
+        <v>50882.55</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Признание гражданина банкротом из-за долгов перед банками, налоговой и физлицами.</t>
+          <t>Задолженность по оплате услуг по управлению, содержанию и ремонту общего имущества, пени</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>20.12.2025</t>
+          <t>15.04.2023</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0523b3b-7432-40a0-ad49-6304d2406e49</t>
+          <t>https://kad.arbitr.ru/Card/219a3a61-b4d9-4680-9993-855f3d4a7f02</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А60-53019/2022</t>
+          <t>А60-58086/2022</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>27.09.2022</t>
+          <t>21.10.2022</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>МУП ГОРОДСКОГО ОКРУГА ЗАРЕЧНЫЙ "ЕДИНЫЙ ГОРОД"</t>
+          <t>АО БАНК РУССКИЙ СТАНДАРТ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>6683005884</t>
+          <t>7707056547</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>Сизов Павел Леонидович</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>662317112801</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Розин К. А.</t>
+          <t>Силищев И. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>68706.56</v>
+        <v>44158110</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>68706.56</v>
+        <v>55762518</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в порядке регресса и судебных расходов</t>
+          <t>Признание гражданина банкротом из-за долгов перед банками, налоговой и физлицами.</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>07.03.2023</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3aba342-bd0f-4800-a9d2-65af8e6daae7</t>
+          <t>https://kad.arbitr.ru/Card/a0523b3b-7432-40a0-ad49-6304d2406e49</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А60-37376/2022</t>
+          <t>А60-53019/2022</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>08.07.2022</t>
+          <t>27.09.2022</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ ЖИЛИЩНАЯ КОМПАНИЯ ТЕРРИТОРИЯ - СЕВЕР</t>
+          <t>МУП ГОРОДСКОГО ОКРУГА ЗАРЕЧНЫЙ "ЕДИНЫЙ ГОРОД"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6658213898</t>
+          <t>6683005884</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АО КОРПОРАЦИЯ АТОМСТРОЙКОМПЛЕКС</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>6672184222</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Невструева Е. В.</t>
-[...5 lines deleted...]
-      <c r="R17" s="2" t="inlineStr"/>
+          <t>Розин К. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>68706.56</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>68706.56</v>
+      </c>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности в порядке регресса и судебных расходов</t>
+        </is>
+      </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>16.11.2023</t>
+          <t>07.03.2023</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/816a2b03-e53b-48ea-adc2-c71812197ff7</t>
+          <t>https://kad.arbitr.ru/Card/e3aba342-bd0f-4800-a9d2-65af8e6daae7</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А60-23641/2022</t>
+          <t>А60-37376/2022</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>04.05.2022</t>
+          <t>08.07.2022</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ СБЕРБАНК СТРАХОВАНИЕ</t>
+          <t>ООО УПРАВЛЯЮЩАЯ ЖИЛИЩНАЯ КОМПАНИЯ ТЕРРИТОРИЯ - СЕВЕР</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>6658213898</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ ТУРА-ИНЖИНИРИНГ</t>
+          <t>АО КОРПОРАЦИЯ АТОМСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>6676004760</t>
+          <t>6672184222</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Матущак Ю. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Невструева Е. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>11.02.2023</t>
+          <t>16.11.2023</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1a48481-df35-4a0e-a914-619f062ebf54</t>
+          <t>https://kad.arbitr.ru/Card/816a2b03-e53b-48ea-adc2-c71812197ff7</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А60-17155/2022</t>
+          <t>А60-23641/2022</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>01.04.2022</t>
+          <t>04.05.2022</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Комплексные Сервисные Решения"</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ СБЕРБАНК СТРАХОВАНИЕ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>6670485376</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ ТУРА-ИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>6676004760</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Пенькин Д. Е.</t>
+          <t>Матущак Ю. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>34645.48</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>44506.33</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>44506.33</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Задолженность за услуги по содержанию общего имущества за период 01.09.2019-30.04.2021 и пени</t>
+          <t>Взыскание в порядке суброгации ущерба, причиненного заливом квартиры при проведении капремонта крыши</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>01.06.2022</t>
+          <t>11.02.2023</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4bfde032-20bd-4025-9aa4-18ebcb531e12</t>
+          <t>https://kad.arbitr.ru/Card/c1a48481-df35-4a0e-a914-619f062ebf54</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А75-12845/2021</t>
+          <t>А60-17155/2022</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>17.08.2021</t>
+          <t>01.04.2022</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ТЮМЕНСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "Комплексные Сервисные Решения"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7202180535</t>
+          <t>6670485376</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ - ГРАДСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>6604018308</t>
+          <t>6670255982</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Тихоненко Т. В.</t>
+          <t>Пенькин Д. Е.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1684988.92</v>
+        <v>34645.48</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание пени за просрочку выполнения работ по государственному контракту на строительство.</t>
+          <t>Задолженность за услуги по содержанию общего имущества за период 01.09.2019-30.04.2021 и пени</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>23.02.2023</t>
+          <t>01.06.2022</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7792aa8-5518-4a67-b3a2-f14d0a523e3b</t>
+          <t>https://kad.arbitr.ru/Card/4bfde032-20bd-4025-9aa4-18ebcb531e12</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А60-25132/2021</t>
+          <t>А60-68423/2021</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>25.05.2021</t>
+          <t>24.12.2021</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr"/>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЛУЖБА КАПИТАЛЬНОГО РЕМОНТА И СТРОИТЕЛЬСТВА"</t>
+          <t>ООО РЕСУРС</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6623045138</t>
+          <t>6617008191</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АНО АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
+          <t>Ефимов Д. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
-      <c r="P21" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>16.07.2021</t>
+          <t>15.06.2023</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2feb5d1d-7e10-4064-afcc-ef5029f086a8</t>
+          <t>https://kad.arbitr.ru/Card/c198e8f8-aab0-41f4-9291-4a55c95df35a</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А60-19048/2021</t>
+          <t>А46-19806/2021</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>21.04.2021</t>
+          <t>29.10.2021</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХМОНТАЖ"</t>
+          <t>АО "ОМСКЭЛЕКТРО"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6671432627</t>
+          <t>5506225921</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "КВАНТОР-СТРОЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>6658065103</t>
+          <t>6685072452</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Лукина Е. В.</t>
+          <t>Малыгина Е. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>29.04.2022</t>
+          <t>11.02.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3404341-aa11-49b6-95d0-df628b4afddd</t>
+          <t>https://kad.arbitr.ru/Card/2f311f49-fa8d-4f86-acb0-12589141e89d</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А60-6440/2021</t>
+          <t>А75-12845/2021</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>15.02.2021</t>
+          <t>17.08.2021</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ТОМ-УПИ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ТЮМЕНСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6679136242</t>
+          <t>7202180535</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ" (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ - ГРАДСТРОЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>6604018308</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
+          <t>Тихоненко Т. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>791323.86</v>
+        <v>1684988.92</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Правопреемство по взносам в компенсационные фонды СРО при реорганизации в форме выделения</t>
+          <t>Взыскание пени за просрочку выполнения работ по государственному контракту на строительство.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>04.06.2021</t>
+          <t>23.02.2023</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8dbb0d57-2e39-43c5-89d7-3c38551e7496</t>
+          <t>https://kad.arbitr.ru/Card/c7792aa8-5518-4a67-b3a2-f14d0a523e3b</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А60-66516/2020</t>
+          <t>А60-25132/2021</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>30.12.2020</t>
+          <t>25.05.2021</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗЕТТАЛЕКС</t>
+          <t>ООО "СЛУЖБА КАПИТАЛЬНОГО РЕМОНТА И СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>6670320092</t>
+          <t>6623045138</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛОГИСТР"</t>
+          <t>АНО АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>6671067847</t>
+          <t>6670255982</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Воротилкин А. С.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="n">
-        <v>165224.93</v>
+        <v>1800</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за пользование денежными средствами</t>
+          <t>Нарушение порядка исключения из членов СРО и процедуры применения мер дисциплинарного воздействия</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>25.08.2021</t>
+          <t>16.07.2021</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8645467a-3ea3-4bcb-87c8-880aa5031a4e</t>
+          <t>https://kad.arbitr.ru/Card/2feb5d1d-7e10-4064-afcc-ef5029f086a8</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А60-66479/2020</t>
+          <t>А60-19048/2021</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>30.12.2020</t>
+          <t>21.04.2021</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗЕТТАЛЕКС</t>
+          <t>ООО "СТРОЙТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6670320092</t>
+          <t>6671432627</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА ВЫСО"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>6684017610</t>
+          <t>6658065103</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Лукина Е. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО, а также процентов за просрочку.</t>
+          <t>Оспаривание решения УФАС о включении в реестр недобросовестных поставщиков</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>23.07.2021</t>
+          <t>29.04.2022</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/118e31ef-56f0-4b4a-80e1-b2348db6f908</t>
+          <t>https://kad.arbitr.ru/Card/a3404341-aa11-49b6-95d0-df628b4afddd</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А75-8824/2020</t>
+          <t>А60-6440/2021</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>10.06.2020</t>
+          <t>15.02.2021</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "ЦЕНТР ГИГИЕНЫ И ЭПИДЕМИОЛОГИИ В ХАНТЫ-МАНСИЙСКОМ АВТОНОМНОМ ОКРУГЕ - ЮГРЕ"</t>
+          <t>ООО "СК ТОМ-УПИ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>8601024804</t>
+          <t>6679136242</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСБОСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ" (РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ)</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>6603020287</t>
+          <t>6670255982</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Бухарова С. В.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>8504038.17</v>
+        <v>791323.86</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и упущенной выгоды из-за ненадлежащего исполнения контракта на строительство.</t>
+          <t>Правопреемство по взносам в компенсационные фонды СРО при реорганизации в форме выделения</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>16.03.2021</t>
+          <t>04.06.2021</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1be14ad1-b418-4a71-a937-039e51f14f94</t>
+          <t>https://kad.arbitr.ru/Card/8dbb0d57-2e39-43c5-89d7-3c38551e7496</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А60-14566/2020</t>
+          <t>А60-66516/2020</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>26.03.2020</t>
+          <t>30.12.2020</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ ГОЛЬФСТРИМ</t>
+          <t>ООО "ЛОГИСТР"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>6670423436</t>
+          <t>6671067847</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>197577.84</v>
+        <v>165224.93</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>197577.84</v>
+        <v>165224.93</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за просрочку</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за пользование денежными средствами</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>28.01.2021</t>
+          <t>25.08.2021</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82daa19e-65eb-4a22-bf7d-f1042b4e4b59</t>
+          <t>https://kad.arbitr.ru/Card/8645467a-3ea3-4bcb-87c8-880aa5031a4e</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А60-14539/2020</t>
+          <t>А60-66479/2020</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>26.03.2020</t>
+          <t>30.12.2020</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕТТАЛЕКС"</t>
+          <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРВАЯ ИННОВАЦИОННАЯ КОМПАНИЯ "ПИК ЭСТЕЙТ"</t>
+          <t>ООО "ГРУППА ВЫСО"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>6678029174</t>
+          <t>6684017610</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Соболева Н. В.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>21803.19</v>
+        <v>249058.67</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>21803.19</v>
+        <v>249058.67</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО, а также процентов за просрочку.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>10.06.2020</t>
+          <t>23.07.2021</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8d786768-d5e5-425c-a4cb-56298d2b31ae</t>
+          <t>https://kad.arbitr.ru/Card/118e31ef-56f0-4b4a-80e1-b2348db6f908</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А60-14540/2020</t>
+          <t>А60-45799/2020</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>26.03.2020</t>
+          <t>14.09.2020</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗЕТТАЛЕКС</t>
+          <t>Вычужганин Яков Васильевич</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>6670320092</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФАСАДНЫЕ СИСТЕМЫ"</t>
+          <t>АО КОРПОРАЦИЯ АТОМСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>6658491461</t>
+          <t>6672184222</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>17 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Балдин Р. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>11.09.2020</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1de85f59-8882-4792-b70c-a0013016db47</t>
+          <t>https://kad.arbitr.ru/Card/c41cb804-abe0-4656-ba36-9887d90f6759</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А60-14541/2020</t>
+          <t>А75-8824/2020</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>26.03.2020</t>
+          <t>10.06.2020</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗЕТТАЛЕКС</t>
+          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "ЦЕНТР ГИГИЕНЫ И ЭПИДЕМИОЛОГИИ В ХАНТЫ-МАНСИЙСКОМ АВТОНОМНОМ ОКРУГЕ - ЮГРЕ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>6670320092</t>
+          <t>8601024804</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАЕЖНАЯ СКАЗКА"</t>
+          <t>ООО "АСБОСТРОЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6601009560</t>
+          <t>6603020287</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Соболева Н. В.</t>
+          <t>Бухарова С. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>107946.16</v>
-[...3 lines deleted...]
-      </c>
+        <v>8504038.17</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО, переуступленной по договору цессии.</t>
+          <t>Взыскание убытков и упущенной выгоды из-за ненадлежащего исполнения контракта на строительство.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>28.08.2020</t>
+          <t>16.03.2021</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d0fc873-d6c6-4f39-82aa-e16ace99a7fc</t>
+          <t>https://kad.arbitr.ru/Card/1be14ad1-b418-4a71-a937-039e51f14f94</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А60-14543/2020</t>
+          <t>А60-14546/2020</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТГОРСТРОЙ"</t>
+          <t>ООО "ПРО АВТОМАТИКА"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>6670458372</t>
+          <t>6626020614</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Соболева Н. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>88041.37</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>88041.37</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов по договору цессии</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО, переуступленной истцу по договору цессии</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>12.09.2020</t>
+          <t>04.08.2020</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b442932-595e-4e8c-8d2a-942e36fea743</t>
+          <t>https://kad.arbitr.ru/Card/3547108a-6526-4e38-aaca-4b421671e893</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А60-14546/2020</t>
+          <t>А60-14539/2020</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗЕТТАЛЕКС</t>
+          <t>ООО "ЗЕТТАЛЕКС"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРО АВТОМАТИКА"</t>
+          <t>ООО "ПЕРВАЯ ИННОВАЦИОННАЯ КОМПАНИЯ "ПИК ЭСТЕЙТ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>6626020614</t>
+          <t>6678029174</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>Соболева Н. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>88041.37</v>
+        <v>21803.19</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>88041.37</v>
+        <v>21803.19</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО, переуступленной истцу по договору цессии</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>04.08.2020</t>
+          <t>10.06.2020</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3547108a-6526-4e38-aaca-4b421671e893</t>
+          <t>https://kad.arbitr.ru/Card/8d786768-d5e5-425c-a4cb-56298d2b31ae</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А60-14548/2020</t>
+          <t>А60-14540/2020</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕТТАЛЕКС"</t>
+          <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕРЕМ"</t>
+          <t>ООО "ФАСАДНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>6658447286</t>
+          <t>6658491461</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>135706.03</v>
-[...1 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+        <v>42582.14</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>42582.14</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности по членским и целевым взносам в СРО на основании договора цессии</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>18.09.2020</t>
+          <t>11.09.2020</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93358e1c-b559-4dfc-80dd-2d1f0e6cb0a3</t>
+          <t>https://kad.arbitr.ru/Card/1de85f59-8882-4792-b70c-a0013016db47</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А60-14549/2020</t>
+          <t>А60-14541/2020</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭЛЕКТРОСЕРВИС</t>
+          <t>ООО "ТАЕЖНАЯ СКАЗКА"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>6659093390</t>
+          <t>6601009560</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
+          <t>Соболева Н. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>169508.9</v>
-[...1 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+        <v>107946.16</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>27383.4</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договору уступки права требования (цессии) № 009-СРО/2020</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО, переуступленной по договору цессии.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>12.12.2020</t>
+          <t>28.08.2020</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/284d0c38-7b81-4220-85db-b3e5974165e9</t>
+          <t>https://kad.arbitr.ru/Card/0d0fc873-d6c6-4f39-82aa-e16ace99a7fc</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А60-14550/2020</t>
+          <t>А60-14543/2020</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТЕХСТРОЙ"</t>
+          <t>ООО "ПРОЕКТГОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>6671429720</t>
+          <t>6670458372</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Соболева Н. В.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>147732.54</v>
+        <v>88041.37</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>147732.54</v>
+        <v>88041.37</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО на основании договора уступки прав.</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов по договору цессии</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>04.08.2020</t>
+          <t>12.09.2020</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4202a403-ef11-4f7d-9cd9-9d7c3eeb1bd9</t>
+          <t>https://kad.arbitr.ru/Card/2b442932-595e-4e8c-8d2a-942e36fea743</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А60-14551/2020</t>
+          <t>А60-14548/2020</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗЕТТАЛЕКС</t>
+          <t>ООО "ЗЕТТАЛЕКС"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРМСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕРЕМ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>6658430451</t>
+          <t>6658447286</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>95870.59</v>
-[...3 lines deleted...]
-      </c>
+        <v>135706.03</v>
+      </c>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за просрочку</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО на основании договора цессии</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>12.09.2020</t>
+          <t>18.09.2020</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b405deff-0fa1-4edf-90d9-cc73d54e2033</t>
+          <t>https://kad.arbitr.ru/Card/93358e1c-b559-4dfc-80dd-2d1f0e6cb0a3</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А60-14553/2020</t>
+          <t>А60-14549/2020</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕТТАЛЕКС"</t>
+          <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-ЭКСПЛУАТАЦИОННАЯ ОРГАНИЗАЦИЯ"</t>
+          <t>ООО ЭЛЕКТРОСЕРВИС</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>6672201358</t>
+          <t>6659093390</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Воротилкин А. С.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>96873.53999999999</v>
+        <v>169508.9</v>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в размере 96 873 руб. 54 коп.</t>
+          <t>Взыскание задолженности по договору уступки права требования (цессии) № 009-СРО/2020</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>03.07.2020</t>
+          <t>12.12.2020</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ea3f0a2-f9fb-4197-a24e-a689a963a75c</t>
+          <t>https://kad.arbitr.ru/Card/284d0c38-7b81-4220-85db-b3e5974165e9</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А60-14559/2020</t>
+          <t>А60-14550/2020</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСПЕКТ НТ"</t>
+          <t>ООО "ПРОМТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>6648020216</t>
+          <t>6671429720</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>Соболева Н. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>156598.23</v>
+        <v>147732.54</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>156598.23</v>
+        <v>147732.54</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО, переуступленной по договору цессии</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО на основании договора уступки прав.</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>28.08.2020</t>
+          <t>04.08.2020</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ac9405e-c6ed-4937-9bd2-13ee8b3599f3</t>
+          <t>https://kad.arbitr.ru/Card/4202a403-ef11-4f7d-9cd9-9d7c3eeb1bd9</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А60-14570/2020</t>
+          <t>А60-14551/2020</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>26.03.2020</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВАКОМ"</t>
+          <t>ООО "АРМСТРОЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>6674176019</t>
+          <t>6658430451</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>127473.21</v>
+        <v>95870.59</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>127473.21</v>
+        <v>95870.59</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов по договору цессии</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за просрочку</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>28.08.2020</t>
+          <t>12.09.2020</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f1e381b-7b27-4da1-9b47-79f0a365bc2b</t>
+          <t>https://kad.arbitr.ru/Card/b405deff-0fa1-4edf-90d9-cc73d54e2033</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А60-12856/2020</t>
+          <t>А60-14553/2020</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>17.03.2020</t>
+          <t>26.03.2020</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО УРАЛМОНТАЖКОМПЛЕКТАВТОМАТИКА</t>
+          <t>ООО "ЗЕТТАЛЕКС"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>6670444203</t>
+          <t>6670320092</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АНО АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
+          <t>ООО "РЕМОНТНО-ЭКСПЛУАТАЦИОННАЯ ОРГАНИЗАЦИЯ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>6672201358</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>96873.53999999999</v>
+      </c>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Признание права на увеличение взносов в компфонды СРО в порядке правопреемства при реорганизации</t>
+          <t>Взыскание денежных средств в размере 96 873 руб. 54 коп.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>04.12.2020</t>
+          <t>03.07.2020</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/121f3030-fcd7-43a4-a299-06f2da4c6e0f</t>
+          <t>https://kad.arbitr.ru/Card/4ea3f0a2-f9fb-4197-a24e-a689a963a75c</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А60-51643/2019</t>
+          <t>А60-14559/2020</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>30.08.2019</t>
+          <t>26.03.2020</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО ЮПИТЕР-НТ</t>
+          <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6669014728</t>
+          <t>6670320092</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АО СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ</t>
+          <t>ООО "АСПЕКТ НТ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7736035485</t>
+          <t>6648020216</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
+          <t>Соболева Н. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>2000000</v>
-[...1 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+        <v>156598.23</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>156598.23</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Признание страховым случаем травмы рабочего при падении металлического столба на стройплощадке.</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО, переуступленной по договору цессии</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>22.10.2020</t>
+          <t>28.08.2020</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43eecea8-4a1c-42cf-bfa4-a7d4d9641b83</t>
+          <t>https://kad.arbitr.ru/Card/2ac9405e-c6ed-4937-9bd2-13ee8b3599f3</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А75-10698/2019</t>
+          <t>А60-14566/2020</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>30.05.2019</t>
+          <t>26.03.2020</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА ПО НАДЗОРУ В СФЕРЕ ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ И БЛАГОПОЛУЧИЯ ЧЕЛОВЕКА</t>
+          <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7707515984</t>
+          <t>6670320092</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСБОСТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ ГОЛЬФСТРИМ</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>6603020287</t>
+          <t>6670423436</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>4337792.74</v>
+        <v>197577.84</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>3827416.06</v>
+        <v>197577.84</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Взыскание пени и штрафа за нарушение сроков и неисполнение контракта на строительство лаборатории</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за просрочку</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>06.11.2020</t>
+          <t>28.01.2021</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/afab2f1f-651e-4ad2-9f8e-c88d97f0d69e</t>
+          <t>https://kad.arbitr.ru/Card/82daa19e-65eb-4a22-bf7d-f1042b4e4b59</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А60-10403/2019</t>
+          <t>А60-14570/2020</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>26.02.2019</t>
+          <t>26.03.2020</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕТТАЛЕКС"</t>
+          <t>ООО ЗЕТТАЛЕКС</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>6670320092</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ОАО СВЕРДЛОВСКОЕ СПЕЦИАЛИЗИРОВАННОЕ ПРЕДПРИЯТИЕ "УРАЛСИБГИДРОМЕХАНИЗАЦИЯ"</t>
+          <t>ООО "НОВАКОМ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>6664017274</t>
+          <t>6674176019</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>83694.47</v>
+        <v>127473.21</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>83694.47</v>
+        <v>127473.21</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга по членским взносам в СРО и процентов за пользование чужими денежными средствами</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов по договору цессии</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>05.10.2019</t>
+          <t>28.08.2020</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df856ac6-4d98-4842-8b61-b35057ef8b22</t>
+          <t>https://kad.arbitr.ru/Card/6f1e381b-7b27-4da1-9b47-79f0a365bc2b</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А60-10382/2019</t>
+          <t>А60-12856/2020</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>26.02.2019</t>
+          <t>17.03.2020</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕТТАЛЕКС"</t>
+          <t>ООО УРАЛМОНТАЖКОМПЛЕКТАВТОМАТИКА</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>6670320092</t>
+          <t>6670444203</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАСТИОН-2000"</t>
+          <t>АНО АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>6662117820</t>
+          <t>6670255982</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Биндер А. Г.</t>
+          <t>Воротилкин А. С.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>105454.7</v>
-[...1 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским взносам в СРО и процентов за пользование денежными средствами.</t>
+          <t>Признание права на увеличение взносов в компфонды СРО в порядке правопреемства при реорганизации</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>20.06.2019</t>
+          <t>04.12.2020</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7ef6eff-6259-40a7-b148-f1e47c724db7</t>
+          <t>https://kad.arbitr.ru/Card/121f3030-fcd7-43a4-a299-06f2da4c6e0f</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А60-10410/2019</t>
+          <t>А60-51643/2019</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>26.02.2019</t>
+          <t>30.08.2019</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕТТАЛЕКС"</t>
+          <t>ООО ЮПИТЕР-НТ</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>6670320092</t>
+          <t>6669014728</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗТЕХМОНТАЖ-II"</t>
+          <t>АО СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>6658036913</t>
+          <t>7736035485</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Биндер А. Г.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>81431.41</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским взносам в СРО и процентов за пользование денежными средствами</t>
+          <t>Признание страховым случаем травмы рабочего при падении металлического столба на стройплощадке.</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>26.10.2019</t>
+          <t>22.10.2020</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8c59d6b-ef7f-422a-aee0-6b29063cb63f</t>
+          <t>https://kad.arbitr.ru/Card/43eecea8-4a1c-42cf-bfa4-a7d4d9641b83</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А60-10400/2019</t>
+          <t>А75-10698/2019</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>26.02.2019</t>
+          <t>30.05.2019</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕТТАЛЕКС"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА ПО НАДЗОРУ В СФЕРЕ ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ И БЛАГОПОЛУЧИЯ ЧЕЛОВЕКА</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>6670320092</t>
+          <t>7707515984</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВЫЙ ДОМ МЕТАЛЛОН"</t>
+          <t>ООО "АСБОСТРОЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>6658442545</t>
+          <t>6603020287</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Касумова С. Г.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>199416.83</v>
+        <v>4337792.74</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>199416.83</v>
+        <v>3827416.06</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским взносам в СРО и процентов по ст. 395 ГК РФ</t>
+          <t>Взыскание пени и штрафа за нарушение сроков и неисполнение контракта на строительство лаборатории</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>26.12.2019</t>
+          <t>06.11.2020</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/238a85b2-5c1a-46ac-abb1-bf3c87a1ce2e</t>
+          <t>https://kad.arbitr.ru/Card/afab2f1f-651e-4ad2-9f8e-c88d97f0d69e</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А60-69180/2018</t>
+          <t>А60-10403/2019</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>03.12.2018</t>
+          <t>26.02.2019</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕРЕМ"</t>
+          <t>ООО "ЗЕТТАЛЕКС"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>6658447286</t>
+          <t>6670320092</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>ОАО СВЕРДЛОВСКОЕ СПЕЦИАЛИЗИРОВАННОЕ ПРЕДПРИЯТИЕ "УРАЛСИБГИДРОМЕХАНИЗАЦИЯ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>6664017274</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
-[...3 lines deleted...]
-      <c r="P47" s="2" t="inlineStr"/>
+          <t>Дёмина Т. А.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>83694.47</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>83694.47</v>
+      </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Незаконное исключение из членов СРО в связи с нарушением процедуры привлечения к ответственности</t>
+          <t>Взыскание долга по членским взносам в СРО и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>25.01.2019</t>
+          <t>05.10.2019</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47c52d38-fa3c-4c9a-8789-a366adecfb2e</t>
+          <t>https://kad.arbitr.ru/Card/df856ac6-4d98-4842-8b61-b35057ef8b22</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-286625/2018</t>
+          <t>А60-10382/2019</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>30.11.2018</t>
+          <t>26.02.2019</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРМАДА"</t>
+          <t>ООО "ЗЕТТАЛЕКС"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>6678029030</t>
+          <t>6670320092</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "БАСТИОН-2000"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>6662117820</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Биндер А. Г.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>300000</v>
+        <v>105454.7</v>
       </c>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 300 000 рублей средств компенсационного фонда исключенной СРО</t>
+          <t>Взыскание задолженности по членским взносам в СРО и процентов за пользование денежными средствами.</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>14.07.2020</t>
+          <t>20.06.2019</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d23d7ab3-f788-4595-82a4-3a98bd416793</t>
+          <t>https://kad.arbitr.ru/Card/d7ef6eff-6259-40a7-b148-f1e47c724db7</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-38440/2018</t>
+          <t>А60-10410/2019</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>26.02.2019</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ОАО "ПОЛЕВСКАЯ КОММУНАЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЗЕТТАЛЕКС"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>6626013800</t>
+          <t>6670320092</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>ООО "ГАЗТЕХМОНТАЖ-II"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>6658036913</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Биндер А. Г.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>200000</v>
+        <v>81431.41</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>200000</v>
+        <v>81431.41</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
+          <t>Взыскание задолженности по членским взносам в СРО и процентов за пользование денежными средствами</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>24.07.2018</t>
+          <t>26.10.2019</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e839264e-d1dd-40f3-9934-1b9890eab2bc</t>
+          <t>https://kad.arbitr.ru/Card/a8c59d6b-ef7f-422a-aee0-6b29063cb63f</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А50-40445/2017</t>
+          <t>А60-10400/2019</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>26.02.2019</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "Элитстрой"</t>
+          <t>ООО "ЗЕТТАЛЕКС"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>2222042781</t>
+          <t>6670320092</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>ООО "ТОРГОВЫЙ ДОМ МЕТАЛЛОН"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>6658442545</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>2000000</v>
+        <v>199416.83</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>2000000</v>
+        <v>199416.83</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание задолженности по членским взносам в СРО и процентов по ст. 395 ГК РФ</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>26.12.2019</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f5cc123-109f-4553-b146-b6bb721a1ab0</t>
+          <t>https://kad.arbitr.ru/Card/238a85b2-5c1a-46ac-abb1-bf3c87a1ce2e</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-210007/2017</t>
+          <t>А60-69180/2018</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>03.12.2018</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПЛЕКСНЫЙ ЭНЕРГОСЕРВИС"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕРЕМ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>6612016230</t>
+          <t>6658447286</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>6670255982</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Федорова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Незаконное исключение из членов СРО в связи с нарушением процедуры привлечения к ответственности</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>25.01.2019</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea400ada-d3a1-4efe-b8b4-23006be9c5c6</t>
+          <t>https://kad.arbitr.ru/Card/47c52d38-fa3c-4c9a-8789-a366adecfb2e</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-189803/2017</t>
+          <t>А40-286625/2018</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>30.11.2018</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "РСУ 4"</t>
+          <t>ООО "АРМАДА"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>6670427159</t>
+          <t>6678029030</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание НОСТРОЙ перечислить 300 000 рублей средств компенсационного фонда исключенной СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>14.07.2020</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31e8b812-7dc2-4345-85fa-db0b6705870b</t>
+          <t>https://kad.arbitr.ru/Card/d23d7ab3-f788-4595-82a4-3a98bd416793</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А56-69597/2017</t>
+          <t>А40-38440/2018</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>28.02.2018</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗАВОД ВИНТОВЫХ СВАЙ"</t>
+          <t>ОАО "ПОЛЕВСКАЯ КОММУНАЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>6601011713</t>
+          <t>6626013800</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P53" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>26.10.2018</t>
+          <t>24.07.2018</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c89aea7-6731-483b-bb1d-5246fba6c5d1</t>
+          <t>https://kad.arbitr.ru/Card/e839264e-d1dd-40f3-9934-1b9890eab2bc</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А65-25146/2017</t>
+          <t>А50-40445/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Уралмонтажкомплектавтоматика", г.Екатеринбург</t>
+          <t>ООО "Элитстрой"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>6670444203</t>
+          <t>2222042781</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Иванова И. В.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>400000</v>
+        <v>2000000</v>
       </c>
       <c r="P54" s="2" t="n">
-        <v>400000</v>
+        <v>2000000</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Перевод средств компенсационного фонда на специальный счет другой СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6445cc08-3e40-4f6e-b121-fb14d8c7f682</t>
+          <t>https://kad.arbitr.ru/Card/1f5cc123-109f-4553-b146-b6bb721a1ab0</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А65-25149/2017</t>
+          <t>А40-210007/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Производственно-коммерческое предприятие "Уралтехнострой", Свердловская область, г.Верхняя Пышма</t>
+          <t>ООО "КОМПЛЕКСНЫЙ ЭНЕРГОСЕРВИС"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>6606018293</t>
+          <t>6612016230</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г.Казань</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7709443037</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Мубаракшина Э. Г.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перевести взнос в компенсационный фонд СРО в размере 200 000 рублей.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>09.06.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4dbe976-382d-4df2-817e-fccb9b5ac5bc</t>
+          <t>https://kad.arbitr.ru/Card/ea400ada-d3a1-4efe-b8b4-23006be9c5c6</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А53-16538/2017</t>
+          <t>А40-189803/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХКОМПЛЕКТ"</t>
+          <t>ООО "РСУ 4"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>6658449766</t>
+          <t>6670427159</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд при смене СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>05.11.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/343c82fa-bef5-4739-a8a1-3dd8ea646e7c</t>
+          <t>https://kad.arbitr.ru/Card/31e8b812-7dc2-4345-85fa-db0b6705870b</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-100365/2017</t>
+          <t>А56-69597/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНОЕ УПРАВЛЕНИЕ "ТОПОЛЬ"</t>
+          <t>ООО "ЗАВОД ВИНТОВЫХ СВАЙ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>6670340518</t>
+          <t>6601011713</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7811154702</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>12.11.2017</t>
+          <t>26.10.2018</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c42fe24-1cda-4711-b01d-d0a94afdcc4b</t>
+          <t>https://kad.arbitr.ru/Card/8c89aea7-6731-483b-bb1d-5246fba6c5d1</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-88696/2017</t>
+          <t>А65-25146/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОДОКАНАЛ-НТ"</t>
+          <t>ООО "Уралмонтажкомплектавтоматика", г.Екатеринбург</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>6623034200</t>
+          <t>6670444203</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Объединение строительных организаций Татарстана", г.Казань</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Иванова И. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300000 руб. взноса в компенсационный фонд при переходе в другое СРО.</t>
+          <t>Перевод средств компенсационного фонда на специальный счет другой СРО</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8deef83a-0325-4567-9868-3cc585e109b1</t>
+          <t>https://kad.arbitr.ru/Card/6445cc08-3e40-4f6e-b121-fb14d8c7f682</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А60-40857/2016</t>
+          <t>А65-25149/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>25.08.2016</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОРЖИЛСТРОЙ"</t>
+          <t>ООО "Производственно-коммерческое предприятие "Уралтехнострой", Свердловская область, г.Верхняя Пышма</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7203210486</t>
+          <t>6606018293</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Национальное объединение профессиональных строительных организаций", г.Казань</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>7709443037</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Липина И. В.</t>
+          <t>Мубаракшина Э. Г.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>5072244</v>
-[...1 lines deleted...]
-      <c r="P59" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P59" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки из-за некачественных работ члена ассоциации.</t>
+          <t>Обязание ответчика перевести взнос в компенсационный фонд СРО в размере 200 000 рублей.</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31b2c8bf-caf5-4a4b-b336-e84cdfb83a48</t>
+          <t>https://kad.arbitr.ru/Card/a4dbe976-382d-4df2-817e-fccb9b5ac5bc</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А60-33809/2016</t>
+          <t>А53-16538/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>15.07.2016</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОРЖИЛСТРОЙ"</t>
+          <t>ООО "ТЕХКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7203210486</t>
+          <t>6658449766</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>6670255982</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Липина И. В.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>5072244</v>
-[...1 lines deleted...]
-      <c r="P60" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Требование о взыскании денежных средств</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>21.07.2016</t>
+          <t>05.11.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/768b89e6-1753-4cf0-82bd-8629a886ae5b</t>
+          <t>https://kad.arbitr.ru/Card/343c82fa-bef5-4739-a8a1-3dd8ea646e7c</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А60-15663/2014</t>
+          <t>А40-100365/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>17.04.2014</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительное монтажное управление № 1 "Уралметаллургмонтаж"</t>
+          <t>ООО ПРОЕКТНОЕ УПРАВЛЕНИЕ "ТОПОЛЬ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>6658362850</t>
+          <t>6670340518</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>Страховое открытое акционерное общество "ВСК"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7710026574</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Коликов В. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>597410.76</v>
-[...1 lines deleted...]
-      <c r="P61" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Взыскание страхового возмещения за ущерб имуществу при проведении строительно-монтажных работ.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>08.08.2014</t>
+          <t>12.11.2017</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/043f999b-e0ed-4e64-92a0-5dc7ed155469</t>
+          <t>https://kad.arbitr.ru/Card/7c42fe24-1cda-4711-b01d-d0a94afdcc4b</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
+          <t>А40-88696/2017</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2017</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОДОКАНАЛ-НТ"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>6623034200</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300000 руб. взноса в компенсационный фонд при переходе в другое СРО.</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2017</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8deef83a-0325-4567-9868-3cc585e109b1</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А60-40857/2016</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2016</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГОРЖИЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>7203210486</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>6670255982</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Липина И. В.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="n">
+        <v>5072244</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за убытки из-за некачественных работ члена ассоциации.</t>
+        </is>
+      </c>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2017</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/31b2c8bf-caf5-4a4b-b336-e84cdfb83a48</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А60-33809/2016</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2016</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГОРЖИЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>7203210486</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОЙИНДУСТРИИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>6670255982</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Липина И. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>5072244</v>
+      </c>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Требование о взыскании денежных средств</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2016</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/768b89e6-1753-4cf0-82bd-8629a886ae5b</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А60-15663/2014</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>17.04.2014</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительное монтажное управление № 1 "Уралметаллургмонтаж"</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>6658362850</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>Страховое открытое акционерное общество "ВСК"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>7710026574</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Коликов В. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>597410.76</v>
+      </c>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R65" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание страхового возмещения за ущерб имуществу при проведении строительно-монтажных работ.</t>
+        </is>
+      </c>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2014</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/043f999b-e0ed-4e64-92a0-5dc7ed155469</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
           <t>А60-12714/2014</t>
         </is>
       </c>
-      <c r="C62" s="2" t="inlineStr">
+      <c r="C66" s="2" t="inlineStr">
         <is>
           <t>01.04.2014</t>
         </is>
       </c>
-      <c r="D62" s="2" t="inlineStr">
+      <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E62" s="2" t="inlineStr">
+      <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F62" s="2" t="inlineStr">
+      <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G62" s="2" t="inlineStr">
+      <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H62" s="2" t="inlineStr">
+      <c r="H66" s="2" t="inlineStr">
         <is>
           <t>ООО "Производственная компания "Магистраль"</t>
         </is>
       </c>
-      <c r="I62" s="2" t="inlineStr">
+      <c r="I66" s="2" t="inlineStr">
         <is>
           <t>6672313862</t>
         </is>
       </c>
-      <c r="J62" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K62" s="2" t="inlineStr">
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
         <is>
           <t>ООО "Магистраль"</t>
         </is>
       </c>
-      <c r="L62" s="2" t="inlineStr">
+      <c r="L66" s="2" t="inlineStr">
         <is>
           <t>6615000535</t>
         </is>
       </c>
-      <c r="M62" s="2" t="inlineStr">
+      <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
-      <c r="N62" s="2" t="inlineStr">
+      <c r="N66" s="2" t="inlineStr">
         <is>
           <t>Федорова Е. Н.</t>
         </is>
       </c>
-      <c r="O62" s="2" t="n">
+      <c r="O66" s="2" t="n">
         <v>81239012.02</v>
       </c>
-      <c r="P62" s="2" t="n">
+      <c r="P66" s="2" t="n">
         <v>78314759.62</v>
       </c>
-      <c r="Q62" s="2" t="inlineStr">
+      <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R62" s="2" t="inlineStr">
+      <c r="R66" s="2" t="inlineStr">
         <is>
           <t>Взыскание долга за поставленный товар, процентов и неосновательного обогащения.</t>
         </is>
       </c>
-      <c r="S62" s="2" t="inlineStr">
+      <c r="S66" s="2" t="inlineStr">
         <is>
           <t>08.09.2015</t>
         </is>
       </c>
-      <c r="T62" s="2" t="inlineStr">
+      <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U62" s="3" t="inlineStr">
+      <c r="U66" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1351fb7e-7e6b-4df4-86f4-1b4bce79e9f7</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6702,44 +7050,48 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>