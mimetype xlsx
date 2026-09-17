--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39a637ee-e4d2-4293-ad7c-59f02bacf494" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47c548fd-994d-4586-81cc-3ea64048b0ef" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4adeaac9-781c-4ae2-a2f0-50f7c392a5e1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac8edfdc-ddd7-4a28-9b21-f7f7d570327a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d94377d9-117b-405b-9ab0-370647c13ae8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6dfec4ee-0a59-4050-b26d-8d2525618239" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d303c630-70e6-42b6-a7ad-4a63e0fda521" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bde3f8ea-3429-4dac-9e77-b5883933c610" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/364dfaf4-3c29-49dd-afd3-9f511764f706" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2749b877-2170-4898-8f3f-ab4facd5297e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d2c5508-ef1c-40c6-8f23-841af069deff" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ed191e1-0bca-4ef7-a452-44cbc31760f9" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dca6f5d1-a57a-4c95-ad54-73b2cfa7af9f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3dbd220-58a5-42eb-857c-a8f9bc51d625" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a65de965-5dac-4b9b-a4ea-50f931699ff4" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81f13698-0f99-46f2-9d97-608f7534f46e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb5364b3-ed32-4080-bc34-a205f675545c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdc98dca-a4fd-4718-b8a9-496a786b68e7" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3a8f0e7-42dd-40d5-8d4d-ea1d3ca592fd" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23145c44-3c66-4694-b55c-9cb48e84b329" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8d249ec-e517-41e7-8cd2-b7641ebab8fa" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e354fc5-5b6c-44d7-8b18-49fa91b6fb47" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44a5ba6f-8475-4495-8c8e-fbb0d268a03f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a155fd3-dc96-4715-a7ca-7ce82d385612" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c275b69-2f16-4392-be74-10b42baf07ca" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4751ea0-fb9e-490b-b8a0-068a03fb9ea8" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f271f0ca-9865-4ffe-995c-fddbc2bc2e16" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b00e93a5-8a81-47c2-9244-9e35a3fe1464" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a163db70-c2aa-4978-a8f5-9d4125aa37d9" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb634604-adcc-45f7-b535-5b731792f0f8" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6398c29c-1acc-4da6-94cb-e0174f6dd29a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c544d1d-a356-4a53-8756-d372a8ebb72d" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec1250ad-b59c-492a-9494-0bba0c85be7d" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b4fb460-f432-4ee7-9c93-ae1a7741c65c" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef37a5b6-b946-4299-8e01-dd1b9e2eb4ac" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f2d994a-def5-4e40-b4c5-a7d856c2cbad" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5aa76fd4-2cfc-4d06-9147-12420faa64c1" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b5dc7bc-79d4-4dfa-abd8-544f7ba27141" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8719afb-4fff-4abb-9c9b-ad8284bb8f37" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/159393f0-acbe-4a13-b2cf-6a6a2b18e7cc" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/383865cf-c74f-4d11-8bc6-80278be4aedc" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99377252-3149-4cb5-a383-5da18dad6d69" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a926c4-d0a2-40a1-873e-3022f28cb123" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34fcb8e3-0a06-4fba-8522-8647efb17116" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e0171b9-ad48-46af-81f9-679789c953a0" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64e895ff-fa64-4277-bbc1-854ce9adc117" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1dc6018-eb62-4b08-bb7a-dcaf0e85e96e" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cdaf364-0a52-49cb-b9ff-8c0ef50c83d3" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/499edb35-e742-4ef1-989e-11e9376ef04b" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44f06da3-6953-4b8c-85e2-84255c92eb71" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35cb4198-cf82-441a-9e38-c341c1f33b68" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b942ee8b-bea7-4b24-8811-6f7e87038c56" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af28d86e-2631-427c-8e55-e6c53bff40b4" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/975c636d-fb5a-4703-bdac-5364c924b818" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e398e911-ff1c-450c-a0c8-fe1b1639118c" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7be1d3d9-4e99-46fc-afec-4382701b5517" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c61cf40-a1ee-46d4-944a-862d2d545f18" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64b77091-885a-4575-8c65-29981e0957d9" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bbd224b-617f-4569-a825-c57d3591efe3" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdde3e71-b87f-4557-a575-6e4a4cf02483" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6b4aaca-c829-47bb-bdcc-61044b09a763" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c89c527-f718-43bf-846d-1bb87ea4df14" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c146b58-9a69-45c5-b561-f27db459147e" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56c0d292-93bb-4dca-bfa5-d110cf630f84" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/733741be-f891-4854-bdbd-b463d81cadea" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f48616f2-8335-44c8-9f7c-bb92fa3f8343" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e5082ae-3ea8-49af-892d-0cd3104cfe0f" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98d92a39-96be-48e9-849e-5b134f70c51b" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba3c6b5c-2e90-4acb-a3a1-e6f03e01e9f1" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8d4d18d-1a15-4eb3-b436-7a232020f07c" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11672bff-8c1e-44a4-b20d-ae912b576505" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1ac251b-fae7-4db7-a642-ea8d025b5b6f" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2b4ddc2-62c6-4e87-86db-a9312c34b658" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab542820-9987-4c3e-b5f8-f4453d8df56f" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ce12ce0-b66c-4992-96a5-105b9a5bb3bd" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a9fdeee-7172-48e9-a086-05b3a7c098e7" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28247d00-1fe4-4352-b4e1-50901eac7c91" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/680569b8-0169-4f29-ad55-0e110f348e37" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b881a4f-1ce9-4338-b68e-a8932f3c944d" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3890db24-518e-4b9c-91f5-1c0127cc9c0e" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb2f9dfd-2a23-4e87-ba74-bd28e303032f" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7116551d-ba04-4a24-afea-dfc0a593c78b" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5faae56-0584-46f9-8c6a-117601de3858" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61ed2eb8-6cc6-4fb1-92df-842be48972ad" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6376fa35-280d-4701-8b04-cc2e9c925d65" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83131849-8a01-4839-b5eb-8c4105e83655" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19520bab-4413-4f8e-aee9-a435672890d5" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e4ff9dc-d990-4c6a-8bd8-070788a164bb" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33d8eb19-c0f6-405e-bfad-b470072c7932" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b6e0881-59cf-4c80-a01b-e0ee9c3a84d3" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91921c3b-3469-4f1b-848c-0893dbb24030" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb87d4db-b272-4ffd-9c2a-f18fe785c790" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae8e4ac4-8b33-4ae6-8d65-95b68a821c80" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/534a0549-751c-43b6-a5d0-592d8ce36cbf" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f432dea1-e762-4fba-948f-066b602b5d53" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c686737a-d608-45ee-b9e8-7d1fb49e15a3" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c1d2974-44f0-4b8c-bb88-ed0e7f649bb7" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4acf608f-7cbb-49c0-8a97-011167e1d255" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6abe8d71-8339-413b-8f4b-3269f94b2920" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e576dd56-92db-46dc-8c46-3c136ef6b79a" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38f8a516-4e29-4f39-987c-3b5304cac5e7" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8952dd5a-d45e-4d9e-a54b-cf83b3357360" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed92919e-c48a-439d-847a-4633dcd906cb" TargetMode="External" Id="rId103" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39a637ee-e4d2-4293-ad7c-59f02bacf494" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47c548fd-994d-4586-81cc-3ea64048b0ef" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4adeaac9-781c-4ae2-a2f0-50f7c392a5e1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac8edfdc-ddd7-4a28-9b21-f7f7d570327a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d94377d9-117b-405b-9ab0-370647c13ae8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6dfec4ee-0a59-4050-b26d-8d2525618239" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d303c630-70e6-42b6-a7ad-4a63e0fda521" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bde3f8ea-3429-4dac-9e77-b5883933c610" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fd64553-df77-46bc-94e6-53ac40addcfd" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/364dfaf4-3c29-49dd-afd3-9f511764f706" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2749b877-2170-4898-8f3f-ab4facd5297e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d2c5508-ef1c-40c6-8f23-841af069deff" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ed191e1-0bca-4ef7-a452-44cbc31760f9" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dca6f5d1-a57a-4c95-ad54-73b2cfa7af9f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3dbd220-58a5-42eb-857c-a8f9bc51d625" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a65de965-5dac-4b9b-a4ea-50f931699ff4" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81f13698-0f99-46f2-9d97-608f7534f46e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb5364b3-ed32-4080-bc34-a205f675545c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdc98dca-a4fd-4718-b8a9-496a786b68e7" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3a8f0e7-42dd-40d5-8d4d-ea1d3ca592fd" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23145c44-3c66-4694-b55c-9cb48e84b329" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8d249ec-e517-41e7-8cd2-b7641ebab8fa" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e354fc5-5b6c-44d7-8b18-49fa91b6fb47" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44a5ba6f-8475-4495-8c8e-fbb0d268a03f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a155fd3-dc96-4715-a7ca-7ce82d385612" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c275b69-2f16-4392-be74-10b42baf07ca" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4751ea0-fb9e-490b-b8a0-068a03fb9ea8" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db07e48c-7590-4d04-9d70-e9d63ae402f4" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f271f0ca-9865-4ffe-995c-fddbc2bc2e16" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b00e93a5-8a81-47c2-9244-9e35a3fe1464" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a163db70-c2aa-4978-a8f5-9d4125aa37d9" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6398c29c-1acc-4da6-94cb-e0174f6dd29a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb634604-adcc-45f7-b535-5b731792f0f8" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c544d1d-a356-4a53-8756-d372a8ebb72d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b4fb460-f432-4ee7-9c93-ae1a7741c65c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec1250ad-b59c-492a-9494-0bba0c85be7d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef37a5b6-b946-4299-8e01-dd1b9e2eb4ac" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f2d994a-def5-4e40-b4c5-a7d856c2cbad" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5aa76fd4-2cfc-4d06-9147-12420faa64c1" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b5dc7bc-79d4-4dfa-abd8-544f7ba27141" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8719afb-4fff-4abb-9c9b-ad8284bb8f37" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/159393f0-acbe-4a13-b2cf-6a6a2b18e7cc" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/383865cf-c74f-4d11-8bc6-80278be4aedc" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99377252-3149-4cb5-a383-5da18dad6d69" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a926c4-d0a2-40a1-873e-3022f28cb123" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34fcb8e3-0a06-4fba-8522-8647efb17116" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e0171b9-ad48-46af-81f9-679789c953a0" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64e895ff-fa64-4277-bbc1-854ce9adc117" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1dc6018-eb62-4b08-bb7a-dcaf0e85e96e" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cdaf364-0a52-49cb-b9ff-8c0ef50c83d3" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/499edb35-e742-4ef1-989e-11e9376ef04b" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44f06da3-6953-4b8c-85e2-84255c92eb71" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35cb4198-cf82-441a-9e38-c341c1f33b68" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b942ee8b-bea7-4b24-8811-6f7e87038c56" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af28d86e-2631-427c-8e55-e6c53bff40b4" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/975c636d-fb5a-4703-bdac-5364c924b818" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e398e911-ff1c-450c-a0c8-fe1b1639118c" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7be1d3d9-4e99-46fc-afec-4382701b5517" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c61cf40-a1ee-46d4-944a-862d2d545f18" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64b77091-885a-4575-8c65-29981e0957d9" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bbd224b-617f-4569-a825-c57d3591efe3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdde3e71-b87f-4557-a575-6e4a4cf02483" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6b4aaca-c829-47bb-bdcc-61044b09a763" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a0ae650-b10d-41a7-8848-9e51750e5d11" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c146b58-9a69-45c5-b561-f27db459147e" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c89c527-f718-43bf-846d-1bb87ea4df14" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56c0d292-93bb-4dca-bfa5-d110cf630f84" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/733741be-f891-4854-bdbd-b463d81cadea" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f48616f2-8335-44c8-9f7c-bb92fa3f8343" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e5082ae-3ea8-49af-892d-0cd3104cfe0f" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98d92a39-96be-48e9-849e-5b134f70c51b" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba3c6b5c-2e90-4acb-a3a1-e6f03e01e9f1" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8d4d18d-1a15-4eb3-b436-7a232020f07c" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11672bff-8c1e-44a4-b20d-ae912b576505" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1ac251b-fae7-4db7-a642-ea8d025b5b6f" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2b4ddc2-62c6-4e87-86db-a9312c34b658" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab542820-9987-4c3e-b5f8-f4453d8df56f" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ce12ce0-b66c-4992-96a5-105b9a5bb3bd" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a9fdeee-7172-48e9-a086-05b3a7c098e7" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28247d00-1fe4-4352-b4e1-50901eac7c91" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b881a4f-1ce9-4338-b68e-a8932f3c944d" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/680569b8-0169-4f29-ad55-0e110f348e37" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3890db24-518e-4b9c-91f5-1c0127cc9c0e" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb2f9dfd-2a23-4e87-ba74-bd28e303032f" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7116551d-ba04-4a24-afea-dfc0a593c78b" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5faae56-0584-46f9-8c6a-117601de3858" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61ed2eb8-6cc6-4fb1-92df-842be48972ad" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6376fa35-280d-4701-8b04-cc2e9c925d65" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83131849-8a01-4839-b5eb-8c4105e83655" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19520bab-4413-4f8e-aee9-a435672890d5" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e4ff9dc-d990-4c6a-8bd8-070788a164bb" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33d8eb19-c0f6-405e-bfad-b470072c7932" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b6e0881-59cf-4c80-a01b-e0ee9c3a84d3" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91921c3b-3469-4f1b-848c-0893dbb24030" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb87d4db-b272-4ffd-9c2a-f18fe785c790" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae8e4ac4-8b33-4ae6-8d65-95b68a821c80" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/534a0549-751c-43b6-a5d0-592d8ce36cbf" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f432dea1-e762-4fba-948f-066b602b5d53" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c686737a-d608-45ee-b9e8-7d1fb49e15a3" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c1d2974-44f0-4b8c-bb88-ed0e7f649bb7" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4acf608f-7cbb-49c0-8a97-011167e1d255" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6abe8d71-8339-413b-8f4b-3269f94b2920" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e576dd56-92db-46dc-8c46-3c136ef6b79a" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38f8a516-4e29-4f39-987c-3b5304cac5e7" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8952dd5a-d45e-4d9e-a54b-cf83b3357360" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed92919e-c48a-439d-847a-4633dcd906cb" TargetMode="External" Id="rId106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U104"/>
+  <dimension ref="A1:U107"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/39a637ee-e4d2-4293-ad7c-59f02bacf494</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А59-3579/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>01.06.2026</t>
@@ -747,51 +747,51 @@
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Есин Р. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/47c548fd-994d-4586-81cc-3ea64048b0ef</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А59-3547/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>29.05.2026</t>
@@ -836,51 +836,51 @@
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Кучкина С. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4adeaac9-781c-4ae2-a2f0-50f7c392a5e1</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А59-3320/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>21.05.2026</t>
@@ -925,51 +925,51 @@
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Есин Р. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ac8edfdc-ddd7-4a28-9b21-f7f7d570327a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А59-3293/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>20.05.2026</t>
@@ -1014,51 +1014,51 @@
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Аникина Н. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d94377d9-117b-405b-9ab0-370647c13ae8</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А59-3292/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>20.05.2026</t>
@@ -1103,51 +1103,51 @@
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6dfec4ee-0a59-4050-b26d-8d2525618239</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А59-3205/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>18.05.2026</t>
@@ -1192,51 +1192,51 @@
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Аникина Н. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d303c630-70e6-42b6-a7ad-4a63e0fda521</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А59-3101/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>14.05.2026</t>
@@ -1281,165 +1281,165 @@
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bde3f8ea-3429-4dac-9e77-b5883933c610</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А59-1256/2026</t>
+          <t>А59-3002/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026</t>
+          <t>08.05.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ПИК-СТРОЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6501300310</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>АО СТРАХОВОЕ "ВСК"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>7710026574</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>08.06.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/364dfaf4-3c29-49dd-afd3-9f511764f706</t>
+          <t>https://kad.arbitr.ru/Card/7fd64553-df77-46bc-94e6-53ac40addcfd</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А59-46/2026</t>
+          <t>А59-1256/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
@@ -1450,95 +1450,85 @@
           <t>6501238975</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Есин Р. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Веретенников И. Н.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2749b877-2170-4898-8f3f-ab4facd5297e</t>
+          <t>https://kad.arbitr.ru/Card/364dfaf4-3c29-49dd-afd3-9f511764f706</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А59-8002/2025</t>
+          <t>А59-46/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>30.12.2025</t>
+          <t>13.01.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
@@ -1549,392 +1539,392 @@
           <t>6501238975</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Жамнова М. С.</t>
+          <t>Есин Р. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>1993504.2</v>
+        <v>2107184.55</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки</t>
+          <t>Взыскание денежных средств в размере 2 107 184,55 руб.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>11.02.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8d2c5508-ef1c-40c6-8f23-841af069deff</t>
+          <t>https://kad.arbitr.ru/Card/2749b877-2170-4898-8f3f-ab4facd5297e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А59-5284/2025</t>
+          <t>А59-8002/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>17.09.2025</t>
+          <t>30.12.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7701054751</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГОСТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Жамнова М. С.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>1900000</v>
+        <v>1993504.2</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по оплате взноса в саморегулируемую организацию</t>
+          <t>Взыскание убытков и неустойки</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>18.06.2026</t>
+          <t>11.02.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ed191e1-0bca-4ef7-a452-44cbc31760f9</t>
+          <t>https://kad.arbitr.ru/Card/8d2c5508-ef1c-40c6-8f23-841af069deff</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А59-5237/2025</t>
+          <t>А59-5284/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>15.09.2025</t>
+          <t>17.09.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>Ассоциация "Региональное отраслевое объединение работодателей - саморегулируемая организация в области строительства "СпецСтройРеконструкция"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>7701054751</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГОСТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Дремова Ю. А.</t>
+          <t>Веретенников И. Н.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>160744809.75</v>
+        <v>1900000</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена (СП ООО Ваккор) по госконтракту № 09/2020</t>
+          <t>Взыскание задолженности по оплате взноса в саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dca6f5d1-a57a-4c95-ad54-73b2cfa7af9f</t>
+          <t>https://kad.arbitr.ru/Card/6ed191e1-0bca-4ef7-a452-44cbc31760f9</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А59-3199/2025</t>
+          <t>А59-5237/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>15.09.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Дремова Ю. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>2568064.96</v>
+        <v>160744809.75</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в связи с обязательствами члена СРО ООО Ваккор.</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (СП ООО Ваккор) по госконтракту № 09/2020</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>11.02.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3dbd220-58a5-42eb-857c-a8f9bc51d625</t>
+          <t>https://kad.arbitr.ru/Card/dca6f5d1-a57a-4c95-ad54-73b2cfa7af9f</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А59-2904/2025</t>
+          <t>А59-3199/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.05.2025</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
@@ -1945,8676 +1935,8953 @@
           <t>6501238975</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Веретенников И. Н.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>18723168.72</v>
+        <v>2568064.96</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа и убытков в порядке субсидиарной ответственности за нарушения подрядчика.</t>
+          <t>Взыскание денежных средств в связи с обязательствами члена СРО ООО Ваккор.</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>13.03.2026</t>
+          <t>11.02.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a65de965-5dac-4b9b-a4ea-50f931699ff4</t>
+          <t>https://kad.arbitr.ru/Card/b3dbd220-58a5-42eb-857c-a8f9bc51d625</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А59-2532/2025</t>
+          <t>А59-2904/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>12.05.2025</t>
+          <t>29.05.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ОСП по г. Южно-Сахалинску № 2 УФССП России по Сахалинской области</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Стройка"</t>
+          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>6501263964</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Есин Р. В.</t>
+          <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>20631351.73</v>
+        <v>18723168.72</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на земельный участок должника в рамках сводного исполнительного производства</t>
+          <t>Взыскание штрафа и убытков в порядке субсидиарной ответственности за нарушения подрядчика.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>14.10.2025</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81f13698-0f99-46f2-9d97-608f7534f46e</t>
+          <t>https://kad.arbitr.ru/Card/a65de965-5dac-4b9b-a4ea-50f931699ff4</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А51-6576/2025</t>
+          <t>А59-2532/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>18.04.2025</t>
+          <t>12.05.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>ОСП по г. Южно-Сахалинску № 2 УФССП России по Сахалинской области</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭНКИ"</t>
+          <t>ООО Строительная компания "Стройка"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>6501251221</t>
+          <t>6501263964</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Есин Р. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>131429.96</v>
-[...3 lines deleted...]
-      </c>
+        <v>20631351.73</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки по договору от 01.09.2021 № РТС225А21003(Д)</t>
+          <t>Обращение взыскания на земельный участок должника в рамках сводного исполнительного производства</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>06.06.2025</t>
+          <t>14.10.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb5364b3-ed32-4080-bc34-a205f675545c</t>
+          <t>https://kad.arbitr.ru/Card/81f13698-0f99-46f2-9d97-608f7534f46e</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А59-101/2025</t>
+          <t>А51-6576/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>15.01.2025</t>
+          <t>18.04.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ЕДИНОГОЗАКАЗЧИКА" ГОРОДСКОГО ОКРУГА БОЛЬШОЙ КАМЕНЬ</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2503018287</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭНКИ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501251221</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>1146350.37</v>
+        <v>131429.96</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>1146350.37</v>
+        <v>109137.6</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
+          <t>Взыскание убытков и неустойки по договору от 01.09.2021 № РТС225А21003(Д)</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>06.06.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bdc98dca-a4fd-4718-b8a9-496a786b68e7</t>
+          <t>https://kad.arbitr.ru/Card/bb5364b3-ed32-4080-bc34-a205f675545c</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А59-4646/2024</t>
+          <t>А59-101/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>24.07.2024</t>
+          <t>15.01.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ЕДИНОГОЗАКАЗЧИКА" ГОРОДСКОГО ОКРУГА БОЛЬШОЙ КАМЕНЬ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>2503018287</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Есин Р. В.</t>
+          <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1579078.29</v>
+        <v>1146350.37</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>1579078.29</v>
+        <v>1146350.37</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по устранению дефектов работ</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3a8f0e7-42dd-40d5-8d4d-ea1d3ca592fd</t>
+          <t>https://kad.arbitr.ru/Card/bdc98dca-a4fd-4718-b8a9-496a786b68e7</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А59-4255/2024</t>
+          <t>А59-4646/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>05.07.2024</t>
+          <t>24.07.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕНЗА"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2726000607</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>МКУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА" МАКАРОВСКОГО МУНИЦИПАЛЬНОГО ОКРУГА САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>6512004707</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Горбачева Т. С.</t>
+          <t>Есин Р. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>164688606.95</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>1579078.29</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>1579078.29</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание стоимости выполненных работ по муниципальному контракту на строительство спорткомплекса</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по устранению дефектов работ</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23145c44-3c66-4694-b55c-9cb48e84b329</t>
+          <t>https://kad.arbitr.ru/Card/b3a8f0e7-42dd-40d5-8d4d-ea1d3ca592fd</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А59-3391/2024</t>
+          <t>А59-4255/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>30.05.2024</t>
+          <t>05.07.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ САХАЛИНСКОЙ ОБЛАСТИ "ЮЖНО-САХАЛИНСКАЯ ДЕТСКАЯ ГОРОДСКАЯ ПОЛИКЛИНИКА"</t>
+          <t>ООО "ТЕНЗА"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6501026071</t>
+          <t>2726000607</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО СИК "ДЕВЕЛОПМЕНТ-ГРУПП"</t>
+          <t>МКУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА" МАКАРОВСКОГО МУНИЦИПАЛЬНОГО ОКРУГА САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>6501275550</t>
+          <t>6512004707</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Аникина Н. А.</t>
+          <t>Горбачева Т. С.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>297216</v>
-[...3 lines deleted...]
-      </c>
+        <v>164688606.95</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту лестничных пролетов</t>
+          <t>Взыскание стоимости выполненных работ по муниципальному контракту на строительство спорткомплекса</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>18.02.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8d249ec-e517-41e7-8cd2-b7641ebab8fa</t>
+          <t>https://kad.arbitr.ru/Card/23145c44-3c66-4694-b55c-9cb48e84b329</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А59-3192/2024</t>
+          <t>А59-3391/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>23.05.2024</t>
+          <t>30.05.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ САХАЛИНСКОЙ ОБЛАСТИ "ЮЖНО-САХАЛИНСКАЯ ДЕТСКАЯ ГОРОДСКАЯ ПОЛИКЛИНИКА"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6501026071</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО СИК "ДЕВЕЛОПМЕНТ-ГРУПП"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501275550</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Аникина Н. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>5026573.17</v>
+        <v>297216</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>5026573.17</v>
+        <v>148608</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом аванса по муниципальным контрактам</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту лестничных пролетов</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>12.03.2025</t>
+          <t>18.02.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e354fc5-5b6c-44d7-8b18-49fa91b6fb47</t>
+          <t>https://kad.arbitr.ru/Card/b8d249ec-e517-41e7-8cd2-b7641ebab8fa</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А59-1309/2024</t>
+          <t>А59-3192/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>12.03.2024</t>
+          <t>23.05.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное Казенное Учреждение "Управление капитального строительства Муниципального образования Макаровский городской округ"Сахалинской области</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>6512004707</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРМСАХСТРОЙ"</t>
+          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>6501152037</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
+          <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>204487543.29</v>
-[...1 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+        <v>5026573.17</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>5026573.17</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в солидарном порядке из-за некачественного выполнения работ подрядчиком</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом аванса по муниципальным контрактам</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>06.03.2026</t>
+          <t>12.03.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44a5ba6f-8475-4495-8c8e-fbb0d268a03f</t>
+          <t>https://kad.arbitr.ru/Card/1e354fc5-5b6c-44d7-8b18-49fa91b6fb47</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А59-668/2024</t>
+          <t>А59-1309/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>09.02.2024</t>
+          <t>12.03.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение городского округа "Город Южно-Сахалинск" "Управление капитального строительства"</t>
+          <t>Муниципальное Казенное Учреждение "Управление капитального строительства Муниципального образования Макаровский городской округ"Сахалинской области</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6512004707</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО "АРМСАХСТРОЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501152037</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Горбачева Т. С.</t>
+          <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>393706.61</v>
-[...3 lines deleted...]
-      </c>
+        <v>204487543.29</v>
+      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по муниципальному контракту</t>
+          <t>Взыскание убытков в солидарном порядке из-за некачественного выполнения работ подрядчиком</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a155fd3-dc96-4715-a7ca-7ce82d385612</t>
+          <t>https://kad.arbitr.ru/Card/44a5ba6f-8475-4495-8c8e-fbb0d268a03f</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А59-196/2024</t>
+          <t>А59-668/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>18.01.2024</t>
+          <t>09.02.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное Казенное Учреждение "Управление капитального строительства Муниципального образования Макаровский городской округ"Сахалинской области</t>
+          <t>Муниципальное казенное учреждение городского округа "Город Южно-Сахалинск" "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>6512004707</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРМСАХСТРОЙ"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>6501152037</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Дремова Ю. А.</t>
+          <t>Горбачева Т. С.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>204487543.29</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>393706.61</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>97075.52</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание убытков с члена СРО и Ассоциации по муниципальному контракту.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>28.02.2024</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c275b69-2f16-4392-be74-10b42baf07ca</t>
+          <t>https://kad.arbitr.ru/Card/5a155fd3-dc96-4715-a7ca-7ce82d385612</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А59-6965/2023</t>
+          <t>А59-196/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>26.10.2023</t>
+          <t>18.01.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
+          <t>Муниципальное Казенное Учреждение "Управление капитального строительства Муниципального образования Макаровский городской округ"Сахалинской области</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>6501236424</t>
+          <t>6512004707</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО "АРМСАХСТРОЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501152037</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Титов Т. Н.</t>
+          <t>Дремова Ю. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>294051</v>
+        <v>204487543.29</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за недостатки работ по капремонту МКД (договор № 01-СМР/2018).</t>
+          <t>Солидарное взыскание убытков с члена СРО и Ассоциации по муниципальному контракту.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>30.08.2024</t>
+          <t>28.02.2024</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4751ea0-fb9e-490b-b8a0-068a03fb9ea8</t>
+          <t>https://kad.arbitr.ru/Card/8c275b69-2f16-4392-be74-10b42baf07ca</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А59-4451/2023</t>
+          <t>А59-6965/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>11.07.2023</t>
+          <t>26.10.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>Лаврентьев Александр Владимирович</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>771386745859</t>
+          <t>6501236424</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "САХ.КОМ"</t>
+          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>6501153030</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Жамнова М. С.</t>
+          <t>Титов Т. Н.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>75000</v>
-[...3 lines deleted...]
-      </c>
+        <v>294051</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Нарушение исключительного права на фотографию Пандусы в Сочи при размещении на сайте.</t>
+          <t>Субсидиарная ответственность за недостатки работ по капремонту МКД (договор № 01-СМР/2018).</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>23.08.2024</t>
+          <t>30.08.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f271f0ca-9865-4ffe-995c-fddbc2bc2e16</t>
+          <t>https://kad.arbitr.ru/Card/f4751ea0-fb9e-490b-b8a0-068a03fb9ea8</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А59-3113/2023</t>
+          <t>А59-5813/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>17.05.2023</t>
+          <t>07.09.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЭКТУМ"</t>
+          <t>Ерофеев Евгений Анатольевич</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>6501264260</t>
+          <t>650404745800</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>ООО СОВМЕСТНОЕ ПРЕДПРИЯТИЕ "ВАККОР"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6504043928</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Логинова Е. С.</t>
+          <t>Бадмаева Е. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>18.01.2024</t>
+          <t>07.09.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b00e93a5-8a81-47c2-9244-9e35a3fe1464</t>
+          <t>https://kad.arbitr.ru/Card/db07e48c-7590-4d04-9d70-e9d63ae402f4</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А59-2837/2023</t>
+          <t>А59-4451/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>04.05.2023</t>
+          <t>11.07.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВОСТРОЙ"</t>
+          <t>Лаврентьев Александр Владимирович</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>6501181133</t>
+          <t>771386745859</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "САХАЛИНСКАЯ ОБЛАСТНАЯ ПСИХИАТРИЧЕСКАЯ БОЛЬНИЦА"</t>
+          <t>ООО "САХ.КОМ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6501025448</t>
+          <t>6501153030</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>5 арбитражный апелляционный суд</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Верещагина В. В.</t>
+          <t>Жамнова М. С.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>4877268.3</v>
+        <v>75000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>4620152.46</v>
+        <v>15000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и неустойки по госконтракту на капитальный ремонт мужского отделения больницы</t>
+          <t>Нарушение исключительного права на фотографию Пандусы в Сочи при размещении на сайте.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>23.08.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a163db70-c2aa-4978-a8f5-9d4125aa37d9</t>
+          <t>https://kad.arbitr.ru/Card/f271f0ca-9865-4ffe-995c-fddbc2bc2e16</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А59-1192/2023</t>
+          <t>А59-3113/2023</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>22.02.2023</t>
+          <t>17.05.2023</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ТЭКТУМ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6501264260</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Есин Р. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Логинова Е. С.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неустранение членом дефектов по контракту капстроительства</t>
+          <t>Признание незаконным решения УФАС о прекращении дела о нарушении антимонопольного законодательства</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>20.06.2023</t>
+          <t>18.01.2024</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb634604-adcc-45f7-b535-5b731792f0f8</t>
+          <t>https://kad.arbitr.ru/Card/b00e93a5-8a81-47c2-9244-9e35a3fe1464</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А59-1191/2023</t>
+          <t>А59-2837/2023</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>22.02.2023</t>
+          <t>04.05.2023</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "НОВОСТРОЙ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6501181133</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСТОВ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "САХАЛИНСКАЯ ОБЛАСТНАЯ ПСИХИАТРИЧЕСКАЯ БОЛЬНИЦА"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>6501117716</t>
+          <t>6501025448</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>5 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Аникина Н. А.</t>
+          <t>Верещагина В. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>3057268.78</v>
-[...1 lines deleted...]
-      <c r="P32" s="2" t="inlineStr"/>
+        <v>4877268.3</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>4620152.46</v>
+      </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки и устранение строительных дефектов по гарантии на объекте Детский сад</t>
+          <t>Взыскание долга и неустойки по госконтракту на капитальный ремонт мужского отделения больницы</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>24.05.2025</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6398c29c-1acc-4da6-94cb-e0174f6dd29a</t>
+          <t>https://kad.arbitr.ru/Card/a163db70-c2aa-4978-a8f5-9d4125aa37d9</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А59-6770/2022</t>
+          <t>А59-1191/2023</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>08.12.2022</t>
+          <t>22.02.2023</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ГОРОДСКОЙ ОКРУГ "ДОЛИНСКИЙ" САХАЛИНСКОЙ ОБЛАСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>6503000456</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ОСТОВ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6501117716</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
-[...2 lines deleted...]
-      <c r="O33" s="2" t="inlineStr"/>
+          <t>Аникина Н. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>3057268.78</v>
+      </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решения и предписания УФАС о нарушении антимонопольного законодательства</t>
+          <t>Взыскание неустойки и устранение строительных дефектов по гарантии на объекте Детский сад</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>09.02.2024</t>
+          <t>24.05.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c544d1d-a356-4a53-8756-d372a8ebb72d</t>
+          <t>https://kad.arbitr.ru/Card/6398c29c-1acc-4da6-94cb-e0174f6dd29a</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А59-5208/2022</t>
+          <t>А59-1192/2023</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>05.10.2022</t>
+          <t>22.02.2023</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДА ЮЖНО-САХАЛИНСКА</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>6501026762</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>Ассоциация региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Зуев М. В.</t>
-[...2 lines deleted...]
-      <c r="O34" s="2" t="inlineStr"/>
+          <t>Есин Р. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>77697.39</v>
+      </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решения и предписания УФАС о нарушении закона о защите конкуренции</t>
+          <t>Субсидиарная ответственность СРО за неустранение членом дефектов по контракту капстроительства</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>09.11.2023</t>
+          <t>20.06.2023</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec1250ad-b59c-492a-9494-0bba0c85be7d</t>
+          <t>https://kad.arbitr.ru/Card/bb634604-adcc-45f7-b535-5b731792f0f8</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А59-5212/2022</t>
+          <t>А59-6770/2022</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>05.10.2022</t>
+          <t>08.12.2022</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>Администрация МО "Холмский городской округ"</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ГОРОДСКОЙ ОКРУГ "ДОЛИНСКИЙ" САХАЛИНСКОЙ ОБЛАСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>6509011013</t>
+          <t>6503000456</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Боярская О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Портнова О. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за устранение недостатков строительства дома членом СРО.</t>
+          <t>Признание незаконными решения и предписания УФАС о нарушении антимонопольного законодательства</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>24.11.2023</t>
+          <t>09.02.2024</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b4fb460-f432-4ee7-9c93-ae1a7741c65c</t>
+          <t>https://kad.arbitr.ru/Card/5c544d1d-a356-4a53-8756-d372a8ebb72d</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А59-5096/2022</t>
+          <t>А59-5212/2022</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>29.09.2022</t>
+          <t>05.10.2022</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Администрация МО "Холмский городской округ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>6509011013</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Логинова Е. С.</t>
+          <t>Боярская О. Н.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>307495</v>
+        <v>15210000</v>
       </c>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Регресс по ст. 60 ГрК РФ: взыскание расходов на устранение строительных дефектов члена СРО</t>
+          <t>Взыскание убытков в порядке регресса за устранение недостатков строительства дома членом СРО.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>12.07.2023</t>
+          <t>24.11.2023</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef37a5b6-b946-4299-8e01-dd1b9e2eb4ac</t>
+          <t>https://kad.arbitr.ru/Card/4b4fb460-f432-4ee7-9c93-ae1a7741c65c</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А59-3601/2022</t>
+          <t>А59-5208/2022</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>21.07.2022</t>
+          <t>05.10.2022</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>Администрация г. Южно-Сахалинска</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДА ЮЖНО-САХАЛИНСКА</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6501026762</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>6501026378</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Титов Т. Н.</t>
+          <t>Зуев М. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr"/>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения УФАС об отказе в продлении срока выполнения предупреждения</t>
+          <t>Признание незаконными решения и предписания УФАС о нарушении закона о защите конкуренции</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>12.12.2022</t>
+          <t>09.11.2023</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f2d994a-def5-4e40-b4c5-a7d856c2cbad</t>
+          <t>https://kad.arbitr.ru/Card/ec1250ad-b59c-492a-9494-0bba0c85be7d</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А59-2117/2022</t>
+          <t>А59-5096/2022</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>11.05.2022</t>
+          <t>29.09.2022</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>МКУ ГО "Город Южно-Сахалинск" "Управление капитального строительства"</t>
+          <t>Администрация МО "Холмский городской округ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6509011013</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительное дело"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>6501255875</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Зуев М. В.</t>
+          <t>Логинова Е. С.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>76458.39999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>307495</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Устранение дефектов работ по муниципальному контракту в гарантийный период и взыскание штрафа</t>
+          <t>Регресс по ст. 60 ГрК РФ: взыскание расходов на устранение строительных дефектов члена СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>12.07.2023</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5aa76fd4-2cfc-4d06-9147-12420faa64c1</t>
+          <t>https://kad.arbitr.ru/Card/ef37a5b6-b946-4299-8e01-dd1b9e2eb4ac</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А59-1420/2022</t>
+          <t>А59-3601/2022</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>31.03.2022</t>
+          <t>21.07.2022</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>МКУ "УКС" г. Южно-Сахалинска</t>
+          <t>Администрация г. Южно-Сахалинска</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Горбачева Т. С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Титов Т. Н.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО (ООО Азимут) по контракту</t>
+          <t>Признание незаконным решения УФАС об отказе в продлении срока выполнения предупреждения</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>28.03.2023</t>
+          <t>12.12.2022</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b5dc7bc-79d4-4dfa-abd8-544f7ba27141</t>
+          <t>https://kad.arbitr.ru/Card/9f2d994a-def5-4e40-b4c5-a7d856c2cbad</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А59-284/2022</t>
+          <t>А59-2117/2022</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>21.01.2022</t>
+          <t>11.05.2022</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>КУМС МО "Макаровский ГО"</t>
+          <t>МКУ ГО "Город Южно-Сахалинск" "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>6512003950</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИОН"</t>
+          <t>ООО "Строительное дело"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7709858747</t>
+          <t>6501255875</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Кучкина С. В.</t>
-[...3 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+          <t>Зуев М. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>76458.39999999999</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>76458.39999999999</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к устранению строительных дефектов в жилых домах и передаче документации по контракту</t>
+          <t>Устранение дефектов работ по муниципальному контракту в гарантийный период и взыскание штрафа</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>22.11.2023</t>
+          <t>17.09.2024</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8719afb-4fff-4abb-9c9b-ad8284bb8f37</t>
+          <t>https://kad.arbitr.ru/Card/5aa76fd4-2cfc-4d06-9147-12420faa64c1</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А59-250/2022</t>
+          <t>А59-1420/2022</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>19.01.2022</t>
+          <t>31.03.2022</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
+          <t>МКУ "УКС" г. Южно-Сахалинска</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6501153778</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спиро"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>6515001951</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Зуев М. В.</t>
+          <t>Горбачева Т. С.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>10707844.38</v>
+        <v>2922487.92</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>10707844.38</v>
+        <v>2922487.92</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса, переплаты, неустойки и процентов по госконтракту на строительство</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО (ООО Азимут) по контракту</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>15.11.2022</t>
+          <t>28.03.2023</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/159393f0-acbe-4a13-b2cf-6a6a2b18e7cc</t>
+          <t>https://kad.arbitr.ru/Card/0b5dc7bc-79d4-4dfa-abd8-544f7ba27141</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А59-6441/2021</t>
+          <t>А59-284/2022</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>29.11.2021</t>
+          <t>21.01.2022</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>Администрация города Южно-Сахалинска</t>
+          <t>КУМС МО "Макаровский ГО"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>6501026762</t>
+          <t>6512003950</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>ООО "МИОН"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>7709858747</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Александровская Е. М.</t>
+          <t>Кучкина С. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr"/>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным предупреждения УФАС о необходимости проведения закупок по 44-ФЗ вместо субсидий</t>
+          <t>Понуждение к устранению строительных дефектов в жилых домах и передаче документации по контракту</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>27.05.2022</t>
+          <t>22.11.2023</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/383865cf-c74f-4d11-8bc6-80278be4aedc</t>
+          <t>https://kad.arbitr.ru/Card/f8719afb-4fff-4abb-9c9b-ad8284bb8f37</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А59-6025/2021</t>
+          <t>А59-250/2022</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>02.11.2021</t>
+          <t>19.01.2022</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>Администрация города Южно-Сахалинска</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ФЕДЕРАЛЬНОЙ ПРОГРАММЫ СОЦИАЛЬНО-ЭКОНОМИЧЕСКОГО РАЗВИТИЯ КУРИЛЬСКИХ ОСТРОВОВ САХАЛИНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>6501026762</t>
+          <t>6501153778</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Спиро"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6515001951</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Титов Т. Н.</t>
-[...3 lines deleted...]
-      <c r="P43" s="2" t="inlineStr"/>
+          <t>Зуев М. В.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>10707844.38</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>10707844.38</v>
+      </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным предупреждения УФАС о нарушении порядка финансирования работ по содержанию МУП</t>
+          <t>Взыскание неотработанного аванса, переплаты, неустойки и процентов по госконтракту на строительство</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>10.08.2022</t>
+          <t>15.11.2022</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99377252-3149-4cb5-a383-5da18dad6d69</t>
+          <t>https://kad.arbitr.ru/Card/159393f0-acbe-4a13-b2cf-6a6a2b18e7cc</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А59-4959/2021</t>
+          <t>А59-6441/2021</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>08.09.2021</t>
+          <t>29.11.2021</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕР БЕТОН"</t>
+          <t>Администрация города Южно-Сахалинска</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>6501267359</t>
+          <t>6501026762</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "Магистраль"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>6501293158</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Караман Ю. А.</t>
+          <t>Александровская Е. М.</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr"/>
-      <c r="Q44" s="2" t="inlineStr"/>
-      <c r="R44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным предупреждения УФАС о необходимости проведения закупок по 44-ФЗ вместо субсидий</t>
+        </is>
+      </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>12.01.2023</t>
+          <t>27.05.2022</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25a926c4-d0a2-40a1-873e-3022f28cb123</t>
+          <t>https://kad.arbitr.ru/Card/383865cf-c74f-4d11-8bc6-80278be4aedc</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А59-4195/2021</t>
+          <t>А59-6025/2021</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>30.07.2021</t>
+          <t>02.11.2021</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спиро"</t>
+          <t>Администрация города Южно-Сахалинска</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>6515001951</t>
+          <t>6501026762</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ГКУ "Дирекция по реализации Федеральной программы социально-экономического развития Курильских островов Сахалинской области"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>6501153778</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Аникина Н. А.</t>
+          <t>Титов Т. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="inlineStr"/>
-      <c r="Q45" s="2" t="inlineStr"/>
-      <c r="R45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным предупреждения УФАС о нарушении порядка финансирования работ по содержанию МУП</t>
+        </is>
+      </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>21.01.2022</t>
+          <t>10.08.2022</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34fcb8e3-0a06-4fba-8522-8647efb17116</t>
+          <t>https://kad.arbitr.ru/Card/99377252-3149-4cb5-a383-5da18dad6d69</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А59-4073/2021</t>
+          <t>А59-4959/2021</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>26.07.2021</t>
+          <t>08.09.2021</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>Департамент архитектуры, градостроительства и управления недвижимостью города Южно-Сахалинска</t>
+          <t>ООО "СЕВЕР БЕТОН"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>6501290887</t>
+          <t>6501267359</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Магистраль"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6501293158</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Учанин Ю. С.</t>
+          <t>Караман Ю. А.</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr"/>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>20.01.2022</t>
+          <t>12.01.2023</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e0171b9-ad48-46af-81f9-679789c953a0</t>
+          <t>https://kad.arbitr.ru/Card/25a926c4-d0a2-40a1-873e-3022f28cb123</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А59-2733/2021</t>
+          <t>А59-4195/2021</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>26.05.2021</t>
+          <t>30.07.2021</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>МКУ "УКС Корсаковского ГО"</t>
+          <t>ООО "Спиро"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>6504033768</t>
+          <t>6515001951</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ГКУ "Дирекция по реализации Федеральной программы социально-экономического развития Курильских островов Сахалинской области"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501153778</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Аникина Н. А.</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
-      <c r="Q47" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>13.10.2021</t>
+          <t>21.01.2022</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64e895ff-fa64-4277-bbc1-854ce9adc117</t>
+          <t>https://kad.arbitr.ru/Card/34fcb8e3-0a06-4fba-8522-8647efb17116</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А59-2732/2021</t>
+          <t>А59-4073/2021</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>26.05.2021</t>
+          <t>26.07.2021</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>МКУ "УКС Корсаковского ГО"</t>
+          <t>Департамент архитектуры, градостроительства и управления недвижимостью города Южно-Сахалинска</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>6504033768</t>
+          <t>6501290887</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Учанин Ю. С.</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
-      <c r="Q48" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>27.10.2021</t>
+          <t>20.01.2022</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1dc6018-eb62-4b08-bb7a-dcaf0e85e96e</t>
+          <t>https://kad.arbitr.ru/Card/6e0171b9-ad48-46af-81f9-679789c953a0</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А59-1429/2021</t>
+          <t>А59-2733/2021</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>25.03.2021</t>
+          <t>26.05.2021</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>Администрация города Южно-Сахалинска</t>
+          <t>МКУ "УКС Корсаковского ГО"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>6501026762</t>
+          <t>6504033768</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной антимонопольной службы по Сахалинской области</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Боярская О. Н.</t>
+          <t>Веретенников И. Н.</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным предупреждения УФАС о нарушении антимонопольного законодательства при выдаче субсидий</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по устранению дефектов работ</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>05.03.2022</t>
+          <t>13.10.2021</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5cdaf364-0a52-49cb-b9ff-8c0ef50c83d3</t>
+          <t>https://kad.arbitr.ru/Card/64e895ff-fa64-4277-bbc1-854ce9adc117</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А59-970/2021</t>
+          <t>А59-2732/2021</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>05.03.2021</t>
+          <t>26.05.2021</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>АО "Птицефабрика "Островная"</t>
+          <t>МКУ "УКС Корсаковского ГО"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>6501297346</t>
+          <t>6504033768</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строитель-XXI"</t>
-[...2 lines deleted...]
-      <c r="L50" s="2" t="inlineStr"/>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>6501201580</t>
+        </is>
+      </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Дремова Ю. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Мисилевич П. Б.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за ненадлежащего контроля техзаказчика за объемами работ подрядчика</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по устранению недостатков работ</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>24.10.2022</t>
+          <t>27.10.2021</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/499edb35-e742-4ef1-989e-11e9376ef04b</t>
+          <t>https://kad.arbitr.ru/Card/f1dc6018-eb62-4b08-bb7a-dcaf0e85e96e</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А59-5012/2020</t>
+          <t>А59-1429/2021</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>07.10.2020</t>
+          <t>25.03.2021</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>Администрация МО "Холмский городской округ"</t>
+          <t>Администрация города Южно-Сахалинска</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>6509011013</t>
+          <t>6501026762</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>Управление Федеральной антимонопольной службы по Сахалинской области</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Боярская О. Н.</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО выполнить работы по ремонту фасада МКД из-за строительных дефектов члена СРО.</t>
+          <t>Признание незаконным предупреждения УФАС о нарушении антимонопольного законодательства при выдаче субсидий</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>26.05.2021</t>
+          <t>05.03.2022</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44f06da3-6953-4b8c-85e2-84255c92eb71</t>
+          <t>https://kad.arbitr.ru/Card/5cdaf364-0a52-49cb-b9ff-8c0ef50c83d3</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А59-3571/2020</t>
+          <t>А59-970/2021</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>15.07.2020</t>
+          <t>05.03.2021</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК" "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА И БЛАГОУСТРОЙСТВА"</t>
+          <t>АО "Птицефабрика "Островная"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>6501294521</t>
+          <t>6501297346</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСТРОВ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "Строитель-XXI"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Ким С. И.</t>
-[...2 lines deleted...]
-      <c r="O52" s="2" t="inlineStr"/>
+          <t>Дремова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="n">
+        <v>8405518</v>
+      </c>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки работ по муниципальному контракту №027-029-18 в рамках гарантии</t>
+          <t>Взыскание убытков из-за ненадлежащего контроля техзаказчика за объемами работ подрядчика</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>08.12.2020</t>
+          <t>24.10.2022</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35cb4198-cf82-441a-9e38-c341c1f33b68</t>
+          <t>https://kad.arbitr.ru/Card/499edb35-e742-4ef1-989e-11e9376ef04b</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А59-3273/2020</t>
+          <t>А59-5012/2020</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>02.07.2020</t>
+          <t>07.10.2020</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение Городского округа "Город Южно-Сахалинск" "Управление Капитального Строительства"</t>
+          <t>Администрация МО "Холмский городской округ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>6509011013</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Зуев М. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Мисилевич П. Б.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
+          <t>Обязание СРО выполнить работы по ремонту фасада МКД из-за строительных дефектов члена СРО.</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>10.09.2021</t>
+          <t>26.05.2021</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b942ee8b-bea7-4b24-8811-6f7e87038c56</t>
+          <t>https://kad.arbitr.ru/Card/44f06da3-6953-4b8c-85e2-84255c92eb71</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А59-1873/2020</t>
+          <t>А59-3571/2020</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>21.04.2020</t>
+          <t>15.07.2020</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕНИСЕЙ ИНЖИНИРИНГ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК" "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА И БЛАГОУСТРОЙСТВА"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>2460212167</t>
+          <t>6501294521</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО "ОСТРОВ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>2724126717</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Пустовалова Т. П.</t>
+          <t>Ким С. И.</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Взыскание судебной неустойки за неисполнение решения суда о приеме истца в члены СРО</t>
+          <t>Обязание устранить недостатки работ по муниципальному контракту №027-029-18 в рамках гарантии</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>31.08.2021</t>
+          <t>08.12.2020</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af28d86e-2631-427c-8e55-e6c53bff40b4</t>
+          <t>https://kad.arbitr.ru/Card/35cb4198-cf82-441a-9e38-c341c1f33b68</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А59-1473/2020</t>
+          <t>А59-3273/2020</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>07.04.2020</t>
+          <t>02.07.2020</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДСКОГО ОКРУГА "ОХИНСКИЙ"</t>
+          <t>Муниципальное казенное учреждение Городского округа "Город Южно-Сахалинск" "Управление Капитального Строительства"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>6506907845</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Импульс"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>6501282808</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Аникина Н. А.</t>
-[...5 lines deleted...]
-      <c r="R55" s="2" t="inlineStr"/>
+          <t>Зуев М. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="n">
+        <v>907477.47</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>907477.47</v>
+      </c>
+      <c r="Q55" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R55" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
+        </is>
+      </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>13.07.2023</t>
+          <t>10.09.2021</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/975c636d-fb5a-4703-bdac-5364c924b818</t>
+          <t>https://kad.arbitr.ru/Card/b942ee8b-bea7-4b24-8811-6f7e87038c56</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А59-753/2020</t>
+          <t>А59-1873/2020</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>21.02.2020</t>
+          <t>21.04.2020</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тутта"</t>
+          <t>ООО "ЕНИСЕЙ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>2721195455</t>
+          <t>2460212167</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АО "Птицефабрика "Островная"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>6501297346</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Пустовалова Т. П.</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
-      <c r="Q56" s="2" t="inlineStr"/>
-      <c r="R56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание судебной неустойки за неисполнение решения суда о приеме истца в члены СРО</t>
+        </is>
+      </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025</t>
+          <t>31.08.2021</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e398e911-ff1c-450c-a0c8-fe1b1639118c</t>
+          <t>https://kad.arbitr.ru/Card/af28d86e-2631-427c-8e55-e6c53bff40b4</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А59-7681/2019</t>
+          <t>А59-1473/2020</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>24.12.2019</t>
+          <t>07.04.2020</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гарант-Сервис"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДСКОГО ОКРУГА "ОХИНСКИЙ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>6507021898</t>
+          <t>6506907845</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО "Импульс"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501282808</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Аникина Н. А.</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr"/>
       <c r="P57" s="2" t="inlineStr"/>
-      <c r="Q57" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>04.06.2020</t>
+          <t>13.07.2023</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7be1d3d9-4e99-46fc-afec-4382701b5517</t>
+          <t>https://kad.arbitr.ru/Card/975c636d-fb5a-4703-bdac-5364c924b818</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А59-7380/2019</t>
+          <t>А59-753/2020</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>06.12.2019</t>
+          <t>21.02.2020</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сакура-Плюс"</t>
+          <t>ООО "Тутта"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>6504044061</t>
+          <t>2721195455</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>ООО "Золотой Век"</t>
+          <t>АО "Птицефабрика "Островная"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>6501191653</t>
+          <t>6501297346</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Горбачева Т. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Веретенников И. Н.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>01.04.2021</t>
+          <t>22.05.2025</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c61cf40-a1ee-46d4-944a-862d2d545f18</t>
+          <t>https://kad.arbitr.ru/Card/e398e911-ff1c-450c-a0c8-fe1b1639118c</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А59-6947/2019</t>
+          <t>А59-7681/2019</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>19.11.2019</t>
+          <t>24.12.2019</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сахалинстройальянс"</t>
+          <t>ООО "Гарант-Сервис"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>6501192819</t>
+          <t>6507021898</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Пустовалова Т. П.</t>
+          <t>Веретенников И. Н.</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr"/>
-      <c r="P59" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО о применении мер дисциплинарного воздействия.</t>
+          <t>Признание недействительным решения о применении мер дисциплинарного воздействия</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>28.05.2021</t>
+          <t>04.06.2020</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64b77091-885a-4575-8c65-29981e0957d9</t>
+          <t>https://kad.arbitr.ru/Card/7be1d3d9-4e99-46fc-afec-4382701b5517</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А59-6889/2019</t>
+          <t>А59-7380/2019</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>14.11.2019</t>
+          <t>06.12.2019</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "Подрядчик"</t>
+          <t>ООО "Сакура-Плюс"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>3808169860</t>
+          <t>6504044061</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>ГБУЗ "Южно-Сахалинская городская больница им.Ф.С.Анкудинова"</t>
+          <t>ООО "Золотой Век"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>6501026321</t>
+          <t>6501191653</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Пустовалова Т. П.</t>
-[...5 lines deleted...]
-      <c r="R60" s="2" t="inlineStr"/>
+          <t>Горбачева Т. С.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="n">
+        <v>2201328.79</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>800000</v>
+      </c>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание штрафа за нарушение сроков устранения недостатков работ по мировому соглашению</t>
+        </is>
+      </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>08.10.2020</t>
+          <t>01.04.2021</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8bbd224b-617f-4569-a825-c57d3591efe3</t>
+          <t>https://kad.arbitr.ru/Card/7c61cf40-a1ee-46d4-944a-862d2d545f18</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А59-6086/2019</t>
+          <t>А59-6947/2019</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>10.10.2019</t>
+          <t>19.11.2019</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "Восток"</t>
+          <t>ООО "Сахалинстройальянс"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>6501257103</t>
+          <t>6501192819</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Пустовалова Т. П.</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr"/>
       <c r="P61" s="2" t="n">
-        <v>102000</v>
+        <v>6000</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО о применении мер дисциплинарного воздействия к члену.</t>
+          <t>Признание недействительным решения СРО о применении мер дисциплинарного воздействия.</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>21.05.2021</t>
+          <t>28.05.2021</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bdde3e71-b87f-4557-a575-6e4a4cf02483</t>
+          <t>https://kad.arbitr.ru/Card/64b77091-885a-4575-8c65-29981e0957d9</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А59-5650/2019</t>
+          <t>А59-6889/2019</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>27.06.2019</t>
+          <t>14.11.2019</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение Городского округа "Город Южно-Сахалинск" "Управление Капитального Строительства"</t>
+          <t>ООО "Подрядчик"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>3808169860</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>ООО "Азимут"</t>
+          <t>ГБУЗ "Южно-Сахалинская городская больница им.Ф.С.Анкудинова"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>6501286841</t>
+          <t>6501026321</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Пустовалова Т. П.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>11.06.2021</t>
+          <t>08.10.2020</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6b4aaca-c829-47bb-bdcc-61044b09a763</t>
+          <t>https://kad.arbitr.ru/Card/8bbd224b-617f-4569-a825-c57d3591efe3</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А59-187/2019</t>
+          <t>А59-6086/2019</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>16.01.2019</t>
+          <t>10.10.2019</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ОКУ "Дирекция по реализации программ строительства Сахалинской области"</t>
+          <t>ООО "Восток"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>6501279940</t>
+          <t>6501257103</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сириус"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>6501218471</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Пустовалова Т. П.</t>
+          <t>Веретенников И. Н.</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr"/>
-      <c r="P63" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="R63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="n">
+        <v>102000</v>
+      </c>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения СРО о применении мер дисциплинарного воздействия к члену.</t>
+        </is>
+      </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>19.01.2022</t>
+          <t>21.05.2021</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c89c527-f718-43bf-846d-1bb87ea4df14</t>
+          <t>https://kad.arbitr.ru/Card/bdde3e71-b87f-4557-a575-6e4a4cf02483</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А59-177/2019</t>
+          <t>А59-5650/2019</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>16.01.2019</t>
+          <t>27.06.2019</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ОКУ "Дирекция по реализации программ строительства Сахалинской области"</t>
+          <t>Муниципальное казенное учреждение Городского округа "Город Южно-Сахалинск" "Управление Капитального Строительства"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>6501279940</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО "Азимут"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501286841</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Ким С. И.</t>
+          <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>48570701.93</v>
-[...1 lines deleted...]
-      <c r="P64" s="2" t="inlineStr"/>
+        <v>2922487.92</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>2922487.92</v>
+      </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ущерб, причиненный действиями ООО Сириус, и неустойка.</t>
+          <t>Взыскание убытков и штрафа за некачественный капремонт кровли детского сада по госконтракту</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>13.03.2019</t>
+          <t>11.06.2021</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c146b58-9a69-45c5-b561-f27db459147e</t>
+          <t>https://kad.arbitr.ru/Card/c6b4aaca-c829-47bb-bdcc-61044b09a763</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А59-4500/2018</t>
+          <t>А59-2203/2019</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>05.04.2019</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>МУП "Водоканал" МО город Биробиджан</t>
+          <t>Муниципальное казенное предприятие "Городской водоканал"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>7901003190</t>
+          <t>6501281770</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>Ташуян Вагаршак Юрьевич</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>650120520000</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Караман Ю. А.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
       <c r="P65" s="2" t="inlineStr"/>
-      <c r="Q65" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>20.09.2018</t>
+          <t>25.08.2021</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56c0d292-93bb-4dca-bfa5-d110cf630f84</t>
+          <t>https://kad.arbitr.ru/Card/0a0ae650-b10d-41a7-8848-9e51750e5d11</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А59-3409/2018</t>
+          <t>А59-177/2019</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>23.05.2018</t>
+          <t>16.01.2019</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>МБУ Анивский "ОКС"</t>
+          <t>ОКУ "Дирекция по реализации программ строительства Сахалинской области"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>6501244792</t>
+          <t>6501279940</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной Антимонопольной службы по Сахалинской области</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Мухаметшин К. Ф.</t>
-[...2 lines deleted...]
-      <c r="O66" s="2" t="inlineStr"/>
+          <t>Ким С. И.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="n">
+        <v>48570701.93</v>
+      </c>
       <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решения и предписания УФАС Сахалинской области о нарушении Закона № 44-ФЗ</t>
+          <t>Субсидиарная ответственность СРО за ущерб, причиненный действиями ООО Сириус, и неустойка.</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>01.08.2018</t>
+          <t>13.03.2019</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/733741be-f891-4854-bdbd-b463d81cadea</t>
+          <t>https://kad.arbitr.ru/Card/8c146b58-9a69-45c5-b561-f27db459147e</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А59-3086/2018</t>
+          <t>А59-187/2019</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>10.05.2018</t>
+          <t>16.01.2019</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "Хинэкс"</t>
+          <t>ОКУ "Дирекция по реализации программ строительства Сахалинской области"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>6501198144</t>
+          <t>6501279940</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО "Сириус"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501218471</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Боярская О. Н.</t>
+          <t>Пустовалова Т. П.</t>
         </is>
       </c>
       <c r="O67" s="2" t="inlineStr"/>
       <c r="P67" s="2" t="inlineStr"/>
-      <c r="Q67" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>24.06.2018</t>
+          <t>19.01.2022</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f48616f2-8335-44c8-9f7c-bb92fa3f8343</t>
+          <t>https://kad.arbitr.ru/Card/9c89c527-f718-43bf-846d-1bb87ea4df14</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-97663/2018</t>
+          <t>А59-4500/2018</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стандарт сервис"</t>
+          <t>МУП "Водоканал" МО город Биробиджан</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7901003190</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ ИНЖЕРЕНРОВ СТРОИТЕЛЕЙ</t>
-[...2 lines deleted...]
-      <c r="L68" s="2" t="inlineStr"/>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>6501201580</t>
+        </is>
+      </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Мисилевич П. Б.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Возврат взноса в компенсационный фонд при выходе из СРО в связи с банкротством истца</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>08.06.2018</t>
+          <t>20.09.2018</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e5082ae-3ea8-49af-892d-0cd3104cfe0f</t>
+          <t>https://kad.arbitr.ru/Card/56c0d292-93bb-4dca-bfa5-d110cf630f84</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А40-97693/2018</t>
+          <t>А59-3409/2018</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>23.05.2018</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАНДАРТ СТРОЙ"</t>
+          <t>МБУ Анивский "ОКС"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>6501241110</t>
+          <t>6501244792</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Управление Федеральной Антимонопольной службы по Сахалинской области</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Мухаметшин К. Ф.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Признание незаконными решения и предписания УФАС Сахалинской области о нарушении Закона № 44-ФЗ</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>28.08.2018</t>
+          <t>01.08.2018</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/98d92a39-96be-48e9-849e-5b134f70c51b</t>
+          <t>https://kad.arbitr.ru/Card/733741be-f891-4854-bdbd-b463d81cadea</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А59-2223/2018</t>
+          <t>А59-3086/2018</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>06.04.2018</t>
+          <t>10.05.2018</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "Синтез"</t>
+          <t>ООО "Хинэкс"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>7901544464</t>
+          <t>6501198144</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Ким С. И.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Боярская О. Н.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Отказ в перечислении взноса в компенсационный фонд при переходе члена в другую СРО по месту учета</t>
+          <t>Обязание СРО перераспределить взнос 300 000 руб. между фондами ВВ и ОДО</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>03.08.2018</t>
+          <t>24.06.2018</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba3c6b5c-2e90-4acb-a3a1-e6f03e01e9f1</t>
+          <t>https://kad.arbitr.ru/Card/f48616f2-8335-44c8-9f7c-bb92fa3f8343</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А59-2049/2018</t>
+          <t>А40-97663/2018</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "Смидовичское дорожное управление"</t>
+          <t>ООО "Стандарт сервис"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7903526090</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ ИНЖЕРЕНРОВ СТРОИТЕЛЕЙ</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr"/>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
       <c r="P71" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Отказ СРО перечислить взнос в компфонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>09.10.2018</t>
+          <t>08.06.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8d4d18d-1a15-4eb3-b436-7a232020f07c</t>
+          <t>https://kad.arbitr.ru/Card/6e5082ae-3ea8-49af-892d-0cd3104cfe0f</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А59-1211/2018</t>
+          <t>А40-97693/2018</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>01.03.2018</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ПАО "Биробиджанстрой"</t>
+          <t>ООО "СТАНДАРТ СТРОЙ"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>7900000341</t>
+          <t>6501241110</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>2000000</v>
-[...1 lines deleted...]
-      <c r="P72" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P72" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда при переходе в другую СРО по региональному признаку</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>02.07.2022</t>
+          <t>28.08.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11672bff-8c1e-44a4-b20d-ae912b576505</t>
+          <t>https://kad.arbitr.ru/Card/98d92a39-96be-48e9-849e-5b134f70c51b</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А59-582/2018</t>
+          <t>А59-2223/2018</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>05.02.2018</t>
+          <t>06.04.2018</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "Жемчужина"</t>
+          <t>ООО "Синтез"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>6504045756</t>
+          <t>7901544464</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>Глава МО "Томаринский ГО" - мэк Томаринского ГО Кобелев Александр Владимирович</t>
-[...2 lines deleted...]
-      <c r="L73" s="2" t="inlineStr"/>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>6501201580</t>
+        </is>
+      </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Пустовалова Т. П.</t>
+          <t>Ким С. И.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Защита деловой репутации и взыскание 300 000 руб. компенсации за порочащие сведения в СМИ</t>
+          <t>Отказ в перечислении взноса в компенсационный фонд при переходе члена в другую СРО по месту учета</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>23.08.2018</t>
+          <t>03.08.2018</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1ac251b-fae7-4db7-a642-ea8d025b5b6f</t>
+          <t>https://kad.arbitr.ru/Card/ba3c6b5c-2e90-4acb-a3a1-e6f03e01e9f1</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А59-85/2018</t>
+          <t>А59-2049/2018</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>03.04.2018</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "Евроокна"</t>
+          <t>ООО "Смидовичское дорожное управление"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>6508002129</t>
+          <t>7903526090</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной Антимонопольной службы по Сахалинской области</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Шестопал И. Н.</t>
-[...3 lines deleted...]
-      <c r="P74" s="2" t="inlineStr"/>
+          <t>Веретенников И. Н.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P74" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения УФАС о нарушении запрета на картельный сговор на торгах</t>
+          <t>Отказ СРО перечислить взнос в компфонд при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>07.04.2018</t>
+          <t>09.10.2018</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2b4ddc2-62c6-4e87-86db-a9312c34b658</t>
+          <t>https://kad.arbitr.ru/Card/b8d4d18d-1a15-4eb3-b436-7a232020f07c</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-222527/2017</t>
+          <t>А59-1211/2018</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>23.11.2017</t>
+          <t>01.03.2018</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "САХМОС"</t>
+          <t>ПАО "Биробиджанстрой"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>6501086793</t>
+          <t>7900000341</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Веретенников И. Н.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление средств компенсационного фонда при переходе в другую СРО по региональному признаку</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>21.03.2018</t>
+          <t>02.07.2022</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab542820-9987-4c3e-b5f8-f4453d8df56f</t>
+          <t>https://kad.arbitr.ru/Card/11672bff-8c1e-44a4-b20d-ae912b576505</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А56-79433/2017</t>
+          <t>А59-582/2018</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>05.02.2018</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ГРАНИТ"</t>
+          <t>ООО "Жемчужина"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>6518008578</t>
+          <t>6504045756</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Глава МО "Томаринский ГО" - мэк Томаринского ГО Кобелев Александр Владимирович</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr"/>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Пустовалова Т. П.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>1022250</v>
+        <v>300000</v>
       </c>
       <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Защита деловой репутации и взыскание 300 000 руб. компенсации за порочащие сведения в СМИ</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>12.05.2018</t>
+          <t>23.08.2018</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ce12ce0-b66c-4992-96a5-105b9a5bb3bd</t>
+          <t>https://kad.arbitr.ru/Card/c1ac251b-fae7-4db7-a642-ea8d025b5b6f</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-155871/2017</t>
+          <t>А59-85/2018</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>11.01.2018</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОХИНСКИЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>ООО "Евроокна"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>6506908292</t>
+          <t>6508002129</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Межрегиональное объединение строительных организаций Солидарность</t>
-[...2 lines deleted...]
-      <c r="L77" s="2" t="inlineStr"/>
+          <t>Управление Федеральной Антимонопольной службы по Сахалинской области</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>6501026378</t>
+        </is>
+      </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шестопал И. Н.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
       <c r="Q77" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Признание недействительным решения УФАС о нарушении запрета на картельный сговор на торгах</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>07.04.2018</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a9fdeee-7172-48e9-a086-05b3a7c098e7</t>
+          <t>https://kad.arbitr.ru/Card/d2b4ddc2-62c6-4e87-86db-a9312c34b658</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-152450/2017</t>
+          <t>А40-222527/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>23.11.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЙЛЕНД ФАСИЛИТИ МЕНЕДЖМЕНТ"</t>
+          <t>ООО "САХМОС"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>6501201615</t>
+          <t>6501086793</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>200000</v>
-[...1 lines deleted...]
-      <c r="P78" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P78" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>05.01.2018</t>
+          <t>21.03.2018</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28247d00-1fe4-4352-b4e1-50901eac7c91</t>
+          <t>https://kad.arbitr.ru/Card/ab542820-9987-4c3e-b5f8-f4453d8df56f</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-137931/2017</t>
+          <t>А56-79433/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОЧЬ"</t>
+          <t>ООО СК "ГРАНИТ"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>6501191910</t>
+          <t>6518008578</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1022250</v>
+      </c>
+      <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>12.05.2018</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/680569b8-0169-4f29-ad55-0e110f348e37</t>
+          <t>https://kad.arbitr.ru/Card/2ce12ce0-b66c-4992-96a5-105b9a5bb3bd</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-138534/2017</t>
+          <t>А40-155871/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "САХСТРОЙГАЗ"</t>
+          <t>ООО "ОХИНСКИЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>6501260385</t>
+          <t>6506908292</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация Межрегиональное объединение строительных организаций Солидарность</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr"/>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P80" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P80" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО в размере 300 000 руб.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b881a4f-1ce9-4338-b68e-a8932f3c944d</t>
+          <t>https://kad.arbitr.ru/Card/9a9fdeee-7172-48e9-a086-05b3a7c098e7</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-128352/2017</t>
+          <t>А40-152450/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>12.07.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "САХ-АРИРАН"</t>
+          <t>ООО "АЙЛЕНД ФАСИЛИТИ МЕНЕДЖМЕНТ"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>6501265190</t>
+          <t>6501201615</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P81" s="2" t="inlineStr"/>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>09.09.2017</t>
+          <t>05.01.2018</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3890db24-518e-4b9c-91f5-1c0127cc9c0e</t>
+          <t>https://kad.arbitr.ru/Card/28247d00-1fe4-4352-b4e1-50901eac7c91</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А59-1914/2017</t>
+          <t>А40-138534/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОЧЬ"</t>
+          <t>ООО "САХСТРОЙГАЗ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>6501191910</t>
+          <t>6501260385</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация Строителей "Строительный Альянс Монолит"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P82" s="2" t="inlineStr"/>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд СРО в размере 300 000 рублей</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО в размере 300 000 руб.</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb2f9dfd-2a23-4e87-ba74-bd28e303032f</t>
+          <t>https://kad.arbitr.ru/Card/4b881a4f-1ce9-4338-b68e-a8932f3c944d</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А59-1466/2017</t>
+          <t>А40-137931/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>13.04.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖКХ Гарант"</t>
+          <t>ООО "ТОЧЬ"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>6507012188</t>
+          <t>6501191910</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация Строителей "Строительный Альянс Монолит"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
           <t>7705521693</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 300 000 рублей взноса в компенсационный фонд новой СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7116551d-ba04-4a24-afea-dfc0a593c78b</t>
+          <t>https://kad.arbitr.ru/Card/680569b8-0169-4f29-ad55-0e110f348e37</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-62232/2017</t>
+          <t>А40-128352/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>06.04.2017</t>
+          <t>12.07.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО СпецПрофСтрой</t>
+          <t>ООО "САХ-АРИРАН"</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6501265190</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>09.09.2017</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5faae56-0584-46f9-8c6a-117601de3858</t>
+          <t>https://kad.arbitr.ru/Card/3890db24-518e-4b9c-91f5-1c0127cc9c0e</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-60636/2017</t>
+          <t>А59-1914/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТОЛЕТИЕ"</t>
+          <t>ООО "ТОЧЬ"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>6504004735</t>
+          <t>6501191910</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СРО Ассоциация Строителей "Строительный Альянс Монолит"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P85" s="2" t="inlineStr"/>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд СРО в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61ed2eb8-6cc6-4fb1-92df-842be48972ad</t>
+          <t>https://kad.arbitr.ru/Card/eb2f9dfd-2a23-4e87-ba74-bd28e303032f</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А59-814/2017</t>
+          <t>А59-1466/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>13.04.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сах-Ариран"</t>
+          <t>ООО "ЖКХ Гарант"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>6501265190</t>
+          <t>6507012188</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
           <t>СРО Ассоциация Строителей "Строительный Альянс Монолит"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
           <t>7705521693</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд (500 000 руб.) при переходе в другую СРО</t>
+          <t>Требование о перечислении 300 000 рублей взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>17.06.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6376fa35-280d-4701-8b04-cc2e9c925d65</t>
+          <t>https://kad.arbitr.ru/Card/7116551d-ba04-4a24-afea-dfc0a593c78b</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А59-783/2017</t>
+          <t>А40-62232/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>06.04.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО "Столетие"</t>
+          <t>ООО СпецПрофСтрой</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>6504004735</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация НП "Объединение инженеров строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Белов А. С.</t>
-[...3 lines deleted...]
-      <c r="P87" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P87" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Побуждение к исполнению обязательств в натуре</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83131849-8a01-4839-b5eb-8c4105e83655</t>
+          <t>https://kad.arbitr.ru/Card/d5faae56-0584-46f9-8c6a-117601de3858</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А59-687/2017</t>
+          <t>А40-60636/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>04.04.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ресурс-Плюс"</t>
+          <t>ООО "СТОЛЕТИЕ"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>6502005540</t>
+          <t>6504004735</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>СРО Союз строителей "Межрегиональная ассоциация по строительству, ремонту и техническому надзору"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Белов А. С.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P88" s="2" t="inlineStr"/>
       <c r="Q88" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд в размере 300 000 рублей в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19520bab-4413-4f8e-aee9-a435672890d5</t>
+          <t>https://kad.arbitr.ru/Card/61ed2eb8-6cc6-4fb1-92df-842be48972ad</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-22833/2017</t>
+          <t>А59-814/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЕЛЫЙ ЯВОР"</t>
+          <t>ООО "Сах-Ариран"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>6501114480</t>
+          <t>6501265190</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СРО Ассоциация Строителей "Строительный Альянс Монолит"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P89" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P89" s="2" t="inlineStr"/>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд (500 000 руб.) при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>17.06.2017</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e4ff9dc-d990-4c6a-8bd8-070788a164bb</t>
+          <t>https://kad.arbitr.ru/Card/6376fa35-280d-4701-8b04-cc2e9c925d65</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-23164/2017</t>
+          <t>А59-783/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>28.02.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРМИНЭ"</t>
+          <t>ООО "Столетие"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>6501100695</t>
+          <t>6504004735</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Саморегулируемая организация НП "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Белов А. С.</t>
         </is>
       </c>
       <c r="O90" s="2" t="inlineStr"/>
       <c r="P90" s="2" t="inlineStr"/>
       <c r="Q90" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Обязание НП СРО «Обинж Строй» перечислить средства компенсационного фонда.</t>
+          <t>Побуждение к исполнению обязательств в натуре</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>01.04.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33d8eb19-c0f6-405e-bfad-b470072c7932</t>
+          <t>https://kad.arbitr.ru/Card/83131849-8a01-4839-b5eb-8c4105e83655</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-3185/2017</t>
+          <t>А59-687/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>11.01.2017</t>
+          <t>21.02.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРВАЯ ЛИНИЯ"</t>
+          <t>ООО "Ресурс-Плюс"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>6501269363</t>
+          <t>6502005540</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СРО Союз строителей "Межрегиональная ассоциация по строительству, ремонту и техническому надзору"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Белов А. С.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд в размере 300 000 рублей в другую СРО</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b6e0881-59cf-4c80-a01b-e0ee9c3a84d3</t>
+          <t>https://kad.arbitr.ru/Card/19520bab-4413-4f8e-aee9-a435672890d5</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А59-5861/2016</t>
+          <t>А40-22833/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>01.12.2016</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "Премьера"</t>
+          <t>ООО "БЕЛЫЙ ЯВОР"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>4825055495</t>
+          <t>6501114480</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной Антимонопольной службы по Сахалинской области</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Логинова Е. С.</t>
-[...3 lines deleted...]
-      <c r="P92" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P92" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения и предписания УФАС о признании общества нарушившим закон о защите конкуренции</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91921c3b-3469-4f1b-848c-0893dbb24030</t>
+          <t>https://kad.arbitr.ru/Card/4e4ff9dc-d990-4c6a-8bd8-070788a164bb</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А59-5178/2016</t>
+          <t>А40-23164/2017</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>02.11.2016</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>Со Ен Хи</t>
+          <t>ООО "АРМИНЭ"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>650110180851</t>
+          <t>6501100695</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "Пирамида-СС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>6501197285</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Аникина Н. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O93" s="2" t="inlineStr"/>
       <c r="P93" s="2" t="inlineStr"/>
-      <c r="Q93" s="2" t="inlineStr"/>
-      <c r="R93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R93" s="2" t="inlineStr">
+        <is>
+          <t>Обязание НП СРО «Обинж Строй» перечислить средства компенсационного фонда.</t>
+        </is>
+      </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>23.04.2020</t>
+          <t>01.04.2017</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb87d4db-b272-4ffd-9c2a-f18fe785c790</t>
+          <t>https://kad.arbitr.ru/Card/33d8eb19-c0f6-405e-bfad-b470072c7932</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А59-3877/2016</t>
+          <t>А40-3185/2017</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>24.08.2016</t>
+          <t>11.01.2017</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ИНСИ"</t>
+          <t>ООО "ПЕРВАЯ ЛИНИЯ"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>7451057926</t>
+          <t>6501269363</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Аникина Н. А.</t>
-[...3 lines deleted...]
-      <c r="P94" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P94" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Обязание опубликовать ответ на статью на сайте СРО в порядке ст. 46 Закона о СМИ</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>14.03.2017</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae8e4ac4-8b33-4ae6-8d65-95b68a821c80</t>
+          <t>https://kad.arbitr.ru/Card/5b6e0881-59cf-4c80-a01b-e0ee9c3a84d3</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А59-4887/2015</t>
+          <t>А59-5861/2016</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>28.10.2015</t>
+          <t>01.12.2016</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ИНСИ"</t>
+          <t>ООО "Премьера"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>7451057926</t>
+          <t>4825055495</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Сахалинстрой"</t>
+          <t>Управление Федеральной Антимонопольной службы по Сахалинской области</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501026378</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Назарова С. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Логинова Е. С.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="inlineStr"/>
       <c r="P95" s="2" t="inlineStr"/>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Защита деловой репутации и взыскание расходов на нотариуса и лингвистическую экспертизу</t>
+          <t>Оспаривание решения и предписания УФАС о признании общества нарушившим закон о защите конкуренции</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/534a0549-751c-43b6-a5d0-592d8ce36cbf</t>
+          <t>https://kad.arbitr.ru/Card/91921c3b-3469-4f1b-848c-0893dbb24030</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А59-2931/2015</t>
+          <t>А59-5178/2016</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>26.06.2015</t>
+          <t>02.11.2016</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Обновление-Трейд"</t>
+          <t>Со Ен Хи</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>6501086031</t>
+          <t>650110180851</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Сахалинстрой"</t>
+          <t>ООО СК "Пирамида-СС"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>6501197285</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Портнова О. А.</t>
+          <t>Аникина Н. А.</t>
         </is>
       </c>
       <c r="O96" s="2" t="inlineStr"/>
       <c r="P96" s="2" t="inlineStr"/>
-      <c r="Q96" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q96" s="2" t="inlineStr"/>
+      <c r="R96" s="2" t="inlineStr"/>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>26.10.2016</t>
+          <t>23.04.2020</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f432dea1-e762-4fba-948f-066b602b5d53</t>
+          <t>https://kad.arbitr.ru/Card/bb87d4db-b272-4ffd-9c2a-f18fe785c790</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А59-1229/2013</t>
+          <t>А59-3877/2016</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>25.03.2013</t>
+          <t>24.08.2016</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО "АзияСтройсервис"</t>
+          <t>ЗАО "ИНСИ"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>6501200650</t>
+          <t>7451057926</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Ким С. И.</t>
+          <t>Аникина Н. А.</t>
         </is>
       </c>
       <c r="O97" s="2" t="inlineStr"/>
       <c r="P97" s="2" t="inlineStr"/>
       <c r="Q97" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Защита чести, достоинства и компенсация морального вреда из-за публикации порочащих сведений.</t>
+          <t>Обязание опубликовать ответ на статью на сайте СРО в порядке ст. 46 Закона о СМИ</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>19.07.2013</t>
+          <t>14.03.2017</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c686737a-d608-45ee-b9e8-7d1fb49e15a3</t>
+          <t>https://kad.arbitr.ru/Card/ae8e4ac4-8b33-4ae6-8d65-95b68a821c80</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А59-151/2013</t>
+          <t>А59-4887/2015</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>17.01.2013</t>
+          <t>28.10.2015</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО "СахСтройРесурс"</t>
+          <t>ЗАО "ИНСИ"</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>6501203355</t>
+          <t>7451057926</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L98" s="2" t="inlineStr"/>
+          <t>НП СРО "Сахалинстрой"</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>6501201580</t>
+        </is>
+      </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Кучеренко С. О.</t>
-[...2 lines deleted...]
-      <c r="O98" s="2" t="inlineStr"/>
+          <t>Назарова С. А.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>25350</v>
+      </c>
       <c r="P98" s="2" t="inlineStr"/>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения и предписания УФАС о признании компаний нарушившими закон о защите конкуренции</t>
+          <t>Защита деловой репутации и взыскание расходов на нотариуса и лингвистическую экспертизу</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>15.06.2013</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c1d2974-44f0-4b8c-bb88-ed0e7f649bb7</t>
+          <t>https://kad.arbitr.ru/Card/534a0549-751c-43b6-a5d0-592d8ce36cbf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А59-5842/2012</t>
+          <t>А59-2931/2015</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>27.12.2012</t>
+          <t>26.06.2015</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ООО "АзияСтройсервис"</t>
+          <t>ЗАО "Обновление-Трейд"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>6501200650</t>
+          <t>6501086031</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
           <t>НП СРО "Сахалинстрой"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
           <t>6501201580</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Боярская О. Н.</t>
+          <t>Портнова О. А.</t>
         </is>
       </c>
       <c r="O99" s="2" t="inlineStr"/>
       <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Защита чести, достоинства и компенсация морального вреда</t>
+          <t>Признание недействительными решений общего собрания СРО от 28.04.2015</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>31.01.2013</t>
+          <t>26.10.2016</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4acf608f-7cbb-49c0-8a97-011167e1d255</t>
+          <t>https://kad.arbitr.ru/Card/f432dea1-e762-4fba-948f-066b602b5d53</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А59-5643/2012</t>
+          <t>А59-1229/2013</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>13.12.2012</t>
+          <t>25.03.2013</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ГБУЗ "Сахалинская областная больница"</t>
+          <t>ООО "АзияСтройсервис"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>6501025568</t>
+          <t>6501200650</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>Казачишин Виктор Владимирович</t>
+          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САХАЛИНСКОЕ САМОРЕГУЛИРУЕМОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>650103856539</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Боярская О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ким С. И.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="inlineStr"/>
       <c r="P100" s="2" t="inlineStr"/>
       <c r="Q100" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа за ненадлежащее осуществление строительного контроля при ремонте фасада больницы</t>
+          <t>Защита чести, достоинства и компенсация морального вреда из-за публикации порочащих сведений.</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>08.05.2013</t>
+          <t>19.07.2013</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6abe8d71-8339-413b-8f4b-3269f94b2920</t>
+          <t>https://kad.arbitr.ru/Card/c686737a-d608-45ee-b9e8-7d1fb49e15a3</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А59-5644/2012</t>
+          <t>А59-151/2013</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>13.12.2012</t>
+          <t>17.01.2013</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ГБУЗ "Сахалинская областная больница"</t>
+          <t>ООО "СахСтройРесурс"</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>6501025568</t>
+          <t>6501203355</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>Казачишин Виктор Владимирович</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr"/>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Боярская О. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кучеренко С. О.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
+      <c r="P101" s="2" t="inlineStr"/>
       <c r="Q101" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа за ненадлежащее осуществление строительного контроля при ремонте фасада корпуса №7</t>
+          <t>Оспаривание решения и предписания УФАС о признании компаний нарушившими закон о защите конкуренции</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>24.05.2013</t>
+          <t>15.06.2013</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e576dd56-92db-46dc-8c46-3c136ef6b79a</t>
+          <t>https://kad.arbitr.ru/Card/2c1d2974-44f0-4b8c-bb88-ed0e7f649bb7</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А59-4758/2012</t>
+          <t>А59-5842/2012</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>25.10.2012</t>
+          <t>27.12.2012</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сити Строй"</t>
+          <t>ООО "АзияСтройсервис"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>6501216594</t>
+          <t>6501200650</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной антимонопольной службы по Сахалинской области</t>
+          <t>НП СРО "Сахалинстрой"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>6501026378</t>
+          <t>6501201580</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Кучеренко С. О.</t>
+          <t>Боярская О. Н.</t>
         </is>
       </c>
       <c r="O102" s="2" t="inlineStr"/>
       <c r="P102" s="2" t="inlineStr"/>
       <c r="Q102" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения УФАС о признании компаний виновными в картельном сговоре на торгах</t>
+          <t>Защита чести, достоинства и компенсация морального вреда</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>31.05.2013</t>
+          <t>31.01.2013</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/38f8a516-4e29-4f39-987c-3b5304cac5e7</t>
+          <t>https://kad.arbitr.ru/Card/4acf608f-7cbb-49c0-8a97-011167e1d255</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А59-2607/2012</t>
+          <t>А59-5643/2012</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>19.06.2012</t>
+          <t>13.12.2012</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО МАБИС"</t>
+          <t>ГБУЗ "Сахалинская областная больница"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>6671283407</t>
+          <t>6501025568</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>НП "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>Казачишин Виктор Владимирович</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>650103856539</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Аникина Н. А.</t>
+          <t>Боярская О. Н.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>1000000</v>
+        <v>990</v>
       </c>
       <c r="P103" s="2" t="inlineStr"/>
       <c r="Q103" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Защита деловой репутации и взыскание компенсации вреда из-за публикации сведений на сайте СРО</t>
+          <t>Взыскание штрафа за ненадлежащее осуществление строительного контроля при ремонте фасада больницы</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>29.05.2013</t>
+          <t>08.05.2013</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8952dd5a-d45e-4d9e-a54b-cf83b3357360</t>
+          <t>https://kad.arbitr.ru/Card/6abe8d71-8339-413b-8f4b-3269f94b2920</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
+          <t>А59-5644/2012</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2012</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>ГБУЗ "Сахалинская областная больница"</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>6501025568</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>Казачишин Виктор Владимирович</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>650103856539</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Боярская О. Н.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="n">
+        <v>3971.82</v>
+      </c>
+      <c r="P104" s="2" t="n">
+        <v>3971.82</v>
+      </c>
+      <c r="Q104" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R104" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание штрафа за ненадлежащее осуществление строительного контроля при ремонте фасада корпуса №7</t>
+        </is>
+      </c>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2013</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e576dd56-92db-46dc-8c46-3c136ef6b79a</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А59-4758/2012</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2012</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Сити Строй"</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>6501216594</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной антимонопольной службы по Сахалинской области</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>6501026378</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Кучеренко С. О.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R105" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения УФАС о признании компаний виновными в картельном сговоре на торгах</t>
+        </is>
+      </c>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2013</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/38f8a516-4e29-4f39-987c-3b5304cac5e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>А59-2607/2012</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2012</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>НП "СРО МАБИС"</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>6671283407</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>НП "Сахалинское саморегулируемое объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>6501201580</t>
+        </is>
+      </c>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>Аникина Н. А.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P106" s="2" t="inlineStr"/>
+      <c r="Q106" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R106" s="2" t="inlineStr">
+        <is>
+          <t>Защита деловой репутации и взыскание компенсации вреда из-за публикации сведений на сайте СРО</t>
+        </is>
+      </c>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2013</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U106" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8952dd5a-d45e-4d9e-a54b-cf83b3357360</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
           <t>А59-2812/2011</t>
         </is>
       </c>
-      <c r="C104" s="2" t="inlineStr">
+      <c r="C107" s="2" t="inlineStr">
         <is>
           <t>05.07.2011</t>
         </is>
       </c>
-      <c r="D104" s="2" t="inlineStr">
+      <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E104" s="2" t="inlineStr">
+      <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F104" s="2" t="inlineStr">
+      <c r="F107" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G104" s="2" t="inlineStr">
+      <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H104" s="2" t="inlineStr">
+      <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Государственная инспекция строительного надзора Сахалинской области</t>
         </is>
       </c>
-      <c r="I104" s="2" t="inlineStr">
+      <c r="I107" s="2" t="inlineStr">
         <is>
           <t>6501214357</t>
         </is>
       </c>
-      <c r="J104" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K104" s="2" t="inlineStr">
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K107" s="2" t="inlineStr">
         <is>
           <t>ООО "Медиа Восток"</t>
         </is>
       </c>
-      <c r="L104" s="2" t="inlineStr"/>
-      <c r="M104" s="2" t="inlineStr">
+      <c r="L107" s="2" t="inlineStr"/>
+      <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС Сахалинской области</t>
         </is>
       </c>
-      <c r="N104" s="2" t="inlineStr">
+      <c r="N107" s="2" t="inlineStr">
         <is>
           <t>Портнова О. А.</t>
         </is>
       </c>
-      <c r="O104" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Q104" s="2" t="inlineStr">
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
-      <c r="R104" s="2" t="inlineStr"/>
-      <c r="S104" s="2" t="inlineStr">
+      <c r="R107" s="2" t="inlineStr"/>
+      <c r="S107" s="2" t="inlineStr">
         <is>
           <t>11.10.2011</t>
         </is>
       </c>
-      <c r="T104" s="2" t="inlineStr">
+      <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U104" s="3" t="inlineStr">
+      <c r="U107" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ed92919e-c48a-439d-847a-4633dcd906cb</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -10682,44 +10949,47 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>