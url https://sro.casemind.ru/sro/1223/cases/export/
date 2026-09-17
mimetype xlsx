--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>Ассоциация Саморегулируемая организация "Объединение строителей СО"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>6450097530</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Лиско Е. Б.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ed961ccd-b95c-4fb8-9ae9-e4b0054039a2</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А57-10951/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>30.04.2025</t>
@@ -757,51 +757,51 @@
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Стожаров Р. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>30423.21</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание ущерба из-за несвоевременной подачи сведений СЗВ-М, повлекшей переплату пенсии.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>16.10.2025</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ba64bea8-387e-4f1e-b3b7-130ef1489fef</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А56-48009/2018</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>18.04.2018</t>