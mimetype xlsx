--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>Ассоциация "СРО "ДОС"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>6324997146</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Вологодской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Попова И. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1fa74b3a-9c5c-4be8-9d30-ff51be8a37af</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А13-10499/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17.09.2025</t>
@@ -757,51 +757,51 @@
         <is>
           <t>АС Вологодской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Гуляева Ю. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>15048537.97</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Ненадлежащее исполнение членом СРО (ООО Интелстрой) обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e3800b59-fe79-448a-80f2-0d6ef80eb7d7</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А13-2477/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>11.03.2025</t>