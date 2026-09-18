--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -658,51 +658,51 @@
         <is>
           <t>Саморегулируемая Организация Союз "Содружество Строителей"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>6316144627</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Никонова С. Г.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/16682377-eb9b-4855-bb51-75741e1ce1c5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А55-17268/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>21.05.2026</t>
@@ -747,51 +747,51 @@
         <is>
           <t>Саморегулируемая Организация Союз "Содружество Строителей"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>6316144627</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Лукин А. Г.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5b072106-a366-4641-b9fe-d3cd37e9a068</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А55-17089/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>20.05.2026</t>
@@ -836,51 +836,51 @@
         <is>
           <t>Саморегулируемая Организация Союз "Содружество Строителей"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>6316144627</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Лукин А. Г.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f9fc308e-8543-4b7c-8224-a334f7f08412</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А09-3459/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>21.04.2026</t>
@@ -925,51 +925,51 @@
         <is>
           <t>ООО "Ригель"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>6319189175</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Брянской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Прокопенко Е. Н.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>27.04.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/df2bb646-7915-4045-9ffd-f97287bfa201</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А55-43096/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>28.11.2025</t>
@@ -1024,51 +1024,51 @@
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Шестало С. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>5119434</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО (ООО СЛ-Поволжье)</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/05eaf1c2-68cf-4c9b-a88a-5d9adbcd061f</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А55-34915/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>25.09.2025</t>
@@ -1125,51 +1125,51 @@
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Колодина Т. И.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>30589779.96</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>30589779.96</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда (неустойка)</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>04.04.2026</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/26cba963-e549-43ee-ac81-74ff9908f284</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А55-30132/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>19.08.2025</t>
@@ -1226,51 +1226,51 @@
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Агафонов В. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>344767.32</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>344767.32</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств в порядке субсидиарной ответственности за члена СРО.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>02.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/98185709-53dd-45a0-85a1-efa902afc1ab</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А40-37387/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>21.02.2025</t>