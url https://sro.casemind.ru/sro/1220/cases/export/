--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e67bdc4b-f86e-48cb-991b-3475e4b0ce0e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94d4c53d-7ba0-4603-a9e8-32246d52fefb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a62dbd1-97fe-493c-8152-c94cea63153c" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02b0e4d3-a07f-445e-8e1d-a7ed029dd097" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab06724-3374-430f-a5cf-020eeb7cdd9b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf289459-d41e-4e53-9f7b-f83bfd08c4b8" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6af0f2b-9449-433e-abdb-8a555f427092" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/331334bb-014d-42b7-9a55-7ebde2782b21" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/851bceee-7d83-4e92-ba9d-8a0f8764f650" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f34035ed-a994-4364-9266-0ee92e27e0aa" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00d95772-5e8c-4d96-a8e4-5b99e9b6a233" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8527257-1640-46b3-8115-db2b13d38005" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f974bf2f-045b-4c25-af6b-e308e5d09bdb" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2f8a89e-5732-4f38-91d5-c98d0df993f5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/484511bf-85f8-4d6a-a1b3-14ce71475a07" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b07ef3d-5a1d-4ec1-b48e-170de45995ec" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20c8c16e-37f5-4c5e-ac26-d1a6221f722a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20a8f441-dda0-451a-bcb4-878057c97bc5" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcf9c08f-de07-450a-a18e-dc0a33fa33c8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c4667a4-1b17-42d1-bdb0-060d7f19bebf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56d25ccf-ab8c-46fe-9e97-874ea7a91b3f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9d9da88-790b-4b3d-974b-c4cabe2c0590" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a165584b-851e-4d21-8578-46c07fdd8046" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb9c5b83-731a-438b-8792-fcca6c34251b" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c918d6b8-94b1-4093-9ddd-e68d366e5a1f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cce1f468-eaf7-4e5d-8a07-a47b79e435a6" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9341a03-104b-44f4-a3d9-31baebcf3849" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f79ad0d-d415-46c2-8f4f-0fc752dcf99c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/375ba3ce-689a-42f4-8422-5733de505db9" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35161682-fd4a-48a0-8d4c-f0c77b1ce58b" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f85f391-6e1d-4caf-8eec-f6494355ef49" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dab377b1-3ed2-4b90-b490-078b9f37ca0f" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b05654b-6620-4bbb-a4d1-01b07327fcdd" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b691915-3c4b-4df4-9e6c-9830311867a9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e21784a-c1cc-430a-8a73-6d3bc1afb7c0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0fa2502-5aa6-433f-a262-c3ab796c1335" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f3ee892-00d6-47a8-8a23-4bbc2e80ba2d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/710f842a-cc97-422a-84d4-b4feaad0a9bd" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c404633-ea2a-4b6c-b11c-ea9cf6f8a22e" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a7c6687-c861-4fe3-93af-334cb059a49f" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d1f7592-e0a7-4ccc-9488-3ab4f6610fdd" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c79dd7f0-093f-4621-a18d-4cd4e2ee1e75" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb772c1a-169c-449d-9a1b-a6eecff62fe2" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a852bbe-eb5a-4667-ad39-235cd8b597a5" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/249a143a-bc02-41b9-825e-acfc135e3c48" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd2e92d8-1399-4d60-a83e-4d5a9bdea8f3" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80d29b26-8598-4012-9530-606076832de1" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b50c2d53-0bce-424a-8ad5-9485ccc6ec99" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fe4c2fc-c007-4239-8738-3c6be1e3a86c" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13d869a5-bf00-404d-ba9f-a72530af80c2" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4224ced1-1a28-450b-9a34-2255f321eb67" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1172537d-e712-43c1-b489-573c54824765" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1622c81e-8c4b-45f2-bfcf-ff0f70e08b1b" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aa7bd07-e5f6-499c-8eef-28654051db05" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a0a8db-734a-49b5-81ba-fee3bd906e4e" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67b35cba-e72f-4349-a7b7-7dad05fe133f" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b507ede1-a276-44b1-a87e-08d5a3ffe58c" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7652ebae-cb5c-4947-8374-0a9205df8070" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ee3aae-f7e5-4205-ab8a-2f7c2be1ea68" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59142e15-1bab-404a-8d0e-d0e55d6ad43b" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3c6b9dc-6016-4ee7-a8c5-494719c9a772" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c8f0751-e469-4e6c-baa9-91bf1d6f86ba" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d560eeb-4566-4ac4-ab32-f3f0c918d913" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82f04b65-3fff-4247-b603-1b80bcea65d4" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34395905-e41c-4f8d-a2e5-429f41a9c4ac" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b22bd15-e18a-4b45-b02d-a5aa9394dea3" TargetMode="External" Id="rId67" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e67bdc4b-f86e-48cb-991b-3475e4b0ce0e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94d4c53d-7ba0-4603-a9e8-32246d52fefb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a62dbd1-97fe-493c-8152-c94cea63153c" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02b0e4d3-a07f-445e-8e1d-a7ed029dd097" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab06724-3374-430f-a5cf-020eeb7cdd9b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf289459-d41e-4e53-9f7b-f83bfd08c4b8" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6af0f2b-9449-433e-abdb-8a555f427092" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/331334bb-014d-42b7-9a55-7ebde2782b21" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/851bceee-7d83-4e92-ba9d-8a0f8764f650" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f34035ed-a994-4364-9266-0ee92e27e0aa" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00d95772-5e8c-4d96-a8e4-5b99e9b6a233" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8527257-1640-46b3-8115-db2b13d38005" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f974bf2f-045b-4c25-af6b-e308e5d09bdb" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2f8a89e-5732-4f38-91d5-c98d0df993f5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/109f4668-e5e7-42d1-af9c-327d037bf208" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/484511bf-85f8-4d6a-a1b3-14ce71475a07" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4070226-239a-463d-81b1-28aaf2f92484" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b07ef3d-5a1d-4ec1-b48e-170de45995ec" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20c8c16e-37f5-4c5e-ac26-d1a6221f722a" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20a8f441-dda0-451a-bcb4-878057c97bc5" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcf9c08f-de07-450a-a18e-dc0a33fa33c8" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c4667a4-1b17-42d1-bdb0-060d7f19bebf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56d25ccf-ab8c-46fe-9e97-874ea7a91b3f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9d9da88-790b-4b3d-974b-c4cabe2c0590" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a165584b-851e-4d21-8578-46c07fdd8046" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb9c5b83-731a-438b-8792-fcca6c34251b" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c918d6b8-94b1-4093-9ddd-e68d366e5a1f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cce1f468-eaf7-4e5d-8a07-a47b79e435a6" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9341a03-104b-44f4-a3d9-31baebcf3849" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f79ad0d-d415-46c2-8f4f-0fc752dcf99c" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/375ba3ce-689a-42f4-8422-5733de505db9" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35161682-fd4a-48a0-8d4c-f0c77b1ce58b" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f85f391-6e1d-4caf-8eec-f6494355ef49" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dab377b1-3ed2-4b90-b490-078b9f37ca0f" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b05654b-6620-4bbb-a4d1-01b07327fcdd" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b691915-3c4b-4df4-9e6c-9830311867a9" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0fa2502-5aa6-433f-a262-c3ab796c1335" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e21784a-c1cc-430a-8a73-6d3bc1afb7c0" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f3ee892-00d6-47a8-8a23-4bbc2e80ba2d" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d1f7592-e0a7-4ccc-9488-3ab4f6610fdd" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a7c6687-c861-4fe3-93af-334cb059a49f" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb772c1a-169c-449d-9a1b-a6eecff62fe2" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7c0e549-990f-4983-92ff-7942e320f673" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c79dd7f0-093f-4621-a18d-4cd4e2ee1e75" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c404633-ea2a-4b6c-b11c-ea9cf6f8a22e" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/710f842a-cc97-422a-84d4-b4feaad0a9bd" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a852bbe-eb5a-4667-ad39-235cd8b597a5" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80d29b26-8598-4012-9530-606076832de1" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd2e92d8-1399-4d60-a83e-4d5a9bdea8f3" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/249a143a-bc02-41b9-825e-acfc135e3c48" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b50c2d53-0bce-424a-8ad5-9485ccc6ec99" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fe4c2fc-c007-4239-8738-3c6be1e3a86c" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13d869a5-bf00-404d-ba9f-a72530af80c2" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4224ced1-1a28-450b-9a34-2255f321eb67" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1622c81e-8c4b-45f2-bfcf-ff0f70e08b1b" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1172537d-e712-43c1-b489-573c54824765" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aa7bd07-e5f6-499c-8eef-28654051db05" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a0a8db-734a-49b5-81ba-fee3bd906e4e" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67b35cba-e72f-4349-a7b7-7dad05fe133f" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ca55b59-f297-412c-823c-f61a310d1f81" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b507ede1-a276-44b1-a87e-08d5a3ffe58c" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7652ebae-cb5c-4947-8374-0a9205df8070" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ee3aae-f7e5-4205-ab8a-2f7c2be1ea68" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59142e15-1bab-404a-8d0e-d0e55d6ad43b" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3c6b9dc-6016-4ee7-a8c5-494719c9a772" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d560eeb-4566-4ac4-ab32-f3f0c918d913" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c8f0751-e469-4e6c-baa9-91bf1d6f86ba" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82f04b65-3fff-4247-b603-1b80bcea65d4" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34395905-e41c-4f8d-a2e5-429f41a9c4ac" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d66c6d77-3f70-4de8-a27f-dc6032b72608" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b22bd15-e18a-4b45-b02d-a5aa9394dea3" TargetMode="External" Id="rId72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U68"/>
+  <dimension ref="A1:U73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -747,51 +747,51 @@
         <is>
           <t>Ассоциация "Саморегулируемая Организация "Средволгстрой"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>6315946530</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Лукин А. Г.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/94d4c53d-7ba0-4603-a9e8-32246d52fefb</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А55-14263/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>27.04.2026</t>
@@ -925,51 +925,51 @@
         <is>
           <t>Ассоциация "Саморегулируемая Организация "Средволгстрой"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>6315946530</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Шаруева Н. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/02b0e4d3-a07f-445e-8e1d-a7ed029dd097</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А55-9751/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>25.03.2026</t>
@@ -1014,51 +1014,51 @@
         <is>
           <t>Ассоциация "Саморегулируемая Организация "Средволгстрой"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>6315946530</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Шаруева Н. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/eab06724-3374-430f-a5cf-020eeb7cdd9b</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А55-8850/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>18.03.2026</t>
@@ -1103,51 +1103,51 @@
         <is>
           <t>Ассоциация "Саморегулируемая Организация "Средволгстрой"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>6315946530</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Шехмаметьева Е. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bf289459-d41e-4e53-9f7b-f83bfd08c4b8</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А40-53979/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>02.03.2026</t>
@@ -1192,51 +1192,51 @@
         <is>
           <t>ООО "СПЕЦСТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>6330099648</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a6af0f2b-9449-433e-abdb-8a555f427092</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А55-6058/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>25.02.2026</t>
@@ -1370,51 +1370,51 @@
         <is>
           <t>Ассоциация "Саморегулируемая Организация "Средволгстрой"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>6315946530</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Лукин А. Г.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/851bceee-7d83-4e92-ba9d-8a0f8764f650</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А55-46508/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>23.12.2025</t>
@@ -1469,51 +1469,51 @@
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Балькина Л. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>45546553.73</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
           <t>Взыскание неустойки за расторжение контракта, нарушение сроков гарантии и убытков</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f34035ed-a994-4364-9266-0ee92e27e0aa</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>А55-44289/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>09.12.2025</t>
@@ -1568,51 +1568,51 @@
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Шаруева Н. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>5460054.1</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
           <t>Привлечение СРО к субсидиарной ответственности по долгам члена СРО - ООО «Связьстрой»</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>19.03.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/00d95772-5e8c-4d96-a8e4-5b99e9b6a233</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>А55-42945/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>27.11.2025</t>
@@ -1667,51 +1667,51 @@
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Балькина Л. С.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
           <t>Взыскание 100 000 руб. в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a8527257-1640-46b3-8115-db2b13d38005</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>А46-9299/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>26.05.2025</t>
@@ -1885,5310 +1885,5755 @@
           <t>Оспаривание решения об исключении из членов СРО из-за задолженности по взносам</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
           <t>30.08.2024</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c2f8a89e-5732-4f38-91d5-c98d0df993f5</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А55-15457/2023</t>
+          <t>А55-34672/2023</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>16.05.2023</t>
+          <t>25.10.2023</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Чекарев Алексей Викторович</t>
+          <t>ООО "Камарегион"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5907038326</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Чекарев Алексей Викторович</t>
-[...2 lines deleted...]
-      <c r="L16" s="2" t="inlineStr"/>
+          <t>ООО "Стротекс"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>6318243052</t>
+        </is>
+      </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Селезнева С. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Борзова М. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>27.02.2024</t>
+          <t>30.12.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/484511bf-85f8-4d6a-a1b3-14ce71475a07</t>
+          <t>https://kad.arbitr.ru/Card/109f4668-e5e7-42d1-af9c-327d037bf208</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А50-15076/2022</t>
+          <t>А55-15457/2023</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>21.06.2022</t>
+          <t>16.05.2023</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Козин Артём Олегович</t>
+          <t>Чекарев Алексей Викторович</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>590614231071</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Истомина Виктория Михайловна</t>
+          <t>Чекарев Алексей Викторович</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Плотникова Т. Ю.</t>
-[...2 lines deleted...]
-      <c r="O17" s="2" t="inlineStr"/>
+          <t>Селезнева С. С.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>1894623</v>
+      </c>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr"/>
-      <c r="R17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Признание гражданина банкротом и освобождение от обязательств по кредитным договорам</t>
+        </is>
+      </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>11.11.2022</t>
+          <t>27.02.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b07ef3d-5a1d-4ec1-b48e-170de45995ec</t>
+          <t>https://kad.arbitr.ru/Card/484511bf-85f8-4d6a-a1b3-14ce71475a07</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А50-12411/2022</t>
+          <t>А55-2551/2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>23.05.2022</t>
+          <t>30.01.2023</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
+          <t>Парфирьева Ольга Анатольевна</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОТЕКС"</t>
+          <t>ООО "Викстрой"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>6318243052</t>
+          <t>6321369432</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Овчинникова С. А.</t>
+          <t>Суханкина В. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>20.02.2025</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20c8c16e-37f5-4c5e-ac26-d1a6221f722a</t>
+          <t>https://kad.arbitr.ru/Card/a4070226-239a-463d-81b1-28aaf2f92484</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А50-10576/2022</t>
+          <t>А50-15076/2022</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>28.04.2022</t>
+          <t>21.06.2022</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
+          <t>Козин Артём Олегович</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>590614231071</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОТЕКС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Истомина Виктория Михайловна</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Султанова Ю. Т.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Плотникова Т. Ю.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>11.11.2022</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20a8f441-dda0-451a-bcb4-878057c97bc5</t>
+          <t>https://kad.arbitr.ru/Card/9b07ef3d-5a1d-4ec1-b48e-170de45995ec</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А50-7238/2022</t>
+          <t>А50-12411/2022</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>29.03.2022</t>
+          <t>23.05.2022</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>5902990563</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОТЕКС"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>6318243052</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Султанова Ю. Т.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Овчинникова С. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>20.02.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fcf9c08f-de07-450a-a18e-dc0a33fa33c8</t>
+          <t>https://kad.arbitr.ru/Card/20c8c16e-37f5-4c5e-ac26-d1a6221f722a</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А50-921/2022</t>
+          <t>А50-10576/2022</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>18.01.2022</t>
+          <t>28.04.2022</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>5902990563</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОТЕКС"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>6318243052</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Антонова Е. Д.</t>
+          <t>Султанова Ю. Т.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>2656836.6</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>261513.54</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>261513.54</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Ответственность СРО по обязательствам члена (ООО Стротекс) из договора подряда.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c4667a4-1b17-42d1-bdb0-060d7f19bebf</t>
+          <t>https://kad.arbitr.ru/Card/20a8f441-dda0-451a-bcb4-878057c97bc5</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А56-42938/2019</t>
+          <t>А50-7238/2022</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>12.04.2019</t>
+          <t>29.03.2022</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ПАО "Промсвязьбанк"</t>
+          <t>ООО "СТРОТЕКС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7744000912</t>
+          <t>6318243052</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Султанова Ю. Т.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>316099.32</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>3415707.6</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>3415707.6</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и процентов из-за неправомерного списания банком средств со спецсчета СРО</t>
+          <t>Взыскание стоимости устранения недостатков капремонта фасада и страхового возмещения.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>06.08.2020</t>
+          <t>07.04.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56d25ccf-ab8c-46fe-9e97-874ea7a91b3f</t>
+          <t>https://kad.arbitr.ru/Card/fcf9c08f-de07-450a-a18e-dc0a33fa33c8</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-175184/2018</t>
+          <t>А50-921/2022</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>27.07.2018</t>
+          <t>18.01.2022</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 2"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6319179177</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>ООО "СТРОТЕКС"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>6318243052</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Антонова Е. Д.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2656836.6</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Ответственность СРО по обязательствам члена (ООО Стротекс) из договора подряда.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>22.04.2019</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9d9da88-790b-4b3d-974b-c4cabe2c0590</t>
+          <t>https://kad.arbitr.ru/Card/1c4667a4-1b17-42d1-bdb0-060d7f19bebf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-98034/2018</t>
+          <t>А56-42938/2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>12.04.2019</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРСЕНАЛСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7725740630</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>СО АССОЦИАЦИЯ СТРОИТЕЛЕЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ</t>
-[...2 lines deleted...]
-      <c r="L24" s="2" t="inlineStr"/>
+          <t>ПАО "Промсвязьбанк"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>7744000912</t>
+        </is>
+      </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>316099.32</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Взыскание убытков и процентов из-за неправомерного списания банком средств со спецсчета СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>25.01.2019</t>
+          <t>06.08.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a165584b-851e-4d21-8578-46c07fdd8046</t>
+          <t>https://kad.arbitr.ru/Card/56d25ccf-ab8c-46fe-9e97-874ea7a91b3f</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-49216/2018</t>
+          <t>А40-175184/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>27.07.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНДЪ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 2"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6345027847</t>
+          <t>6319179177</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>18.09.2018</t>
+          <t>22.04.2019</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb9c5b83-731a-438b-8792-fcca6c34251b</t>
+          <t>https://kad.arbitr.ru/Card/a9d9da88-790b-4b3d-974b-c4cabe2c0590</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-3301/2018</t>
+          <t>А40-98034/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО МИГ Строй</t>
+          <t>ООО "АРСЕНАЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7725740630</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СО АССОЦИАЦИЯ СТРОИТЕЛЕЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr"/>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>341000</v>
+        <v>500000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО (300 000 руб.) при переходе в другую организацию.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>23.02.2018</t>
+          <t>25.01.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c918d6b8-94b1-4093-9ddd-e68d366e5a1f</t>
+          <t>https://kad.arbitr.ru/Card/a165584b-851e-4d21-8578-46c07fdd8046</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-238188/2017</t>
+          <t>А56-49216/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙКОНТАКТ-ПОВОЛЖЬЕ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНДЪ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>6316170000</t>
+          <t>6345027847</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>18.09.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cce1f468-eaf7-4e5d-8a07-a47b79e435a6</t>
+          <t>https://kad.arbitr.ru/Card/cb9c5b83-731a-438b-8792-fcca6c34251b</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-231109/2017</t>
+          <t>А40-3301/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>11.01.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОВОЛЖСКАЯ ИНЖЕНЕРНАЯ КОМПАНИЯ"</t>
+          <t>ООО МИГ Строй</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>6324055868</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>500000</v>
+        <v>341000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО (300 000 руб.) при переходе в другую организацию.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>20.09.2019</t>
+          <t>23.02.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9341a03-104b-44f4-a3d9-31baebcf3849</t>
+          <t>https://kad.arbitr.ru/Card/c918d6b8-94b1-4093-9ddd-e68d366e5a1f</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-92078/2017</t>
+          <t>А40-238188/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНТЕХСТРОЙ"</t>
+          <t>ООО "ПРОМСТРОЙКОНТАКТ-ПОВОЛЖЬЕ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>6317098980</t>
+          <t>6316170000</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 500 000 руб. в связи со сменой СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>06.12.2018</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f79ad0d-d415-46c2-8f4f-0fc752dcf99c</t>
+          <t>https://kad.arbitr.ru/Card/cce1f468-eaf7-4e5d-8a07-a47b79e435a6</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-89617/2017</t>
+          <t>А40-231109/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>04.12.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "КС-КОМ"</t>
+          <t>ООО "ПОВОЛЖСКАЯ ИНЖЕНЕРНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>6324036939</t>
+          <t>6324055868</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P30" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда при переходе в другую организацию</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>15.06.2018</t>
+          <t>20.09.2019</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/375ba3ce-689a-42f4-8422-5733de505db9</t>
+          <t>https://kad.arbitr.ru/Card/e9341a03-104b-44f4-a3d9-31baebcf3849</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-194886/2017</t>
+          <t>А56-92078/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>Чаплыгин С Н</t>
+          <t>ООО "РЕГИОНТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6317098980</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>НП СРО строителей особо опасных и технически сложных объектов Спецстройнадзор</t>
-[...2 lines deleted...]
-      <c r="L31" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7811290215</t>
+        </is>
+      </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд 500 000 руб. в связи со сменой СРО</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>19.07.2018</t>
+          <t>06.12.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35161682-fd4a-48a0-8d4c-f0c77b1ce58b</t>
+          <t>https://kad.arbitr.ru/Card/4f79ad0d-d415-46c2-8f4f-0fc752dcf99c</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А55-24546/2017</t>
+          <t>А56-89617/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМСТРОЙСЕРВИС"</t>
+          <t>ООО "КС-КОМ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7313006420</t>
+          <t>6324036939</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ " "СРЕДВОЛГСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>6315946530</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Самарской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Шаруева Н. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>25.12.2019</t>
+          <t>15.06.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f85f391-6e1d-4caf-8eec-f6494355ef49</t>
+          <t>https://kad.arbitr.ru/Card/375ba3ce-689a-42f4-8422-5733de505db9</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-155917/2017</t>
+          <t>А40-194886/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>17.10.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОДНЫЕ СИСТЕМЫ"</t>
+          <t>Чаплыгин С Н</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>6324057657</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО строителей особо опасных и технически сложных объектов Спецстройнадзор</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr"/>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>14.01.2018</t>
+          <t>19.07.2018</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dab377b1-3ed2-4b90-b490-078b9f37ca0f</t>
+          <t>https://kad.arbitr.ru/Card/35161682-fd4a-48a0-8d4c-f0c77b1ce58b</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А08-7301/2017</t>
+          <t>А55-24546/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТ"</t>
+          <t>ООО "КОМСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>6323072331</t>
+          <t>7313006420</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СРО АССОЦИАЦИЯ " "СРЕДВОЛГСТРОЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>6315946530</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Кретова Л. А.</t>
+          <t>Шаруева Н. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P34" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>25.12.2019</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b05654b-6620-4bbb-a4d1-01b07327fcdd</t>
+          <t>https://kad.arbitr.ru/Card/1f85f391-6e1d-4caf-8eec-f6494355ef49</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А08-6939/2017</t>
+          <t>А40-155917/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОМСТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "ВОДНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>6322036355</t>
+          <t>6324057657</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Кретова Л. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>11.03.2020</t>
+          <t>14.01.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b691915-3c4b-4df4-9e6c-9830311867a9</t>
+          <t>https://kad.arbitr.ru/Card/dab377b1-3ed2-4b90-b490-078b9f37ca0f</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-137857/2017</t>
+          <t>А08-7301/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>Жданов Алексей Николаевич</t>
+          <t>ООО "АРТ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6323072331</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Кретова Л. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P36" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Перечисление взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>16.01.2020</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e21784a-c1cc-430a-8a73-6d3bc1afb7c0</t>
+          <t>https://kad.arbitr.ru/Card/0b05654b-6620-4bbb-a4d1-01b07327fcdd</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А56-54661/2017</t>
+          <t>А08-6939/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМПЛЕКТСЕРВИС"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОМСТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>6323105594</t>
+          <t>6322036355</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Кретова Л. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>750000</v>
-[...1 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 750 000 рублей взноса в компенсационный фонд другой СРО при переходе</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>03.12.2017</t>
+          <t>11.03.2020</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0fa2502-5aa6-433f-a262-c3ab796c1335</t>
+          <t>https://kad.arbitr.ru/Card/3b691915-3c4b-4df4-9e6c-9830311867a9</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-54659/2017</t>
+          <t>А56-54661/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>26.07.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНДЪ"</t>
+          <t>ООО "СТРОЙКОМПЛЕКТСЕРВИС"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>6345027847</t>
+          <t>6323105594</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>300000</v>
+        <v>750000</v>
       </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. компенсационного фонда.</t>
+          <t>Обязание перечислить 750 000 рублей взноса в компенсационный фонд другой СРО при переходе</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>01.01.2018</t>
+          <t>03.12.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f3ee892-00d6-47a8-8a23-4bbc2e80ba2d</t>
+          <t>https://kad.arbitr.ru/Card/c0fa2502-5aa6-433f-a262-c3ab796c1335</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А12-25502/2017</t>
+          <t>А40-137857/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОФАКТОР"</t>
+          <t>Жданов Алексей Николаевич</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>6316112706</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>3445094658</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Смагоринская Е. Б.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P39" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>16.01.2020</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/710f842a-cc97-422a-84d4-b4feaad0a9bd</t>
+          <t>https://kad.arbitr.ru/Card/7e21784a-c1cc-430a-8a73-6d3bc1afb7c0</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А12-25501/2017</t>
+          <t>А56-54659/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦИКЛОН"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНДЪ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>6319162864</t>
+          <t>6345027847</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>3445094658</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Смагоринская Е. Б.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в другую организацию.</t>
+          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. компенсационного фонда.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>01.01.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c404633-ea2a-4b6c-b11c-ea9cf6f8a22e</t>
+          <t>https://kad.arbitr.ru/Card/0f3ee892-00d6-47a8-8a23-4bbc2e80ba2d</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А12-25505/2017</t>
+          <t>А12-25499/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>19.07.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОМОСТРОЙ"</t>
+          <t>ООО "СТРОЙЭНЕРГО"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6316035297</t>
+          <t>6319172982</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>3445094658</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Кремс Л. А.</t>
+          <t>Литвин С. Н.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P41" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда.</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a7c6687-c861-4fe3-93af-334cb059a49f</t>
+          <t>https://kad.arbitr.ru/Card/1d1f7592-e0a7-4ccc-9488-3ab4f6610fdd</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А12-25499/2017</t>
+          <t>А12-25505/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>19.07.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭНЕРГО"</t>
+          <t>ООО "ДОМОСТРОЙ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>6319172982</t>
+          <t>6316035297</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>3445094658</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Литвин С. Н.</t>
+          <t>Кремс Л. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда СРО</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d1f7592-e0a7-4ccc-9488-3ab4f6610fdd</t>
+          <t>https://kad.arbitr.ru/Card/3a7c6687-c861-4fe3-93af-334cb059a49f</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А12-25500/2017</t>
+          <t>А12-25504/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>19.07.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗ-СЕРВИС"</t>
+          <t>ООО "ЭМС СТРОЙ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>6316083445</t>
+          <t>6322039780</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>3445094658</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Сейдалиева А. Т.</t>
+          <t>Мойсеева Е. С.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P43" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда в размере 300 000 руб.</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c79dd7f0-093f-4621-a18d-4cd4e2ee1e75</t>
+          <t>https://kad.arbitr.ru/Card/bb772c1a-169c-449d-9a1b-a6eecff62fe2</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А12-25504/2017</t>
+          <t>А12-25422/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>19.07.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭМС СТРОЙ"</t>
+          <t>ООО ИНЖЕНЕРНАЯ ГРУППА "ЭЛИРС"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>6322039780</t>
+          <t>6382043082</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>3445094658</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Мойсеева Е. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Смагоринская Е. Б.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr"/>
-      <c r="Q44" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>09.10.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb772c1a-169c-449d-9a1b-a6eecff62fe2</t>
+          <t>https://kad.arbitr.ru/Card/e7c0e549-990f-4983-92ff-7942e320f673</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А12-25503/2017</t>
+          <t>А12-25500/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>19.07.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ "САМАРА-ЭНЕРГО-РЕСУРС"</t>
+          <t>ООО "ГАЗ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>6312066978</t>
+          <t>6316083445</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
           <t>3445094658</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Шутов С. А.</t>
+          <t>Сейдалиева А. Т.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда в размере 300 000 руб.</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>16.08.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a852bbe-eb5a-4667-ad39-235cd8b597a5</t>
+          <t>https://kad.arbitr.ru/Card/c79dd7f0-093f-4621-a18d-4cd4e2ee1e75</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-129617/2017</t>
+          <t>А12-25501/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ-ГАРАНТ"</t>
+          <t>ООО "ЦИКЛОН"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>6321316695</t>
+          <t>6319162864</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>3445094658</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Смагоринская Е. Б.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P46" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в другую организацию.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/249a143a-bc02-41b9-825e-acfc135e3c48</t>
+          <t>https://kad.arbitr.ru/Card/4c404633-ea2a-4b6c-b11c-ea9cf6f8a22e</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-129611/2017</t>
+          <t>А12-25502/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПСТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОФАКТОР"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>6448011800</t>
+          <t>6316112706</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>3445094658</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Смагоринская Е. Б.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда в другую СРО</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd2e92d8-1399-4d60-a83e-4d5a9bdea8f3</t>
+          <t>https://kad.arbitr.ru/Card/710f842a-cc97-422a-84d4-b4feaad0a9bd</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-129614/2017</t>
+          <t>А12-25503/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНИЧЕСКИЙ ЦЕНТР"</t>
+          <t>ООО РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ "САМАРА-ЭНЕРГО-РЕСУРС"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>6381012934</t>
+          <t>6312066978</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>3445094658</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Шутов С. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P48" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>24.01.2019</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80d29b26-8598-4012-9530-606076832de1</t>
+          <t>https://kad.arbitr.ru/Card/9a852bbe-eb5a-4667-ad39-235cd8b597a5</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-124256/2017</t>
+          <t>А40-129614/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТАЙМ"</t>
+          <t>ООО "ТЕХНИЧЕСКИЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>6321237041</t>
+          <t>6381012934</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе члена</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>20.02.2019</t>
+          <t>24.01.2019</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b50c2d53-0bce-424a-8ad5-9485ccc6ec99</t>
+          <t>https://kad.arbitr.ru/Card/80d29b26-8598-4012-9530-606076832de1</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-98549/2017</t>
+          <t>А40-129611/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕПАРТАМЕНТ ЖКХ Г. ТОЛЬЯТТИ"</t>
+          <t>ООО "КАПСТРОЙ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>6321300279</t>
+          <t>6448011800</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1fe4c2fc-c007-4239-8738-3c6be1e3a86c</t>
+          <t>https://kad.arbitr.ru/Card/dd2e92d8-1399-4d60-a83e-4d5a9bdea8f3</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-95734/2017</t>
+          <t>А40-129617/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "АКОМ-СТРОЙ"</t>
+          <t>ООО "МОНТАЖНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ-ГАРАНТ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>6321291440</t>
+          <t>6321316695</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при смене саморегулируемой организации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13d869a5-bf00-404d-ba9f-a72530af80c2</t>
+          <t>https://kad.arbitr.ru/Card/249a143a-bc02-41b9-825e-acfc135e3c48</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-89883/2017</t>
+          <t>А40-124256/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>18.05.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИЗНЕС - ТРЕЙД"</t>
+          <t>ООО "ЭНЕРГОТАЙМ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>6317049983</t>
+          <t>6321237041</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P52" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компфонда, признание незаконным отказа в выходе из СРО и внесение сведений</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе члена</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>20.02.2019</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4224ced1-1a28-450b-9a34-2255f321eb67</t>
+          <t>https://kad.arbitr.ru/Card/b50c2d53-0bce-424a-8ad5-9485ccc6ec99</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А56-33712/2017</t>
+          <t>А40-98549/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ЭКОЛОГИЧЕСКИХ ПРОБЛЕМ В МЕТАЛЛУРГИИ"</t>
+          <t>ООО "ДЕПАРТАМЕНТ ЖКХ Г. ТОЛЬЯТТИ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>4825010078</t>
+          <t>6321300279</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P53" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 300 000 рублей взноса в компенсационный фонд</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом.</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>27.07.2018</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1172537d-e712-43c1-b489-573c54824765</t>
+          <t>https://kad.arbitr.ru/Card/1fe4c2fc-c007-4239-8738-3c6be1e3a86c</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А56-33711/2017</t>
+          <t>А40-95734/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНДЪ"</t>
+          <t>ЗАО "АКОМ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>6345027847</t>
+          <t>6321291440</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P54" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда в СРО СредВолгСтрой</t>
+          <t>Перечисление взноса в компенсационный фонд при смене саморегулируемой организации</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1622c81e-8c4b-45f2-bfcf-ff0f70e08b1b</t>
+          <t>https://kad.arbitr.ru/Card/13d869a5-bf00-404d-ba9f-a72530af80c2</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А56-31004/2017</t>
+          <t>А40-89883/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>18.05.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНСТРОЙ"</t>
+          <t>ООО "БИЗНЕС - ТРЕЙД"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>6330067928</t>
+          <t>6317049983</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7811290712</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
       <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить 300 000 руб. компенсационного взноса</t>
+          <t>Обязание перечислить средства компфонда, признание незаконным отказа в выходе из СРО и внесение сведений</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8aa7bd07-e5f6-499c-8eef-28654051db05</t>
+          <t>https://kad.arbitr.ru/Card/4224ced1-1a28-450b-9a34-2255f321eb67</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-73247/2017</t>
+          <t>А56-33711/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛИТСТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНДЪ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>6324015801</t>
+          <t>6345027847</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца по месту учета</t>
+          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда в СРО СредВолгСтрой</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>01.02.2020</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93a0a8db-734a-49b5-81ba-fee3bd906e4e</t>
+          <t>https://kad.arbitr.ru/Card/1622c81e-8c4b-45f2-bfcf-ff0f70e08b1b</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А08-2851/2017</t>
+          <t>А56-33712/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОМОНТАЖНОЕУПРАВЛЕНИЕ-7"</t>
+          <t>ЗАО "НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ЭКОЛОГИЧЕСКИХ ПРОБЛЕМ В МЕТАЛЛУРГИИ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>6330056595</t>
+          <t>4825010078</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7841017502</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Бугаева О. Ю.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание прекратить членство в СРО и перечислить 300 000 рублей взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>27.07.2018</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67b35cba-e72f-4349-a7b7-7dad05fe133f</t>
+          <t>https://kad.arbitr.ru/Card/1172537d-e712-43c1-b489-573c54824765</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-56103/2017</t>
+          <t>А56-31004/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОРЕСУРС"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>6317101591</t>
+          <t>6330067928</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7811290712</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 300 000 руб. компенсационного взноса</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b507ede1-a276-44b1-a87e-08d5a3ffe58c</t>
+          <t>https://kad.arbitr.ru/Card/8aa7bd07-e5f6-499c-8eef-28654051db05</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А56-18210/2017</t>
+          <t>А40-73247/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНО-ДОРОЖНАЯ КОМПАНИЯ "ПАЛЬМИРА"</t>
+          <t>ООО "ЭЛИТСТРОЙ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>6319156451</t>
+          <t>6324015801</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца по месту учета</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>01.02.2020</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7652ebae-cb5c-4947-8374-0a9205df8070</t>
+          <t>https://kad.arbitr.ru/Card/93a0a8db-734a-49b5-81ba-fee3bd906e4e</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-50620/2017</t>
+          <t>А08-2851/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛГАСТРОЙСЕРВИС"</t>
+          <t>ООО "СТРОИТЕЛЬНОМОНТАЖНОЕУПРАВЛЕНИЕ-7"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>6321343191</t>
+          <t>6330056595</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Бугаева О. Ю.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P60" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>17.06.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63ee3aae-f7e5-4205-ab8a-2f7c2be1ea68</t>
+          <t>https://kad.arbitr.ru/Card/67b35cba-e72f-4349-a7b7-7dad05fe133f</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-43621/2017</t>
+          <t>А12-12644/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>13.04.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСАД"</t>
+          <t>ООО "СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>6325046496</t>
+          <t>6321220947</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>3445094658</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лазаренко С. В.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
       <c r="P61" s="2" t="inlineStr"/>
-      <c r="Q61" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>10.04.2018</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b</t>
+          <t>https://kad.arbitr.ru/Card/5ca55b59-f297-412c-823c-f61a310d1f81</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А08-1418/2017</t>
+          <t>А40-56103/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>03.03.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "САМАРАСТРОЙСЕРВИС"</t>
+          <t>ООО "ЭНЕРГОРЕСУРС"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>6312137160</t>
+          <t>6317101591</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Бугаева О. Ю.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P62" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в другую ассоциацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59142e15-1bab-404a-8d0e-d0e55d6ad43b</t>
+          <t>https://kad.arbitr.ru/Card/b507ede1-a276-44b1-a87e-08d5a3ffe58c</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-38123/2017</t>
+          <t>А56-18210/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>02.03.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "АБУЛ"</t>
+          <t>ООО СТРОИТЕЛЬНО-ДОРОЖНАЯ КОМПАНИЯ "ПАЛЬМИРА"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>6321106585</t>
+          <t>6319156451</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7725256274</t>
+          <t>7841017502</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P63" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P63" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО при переходе истца в другую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3c6b9dc-6016-4ee7-a8c5-494719c9a772</t>
+          <t>https://kad.arbitr.ru/Card/7652ebae-cb5c-4947-8374-0a9205df8070</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А12-6565/2017</t>
+          <t>А40-50620/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО СПОРТИВНО-ПРОИЗВОДСТВЕННАЯ ОРГАНИЗАЦИЯ "ВЫСОТА"</t>
+          <t>ООО "ВОЛГАСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>6325012970</t>
+          <t>6321343191</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>3445094658</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Кремс Л. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>600000</v>
-[...1 lines deleted...]
-      <c r="P64" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взносы в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>17.06.2017</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c8f0751-e469-4e6c-baa9-91bf1d6f86ba</t>
+          <t>https://kad.arbitr.ru/Card/63ee3aae-f7e5-4205-ab8a-2f7c2be1ea68</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А56-12595/2017</t>
+          <t>А40-43621/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>13.03.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>АО "АВТОКЛАВ-СЕРВИС"</t>
+          <t>ООО "СТРОЙСАД"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>6323043147</t>
+          <t>6325046496</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P65" s="2" t="inlineStr"/>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 300 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. компенсационного фонда в связи со сменой СРО</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d560eeb-4566-4ac4-ab32-f3f0c918d913</t>
+          <t>https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А56-10764/2017</t>
+          <t>А08-1418/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>20.02.2017</t>
+          <t>03.03.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХЭНЕРГОХИМ-ГРУПП"</t>
+          <t>ООО "САМАРАСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>6324020745</t>
+          <t>6312137160</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Бугаева О. Ю.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. взноса в компенсационный фонд</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в другую ассоциацию</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>14.11.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82f04b65-3fff-4247-b603-1b80bcea65d4</t>
+          <t>https://kad.arbitr.ru/Card/59142e15-1bab-404a-8d0e-d0e55d6ad43b</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А08-863/2017</t>
+          <t>А40-38123/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>09.02.2017</t>
+          <t>02.03.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНТАКТ"</t>
+          <t>ООО "АБУЛ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>6321383109</t>
+          <t>6321106585</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7725256274</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Шульгина А. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>300000</v>
+        <v>282271</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе истца</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>15.02.2019</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34395905-e41c-4f8d-a2e5-429f41a9c4ac</t>
+          <t>https://kad.arbitr.ru/Card/d3c6b9dc-6016-4ee7-a8c5-494719c9a772</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
+          <t>А56-12595/2017</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2017</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>АО "АВТОКЛАВ-СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>6323043147</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P68" s="2" t="n">
+        <v>16000</v>
+      </c>
+      <c r="Q68" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R68" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление 300 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2017</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7d560eeb-4566-4ac4-ab32-f3f0c918d913</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А12-6565/2017</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2017</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>ООО СПОРТИВНО-ПРОИЗВОДСТВЕННАЯ ОРГАНИЗАЦИЯ "ВЫСОТА"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>6325012970</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>3445094658</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Волгоградской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Кремс Л. А.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="n">
+        <v>600000</v>
+      </c>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R69" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взносы в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2017</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3c8f0751-e469-4e6c-baa9-91bf1d6f86ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А56-10764/2017</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2017</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХЭНЕРГОХИМ-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>6324020745</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Васильева Н. А.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. взноса в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2017</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82f04b65-3fff-4247-b603-1b80bcea65d4</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А08-863/2017</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2017</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОНТАКТ"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>6321383109</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P71" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q71" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R71" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе истца</t>
+        </is>
+      </c>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2019</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/34395905-e41c-4f8d-a2e5-429f41a9c4ac</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А12-3804/2017</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2017</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>6321220947</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ПРЕДПРИЯТИЙ"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>3445094658</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Волгоградской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Кремс Л. А.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2017</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d66c6d77-3f70-4de8-a27f-dc6032b72608</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
           <t>А56-85554/2016</t>
         </is>
       </c>
-      <c r="C68" s="2" t="inlineStr">
+      <c r="C73" s="2" t="inlineStr">
         <is>
           <t>07.12.2016</t>
         </is>
       </c>
-      <c r="D68" s="2" t="inlineStr">
+      <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E68" s="2" t="inlineStr">
+      <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F68" s="2" t="inlineStr">
+      <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G68" s="2" t="inlineStr">
+      <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H68" s="2" t="inlineStr">
+      <c r="H73" s="2" t="inlineStr">
         <is>
           <t>ООО "РЕГИОНСТРОЙ"</t>
         </is>
       </c>
-      <c r="I68" s="2" t="inlineStr">
+      <c r="I73" s="2" t="inlineStr">
         <is>
           <t>5249121764</t>
         </is>
       </c>
-      <c r="J68" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K68" s="2" t="inlineStr">
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
-      <c r="L68" s="2" t="inlineStr">
+      <c r="L73" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
-      <c r="M68" s="2" t="inlineStr">
+      <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N68" s="2" t="inlineStr">
+      <c r="N73" s="2" t="inlineStr">
         <is>
           <t>Васильева Н. А.</t>
         </is>
       </c>
-      <c r="O68" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Q68" s="2" t="inlineStr">
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R68" s="2" t="inlineStr">
+      <c r="R73" s="2" t="inlineStr">
         <is>
           <t>Признание незаконным исключения из СРО и признание выхода из организации добровольным.</t>
         </is>
       </c>
-      <c r="S68" s="2" t="inlineStr">
+      <c r="S73" s="2" t="inlineStr">
         <is>
           <t>08.11.2017</t>
         </is>
       </c>
-      <c r="T68" s="2" t="inlineStr">
+      <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U68" s="3" t="inlineStr">
+      <c r="U73" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5b22bd15-e18a-4b45-b02d-a5aa9394dea3</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -7220,44 +7665,49 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>