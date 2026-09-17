--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07236b36-0027-4552-91f0-6e94a9033dc8" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27ca814f-1354-4e82-b4aa-b793ccca43c8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/851e335a-9a88-462f-a990-b4a41fedb611" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e8f5440-cdd6-490f-9492-5a574af5f710" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6da3f90c-bb42-4917-a6ef-fcc077b44c75" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16513b4f-27ef-42ca-9824-46cc96c7bfe6" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5ad35a0-d20b-4abf-8415-c45f7c9e063d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bbbda16-f1b0-4eab-b16b-020e3a35b211" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73ec4ff3-f421-4bf1-8a6f-554681b83454" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55d73882-2320-4359-b8cf-27d988beaf9d" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa814c76-60b6-4d09-bd00-75a9fe1d4bd4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cba49635-6e13-40f9-ad33-858ef8969a21" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b3e6916-9b9c-4e59-9d02-76a176f5ada9" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8850852-86f7-4188-b368-fc80d8149a49" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9154395-609d-49e5-ba67-aaa915c31563" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/981d401b-1185-470e-9cbc-1549a7a8d4ab" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2777c971-d736-4a5f-9d5e-bfc3b5e17ead" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/324b8b79-68b5-453c-9302-aad8cff644d7" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05bd2d85-1560-4ffb-8990-7e90b4594ffa" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1e547f1-7e24-4013-8442-7c78e76f004a" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f7a2153-1080-4d6d-9c17-8ab3999aa275" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28626267-4b6b-45ce-b0b4-fec58760fd65" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba022b7a-ddbf-4ed8-b872-0b65c9b027cc" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/402191d6-2bc9-4b62-8062-fca38f6a5fc7" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/782e2418-7ee0-457b-9b51-6886a192b429" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cede3681-faae-4993-8d3f-3199acb24aa3" TargetMode="External" Id="rId26" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5109874d-06fe-439d-a823-a3a9f63f748f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07236b36-0027-4552-91f0-6e94a9033dc8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27ca814f-1354-4e82-b4aa-b793ccca43c8" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/851e335a-9a88-462f-a990-b4a41fedb611" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e8f5440-cdd6-490f-9492-5a574af5f710" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6da3f90c-bb42-4917-a6ef-fcc077b44c75" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16513b4f-27ef-42ca-9824-46cc96c7bfe6" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5ad35a0-d20b-4abf-8415-c45f7c9e063d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bbbda16-f1b0-4eab-b16b-020e3a35b211" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73ec4ff3-f421-4bf1-8a6f-554681b83454" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55d73882-2320-4359-b8cf-27d988beaf9d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa814c76-60b6-4d09-bd00-75a9fe1d4bd4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cba49635-6e13-40f9-ad33-858ef8969a21" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b3e6916-9b9c-4e59-9d02-76a176f5ada9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8850852-86f7-4188-b368-fc80d8149a49" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9154395-609d-49e5-ba67-aaa915c31563" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/981d401b-1185-470e-9cbc-1549a7a8d4ab" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2777c971-d736-4a5f-9d5e-bfc3b5e17ead" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/324b8b79-68b5-453c-9302-aad8cff644d7" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05bd2d85-1560-4ffb-8990-7e90b4594ffa" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1e547f1-7e24-4013-8442-7c78e76f004a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f7a2153-1080-4d6d-9c17-8ab3999aa275" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28626267-4b6b-45ce-b0b4-fec58760fd65" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba022b7a-ddbf-4ed8-b872-0b65c9b027cc" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/402191d6-2bc9-4b62-8062-fca38f6a5fc7" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/782e2418-7ee0-457b-9b51-6886a192b429" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cede3681-faae-4993-8d3f-3199acb24aa3" TargetMode="External" Id="rId27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U27"/>
+  <dimension ref="A1:U28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,234 +589,234 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А55-21274/2026</t>
+          <t>А47-12271/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ ПОВОЛЖЬЯ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>6312091325</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Самарской области</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Шестало С. С.</t>
+          <t>Сердюк Т. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07236b36-0027-4552-91f0-6e94a9033dc8</t>
+          <t>https://kad.arbitr.ru/Card/5109874d-06fe-439d-a823-a3a9f63f748f</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А55-17515/2026</t>
+          <t>А55-21274/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ-ПРИВОЛГА"</t>
+          <t>Некоммерческая организация "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>6317024749</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>6312091325</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Агафонов В. В.</t>
+          <t>Шестало С. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27ca814f-1354-4e82-b4aa-b793ccca43c8</t>
+          <t>https://kad.arbitr.ru/Card/07236b36-0027-4552-91f0-6e94a9033dc8</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А55-15596/2026</t>
+          <t>А55-17515/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>АО "ТРАНСНЕФТЬ-ПРИВОЛГА"</t>
@@ -836,2354 +836,2444 @@
         <is>
           <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>6312091325</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Агафонов В. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/851e335a-9a88-462f-a990-b4a41fedb611</t>
+          <t>https://kad.arbitr.ru/Card/27ca814f-1354-4e82-b4aa-b793ccca43c8</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А55-8796/2026</t>
+          <t>А55-15596/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>06.05.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
+          <t>АО "ТРАНСНЕФТЬ-ПРИВОЛГА"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>3235002178</t>
+          <t>6317024749</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>6312091325</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Балькина Л. С.</t>
+          <t>Агафонов В. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>16.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e8f5440-cdd6-490f-9492-5a574af5f710</t>
+          <t>https://kad.arbitr.ru/Card/851e335a-9a88-462f-a990-b4a41fedb611</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А70-2783/2026</t>
+          <t>А55-8796/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>18.03.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>3235002178</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ ПОВОЛЖЬЯ"</t>
+          <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>6312091325</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Цыпушева А. С.</t>
+          <t>Балькина Л. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6da3f90c-bb42-4917-a6ef-fcc077b44c75</t>
+          <t>https://kad.arbitr.ru/Card/0e8f5440-cdd6-490f-9492-5a574af5f710</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А70-1733/2026</t>
+          <t>А70-2783/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРЕСТ-2000"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "СТРОИТЕЛИ ПОВОЛЖЬЯ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>6316066538</t>
+          <t>6312091325</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Цыпушева А. С.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16513b4f-27ef-42ca-9824-46cc96c7bfe6</t>
+          <t>https://kad.arbitr.ru/Card/6da3f90c-bb42-4917-a6ef-fcc077b44c75</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А55-33685/2025</t>
+          <t>А70-1733/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>16.09.2025</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7723011906</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
+          <t>ООО "ТРЕСТ-2000"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>6312091325</t>
+          <t>6316066538</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Самарской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Лукин А. Г.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>3293397.67</v>
-[...3 lines deleted...]
-      </c>
+        <v>19135721.88</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда (неустойка)</t>
+          <t>Взыскание неосновательного обогащения</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5ad35a0-d20b-4abf-8415-c45f7c9e063d</t>
+          <t>https://kad.arbitr.ru/Card/16513b4f-27ef-42ca-9824-46cc96c7bfe6</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А55-15317/2025</t>
+          <t>А55-33685/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>16.09.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Самарская Строительная Компания "Алмаз Гарант"</t>
+          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6318239602</t>
+          <t>7723011906</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>6312091325</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Агафонов В. В.</t>
-[...3 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+          <t>Лукин А. Г.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>3293397.67</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>3293397.67</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из СРО и восстановление членства</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда (неустойка)</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4bbbda16-f1b0-4eab-b16b-020e3a35b211</t>
+          <t>https://kad.arbitr.ru/Card/f5ad35a0-d20b-4abf-8415-c45f7c9e063d</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А55-6169/2025</t>
+          <t>А55-15317/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>26.02.2025</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО "Транснефть-Приволга"</t>
+          <t>ООО "Самарская Строительная Компания "Алмаз Гарант"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6317024749</t>
+          <t>6318239602</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>6312091325</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Поволжского округа</t>
+          <t>АС Самарской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Сабиров М. М.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Агафонов В. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договорам строительного подряда.</t>
+          <t>Признание недействительным решения об исключении из СРО и восстановление членства</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73ec4ff3-f421-4bf1-8a6f-554681b83454</t>
+          <t>https://kad.arbitr.ru/Card/4bbbda16-f1b0-4eab-b16b-020e3a35b211</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А70-5386/2024</t>
+          <t>А55-6169/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>14.03.2024</t>
+          <t>26.02.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>АО "Транснефть-Приволга"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>6317024749</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Трест 2000"</t>
+          <t>Саморегулируемая Организация Ассоциация "Строители Поволжья"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>6316066538</t>
+          <t>6312091325</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>8 арбитражный апелляционный суд</t>
+          <t>АС Поволжского округа</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Фролова С. В.</t>
+          <t>Сабиров М. М.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>4311783.36</v>
+        <v>10989228.62</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>4311783.36</v>
+        <v>10989228.62</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договорам строительного подряда.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55d73882-2320-4359-b8cf-27d988beaf9d</t>
+          <t>https://kad.arbitr.ru/Card/73ec4ff3-f421-4bf1-8a6f-554681b83454</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-226824/2018</t>
+          <t>А70-5386/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>25.09.2018</t>
+          <t>14.03.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>САМАРСКИЙ ОБЛАСТНОЙ ФОНД ПОДДЕРЖКИ ИНДИВИДУАЛЬНОГО ЖИЛИЩНОГО СТРОИТЕЛЬСТВА НА СЕЛЕ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6316042424</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>ООО "Трест 2000"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>6316066538</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>8 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Фролова С. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>100000</v>
+        <v>4311783.36</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>100000</v>
+        <v>4311783.36</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договору подряда</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>10.01.2019</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa814c76-60b6-4d09-bd00-75a9fe1d4bd4</t>
+          <t>https://kad.arbitr.ru/Card/55d73882-2320-4359-b8cf-27d988beaf9d</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-229272/2017</t>
+          <t>А40-226824/2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>25.09.2018</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕЖРЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>САМАРСКИЙ ОБЛАСТНОЙ ФОНД ПОДДЕРЖКИ ИНДИВИДУАЛЬНОГО ЖИЛИЩНОГО СТРОИТЕЛЬСТВА НА СЕЛЕ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6315013195</t>
+          <t>6316042424</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>280000</v>
+        <v>100000</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>280000</v>
+        <v>100000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>10.01.2019</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cba49635-6e13-40f9-ad33-858ef8969a21</t>
+          <t>https://kad.arbitr.ru/Card/fa814c76-60b6-4d09-bd00-75a9fe1d4bd4</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-203959/2017</t>
+          <t>А40-229272/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГООБОРУДОВАНИЕ"</t>
+          <t>ООО "МЕЖРЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>6311117193</t>
+          <t>6315013195</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ Строителей МАС РемТехНадзор</t>
-[...2 lines deleted...]
-      <c r="L14" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>1000000</v>
+        <v>280000</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>1000000</v>
+        <v>280000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>16.03.2018</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b3e6916-9b9c-4e59-9d02-76a176f5ada9</t>
+          <t>https://kad.arbitr.ru/Card/cba49635-6e13-40f9-ad33-858ef8969a21</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А08-12085/2017</t>
+          <t>А40-203959/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альянс Строй"</t>
+          <t>ООО "ЭНЕРГООБОРУДОВАНИЕ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>6318147824</t>
+          <t>6311117193</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО СОЮЗ Строителей МАС РемТехНадзор</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Коновалов А. И.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 400 000 рублей средств компенсационного фонда.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>16.03.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8850852-86f7-4188-b368-fc80d8149a49</t>
+          <t>https://kad.arbitr.ru/Card/6b3e6916-9b9c-4e59-9d02-76a176f5ada9</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-167233/2017</t>
+          <t>А08-12085/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО Регион С климат</t>
+          <t>ООО "Альянс Строй"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6318147824</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ МасРемТехНадзор</t>
-[...2 lines deleted...]
-      <c r="L16" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...5 lines deleted...]
-      <c r="R16" s="2" t="inlineStr"/>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 400 000 рублей средств компенсационного фонда.</t>
+        </is>
+      </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>17.02.2018</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9154395-609d-49e5-ba67-aaa915c31563</t>
+          <t>https://kad.arbitr.ru/Card/f8850852-86f7-4188-b368-fc80d8149a49</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А08-8425/2017</t>
+          <t>А40-167233/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "САМАРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "МОНОЛИТ"</t>
+          <t>ООО Регион С климат</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6311124955</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО СОЮЗ МасРемТехНадзор</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Назина Ю. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>17.02.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/981d401b-1185-470e-9cbc-1549a7a8d4ab</t>
+          <t>https://kad.arbitr.ru/Card/c9154395-609d-49e5-ba67-aaa915c31563</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-136132/2017</t>
+          <t>А08-8425/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕНЕЦ"</t>
+          <t>ООО "САМАРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>6317067005</t>
+          <t>6311124955</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Назина Ю. И.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>О перечислении взноса в компенсационный фонд СРО и взыскании убытков.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2777c971-d736-4a5f-9d5e-bfc3b5e17ead</t>
+          <t>https://kad.arbitr.ru/Card/981d401b-1185-470e-9cbc-1549a7a8d4ab</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-108863/2017</t>
+          <t>А40-136132/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "САМАРСКАЯ СЛОБОДА"</t>
+          <t>ООО "ВЕНЕЦ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>6318169433</t>
+          <t>6317067005</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при смене организации.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/324b8b79-68b5-453c-9302-aad8cff644d7</t>
+          <t>https://kad.arbitr.ru/Card/2777c971-d736-4a5f-9d5e-bfc3b5e17ead</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-108370/2017</t>
+          <t>А40-108863/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГРОПРОДМОНТАЖ"</t>
+          <t>ООО "САМАРСКАЯ СЛОБОДА"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6319189827</t>
+          <t>6318169433</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при смене организации.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05bd2d85-1560-4ffb-8990-7e90b4594ffa</t>
+          <t>https://kad.arbitr.ru/Card/324b8b79-68b5-453c-9302-aad8cff644d7</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-108355/2017</t>
+          <t>А40-108370/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>15.06.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>САМАРСКИЙ ОБЛАСТНОЙ ФОНД ПОДДЕРЖКИ ИНДИВИДУАЛЬНОГО ЖИЛИЩНОГО СТРОИТЕЛЬСТВА НА СЕЛЕ</t>
+          <t>ООО "АГРОПРОДМОНТАЖ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6316042424</t>
+          <t>6319189827</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P21" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
+          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
           <t>03.08.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1e547f1-7e24-4013-8442-7c78e76f004a</t>
+          <t>https://kad.arbitr.ru/Card/05bd2d85-1560-4ffb-8990-7e90b4594ffa</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А08-4918/2017</t>
+          <t>А40-108355/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "САМАРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "МОНОЛИТ"</t>
+          <t>САМАРСКИЙ ОБЛАСТНОЙ ФОНД ПОДДЕРЖКИ ИНДИВИДУАЛЬНОГО ЖИЛИЩНОГО СТРОИТЕЛЬСТВА НА СЕЛЕ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6311124955</t>
+          <t>6316042424</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Дробышев Ю. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда и взыскание убытков</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f7a2153-1080-4d6d-9c17-8ab3999aa275</t>
+          <t>https://kad.arbitr.ru/Card/f1e547f1-7e24-4013-8442-7c78e76f004a</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-99083/2017</t>
+          <t>А08-4918/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>08.06.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛМОНТ-ИНЖИНИРИНГ "</t>
+          <t>ООО "САМАРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6316197139</t>
+          <t>6311124955</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Дробышев Ю. Ю.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом</t>
+          <t>Обязание перечислить средства компенсационного фонда и взыскание убытков</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28626267-4b6b-45ce-b0b4-fec58760fd65</t>
+          <t>https://kad.arbitr.ru/Card/1f7a2153-1080-4d6d-9c17-8ab3999aa275</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-21678/2017</t>
+          <t>А40-99083/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>03.04.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛОБАЛ СТРОЙ"</t>
+          <t>ООО "ЭЛМОНТ-ИНЖИНИРИНГ "</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>6321257337</t>
+          <t>6316197139</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7814290904</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и требование о переводе 300 000 руб. компенсационного фонда</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>03.04.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba022b7a-ddbf-4ed8-b872-0b65c9b027cc</t>
+          <t>https://kad.arbitr.ru/Card/28626267-4b6b-45ce-b0b4-fec58760fd65</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-18633/2017</t>
+          <t>А56-21678/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>03.04.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОЖАРНАЯ БЕЗОПАСНОСТЬ"</t>
+          <t>ООО "ГЛОБАЛ СТРОЙ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6316167825</t>
+          <t>6321257337</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7814290904</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P25" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Оспаривание исключения из членов СРО и требование о переводе 300 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/402191d6-2bc9-4b62-8062-fca38f6a5fc7</t>
+          <t>https://kad.arbitr.ru/Card/ba022b7a-ddbf-4ed8-b872-0b65c9b027cc</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А54-1511/2017</t>
+          <t>А56-18633/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОЛБО ГРУПП"</t>
+          <t>ООО "ПОЖАРНАЯ БЕЗОПАСНОСТЬ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>6319187428</t>
+          <t>6316167825</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "ИОС" (Ассоциация саморегулируемая организация "Инновационное объединение строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7725351016</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Рязанской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Кураксина О. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>28.12.2018</t>
+          <t>27.06.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/782e2418-7ee0-457b-9b51-6886a192b429</t>
+          <t>https://kad.arbitr.ru/Card/402191d6-2bc9-4b62-8062-fca38f6a5fc7</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
+          <t>А54-1511/2017</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОЛБО ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>6319187428</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация СРО "ИОС" (Ассоциация саморегулируемая организация "Инновационное объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7725351016</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Рязанской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Кураксина О. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей.</t>
+        </is>
+      </c>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2018</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/782e2418-7ee0-457b-9b51-6886a192b429</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
           <t>А53-4473/2017</t>
         </is>
       </c>
-      <c r="C27" s="2" t="inlineStr">
+      <c r="C28" s="2" t="inlineStr">
         <is>
           <t>21.02.2017</t>
         </is>
       </c>
-      <c r="D27" s="2" t="inlineStr">
+      <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E27" s="2" t="inlineStr">
+      <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F27" s="2" t="inlineStr">
+      <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G27" s="2" t="inlineStr">
+      <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H27" s="2" t="inlineStr">
+      <c r="H28" s="2" t="inlineStr">
         <is>
           <t>ООО СТРОИТЕЛЬНО-МОНТАЖНЫЙ ТРЕСТ "ЭЛЕКТРОЩИТ"</t>
         </is>
       </c>
-      <c r="I27" s="2" t="inlineStr">
+      <c r="I28" s="2" t="inlineStr">
         <is>
           <t>6313546007</t>
         </is>
       </c>
-      <c r="J27" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K27" s="2" t="inlineStr">
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
-      <c r="L27" s="2" t="inlineStr">
+      <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7842290871</t>
         </is>
       </c>
-      <c r="M27" s="2" t="inlineStr">
+      <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
-      <c r="N27" s="2" t="inlineStr">
+      <c r="N28" s="2" t="inlineStr">
         <is>
           <t>Батурина Е. А.</t>
         </is>
       </c>
-      <c r="O27" s="2" t="n">
+      <c r="O28" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P27" s="2" t="n">
+      <c r="P28" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="Q27" s="2" t="inlineStr">
+      <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R27" s="2" t="inlineStr">
+      <c r="R28" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
-      <c r="S27" s="2" t="inlineStr">
+      <c r="S28" s="2" t="inlineStr">
         <is>
           <t>02.08.2017</t>
         </is>
       </c>
-      <c r="T27" s="2" t="inlineStr">
+      <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U27" s="3" t="inlineStr">
+      <c r="U28" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cede3681-faae-4993-8d3f-3199acb24aa3</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>